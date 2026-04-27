--- v0 (2026-03-12)
+++ v1 (2026-04-27)
@@ -1,68 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...15 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\josegc\Downloads\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C8D272D-2C0F-43F2-AF51-330534411577}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </bookViews>
   <sheets>
-    <sheet state="visible" name="Balance Sheet" sheetId="1" r:id="rId5"/>
-[...2 lines deleted...]
-    <sheet state="visible" name="Revenue" sheetId="4" r:id="rId8"/>
+    <sheet name="Balance Sheet" sheetId="1" r:id="rId1"/>
+    <sheet name="Income Statement, KPIs" sheetId="2" r:id="rId2"/>
+    <sheet name="Cash Flow" sheetId="3" r:id="rId3"/>
+    <sheet name="Revenue" sheetId="4" r:id="rId4"/>
   </sheets>
-  <definedNames/>
-  <calcPr/>
+  <definedNames>
+    <definedName name="IQ_CH">110000</definedName>
+    <definedName name="IQ_CQ">5000</definedName>
+    <definedName name="IQ_CY">10000</definedName>
+    <definedName name="IQ_DAILY">500000</definedName>
+    <definedName name="IQ_FH">100000</definedName>
+    <definedName name="IQ_FQ">500</definedName>
+    <definedName name="IQ_FWD_CY" hidden="1">10001</definedName>
+    <definedName name="IQ_FWD_CY1" hidden="1">10002</definedName>
+    <definedName name="IQ_FWD_CY2" hidden="1">10003</definedName>
+    <definedName name="IQ_FWD_FY" hidden="1">1001</definedName>
+    <definedName name="IQ_FWD_FY1" hidden="1">1002</definedName>
+    <definedName name="IQ_FWD_FY2" hidden="1">1003</definedName>
+    <definedName name="IQ_FWD_Q" hidden="1">501</definedName>
+    <definedName name="IQ_FWD_Q1" hidden="1">502</definedName>
+    <definedName name="IQ_FWD_Q2" hidden="1">503</definedName>
+    <definedName name="IQ_FY">1000</definedName>
+    <definedName name="IQ_LATESTK" hidden="1">1000</definedName>
+    <definedName name="IQ_LATESTQ" hidden="1">500</definedName>
+    <definedName name="IQ_LTM">2000</definedName>
+    <definedName name="IQ_LTMMONTH" hidden="1">120000</definedName>
+    <definedName name="IQ_MONTH">15000</definedName>
+    <definedName name="IQ_NTM">6000</definedName>
+    <definedName name="IQ_TODAY" hidden="1">0</definedName>
+    <definedName name="IQ_WEEK">50000</definedName>
+    <definedName name="IQ_YTD">3000</definedName>
+    <definedName name="IQ_YTDMONTH" hidden="1">130000</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="R27" i="4" l="1"/>
+  <c r="R26" i="4"/>
+  <c r="L47" i="3"/>
+  <c r="K47" i="3"/>
+  <c r="J47" i="3"/>
+  <c r="I25" i="3"/>
+  <c r="I30" i="3" s="1"/>
+  <c r="I47" i="3" s="1"/>
+  <c r="J36" i="2"/>
+  <c r="J20" i="2"/>
+  <c r="R9" i="2"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="168">
   <si>
     <t xml:space="preserve">CI&amp;T </t>
   </si>
   <si>
     <t>(In thousands of U.S Dollars) - $</t>
   </si>
   <si>
     <t>December 31, 2022</t>
   </si>
   <si>
     <t>Assets</t>
   </si>
   <si>
     <t>Cash and cash equivalents</t>
   </si>
   <si>
     <t>Financial investments</t>
   </si>
   <si>
     <t>Accounts receivables</t>
   </si>
   <si>
     <t>Contract assets</t>
   </si>
   <si>
@@ -487,822 +551,790 @@
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>&gt;&gt; Revenues by geographic region</t>
   </si>
   <si>
     <t>North America</t>
   </si>
   <si>
     <t>Latam</t>
   </si>
   <si>
     <t>New Markets</t>
   </si>
   <si>
     <t>&gt;&gt; Top Clients</t>
   </si>
   <si>
     <t>Top Client</t>
   </si>
   <si>
     <t>Top Ten Clients</t>
   </si>
+  <si>
+    <t>March 31, 2023</t>
+  </si>
+  <si>
+    <t>June 30, 2023</t>
+  </si>
+  <si>
+    <t>September 30, 2023</t>
+  </si>
+  <si>
+    <t>December 31, 2023</t>
+  </si>
+  <si>
+    <t>March 31, 2024</t>
+  </si>
+  <si>
+    <t>June 30, 2024</t>
+  </si>
+  <si>
+    <t>September 30, 2024</t>
+  </si>
+  <si>
+    <t>December 31, 2024</t>
+  </si>
+  <si>
+    <t>March 31, 2025</t>
+  </si>
+  <si>
+    <t>June 30, 2025</t>
+  </si>
+  <si>
+    <t>September 30, 2025</t>
+  </si>
+  <si>
+    <t>December 31, 2025</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="11">
     <numFmt numFmtId="164" formatCode="[$$]#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="167" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="168" formatCode="#,##0;(#,##0)"/>
+    <numFmt numFmtId="168" formatCode="#,##0;\(#,##0\)"/>
     <numFmt numFmtId="169" formatCode="_(* #,##0_);_(* \(#,##0\);_(* \-_);_(@_)"/>
-    <numFmt numFmtId="170" formatCode="#,##0;\(#,##0\)"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="174" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@"/>
+    <numFmt numFmtId="170" formatCode="&quot;$&quot;#,##0.00"/>
+    <numFmt numFmtId="171" formatCode="0.0%"/>
+    <numFmt numFmtId="172" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="173" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@"/>
+    <numFmt numFmtId="176" formatCode="_-[$$-409]* #,##0.00_ ;_-[$$-409]* \-#,##0.00\ ;_-[$$-409]* &quot;-&quot;??_ ;_-@_ "/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
-      <sz val="10.0"/>
+      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="10.0"/>
+      <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="DM Sans"/>
     </font>
     <font>
       <b/>
       <i/>
-      <sz val="10.0"/>
+      <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="DM Sans"/>
     </font>
     <font>
       <b/>
-      <sz val="10.0"/>
+      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="DM Sans"/>
     </font>
     <font>
-      <sz val="10.0"/>
+      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="DM Sans"/>
     </font>
     <font>
-      <sz val="10.0"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="DM Sans"/>
     </font>
     <font>
       <b/>
-      <sz val="10.0"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="DM Sans"/>
     </font>
     <font>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="DM Sans"/>
     </font>
     <font>
-      <sz val="10.0"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <u/>
-      <sz val="10.0"/>
+      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="DM Sans"/>
     </font>
     <font>
       <u/>
-      <sz val="10.0"/>
+      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="DM Sans"/>
     </font>
     <font>
       <b/>
-      <sz val="10.0"/>
+      <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="DM Sans"/>
     </font>
     <font>
       <i/>
-      <sz val="10.0"/>
+      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="DM Sans"/>
     </font>
     <font>
       <i/>
-      <sz val="10.0"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="DM Sans"/>
     </font>
     <font>
       <u/>
-      <sz val="10.0"/>
+      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="DM Sans"/>
     </font>
     <font>
       <u/>
-      <sz val="10.0"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="DM Sans"/>
     </font>
     <font>
       <b/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
-      <sz val="10.0"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="DM Sans"/>
     </font>
     <font>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <u/>
-      <sz val="10.0"/>
+      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="DM Sans"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="lightGray"/>
+      <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFA5A50"/>
         <bgColor rgb="FFFA5A50"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor theme="0"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
-    <border/>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
     </border>
     <border>
-      <bottom style="thin">
-[...14 lines deleted...]
-      </bottom>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="165">
-[...3 lines deleted...]
-    <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+  <cellXfs count="142">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="4" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="5" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="right" shrinkToFit="0" wrapText="1"/>
+    <xf numFmtId="165" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="5" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="right" shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="166" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="166" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
-[...2 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="3" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="167" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment readingOrder="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="4" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
-[...11 lines deleted...]
-    <xf borderId="1" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="4" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" shrinkToFit="0" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="2" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="3" fillId="0" fontId="3" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="4" numFmtId="168" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="168" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="5" numFmtId="168" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="right" shrinkToFit="0" wrapText="1"/>
+    <xf numFmtId="168" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="5" numFmtId="169" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="right" shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="169" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="7" numFmtId="168" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="right" shrinkToFit="0" wrapText="1"/>
+    <xf numFmtId="168" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="4" numFmtId="168" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="4" numFmtId="168" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="right" shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="4" numFmtId="168" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="right" shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="168" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="2" fillId="0" fontId="4" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="2" fillId="0" fontId="3" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="4" fillId="0" fontId="3" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="4" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="4" fillId="0" fontId="3" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="9" numFmtId="170" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="10" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-      <alignment horizontal="right" shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="4" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
-      <alignment horizontal="right" shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...8 lines deleted...]
-    <xf borderId="1" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment readingOrder="0" vertical="center"/>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="6" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-[...5 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="13" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="right" shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="13" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="13" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="right" shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="5" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="right" shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="3" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="12" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="165" fontId="12" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="13" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="12" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="5" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
-[...5 lines deleted...]
-    <xf borderId="1" fillId="3" fontId="3" numFmtId="170" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="168" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="5" numFmtId="171" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="right" shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="170" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="4" numFmtId="170" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="2" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="2" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-      <alignment readingOrder="0" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="3" fontId="3" numFmtId="170" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="168" fontId="3" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="4" numFmtId="170" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="168" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="1" fillId="3" fontId="4" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="165" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="4" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-[...2 lines deleted...]
-    <xf borderId="1" fillId="3" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="5" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="165" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="5" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="right" readingOrder="0" vertical="center"/>
+    <xf numFmtId="168" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="5" numFmtId="168" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="right" shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="1" fillId="3" fontId="3" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="171" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="4" numFmtId="173" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="172" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="1" fillId="0" fontId="4" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="5" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="right" shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="4" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-[...2 lines deleted...]
-    <xf borderId="1" fillId="3" fontId="3" numFmtId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="10" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="5" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="5" numFmtId="170" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="3" numFmtId="171" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="170" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...8 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="5" numFmtId="3" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="6" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-[...3 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="3" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="4" numFmtId="3" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="18" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="19" numFmtId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="17" numFmtId="164" xfId="0" applyFont="1" applyNumberFormat="1"/>
-[...1 lines deleted...]
-      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="4" numFmtId="164" xfId="0" applyFont="1" applyNumberFormat="1"/>
-[...1 lines deleted...]
-      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="19" numFmtId="164" xfId="0" applyFont="1" applyNumberFormat="1"/>
-[...2 lines deleted...]
-      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="7" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="4" numFmtId="3" xfId="0" applyFont="1" applyNumberFormat="1"/>
-[...1 lines deleted...]
-      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="6" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="2" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="171" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="2" fontId="2" numFmtId="172" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="171" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="4" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="4" numFmtId="172" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="20" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="1" fillId="3" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="164" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="5" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="171" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="7" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="171" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf borderId="0" fillId="3" fontId="7" numFmtId="172" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="171" fontId="7" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf borderId="2" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="6" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="4" fillId="0" fontId="3" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="4" fillId="0" fontId="3" numFmtId="174" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="174" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
-      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="4" numFmtId="170" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="5" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="5" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...21 lines deleted...]
-    <xf borderId="4" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="4" fillId="0" fontId="3" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="172" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle xfId="0" name="Normal" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="3">
+  <dxfs count="2">
     <dxf>
-      <font/>
       <fill>
-        <patternFill patternType="none"/>
+        <patternFill patternType="solid">
+          <fgColor rgb="FFF3F3F3"/>
+          <bgColor rgb="FFF3F3F3"/>
+        </patternFill>
       </fill>
-      <border/>
     </dxf>
     <dxf>
-      <font/>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFFFFFFF"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
-      <border/>
-[...9 lines deleted...]
-      <border/>
     </dxf>
   </dxfs>
   <tableStyles count="1">
-    <tableStyle count="2" pivot="0" name="Balance Sheet-style">
-[...1 lines deleted...]
-      <tableStyleElement dxfId="2" type="secondRowStripe"/>
+    <tableStyle name="Balance Sheet-style" pivot="0" count="2" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
+      <tableStyleElement type="firstRowStripe" dxfId="1"/>
+      <tableStyleElement type="secondRowStripe" dxfId="0"/>
     </tableStyle>
   </tableStyles>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
-[...19 lines deleted...]
-<x18tc:personList xmlns:x18tc="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" headerRowCount="0" ref="C18:N18" displayName="Table_1" name="Table_1" id="1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table_1" displayName="Table_1" ref="C18:N18" headerRowCount="0">
   <tableColumns count="12">
-    <tableColumn name="Column1" id="1"/>
-[...10 lines deleted...]
-    <tableColumn name="Column12" id="12"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Column1"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Column2"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Column3"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Column4"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Column5"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Column6"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Column7"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Column8"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Column9"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-0000-00000A000000}" name="Column10"/>
+    <tableColumn id="11" xr3:uid="{00000000-0010-0000-0000-00000B000000}" name="Column11"/>
+    <tableColumn id="12" xr3:uid="{00000000-0010-0000-0000-00000C000000}" name="Column12"/>
   </tableColumns>
-  <tableStyleInfo name="Balance Sheet-style" showColumnStripes="0" showFirstColumn="1" showLastColumn="1" showRowStripes="1"/>
+  <tableStyleInfo name="Balance Sheet-style" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4285F4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="EA4335"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="FBBC04"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="34A853"/>
@@ -1448,19301 +1480,19376 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:AA1000"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <pane xSplit="2.0" ySplit="5.0" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection activeCell="C6" sqref="C6" pane="bottomRight"/>
+      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="C4" sqref="C4:O4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.0"/>
+  <sheetFormatPr defaultColWidth="12.6328125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col customWidth="1" min="1" max="1" width="3.38"/>
-[...6 lines deleted...]
-    <col customWidth="1" min="15" max="15" width="16.5"/>
+    <col min="1" max="1" width="3.36328125" customWidth="1"/>
+    <col min="2" max="2" width="39.36328125" customWidth="1"/>
+    <col min="3" max="3" width="12.90625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.26953125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17.90625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="17.6328125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="14.36328125" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14.08984375" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="14.26953125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="17.7265625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="14.26953125" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="14" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="14.26953125" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="17.6328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="12.0" customHeight="1">
+    <row r="1" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
     </row>
-    <row r="2" ht="12.0" customHeight="1">
+    <row r="2" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="5"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
     </row>
-    <row r="3" ht="12.0" customHeight="1">
+    <row r="3" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="8"/>
     </row>
-    <row r="4">
+    <row r="4" spans="1:27" ht="27" x14ac:dyDescent="0.25">
       <c r="A4" s="7"/>
       <c r="B4" s="9"/>
       <c r="C4" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="10">
-[...36 lines deleted...]
-    <row r="5" ht="4.5" customHeight="1">
+      <c r="D4" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>157</v>
+      </c>
+      <c r="F4" s="10" t="s">
+        <v>158</v>
+      </c>
+      <c r="G4" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="H4" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="I4" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="J4" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="K4" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="L4" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="M4" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="N4" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="O4" s="10" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
-      <c r="D5" s="7"/>
+      <c r="D5" s="141"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
-      <c r="K5" s="12"/>
-[...3 lines deleted...]
-    <row r="6" ht="12.0" customHeight="1">
+      <c r="K5" s="11"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="11"/>
+    </row>
+    <row r="6" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="7"/>
-      <c r="B6" s="13" t="s">
+      <c r="B6" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="14"/>
+      <c r="C6" s="13"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
-      <c r="K6" s="12"/>
-[...3 lines deleted...]
-    <row r="7" ht="12.0" customHeight="1">
+      <c r="K6" s="11"/>
+      <c r="L6" s="11"/>
+      <c r="M6" s="11"/>
+    </row>
+    <row r="7" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="7"/>
-      <c r="B7" s="15"/>
-      <c r="C7" s="16"/>
+      <c r="B7" s="14"/>
+      <c r="C7" s="15"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
-      <c r="K7" s="12"/>
-[...3 lines deleted...]
-    <row r="8" ht="12.0" customHeight="1">
+      <c r="K7" s="11"/>
+      <c r="L7" s="11"/>
+      <c r="M7" s="11"/>
+    </row>
+    <row r="8" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="7"/>
-      <c r="B8" s="17" t="s">
+      <c r="B8" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="4">
-        <v>35596.0</v>
+        <v>35596</v>
       </c>
       <c r="D8" s="4">
-        <v>49514.0</v>
+        <v>49514</v>
       </c>
       <c r="E8" s="4">
-        <v>30966.0</v>
+        <v>30966</v>
       </c>
       <c r="F8" s="4">
-        <v>38800.0</v>
+        <v>38800</v>
       </c>
       <c r="G8" s="4">
-        <v>43715.0</v>
+        <v>43715</v>
       </c>
       <c r="H8" s="4">
-        <v>72123.0</v>
+        <v>72123</v>
       </c>
       <c r="I8" s="4">
-        <v>47635.0</v>
+        <v>47635</v>
       </c>
       <c r="J8" s="4">
-        <v>70375.0</v>
+        <v>70375</v>
       </c>
       <c r="K8" s="4">
-        <v>56621.0</v>
+        <v>56621</v>
       </c>
       <c r="L8" s="5">
-        <v>62813.0</v>
+        <v>62813</v>
       </c>
       <c r="M8" s="6">
-        <v>58643.0</v>
+        <v>58643</v>
       </c>
       <c r="N8" s="6">
-        <v>43298.0</v>
+        <v>43298</v>
       </c>
       <c r="O8" s="6">
         <v>47864.002689999994</v>
       </c>
     </row>
-    <row r="9" ht="12.0" customHeight="1">
+    <row r="9" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="7"/>
-      <c r="B9" s="17" t="s">
+      <c r="B9" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="4">
-        <v>18456.0</v>
+        <v>18456</v>
       </c>
       <c r="D9" s="4">
-        <v>18480.0</v>
+        <v>18480</v>
       </c>
       <c r="E9" s="4">
-        <v>7431.0</v>
+        <v>7431</v>
       </c>
       <c r="F9" s="4">
-        <v>7827.0</v>
+        <v>7827</v>
       </c>
       <c r="G9" s="4">
-        <v>654.0</v>
+        <v>654</v>
       </c>
       <c r="H9" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I9" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J9" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K9" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L9" s="5">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="M9" s="6">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N9" s="6">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="O9" s="6">
-        <v>0.0</v>
-[...2 lines deleted...]
-    <row r="10" ht="12.0" customHeight="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="7"/>
-      <c r="B10" s="18" t="s">
+      <c r="B10" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="19">
-[...39 lines deleted...]
-    <row r="11" ht="12.0" customHeight="1">
+      <c r="C10" s="4">
+        <v>96148</v>
+      </c>
+      <c r="D10" s="4">
+        <v>87681</v>
+      </c>
+      <c r="E10" s="4">
+        <v>97056</v>
+      </c>
+      <c r="F10" s="4">
+        <v>84315</v>
+      </c>
+      <c r="G10" s="4">
+        <v>97484</v>
+      </c>
+      <c r="H10" s="4">
+        <v>62458</v>
+      </c>
+      <c r="I10" s="4">
+        <v>79669</v>
+      </c>
+      <c r="J10" s="4">
+        <v>81725</v>
+      </c>
+      <c r="K10" s="4">
+        <v>93717</v>
+      </c>
+      <c r="L10" s="5">
+        <v>66982</v>
+      </c>
+      <c r="M10" s="6">
+        <v>71816</v>
+      </c>
+      <c r="N10" s="18">
+        <v>86806</v>
+      </c>
+      <c r="O10" s="18">
+        <v>97287.995139999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="7"/>
-      <c r="B11" s="18" t="s">
+      <c r="B11" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="19">
-[...35 lines deleted...]
-      <c r="O11" s="22">
+      <c r="C11" s="4">
+        <v>41637</v>
+      </c>
+      <c r="D11" s="4">
+        <v>45756</v>
+      </c>
+      <c r="E11" s="4">
+        <v>45317</v>
+      </c>
+      <c r="F11" s="4">
+        <v>47886</v>
+      </c>
+      <c r="G11" s="4">
+        <v>30492</v>
+      </c>
+      <c r="H11" s="4">
+        <v>50244</v>
+      </c>
+      <c r="I11" s="4">
+        <v>48341</v>
+      </c>
+      <c r="J11" s="4">
+        <v>46354</v>
+      </c>
+      <c r="K11" s="4">
+        <v>22256</v>
+      </c>
+      <c r="L11" s="5">
+        <v>46673</v>
+      </c>
+      <c r="M11" s="6">
+        <v>48596</v>
+      </c>
+      <c r="N11" s="18">
+        <v>52049</v>
+      </c>
+      <c r="O11" s="18">
         <v>34260.06364</v>
       </c>
     </row>
-    <row r="12" ht="12.0" customHeight="1">
-[...1 lines deleted...]
-      <c r="B12" s="24" t="s">
+    <row r="12" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="19"/>
+      <c r="B12" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="25">
-[...24 lines deleted...]
-        <v>7511.0</v>
+      <c r="C12" s="21">
+        <v>4002</v>
+      </c>
+      <c r="D12" s="21">
+        <v>5509</v>
+      </c>
+      <c r="E12" s="21">
+        <v>9073</v>
+      </c>
+      <c r="F12" s="21">
+        <v>8087</v>
+      </c>
+      <c r="G12" s="21">
+        <v>8483</v>
+      </c>
+      <c r="H12" s="21">
+        <v>8539</v>
+      </c>
+      <c r="I12" s="21">
+        <v>7236</v>
+      </c>
+      <c r="J12" s="21">
+        <v>7707</v>
+      </c>
+      <c r="K12" s="21">
+        <v>7511</v>
       </c>
       <c r="L12" s="5">
-        <v>1607.0</v>
+        <v>1607</v>
       </c>
       <c r="M12" s="6">
-        <v>7360.0</v>
-[...4 lines deleted...]
-      <c r="O12" s="22">
+        <v>7360</v>
+      </c>
+      <c r="N12" s="18">
+        <v>10294</v>
+      </c>
+      <c r="O12" s="18">
         <v>10170.61933</v>
       </c>
-      <c r="P12" s="26"/>
-[...12 lines deleted...]
-    <row r="13" ht="12.0" customHeight="1">
+      <c r="P12" s="22"/>
+      <c r="Q12" s="22"/>
+      <c r="R12" s="22"/>
+      <c r="S12" s="22"/>
+      <c r="T12" s="22"/>
+      <c r="U12" s="22"/>
+      <c r="V12" s="22"/>
+      <c r="W12" s="22"/>
+      <c r="X12" s="22"/>
+      <c r="Y12" s="22"/>
+      <c r="Z12" s="22"/>
+      <c r="AA12" s="22"/>
+    </row>
+    <row r="13" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="7"/>
-      <c r="B13" s="17" t="s">
+      <c r="B13" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="4">
-        <v>2145.0</v>
+        <v>2145</v>
       </c>
       <c r="D13" s="4">
-        <v>1819.0</v>
+        <v>1819</v>
       </c>
       <c r="E13" s="4">
-        <v>3118.0</v>
+        <v>3118</v>
       </c>
       <c r="F13" s="4">
-        <v>2200.0</v>
+        <v>2200</v>
       </c>
       <c r="G13" s="4">
-        <v>1987.0</v>
+        <v>1987</v>
       </c>
       <c r="H13" s="4">
-        <v>1428.0</v>
+        <v>1428</v>
       </c>
       <c r="I13" s="4">
-        <v>1231.0</v>
+        <v>1231</v>
       </c>
       <c r="J13" s="4">
-        <v>798.0</v>
+        <v>798</v>
       </c>
       <c r="K13" s="4">
-        <v>723.0</v>
-[...2 lines deleted...]
-        <v>7030.0</v>
+        <v>723</v>
+      </c>
+      <c r="L13" s="23">
+        <v>7030</v>
       </c>
       <c r="M13" s="6">
-        <v>417.0</v>
-[...8 lines deleted...]
-    <row r="14" ht="12.0" customHeight="1">
+        <v>417</v>
+      </c>
+      <c r="N13" s="18">
+        <v>3</v>
+      </c>
+      <c r="O13" s="18">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="7"/>
-      <c r="B14" s="17" t="s">
+      <c r="B14" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="C14" s="28">
-[...3 lines deleted...]
-        <v>0.0</v>
+      <c r="C14" s="24">
+        <v>0</v>
+      </c>
+      <c r="D14" s="24">
+        <v>0</v>
       </c>
       <c r="E14" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F14" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G14" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H14" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I14" s="4">
-        <v>4197.0</v>
+        <v>4197</v>
       </c>
       <c r="J14" s="4">
-        <v>4495.0</v>
+        <v>4495</v>
       </c>
       <c r="K14" s="4">
-        <v>4247.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4247</v>
+      </c>
+      <c r="L14" s="23">
+        <v>0</v>
       </c>
       <c r="M14" s="6">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="N14" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="N14" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="O14" s="22">
-[...3 lines deleted...]
-    <row r="15" ht="12.0" customHeight="1">
+      <c r="O14" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="7"/>
-      <c r="B15" s="29" t="s">
+      <c r="B15" s="25" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="4">
-        <v>7334.0</v>
+        <v>7334</v>
       </c>
       <c r="D15" s="4">
-        <v>6270.0</v>
+        <v>6270</v>
       </c>
       <c r="E15" s="4">
-        <v>6291.0</v>
+        <v>6291</v>
       </c>
       <c r="F15" s="4">
-        <v>7641.0</v>
+        <v>7641</v>
       </c>
       <c r="G15" s="4">
-        <v>5592.0</v>
+        <v>5592</v>
       </c>
       <c r="H15" s="4">
-        <v>5803.0</v>
+        <v>5803</v>
       </c>
       <c r="I15" s="4">
-        <v>6317.0</v>
+        <v>6317</v>
       </c>
       <c r="J15" s="4">
-        <v>5721.0</v>
+        <v>5721</v>
       </c>
       <c r="K15" s="4">
-        <v>6685.0</v>
+        <v>6685</v>
       </c>
       <c r="L15" s="4">
-        <v>7240.0</v>
+        <v>7240</v>
       </c>
       <c r="M15" s="6">
-        <v>7692.0</v>
-[...8 lines deleted...]
-    <row r="16" ht="12.0" customHeight="1">
+        <v>7692</v>
+      </c>
+      <c r="N15" s="18">
+        <v>7314</v>
+      </c>
+      <c r="O15" s="18">
+        <v>6358.1247400000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="7"/>
-      <c r="B16" s="13" t="s">
+      <c r="B16" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="C16" s="30">
-[...35 lines deleted...]
-      <c r="O16" s="30">
+      <c r="C16" s="26">
+        <v>205318</v>
+      </c>
+      <c r="D16" s="26">
+        <v>215029</v>
+      </c>
+      <c r="E16" s="26">
+        <v>199252</v>
+      </c>
+      <c r="F16" s="26">
+        <v>196756</v>
+      </c>
+      <c r="G16" s="26">
+        <v>188407</v>
+      </c>
+      <c r="H16" s="26">
+        <v>200595</v>
+      </c>
+      <c r="I16" s="26">
+        <v>194626</v>
+      </c>
+      <c r="J16" s="26">
+        <v>217175</v>
+      </c>
+      <c r="K16" s="26">
+        <v>191760</v>
+      </c>
+      <c r="L16" s="26">
+        <v>192345</v>
+      </c>
+      <c r="M16" s="26">
+        <v>194524</v>
+      </c>
+      <c r="N16" s="26">
+        <v>199764</v>
+      </c>
+      <c r="O16" s="26">
         <v>196130.80554</v>
       </c>
     </row>
-    <row r="17" ht="12.0" customHeight="1">
-[...1 lines deleted...]
-      <c r="B17" s="24" t="s">
+    <row r="17" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="19"/>
+      <c r="B17" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="C17" s="31">
-[...35 lines deleted...]
-      <c r="O17" s="22">
+      <c r="C17" s="27">
+        <v>695</v>
+      </c>
+      <c r="D17" s="27">
+        <v>717</v>
+      </c>
+      <c r="E17" s="27">
+        <v>763</v>
+      </c>
+      <c r="F17" s="27">
+        <v>739</v>
+      </c>
+      <c r="G17" s="27">
+        <v>198</v>
+      </c>
+      <c r="H17" s="27">
+        <v>148</v>
+      </c>
+      <c r="I17" s="27">
+        <v>128</v>
+      </c>
+      <c r="J17" s="27">
+        <v>81</v>
+      </c>
+      <c r="K17" s="27">
+        <v>669</v>
+      </c>
+      <c r="L17" s="28">
+        <v>821</v>
+      </c>
+      <c r="M17" s="29">
+        <v>874</v>
+      </c>
+      <c r="N17" s="30">
+        <v>935</v>
+      </c>
+      <c r="O17" s="18">
         <v>894.78742</v>
       </c>
-      <c r="P17" s="26"/>
-[...12 lines deleted...]
-    <row r="18" ht="12.0" customHeight="1">
+      <c r="P17" s="22"/>
+      <c r="Q17" s="22"/>
+      <c r="R17" s="22"/>
+      <c r="S17" s="22"/>
+      <c r="T17" s="22"/>
+      <c r="U17" s="22"/>
+      <c r="V17" s="22"/>
+      <c r="W17" s="22"/>
+      <c r="X17" s="22"/>
+      <c r="Y17" s="22"/>
+      <c r="Z17" s="22"/>
+      <c r="AA17" s="22"/>
+    </row>
+    <row r="18" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="7"/>
-      <c r="B18" s="24" t="s">
+      <c r="B18" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="C18" s="35">
-[...32 lines deleted...]
-      <c r="N18" s="37" t="s">
+      <c r="C18" s="31">
+        <v>0</v>
+      </c>
+      <c r="D18" s="31">
+        <v>0</v>
+      </c>
+      <c r="E18" s="31">
+        <v>0</v>
+      </c>
+      <c r="F18" s="31">
+        <v>0</v>
+      </c>
+      <c r="G18" s="31">
+        <v>0</v>
+      </c>
+      <c r="H18" s="31">
+        <v>0</v>
+      </c>
+      <c r="I18" s="31">
+        <v>0</v>
+      </c>
+      <c r="J18" s="31">
+        <v>0</v>
+      </c>
+      <c r="K18" s="31">
+        <v>5408</v>
+      </c>
+      <c r="L18" s="32">
+        <v>6135</v>
+      </c>
+      <c r="M18" s="33">
+        <v>6601</v>
+      </c>
+      <c r="N18" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="O18" s="22">
-[...3 lines deleted...]
-    <row r="19" ht="12.0" customHeight="1">
+      <c r="O18" s="18">
+        <v>3959.2559700000002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="7"/>
-      <c r="B19" s="17" t="s">
+      <c r="B19" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
-        <v>2984.0</v>
+        <v>2984</v>
       </c>
       <c r="D19" s="4">
-        <v>3264.0</v>
+        <v>3264</v>
       </c>
       <c r="E19" s="4">
-        <v>3199.0</v>
+        <v>3199</v>
       </c>
       <c r="F19" s="4">
-        <v>3172.0</v>
+        <v>3172</v>
       </c>
       <c r="G19" s="4">
-        <v>3777.0</v>
+        <v>3777</v>
       </c>
       <c r="H19" s="4">
-        <v>3885.0</v>
+        <v>3885</v>
       </c>
       <c r="I19" s="4">
-        <v>4609.0</v>
+        <v>4609</v>
       </c>
       <c r="J19" s="4">
-        <v>3907.0</v>
+        <v>3907</v>
       </c>
       <c r="K19" s="4">
-        <v>1427.0</v>
-[...2 lines deleted...]
-        <v>643.0</v>
+        <v>1427</v>
+      </c>
+      <c r="L19" s="23">
+        <v>643</v>
       </c>
       <c r="M19" s="6">
-        <v>572.0</v>
-[...8 lines deleted...]
-    <row r="20" ht="12.0" customHeight="1">
+        <v>572</v>
+      </c>
+      <c r="N19" s="18">
+        <v>544</v>
+      </c>
+      <c r="O19" s="18">
+        <v>1647.8519799999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7"/>
-      <c r="B20" s="17" t="s">
+      <c r="B20" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="4">
-        <v>1882.0</v>
+        <v>1882</v>
       </c>
       <c r="D20" s="4">
-        <v>1911.0</v>
+        <v>1911</v>
       </c>
       <c r="E20" s="4">
-        <v>2074.0</v>
+        <v>2074</v>
       </c>
       <c r="F20" s="4">
-        <v>1996.0</v>
+        <v>1996</v>
       </c>
       <c r="G20" s="4">
-        <v>1504.0</v>
+        <v>1504</v>
       </c>
       <c r="H20" s="4">
-        <v>1495.0</v>
+        <v>1495</v>
       </c>
       <c r="I20" s="4">
-        <v>1344.0</v>
+        <v>1344</v>
       </c>
       <c r="J20" s="4">
-        <v>1481.0</v>
+        <v>1481</v>
       </c>
       <c r="K20" s="4">
-        <v>1316.0</v>
-[...2 lines deleted...]
-        <v>1619.0</v>
+        <v>1316</v>
+      </c>
+      <c r="L20" s="23">
+        <v>1619</v>
       </c>
       <c r="M20" s="6">
-        <v>1728.0</v>
-[...8 lines deleted...]
-    <row r="21" ht="12.0" customHeight="1">
+        <v>1728</v>
+      </c>
+      <c r="N20" s="18">
+        <v>1837</v>
+      </c>
+      <c r="O20" s="18">
+        <v>1812.7712200000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="7"/>
-      <c r="B21" s="17" t="s">
+      <c r="B21" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="4">
-        <v>6047.0</v>
+        <v>6047</v>
       </c>
       <c r="D21" s="4">
-        <v>5995.0</v>
+        <v>5995</v>
       </c>
       <c r="E21" s="4">
-        <v>6400.0</v>
+        <v>6400</v>
       </c>
       <c r="F21" s="4">
-        <v>6193.0</v>
+        <v>6193</v>
       </c>
       <c r="G21" s="4">
-        <v>6003.0</v>
+        <v>6003</v>
       </c>
       <c r="H21" s="4">
-        <v>5961.0</v>
+        <v>5961</v>
       </c>
       <c r="I21" s="4">
-        <v>1626.0</v>
+        <v>1626</v>
       </c>
       <c r="J21" s="4">
-        <v>1659.0</v>
+        <v>1659</v>
       </c>
       <c r="K21" s="4">
-        <v>1000.0</v>
-[...2 lines deleted...]
-        <v>1078.0</v>
+        <v>1000</v>
+      </c>
+      <c r="L21" s="23">
+        <v>1078</v>
       </c>
       <c r="M21" s="6">
-        <v>1134.0</v>
-[...8 lines deleted...]
-    <row r="22" ht="12.0" customHeight="1">
+        <v>1134</v>
+      </c>
+      <c r="N21" s="18">
+        <v>1164</v>
+      </c>
+      <c r="O21" s="18">
+        <v>589.07993999999997</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7"/>
-      <c r="B22" s="17" t="s">
+      <c r="B22" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="4">
-        <v>700.0</v>
+        <v>700</v>
       </c>
       <c r="D22" s="4">
-        <v>716.0</v>
+        <v>716</v>
       </c>
       <c r="E22" s="4">
-        <v>382.0</v>
+        <v>382</v>
       </c>
       <c r="F22" s="4">
-        <v>440.0</v>
+        <v>440</v>
       </c>
       <c r="G22" s="4">
-        <v>212.0</v>
+        <v>212</v>
       </c>
       <c r="H22" s="4">
-        <v>234.0</v>
+        <v>234</v>
       </c>
       <c r="I22" s="4">
-        <v>196.0</v>
+        <v>196</v>
       </c>
       <c r="J22" s="4">
-        <v>1177.0</v>
+        <v>1177</v>
       </c>
       <c r="K22" s="4">
-        <v>1601.0</v>
-[...2 lines deleted...]
-        <v>1432.0</v>
+        <v>1601</v>
+      </c>
+      <c r="L22" s="23">
+        <v>1432</v>
       </c>
       <c r="M22" s="6">
-        <v>1241.0</v>
-[...4 lines deleted...]
-      <c r="O22" s="22">
+        <v>1241</v>
+      </c>
+      <c r="N22" s="18">
+        <v>1162</v>
+      </c>
+      <c r="O22" s="18">
         <v>1183.06349</v>
       </c>
     </row>
-    <row r="23" ht="12.0" customHeight="1">
+    <row r="23" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="7"/>
-      <c r="B23" s="17" t="s">
+      <c r="B23" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="4">
-        <v>10592.0</v>
+        <v>10592</v>
       </c>
       <c r="D23" s="4">
-        <v>10242.0</v>
+        <v>10242</v>
       </c>
       <c r="E23" s="4">
-        <v>9623.0</v>
+        <v>9623</v>
       </c>
       <c r="F23" s="4">
-        <v>8322.0</v>
+        <v>8322</v>
       </c>
       <c r="G23" s="4">
-        <v>7970.0</v>
+        <v>7970</v>
       </c>
       <c r="H23" s="4">
-        <v>6991.0</v>
+        <v>6991</v>
       </c>
       <c r="I23" s="4">
-        <v>6451.0</v>
+        <v>6451</v>
       </c>
       <c r="J23" s="4">
-        <v>6509.0</v>
+        <v>6509</v>
       </c>
       <c r="K23" s="4">
-        <v>5896.0</v>
-[...2 lines deleted...]
-        <v>6194.0</v>
+        <v>5896</v>
+      </c>
+      <c r="L23" s="23">
+        <v>6194</v>
       </c>
       <c r="M23" s="6">
-        <v>7105.0</v>
-[...8 lines deleted...]
-    <row r="24" ht="12.0" customHeight="1">
+        <v>7105</v>
+      </c>
+      <c r="N23" s="18">
+        <v>7490</v>
+      </c>
+      <c r="O23" s="18">
+        <v>7354.2675099999997</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7"/>
-      <c r="B24" s="17" t="s">
+      <c r="B24" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="C24" s="28">
-[...3 lines deleted...]
-        <v>339407.0</v>
+      <c r="C24" s="24">
+        <v>336546</v>
+      </c>
+      <c r="D24" s="24">
+        <v>339407</v>
       </c>
       <c r="E24" s="4">
-        <v>347360.0</v>
+        <v>347360</v>
       </c>
       <c r="F24" s="4">
-        <v>337647.0</v>
+        <v>337647</v>
       </c>
       <c r="G24" s="4">
-        <v>344921.0</v>
+        <v>344921</v>
       </c>
       <c r="H24" s="4">
-        <v>338555.0</v>
+        <v>338555</v>
       </c>
       <c r="I24" s="4">
-        <v>322519.0</v>
+        <v>322519</v>
       </c>
       <c r="J24" s="4">
-        <v>328081.0</v>
+        <v>328081</v>
       </c>
       <c r="K24" s="4">
-        <v>309284.0</v>
-[...2 lines deleted...]
-        <v>320322.0</v>
+        <v>309284</v>
+      </c>
+      <c r="L24" s="23">
+        <v>320322</v>
       </c>
       <c r="M24" s="6">
-        <v>331144.0</v>
-[...8 lines deleted...]
-    <row r="25" ht="12.0" customHeight="1">
+        <v>331144</v>
+      </c>
+      <c r="N24" s="18">
+        <v>333300</v>
+      </c>
+      <c r="O24" s="18">
+        <v>329348</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7"/>
-      <c r="B25" s="29" t="s">
+      <c r="B25" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="C25" s="38">
-[...27 lines deleted...]
-        <v>7611.0</v>
+      <c r="C25" s="34">
+        <v>10769</v>
+      </c>
+      <c r="D25" s="34">
+        <v>9921</v>
+      </c>
+      <c r="E25" s="34">
+        <v>9714</v>
+      </c>
+      <c r="F25" s="34">
+        <v>8634</v>
+      </c>
+      <c r="G25" s="34">
+        <v>8198</v>
+      </c>
+      <c r="H25" s="34">
+        <v>7193</v>
+      </c>
+      <c r="I25" s="34">
+        <v>9339</v>
+      </c>
+      <c r="J25" s="34">
+        <v>8985</v>
+      </c>
+      <c r="K25" s="34">
+        <v>8055</v>
+      </c>
+      <c r="L25" s="23">
+        <v>7611</v>
       </c>
       <c r="M25" s="6">
-        <v>7879.0</v>
-[...4 lines deleted...]
-      <c r="O25" s="22">
+        <v>7879</v>
+      </c>
+      <c r="N25" s="18">
+        <v>8117</v>
+      </c>
+      <c r="O25" s="18">
         <v>7578.2287400000005</v>
       </c>
     </row>
-    <row r="26" ht="12.0" customHeight="1">
+    <row r="26" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="7"/>
-      <c r="B26" s="13" t="s">
+      <c r="B26" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="C26" s="39">
-[...35 lines deleted...]
-      <c r="O26" s="40">
+      <c r="C26" s="35">
+        <v>370215</v>
+      </c>
+      <c r="D26" s="35">
+        <v>372173</v>
+      </c>
+      <c r="E26" s="35">
+        <v>379515</v>
+      </c>
+      <c r="F26" s="35">
+        <v>367143</v>
+      </c>
+      <c r="G26" s="35">
+        <v>372783</v>
+      </c>
+      <c r="H26" s="35">
+        <v>364462</v>
+      </c>
+      <c r="I26" s="35">
+        <v>346212</v>
+      </c>
+      <c r="J26" s="35">
+        <v>351880</v>
+      </c>
+      <c r="K26" s="35">
+        <v>334656</v>
+      </c>
+      <c r="L26" s="36">
+        <v>345855</v>
+      </c>
+      <c r="M26" s="36">
+        <v>358278</v>
+      </c>
+      <c r="N26" s="36">
+        <v>354549</v>
+      </c>
+      <c r="O26" s="36">
         <v>354367.30627</v>
       </c>
     </row>
-    <row r="27" ht="12.0" customHeight="1">
+    <row r="27" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="7"/>
-      <c r="B27" s="41" t="s">
+      <c r="B27" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="C27" s="39">
-[...39 lines deleted...]
-    <row r="28" ht="12.0" customHeight="1">
+      <c r="C27" s="35">
+        <v>575533</v>
+      </c>
+      <c r="D27" s="35">
+        <v>587202</v>
+      </c>
+      <c r="E27" s="35">
+        <v>578767</v>
+      </c>
+      <c r="F27" s="35">
+        <v>563899</v>
+      </c>
+      <c r="G27" s="35">
+        <v>561190</v>
+      </c>
+      <c r="H27" s="35">
+        <v>565057</v>
+      </c>
+      <c r="I27" s="35">
+        <v>540838</v>
+      </c>
+      <c r="J27" s="35">
+        <v>569055</v>
+      </c>
+      <c r="K27" s="35">
+        <v>526416</v>
+      </c>
+      <c r="L27" s="35">
+        <v>538200</v>
+      </c>
+      <c r="M27" s="35">
+        <v>552802</v>
+      </c>
+      <c r="N27" s="35">
+        <v>554313</v>
+      </c>
+      <c r="O27" s="35">
+        <v>550498.11181000003</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="7"/>
-      <c r="B28" s="42" t="s">
+      <c r="B28" s="38" t="s">
         <v>22</v>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
-      <c r="K28" s="12"/>
-[...3 lines deleted...]
-    <row r="29" ht="12.0" customHeight="1">
+      <c r="K28" s="11"/>
+      <c r="L28" s="11"/>
+      <c r="M28" s="11"/>
+    </row>
+    <row r="29" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7"/>
-      <c r="B29" s="17" t="s">
+      <c r="B29" s="16" t="s">
         <v>23</v>
       </c>
       <c r="C29" s="4">
-        <v>6397.0</v>
+        <v>6397</v>
       </c>
       <c r="D29" s="4">
-        <v>4240.0</v>
+        <v>4240</v>
       </c>
       <c r="E29" s="4">
-        <v>3993.0</v>
+        <v>3993</v>
       </c>
       <c r="F29" s="4">
-        <v>3386.0</v>
+        <v>3386</v>
       </c>
       <c r="G29" s="4">
-        <v>4480.0</v>
+        <v>4480</v>
       </c>
       <c r="H29" s="4">
-        <v>4043.0</v>
+        <v>4043</v>
       </c>
       <c r="I29" s="4">
-        <v>3429.0</v>
+        <v>3429</v>
       </c>
       <c r="J29" s="4">
-        <v>3333.0</v>
+        <v>3333</v>
       </c>
       <c r="K29" s="4">
-        <v>4803.0</v>
-[...2 lines deleted...]
-        <v>4557.0</v>
+        <v>4803</v>
+      </c>
+      <c r="L29" s="23">
+        <v>4557</v>
       </c>
       <c r="M29" s="6">
-        <v>5487.0</v>
-[...8 lines deleted...]
-    <row r="30" ht="12.0" customHeight="1">
+        <v>5487</v>
+      </c>
+      <c r="N29" s="18">
+        <v>3728</v>
+      </c>
+      <c r="O29" s="18">
+        <v>5192.3731200000002</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7"/>
-      <c r="B30" s="17" t="s">
+      <c r="B30" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="4">
-        <v>45236.0</v>
+        <v>45236</v>
       </c>
       <c r="D30" s="4">
-        <v>46301.0</v>
+        <v>46301</v>
       </c>
       <c r="E30" s="4">
-        <v>41636.0</v>
+        <v>41636</v>
       </c>
       <c r="F30" s="4">
-        <v>45595.0</v>
+        <v>45595</v>
       </c>
       <c r="G30" s="4">
-        <v>23283.0</v>
+        <v>23283</v>
       </c>
       <c r="H30" s="4">
-        <v>26760.0</v>
+        <v>26760</v>
       </c>
       <c r="I30" s="4">
-        <v>29286.0</v>
+        <v>29286</v>
       </c>
       <c r="J30" s="4">
-        <v>45959.0</v>
+        <v>45959</v>
       </c>
       <c r="K30" s="4">
-        <v>46227.0</v>
-[...2 lines deleted...]
-        <v>49031.0</v>
+        <v>46227</v>
+      </c>
+      <c r="L30" s="23">
+        <v>49031</v>
       </c>
       <c r="M30" s="6">
-        <v>65829.0</v>
-[...8 lines deleted...]
-    <row r="31" ht="12.0" customHeight="1">
+        <v>65829</v>
+      </c>
+      <c r="N30" s="18">
+        <v>69326</v>
+      </c>
+      <c r="O30" s="18">
+        <v>66442.953640000007</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="7"/>
-      <c r="B31" s="17" t="s">
+      <c r="B31" s="16" t="s">
         <v>25</v>
       </c>
       <c r="C31" s="4">
-        <v>4128.0</v>
+        <v>4128</v>
       </c>
       <c r="D31" s="4">
-        <v>3921.0</v>
+        <v>3921</v>
       </c>
       <c r="E31" s="4">
-        <v>4139.0</v>
+        <v>4139</v>
       </c>
       <c r="F31" s="4">
-        <v>3778.0</v>
+        <v>3778</v>
       </c>
       <c r="G31" s="4">
-        <v>3690.0</v>
+        <v>3690</v>
       </c>
       <c r="H31" s="4">
-        <v>3144.0</v>
+        <v>3144</v>
       </c>
       <c r="I31" s="4">
-        <v>3498.0</v>
+        <v>3498</v>
       </c>
       <c r="J31" s="4">
-        <v>3905.0</v>
+        <v>3905</v>
       </c>
       <c r="K31" s="4">
-        <v>3867.0</v>
-[...2 lines deleted...]
-        <v>3902.0</v>
+        <v>3867</v>
+      </c>
+      <c r="L31" s="23">
+        <v>3902</v>
       </c>
       <c r="M31" s="6">
-        <v>3977.0</v>
-[...8 lines deleted...]
-    <row r="32" ht="12.0" customHeight="1">
+        <v>3977</v>
+      </c>
+      <c r="N31" s="18">
+        <v>3862</v>
+      </c>
+      <c r="O31" s="18">
+        <v>3434.7737900000002</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="7"/>
-      <c r="B32" s="17" t="s">
+      <c r="B32" s="16" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="4">
-        <v>49860.0</v>
+        <v>49860</v>
       </c>
       <c r="D32" s="4">
-        <v>49563.0</v>
+        <v>49563</v>
       </c>
       <c r="E32" s="4">
-        <v>41218.0</v>
+        <v>41218</v>
       </c>
       <c r="F32" s="4">
-        <v>43255.0</v>
+        <v>43255</v>
       </c>
       <c r="G32" s="4">
-        <v>40567.0</v>
+        <v>40567</v>
       </c>
       <c r="H32" s="4">
-        <v>42187.0</v>
+        <v>42187</v>
       </c>
       <c r="I32" s="4">
-        <v>37155.0</v>
+        <v>37155</v>
       </c>
       <c r="J32" s="4">
-        <v>46705.0</v>
+        <v>46705</v>
       </c>
       <c r="K32" s="4">
-        <v>44554.0</v>
-[...2 lines deleted...]
-        <v>50001.0</v>
+        <v>44554</v>
+      </c>
+      <c r="L32" s="23">
+        <v>50001</v>
       </c>
       <c r="M32" s="6">
-        <v>46030.0</v>
-[...8 lines deleted...]
-    <row r="33" ht="12.0" customHeight="1">
+        <v>46030</v>
+      </c>
+      <c r="N32" s="18">
+        <v>55799</v>
+      </c>
+      <c r="O32" s="18">
+        <v>58669.992749999998</v>
+      </c>
+    </row>
+    <row r="33" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="7"/>
-      <c r="B33" s="17" t="s">
+      <c r="B33" s="16" t="s">
         <v>27</v>
       </c>
       <c r="C33" s="4">
-        <v>14709.0</v>
+        <v>14709</v>
       </c>
       <c r="D33" s="4">
-        <v>15176.0</v>
+        <v>15176</v>
       </c>
       <c r="E33" s="4">
-        <v>8421.0</v>
+        <v>8421</v>
       </c>
       <c r="F33" s="4">
-        <v>8248.0</v>
+        <v>8248</v>
       </c>
       <c r="G33" s="4">
-        <v>2761.0</v>
+        <v>2761</v>
       </c>
       <c r="H33" s="4">
-        <v>22055.0</v>
+        <v>22055</v>
       </c>
       <c r="I33" s="4">
-        <v>22065.0</v>
+        <v>22065</v>
       </c>
       <c r="J33" s="4">
-        <v>23039.0</v>
+        <v>23039</v>
       </c>
       <c r="K33" s="4">
-        <v>6522.0</v>
-[...2 lines deleted...]
-        <v>2503.0</v>
+        <v>6522</v>
+      </c>
+      <c r="L33" s="23">
+        <v>2503</v>
       </c>
       <c r="M33" s="6">
-        <v>1970.0</v>
-[...8 lines deleted...]
-    <row r="34" ht="12.0" customHeight="1">
+        <v>1970</v>
+      </c>
+      <c r="N33" s="18">
+        <v>1297</v>
+      </c>
+      <c r="O33" s="18">
+        <v>1328.2193500000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="7"/>
-      <c r="B34" s="17" t="s">
+      <c r="B34" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C34" s="4">
-        <v>788.0</v>
+        <v>788</v>
       </c>
       <c r="D34" s="4">
-        <v>89.0</v>
+        <v>89</v>
       </c>
       <c r="E34" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F34" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G34" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H34" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I34" s="4">
-        <v>1491.0</v>
+        <v>1491</v>
       </c>
       <c r="J34" s="4">
-        <v>1319.0</v>
+        <v>1319</v>
       </c>
       <c r="K34" s="4">
-        <v>2370.0</v>
-[...2 lines deleted...]
-        <v>1423.0</v>
+        <v>2370</v>
+      </c>
+      <c r="L34" s="23">
+        <v>1423</v>
       </c>
       <c r="M34" s="6">
-        <v>768.0</v>
-[...10 lines deleted...]
-      <c r="B35" s="43" t="s">
+        <v>768</v>
+      </c>
+      <c r="N34" s="18">
+        <v>477</v>
+      </c>
+      <c r="O34" s="18">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="35" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="19"/>
+      <c r="B35" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="C35" s="25">
-[...24 lines deleted...]
-        <v>5885.0</v>
+      <c r="C35" s="21">
+        <v>3502</v>
+      </c>
+      <c r="D35" s="21">
+        <v>4190</v>
+      </c>
+      <c r="E35" s="21">
+        <v>4593</v>
+      </c>
+      <c r="F35" s="21">
+        <v>4328</v>
+      </c>
+      <c r="G35" s="21">
+        <v>3692</v>
+      </c>
+      <c r="H35" s="21">
+        <v>3210</v>
+      </c>
+      <c r="I35" s="21">
+        <v>3240</v>
+      </c>
+      <c r="J35" s="21">
+        <v>4582</v>
+      </c>
+      <c r="K35" s="21">
+        <v>5885</v>
       </c>
       <c r="L35" s="5">
-        <v>7129.0</v>
+        <v>7129</v>
       </c>
       <c r="M35" s="6">
-        <v>2773.0</v>
-[...22 lines deleted...]
-      <c r="B36" s="43" t="s">
+        <v>2773</v>
+      </c>
+      <c r="N35" s="18">
+        <v>3906</v>
+      </c>
+      <c r="O35" s="18">
+        <v>759.81083000000001</v>
+      </c>
+      <c r="P35" s="22"/>
+      <c r="Q35" s="22"/>
+      <c r="R35" s="22"/>
+      <c r="S35" s="22"/>
+      <c r="T35" s="22"/>
+      <c r="U35" s="22"/>
+      <c r="V35" s="22"/>
+      <c r="W35" s="22"/>
+      <c r="X35" s="22"/>
+      <c r="Y35" s="22"/>
+      <c r="Z35" s="22"/>
+      <c r="AA35" s="22"/>
+    </row>
+    <row r="36" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="19"/>
+      <c r="B36" s="39" t="s">
         <v>29</v>
       </c>
-      <c r="C36" s="25"/>
-[...7 lines deleted...]
-      <c r="K36" s="25"/>
+      <c r="C36" s="21"/>
+      <c r="D36" s="21"/>
+      <c r="E36" s="21"/>
+      <c r="F36" s="21"/>
+      <c r="G36" s="21"/>
+      <c r="H36" s="21"/>
+      <c r="I36" s="21"/>
+      <c r="J36" s="21"/>
+      <c r="K36" s="21"/>
       <c r="L36" s="5"/>
       <c r="M36" s="6"/>
-      <c r="N36" s="22"/>
-[...18 lines deleted...]
-      <c r="B37" s="24" t="s">
+      <c r="N36" s="18"/>
+      <c r="O36" s="18">
+        <v>3265.5673700000002</v>
+      </c>
+      <c r="P36" s="22"/>
+      <c r="Q36" s="22"/>
+      <c r="R36" s="22"/>
+      <c r="S36" s="22"/>
+      <c r="T36" s="22"/>
+      <c r="U36" s="22"/>
+      <c r="V36" s="22"/>
+      <c r="W36" s="22"/>
+      <c r="X36" s="22"/>
+      <c r="Y36" s="22"/>
+      <c r="Z36" s="22"/>
+      <c r="AA36" s="22"/>
+    </row>
+    <row r="37" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="19"/>
+      <c r="B37" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="C37" s="25">
-[...24 lines deleted...]
-        <v>6766.0</v>
+      <c r="C37" s="21">
+        <v>6159</v>
+      </c>
+      <c r="D37" s="21">
+        <v>4033</v>
+      </c>
+      <c r="E37" s="21">
+        <v>2694</v>
+      </c>
+      <c r="F37" s="21">
+        <v>2587</v>
+      </c>
+      <c r="G37" s="21">
+        <v>9931</v>
+      </c>
+      <c r="H37" s="21">
+        <v>5932</v>
+      </c>
+      <c r="I37" s="21">
+        <v>4580</v>
+      </c>
+      <c r="J37" s="21">
+        <v>5358</v>
+      </c>
+      <c r="K37" s="21">
+        <v>6766</v>
       </c>
       <c r="L37" s="5">
-        <v>2255.0</v>
+        <v>2255</v>
       </c>
       <c r="M37" s="6">
-        <v>1172.0</v>
-[...4 lines deleted...]
-      <c r="O37" s="22">
+        <v>1172</v>
+      </c>
+      <c r="N37" s="18">
+        <v>953</v>
+      </c>
+      <c r="O37" s="18">
         <v>4020.52432</v>
       </c>
-      <c r="P37" s="26"/>
-[...12 lines deleted...]
-    <row r="38" ht="12.0" customHeight="1">
+      <c r="P37" s="22"/>
+      <c r="Q37" s="22"/>
+      <c r="R37" s="22"/>
+      <c r="S37" s="22"/>
+      <c r="T37" s="22"/>
+      <c r="U37" s="22"/>
+      <c r="V37" s="22"/>
+      <c r="W37" s="22"/>
+      <c r="X37" s="22"/>
+      <c r="Y37" s="22"/>
+      <c r="Z37" s="22"/>
+      <c r="AA37" s="22"/>
+    </row>
+    <row r="38" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="7"/>
-      <c r="B38" s="29" t="s">
+      <c r="B38" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="C38" s="38">
-[...27 lines deleted...]
-        <v>2950.0</v>
+      <c r="C38" s="34">
+        <v>9104</v>
+      </c>
+      <c r="D38" s="34">
+        <v>9989</v>
+      </c>
+      <c r="E38" s="34">
+        <v>8025</v>
+      </c>
+      <c r="F38" s="34">
+        <v>6900</v>
+      </c>
+      <c r="G38" s="34">
+        <v>5636</v>
+      </c>
+      <c r="H38" s="34">
+        <v>3170</v>
+      </c>
+      <c r="I38" s="34">
+        <v>3150</v>
+      </c>
+      <c r="J38" s="34">
+        <v>3435</v>
+      </c>
+      <c r="K38" s="34">
+        <v>3989</v>
+      </c>
+      <c r="L38" s="34">
+        <v>2950</v>
       </c>
       <c r="M38" s="6">
-        <v>2853.0</v>
-[...8 lines deleted...]
-    <row r="39" ht="12.0" customHeight="1">
+        <v>2853</v>
+      </c>
+      <c r="N38" s="18">
+        <v>3617</v>
+      </c>
+      <c r="O38" s="18">
+        <v>3291.4018900000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="7"/>
-      <c r="B39" s="13" t="s">
+      <c r="B39" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="C39" s="30">
-[...35 lines deleted...]
-      <c r="O39" s="30">
+      <c r="C39" s="26">
+        <v>139883</v>
+      </c>
+      <c r="D39" s="26">
+        <v>137502</v>
+      </c>
+      <c r="E39" s="26">
+        <v>114719</v>
+      </c>
+      <c r="F39" s="26">
+        <v>118077</v>
+      </c>
+      <c r="G39" s="26">
+        <v>94040</v>
+      </c>
+      <c r="H39" s="26">
+        <v>110501</v>
+      </c>
+      <c r="I39" s="26">
+        <v>107894</v>
+      </c>
+      <c r="J39" s="26">
+        <v>137635</v>
+      </c>
+      <c r="K39" s="26">
+        <v>124983</v>
+      </c>
+      <c r="L39" s="26">
+        <v>123751</v>
+      </c>
+      <c r="M39" s="26">
+        <v>130859</v>
+      </c>
+      <c r="N39" s="26">
+        <v>142965</v>
+      </c>
+      <c r="O39" s="26">
         <v>146917.61706000002</v>
       </c>
     </row>
-    <row r="40" ht="12.0" customHeight="1">
+    <row r="40" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="7"/>
-      <c r="B40" s="17" t="s">
+      <c r="B40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="4">
-        <v>144457.0</v>
+        <v>144457</v>
       </c>
       <c r="D40" s="4">
-        <v>142203.0</v>
+        <v>142203</v>
       </c>
       <c r="E40" s="4">
-        <v>137969.0</v>
+        <v>137969</v>
       </c>
       <c r="F40" s="4">
-        <v>124818.0</v>
+        <v>124818</v>
       </c>
       <c r="G40" s="4">
-        <v>126979.0</v>
+        <v>126979</v>
       </c>
       <c r="H40" s="4">
-        <v>132170.0</v>
+        <v>132170</v>
       </c>
       <c r="I40" s="4">
-        <v>119851.0</v>
+        <v>119851</v>
       </c>
       <c r="J40" s="4">
-        <v>107761.0</v>
+        <v>107761</v>
       </c>
       <c r="K40" s="4">
-        <v>92508.0</v>
-[...2 lines deleted...]
-        <v>90472.0</v>
+        <v>92508</v>
+      </c>
+      <c r="L40" s="23">
+        <v>90472</v>
       </c>
       <c r="M40" s="6">
-        <v>81702.0</v>
-[...8 lines deleted...]
-    <row r="41" ht="12.0" customHeight="1">
+        <v>81702</v>
+      </c>
+      <c r="N40" s="18">
+        <v>66572</v>
+      </c>
+      <c r="O40" s="18">
+        <v>56185.278250000003</v>
+      </c>
+    </row>
+    <row r="41" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="7"/>
-      <c r="B41" s="17" t="s">
+      <c r="B41" s="16" t="s">
         <v>33</v>
       </c>
       <c r="C41" s="4">
-        <v>4014.0</v>
+        <v>4014</v>
       </c>
       <c r="D41" s="4">
-        <v>5781.0</v>
+        <v>5781</v>
       </c>
       <c r="E41" s="4">
-        <v>9984.0</v>
+        <v>9984</v>
       </c>
       <c r="F41" s="4">
-        <v>11509.0</v>
+        <v>11509</v>
       </c>
       <c r="G41" s="4">
-        <v>14142.0</v>
+        <v>14142</v>
       </c>
       <c r="H41" s="4">
-        <v>15545.0</v>
+        <v>15545</v>
       </c>
       <c r="I41" s="4">
-        <v>15382.0</v>
+        <v>15382</v>
       </c>
       <c r="J41" s="4">
-        <v>16185.0</v>
+        <v>16185</v>
       </c>
       <c r="K41" s="4">
-        <v>16282.0</v>
-[...2 lines deleted...]
-        <v>20506.0</v>
+        <v>16282</v>
+      </c>
+      <c r="L41" s="23">
+        <v>20506</v>
       </c>
       <c r="M41" s="6">
-        <v>24815.0</v>
-[...8 lines deleted...]
-    <row r="42" ht="12.0" customHeight="1">
+        <v>24815</v>
+      </c>
+      <c r="N41" s="18">
+        <v>26335</v>
+      </c>
+      <c r="O41" s="18">
+        <v>26427.390940000001</v>
+      </c>
+    </row>
+    <row r="42" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="7"/>
-      <c r="B42" s="17" t="s">
+      <c r="B42" s="16" t="s">
         <v>25</v>
       </c>
       <c r="C42" s="4">
-        <v>7909.0</v>
+        <v>7909</v>
       </c>
       <c r="D42" s="4">
-        <v>7290.0</v>
+        <v>7290</v>
       </c>
       <c r="E42" s="4">
-        <v>6706.0</v>
+        <v>6706</v>
       </c>
       <c r="F42" s="4">
-        <v>5958.0</v>
+        <v>5958</v>
       </c>
       <c r="G42" s="4">
-        <v>5585.0</v>
+        <v>5585</v>
       </c>
       <c r="H42" s="4">
-        <v>5084.0</v>
+        <v>5084</v>
       </c>
       <c r="I42" s="4">
-        <v>6897.0</v>
+        <v>6897</v>
       </c>
       <c r="J42" s="4">
-        <v>6354.0</v>
+        <v>6354</v>
       </c>
       <c r="K42" s="4">
-        <v>5628.0</v>
-[...2 lines deleted...]
-        <v>5070.0</v>
+        <v>5628</v>
+      </c>
+      <c r="L42" s="23">
+        <v>5070</v>
       </c>
       <c r="M42" s="6">
-        <v>5164.0</v>
-[...8 lines deleted...]
-    <row r="43" ht="12.0" customHeight="1">
+        <v>5164</v>
+      </c>
+      <c r="N42" s="18">
+        <v>5043</v>
+      </c>
+      <c r="O42" s="18">
+        <v>4867.7478099999998</v>
+      </c>
+    </row>
+    <row r="43" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="7"/>
-      <c r="B43" s="17" t="s">
+      <c r="B43" s="16" t="s">
         <v>34</v>
       </c>
       <c r="C43" s="4">
-        <v>2366.0</v>
+        <v>2366</v>
       </c>
       <c r="D43" s="4">
-        <v>2377.0</v>
+        <v>2377</v>
       </c>
       <c r="E43" s="4">
-        <v>2506.0</v>
+        <v>2506</v>
       </c>
       <c r="F43" s="4">
-        <v>2409.0</v>
+        <v>2409</v>
       </c>
       <c r="G43" s="4">
-        <v>1987.0</v>
+        <v>1987</v>
       </c>
       <c r="H43" s="4">
-        <v>1941.0</v>
+        <v>1941</v>
       </c>
       <c r="I43" s="4">
-        <v>1727.0</v>
+        <v>1727</v>
       </c>
       <c r="J43" s="4">
-        <v>1762.0</v>
+        <v>1762</v>
       </c>
       <c r="K43" s="4">
-        <v>1076.0</v>
-[...2 lines deleted...]
-        <v>1166.0</v>
+        <v>1076</v>
+      </c>
+      <c r="L43" s="23">
+        <v>1166</v>
       </c>
       <c r="M43" s="6">
-        <v>1243.0</v>
-[...8 lines deleted...]
-    <row r="44" ht="12.0" customHeight="1">
+        <v>1243</v>
+      </c>
+      <c r="N43" s="18">
+        <v>1276</v>
+      </c>
+      <c r="O43" s="18">
+        <v>680.33321000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="7"/>
-      <c r="B44" s="17" t="s">
+      <c r="B44" s="16" t="s">
         <v>27</v>
       </c>
       <c r="C44" s="4">
-        <v>25547.0</v>
+        <v>25547</v>
       </c>
       <c r="D44" s="4">
-        <v>26116.0</v>
+        <v>26116</v>
       </c>
       <c r="E44" s="4">
-        <v>26308.0</v>
+        <v>26308</v>
       </c>
       <c r="F44" s="4">
-        <v>24796.0</v>
+        <v>24796</v>
       </c>
       <c r="G44" s="4">
-        <v>25342.0</v>
+        <v>25342</v>
       </c>
       <c r="H44" s="4">
-        <v>6166.0</v>
+        <v>6166</v>
       </c>
       <c r="I44" s="4">
-        <v>5029.0</v>
+        <v>5029</v>
       </c>
       <c r="J44" s="4">
-        <v>3761.0</v>
+        <v>3761</v>
       </c>
       <c r="K44" s="4">
-        <v>3389.0</v>
-[...2 lines deleted...]
-        <v>3754.0</v>
+        <v>3389</v>
+      </c>
+      <c r="L44" s="23">
+        <v>3754</v>
       </c>
       <c r="M44" s="6">
-        <v>4050.0</v>
-[...4 lines deleted...]
-      <c r="O44" s="22">
+        <v>4050</v>
+      </c>
+      <c r="N44" s="18">
+        <v>3958</v>
+      </c>
+      <c r="O44" s="18">
         <v>3904.61861</v>
       </c>
     </row>
-    <row r="45" ht="12.0" customHeight="1">
+    <row r="45" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="7"/>
-      <c r="B45" s="29" t="s">
+      <c r="B45" s="25" t="s">
         <v>31</v>
       </c>
       <c r="C45" s="4">
-        <v>677.0</v>
+        <v>677</v>
       </c>
       <c r="D45" s="4">
-        <v>577.0</v>
+        <v>577</v>
       </c>
       <c r="E45" s="4">
-        <v>661.0</v>
+        <v>661</v>
       </c>
       <c r="F45" s="4">
-        <v>1716.0</v>
+        <v>1716</v>
       </c>
       <c r="G45" s="4">
-        <v>1612.0</v>
+        <v>1612</v>
       </c>
       <c r="H45" s="4">
-        <v>2816.0</v>
+        <v>2816</v>
       </c>
       <c r="I45" s="4">
-        <v>2488.0</v>
+        <v>2488</v>
       </c>
       <c r="J45" s="4">
-        <v>2835.0</v>
+        <v>2835</v>
       </c>
       <c r="K45" s="4">
-        <v>2426.0</v>
+        <v>2426</v>
       </c>
       <c r="L45" s="4">
-        <v>2719.0</v>
+        <v>2719</v>
       </c>
       <c r="M45" s="6">
-        <v>2758.0</v>
-[...8 lines deleted...]
-    <row r="46" ht="12.0" customHeight="1">
+        <v>2758</v>
+      </c>
+      <c r="N45" s="18">
+        <v>2777</v>
+      </c>
+      <c r="O45" s="18">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="46" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="7"/>
-      <c r="B46" s="13" t="s">
+      <c r="B46" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="C46" s="30">
-[...39 lines deleted...]
-    <row r="47" ht="12.0" customHeight="1">
+      <c r="C46" s="26">
+        <v>184970</v>
+      </c>
+      <c r="D46" s="26">
+        <v>184344</v>
+      </c>
+      <c r="E46" s="26">
+        <v>184134</v>
+      </c>
+      <c r="F46" s="26">
+        <v>171206</v>
+      </c>
+      <c r="G46" s="26">
+        <v>175647</v>
+      </c>
+      <c r="H46" s="26">
+        <v>163722</v>
+      </c>
+      <c r="I46" s="26">
+        <v>151374</v>
+      </c>
+      <c r="J46" s="26">
+        <v>138658</v>
+      </c>
+      <c r="K46" s="26">
+        <v>121309</v>
+      </c>
+      <c r="L46" s="26">
+        <v>123687</v>
+      </c>
+      <c r="M46" s="26">
+        <v>119732</v>
+      </c>
+      <c r="N46" s="26">
+        <v>105961</v>
+      </c>
+      <c r="O46" s="26">
+        <v>94643.368820000003</v>
+      </c>
+    </row>
+    <row r="47" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="7"/>
-      <c r="B47" s="15"/>
-      <c r="C47" s="44"/>
+      <c r="B47" s="14"/>
+      <c r="C47" s="40"/>
       <c r="D47" s="4"/>
       <c r="E47" s="4"/>
       <c r="F47" s="4"/>
       <c r="G47" s="4"/>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>
-      <c r="K47" s="12"/>
-[...7 lines deleted...]
-    <row r="48" ht="12.0" customHeight="1">
+      <c r="K47" s="11"/>
+      <c r="L47" s="11"/>
+      <c r="M47" s="11"/>
+      <c r="N47" s="11"/>
+      <c r="O47" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="7"/>
-      <c r="B48" s="13" t="s">
+      <c r="B48" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="C48" s="44"/>
+      <c r="C48" s="40"/>
       <c r="D48" s="4"/>
       <c r="E48" s="4"/>
       <c r="F48" s="4"/>
       <c r="G48" s="4"/>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>
-      <c r="K48" s="12"/>
-[...5 lines deleted...]
-    <row r="49" ht="12.0" customHeight="1">
+      <c r="K48" s="11"/>
+      <c r="L48" s="11"/>
+      <c r="M48" s="11"/>
+      <c r="N48" s="11"/>
+      <c r="O48" s="11"/>
+    </row>
+    <row r="49" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="7"/>
-      <c r="B49" s="17" t="s">
+      <c r="B49" s="16" t="s">
         <v>37</v>
       </c>
       <c r="C49" s="4">
-        <v>7.0</v>
+        <v>7</v>
       </c>
       <c r="D49" s="4">
-        <v>7.0</v>
+        <v>7</v>
       </c>
       <c r="E49" s="4">
-        <v>7.0</v>
+        <v>7</v>
       </c>
       <c r="F49" s="4">
-        <v>7.0</v>
+        <v>7</v>
       </c>
       <c r="G49" s="4">
-        <v>7.0</v>
+        <v>7</v>
       </c>
       <c r="H49" s="4">
-        <v>7.0</v>
+        <v>7</v>
       </c>
       <c r="I49" s="4">
-        <v>7.0</v>
+        <v>7</v>
       </c>
       <c r="J49" s="4">
-        <v>7.0</v>
+        <v>7</v>
       </c>
       <c r="K49" s="4">
-        <v>7.0</v>
-[...2 lines deleted...]
-        <v>7.0</v>
+        <v>7</v>
+      </c>
+      <c r="L49" s="23">
+        <v>7</v>
       </c>
       <c r="M49" s="6">
-        <v>7.0</v>
-[...8 lines deleted...]
-    <row r="50" ht="12.0" customHeight="1">
+        <v>7</v>
+      </c>
+      <c r="N49" s="18">
+        <v>7</v>
+      </c>
+      <c r="O49" s="18">
+        <v>6.6489599999999989</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="7"/>
-      <c r="B50" s="17" t="s">
+      <c r="B50" s="16" t="s">
         <v>38</v>
       </c>
       <c r="C50" s="4">
-        <v>174646.0</v>
+        <v>174646</v>
       </c>
       <c r="D50" s="4">
-        <v>174646.0</v>
+        <v>174646</v>
       </c>
       <c r="E50" s="4">
-        <v>174646.0</v>
+        <v>174646</v>
       </c>
       <c r="F50" s="4">
-        <v>174646.0</v>
+        <v>174646</v>
       </c>
       <c r="G50" s="4">
-        <v>181092.0</v>
+        <v>181092</v>
       </c>
       <c r="H50" s="4">
-        <v>181552.0</v>
+        <v>181552</v>
       </c>
       <c r="I50" s="4">
-        <v>181552.0</v>
+        <v>181552</v>
       </c>
       <c r="J50" s="4">
-        <v>181517.0</v>
+        <v>181517</v>
       </c>
       <c r="K50" s="4">
-        <v>186333.0</v>
-[...2 lines deleted...]
-        <v>185173.0</v>
+        <v>186333</v>
+      </c>
+      <c r="L50" s="23">
+        <v>185173</v>
       </c>
       <c r="M50" s="6">
-        <v>184183.0</v>
-[...4 lines deleted...]
-      <c r="O50" s="22">
+        <v>184183</v>
+      </c>
+      <c r="N50" s="18">
+        <v>183314</v>
+      </c>
+      <c r="O50" s="18">
         <v>183395.22150999997</v>
       </c>
     </row>
-    <row r="51" ht="12.0" customHeight="1">
+    <row r="51" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="7"/>
-      <c r="B51" s="17" t="s">
+      <c r="B51" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C51" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="D51" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E51" s="4">
-        <v>-3796.0</v>
+        <v>-3796</v>
       </c>
       <c r="F51" s="4">
-        <v>-7757.0</v>
+        <v>-7757</v>
       </c>
       <c r="G51" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H51" s="4">
-        <v>-834.0</v>
+        <v>-834</v>
       </c>
       <c r="I51" s="4">
-        <v>-5858.0</v>
+        <v>-5858</v>
       </c>
       <c r="J51" s="4">
-        <v>-9480.0</v>
+        <v>-9480</v>
       </c>
       <c r="K51" s="4">
-        <v>-6457.0</v>
-[...2 lines deleted...]
-        <v>-11501.0</v>
+        <v>-6457</v>
+      </c>
+      <c r="L51" s="23">
+        <v>-11501</v>
       </c>
       <c r="M51" s="6">
-        <v>-20147.0</v>
-[...8 lines deleted...]
-    <row r="52" ht="12.0" customHeight="1">
+        <v>-20147</v>
+      </c>
+      <c r="N51" s="18">
+        <v>-28500</v>
+      </c>
+      <c r="O51" s="18">
+        <v>-30016.285690000001</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="7"/>
-      <c r="B52" s="17" t="s">
+      <c r="B52" s="16" t="s">
         <v>40</v>
       </c>
       <c r="C52" s="4">
-        <v>39314.0</v>
+        <v>39314</v>
       </c>
       <c r="D52" s="4">
-        <v>40443.0</v>
+        <v>40443</v>
       </c>
       <c r="E52" s="4">
-        <v>42336.0</v>
+        <v>42336</v>
       </c>
       <c r="F52" s="4">
-        <v>43781.0</v>
+        <v>43781</v>
       </c>
       <c r="G52" s="4">
-        <v>33945.0</v>
+        <v>33945</v>
       </c>
       <c r="H52" s="4">
-        <v>34480.0</v>
+        <v>34480</v>
       </c>
       <c r="I52" s="4">
-        <v>35759.0</v>
+        <v>35759</v>
       </c>
       <c r="J52" s="4">
-        <v>37758.0</v>
+        <v>37758</v>
       </c>
       <c r="K52" s="4">
-        <v>26659.0</v>
-[...2 lines deleted...]
-        <v>26122.0</v>
+        <v>26659</v>
+      </c>
+      <c r="L52" s="23">
+        <v>26122</v>
       </c>
       <c r="M52" s="6">
-        <v>27365.0</v>
-[...8 lines deleted...]
-    <row r="53" ht="12.0" customHeight="1">
+        <v>27365</v>
+      </c>
+      <c r="N52" s="18">
+        <v>28568</v>
+      </c>
+      <c r="O52" s="18">
+        <v>23179.882420000002</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="7"/>
-      <c r="B53" s="17" t="s">
+      <c r="B53" s="16" t="s">
         <v>41</v>
       </c>
       <c r="C53" s="4">
-        <v>42051.0</v>
+        <v>42051</v>
       </c>
       <c r="D53" s="4">
-        <v>50442.0</v>
+        <v>50442</v>
       </c>
       <c r="E53" s="4">
-        <v>58334.0</v>
+        <v>58334</v>
       </c>
       <c r="F53" s="4">
-        <v>63857.0</v>
+        <v>63857</v>
       </c>
       <c r="G53" s="4">
-        <v>68414.0</v>
+        <v>68414</v>
       </c>
       <c r="H53" s="4">
-        <v>72937.0</v>
+        <v>72937</v>
       </c>
       <c r="I53" s="4">
-        <v>82248.0</v>
+        <v>82248</v>
       </c>
       <c r="J53" s="4">
-        <v>87399.0</v>
+        <v>87399</v>
       </c>
       <c r="K53" s="4">
-        <v>97908.0</v>
-[...2 lines deleted...]
-        <v>105355.0</v>
+        <v>97908</v>
+      </c>
+      <c r="L53" s="23">
+        <v>105355</v>
       </c>
       <c r="M53" s="6">
-        <v>115097.0</v>
-[...4 lines deleted...]
-      <c r="O53" s="22">
+        <v>115097</v>
+      </c>
+      <c r="N53" s="18">
+        <v>123960</v>
+      </c>
+      <c r="O53" s="18">
         <v>138528.4</v>
       </c>
     </row>
-    <row r="54" ht="12.0" customHeight="1">
+    <row r="54" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="7"/>
-      <c r="B54" s="29" t="s">
+      <c r="B54" s="25" t="s">
         <v>42</v>
       </c>
       <c r="C54" s="4">
-        <v>-5338.0</v>
+        <v>-5338</v>
       </c>
       <c r="D54" s="4">
-        <v>-182.0</v>
+        <v>-182</v>
       </c>
       <c r="E54" s="4">
-        <v>8387.0</v>
+        <v>8387</v>
       </c>
       <c r="F54" s="4">
-        <v>82.0</v>
+        <v>82</v>
       </c>
       <c r="G54" s="4">
-        <v>8045.0</v>
+        <v>8045</v>
       </c>
       <c r="H54" s="4">
-        <v>2692.0</v>
+        <v>2692</v>
       </c>
       <c r="I54" s="4">
-        <v>-12138.0</v>
+        <v>-12138</v>
       </c>
       <c r="J54" s="4">
-        <v>-4439.0</v>
+        <v>-4439</v>
       </c>
       <c r="K54" s="4">
-        <v>-24326.0</v>
+        <v>-24326</v>
       </c>
       <c r="L54" s="4">
-        <v>-14394.0</v>
+        <v>-14394</v>
       </c>
       <c r="M54" s="6">
-        <v>-4294.0</v>
-[...8 lines deleted...]
-    <row r="55" ht="12.0" customHeight="1">
+        <v>-4294</v>
+      </c>
+      <c r="N54" s="18">
+        <v>-1962</v>
+      </c>
+      <c r="O54" s="18">
+        <v>-6157</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="7"/>
-      <c r="B55" s="13" t="s">
+      <c r="B55" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="C55" s="30">
-[...39 lines deleted...]
-    <row r="56" ht="12.0" customHeight="1">
+      <c r="C55" s="26">
+        <v>250680</v>
+      </c>
+      <c r="D55" s="26">
+        <v>265356</v>
+      </c>
+      <c r="E55" s="26">
+        <v>279914</v>
+      </c>
+      <c r="F55" s="26">
+        <v>274616</v>
+      </c>
+      <c r="G55" s="26">
+        <v>291503</v>
+      </c>
+      <c r="H55" s="26">
+        <v>290834</v>
+      </c>
+      <c r="I55" s="26">
+        <v>281570</v>
+      </c>
+      <c r="J55" s="26">
+        <v>292762</v>
+      </c>
+      <c r="K55" s="26">
+        <v>280124</v>
+      </c>
+      <c r="L55" s="26">
+        <v>290762</v>
+      </c>
+      <c r="M55" s="26">
+        <v>302211</v>
+      </c>
+      <c r="N55" s="26">
+        <v>305387</v>
+      </c>
+      <c r="O55" s="26">
+        <v>308936.86719999998</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="7"/>
-      <c r="B56" s="12"/>
-[...14 lines deleted...]
-    <row r="57" ht="12.0" customHeight="1">
+      <c r="B56" s="11"/>
+      <c r="C56" s="13"/>
+      <c r="D56" s="13"/>
+      <c r="E56" s="13"/>
+      <c r="F56" s="13"/>
+      <c r="G56" s="13"/>
+      <c r="H56" s="13"/>
+      <c r="I56" s="13"/>
+      <c r="J56" s="13"/>
+      <c r="K56" s="13"/>
+      <c r="L56" s="13"/>
+      <c r="M56" s="13"/>
+      <c r="N56" s="13"/>
+      <c r="O56" s="13"/>
+    </row>
+    <row r="57" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="7"/>
-      <c r="B57" s="41" t="s">
+      <c r="B57" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="C57" s="45">
-[...981 lines deleted...]
-    <row r="1000" ht="15.75" customHeight="1"/>
+      <c r="C57" s="41">
+        <v>575533</v>
+      </c>
+      <c r="D57" s="41">
+        <v>587202</v>
+      </c>
+      <c r="E57" s="41">
+        <v>578767</v>
+      </c>
+      <c r="F57" s="41">
+        <v>563899</v>
+      </c>
+      <c r="G57" s="41">
+        <v>561190</v>
+      </c>
+      <c r="H57" s="41">
+        <v>565057</v>
+      </c>
+      <c r="I57" s="41">
+        <v>540838</v>
+      </c>
+      <c r="J57" s="41">
+        <v>569055</v>
+      </c>
+      <c r="K57" s="41">
+        <v>526416</v>
+      </c>
+      <c r="L57" s="41">
+        <v>538200</v>
+      </c>
+      <c r="M57" s="41">
+        <v>552802</v>
+      </c>
+      <c r="N57" s="41">
+        <v>554313</v>
+      </c>
+      <c r="O57" s="41">
+        <v>550497.85308000003</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="191" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="192" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="193" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="194" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="195" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="196" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="197" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="198" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="199" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="200" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="201" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="202" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="203" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="204" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="205" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="206" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="207" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="208" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="209" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="210" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="211" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="212" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="213" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="214" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="215" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="216" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="217" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="218" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="219" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="220" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="221" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="222" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="223" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="224" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="225" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="226" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="227" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="228" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="229" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="230" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="231" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="232" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="233" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="234" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="235" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="236" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="237" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="238" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="239" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="240" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="241" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="242" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="243" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="244" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="245" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="246" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="247" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="248" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="249" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="250" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="251" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="252" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="253" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="254" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="255" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="257" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="258" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="259" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="260" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="261" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="262" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="263" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="264" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="265" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="266" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="267" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="268" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="269" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="270" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="271" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="272" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="999" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1000" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <printOptions/>
-  <pageMargins bottom="0.787401575" footer="0.0" header="0.0" left="0.511811024" right="0.511811024" top="0.787401575"/>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait"/>
-  <drawing r:id="rId1"/>
   <tableParts count="1">
-    <tablePart r:id="rId3"/>
+    <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:AA1000"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <pane xSplit="2.0" ySplit="5.0" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection activeCell="C6" sqref="C6" pane="bottomRight"/>
+      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="D47" sqref="D47"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.0"/>
+  <sheetFormatPr defaultColWidth="12.6328125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col customWidth="1" min="1" max="1" width="3.38"/>
-[...1 lines deleted...]
-    <col customWidth="1" min="3" max="6" width="12.63"/>
+    <col min="1" max="1" width="3.36328125" customWidth="1"/>
+    <col min="2" max="2" width="46.36328125" customWidth="1"/>
+    <col min="3" max="6" width="12.6328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="12.0" customHeight="1">
+    <row r="1" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
-      <c r="C1" s="46"/>
-[...26 lines deleted...]
-      <c r="A2" s="42" t="s">
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="11"/>
+      <c r="T1" s="11"/>
+      <c r="U1" s="11"/>
+      <c r="V1" s="11"/>
+      <c r="W1" s="11"/>
+      <c r="X1" s="11"/>
+      <c r="Y1" s="11"/>
+      <c r="Z1" s="11"/>
+      <c r="AA1" s="11"/>
+    </row>
+    <row r="2" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="38" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="7"/>
-      <c r="C2" s="47"/>
-[...25 lines deleted...]
-    <row r="3" ht="12.0" customHeight="1">
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="43"/>
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
+      <c r="R2" s="43"/>
+      <c r="S2" s="11"/>
+      <c r="T2" s="11"/>
+      <c r="U2" s="11"/>
+      <c r="V2" s="11"/>
+      <c r="W2" s="11"/>
+      <c r="X2" s="11"/>
+      <c r="Y2" s="11"/>
+      <c r="Z2" s="11"/>
+      <c r="AA2" s="11"/>
+    </row>
+    <row r="3" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="8"/>
-      <c r="C3" s="48"/>
-[...25 lines deleted...]
-    <row r="4" ht="12.0" customHeight="1">
+      <c r="C3" s="44"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="46"/>
+      <c r="J3" s="47"/>
+      <c r="K3" s="47"/>
+      <c r="L3" s="48"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="44"/>
+      <c r="O3" s="44"/>
+      <c r="P3" s="49"/>
+      <c r="Q3" s="49"/>
+      <c r="R3" s="11"/>
+      <c r="S3" s="11"/>
+      <c r="T3" s="11"/>
+      <c r="U3" s="11"/>
+      <c r="V3" s="11"/>
+      <c r="W3" s="11"/>
+      <c r="X3" s="11"/>
+      <c r="Y3" s="11"/>
+      <c r="Z3" s="11"/>
+      <c r="AA3" s="11"/>
+    </row>
+    <row r="4" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
-      <c r="C4" s="54">
-[...2 lines deleted...]
-      <c r="D4" s="55" t="s">
+      <c r="C4" s="50">
+        <v>2022</v>
+      </c>
+      <c r="D4" s="51" t="s">
         <v>45</v>
       </c>
-      <c r="E4" s="55" t="s">
+      <c r="E4" s="51" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="55" t="s">
+      <c r="F4" s="51" t="s">
         <v>47</v>
       </c>
-      <c r="G4" s="55" t="s">
+      <c r="G4" s="51" t="s">
         <v>48</v>
       </c>
-      <c r="H4" s="55">
-[...2 lines deleted...]
-      <c r="I4" s="54" t="s">
+      <c r="H4" s="51">
+        <v>2023</v>
+      </c>
+      <c r="I4" s="50" t="s">
         <v>49</v>
       </c>
-      <c r="J4" s="54" t="s">
+      <c r="J4" s="50" t="s">
         <v>50</v>
       </c>
-      <c r="K4" s="54" t="s">
+      <c r="K4" s="50" t="s">
         <v>51</v>
       </c>
-      <c r="L4" s="54" t="s">
+      <c r="L4" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="M4" s="54">
-[...2 lines deleted...]
-      <c r="N4" s="54" t="s">
+      <c r="M4" s="50">
+        <v>2024</v>
+      </c>
+      <c r="N4" s="50" t="s">
         <v>53</v>
       </c>
-      <c r="O4" s="54" t="s">
+      <c r="O4" s="50" t="s">
         <v>54</v>
       </c>
-      <c r="P4" s="56" t="s">
+      <c r="P4" s="50" t="s">
         <v>55</v>
       </c>
-      <c r="Q4" s="56" t="s">
+      <c r="Q4" s="50" t="s">
         <v>56</v>
       </c>
-      <c r="R4" s="57">
-[...12 lines deleted...]
-    <row r="5" ht="4.5" customHeight="1">
+      <c r="R4" s="50">
+        <v>2025</v>
+      </c>
+      <c r="S4" s="52"/>
+      <c r="T4" s="52"/>
+      <c r="U4" s="11"/>
+      <c r="V4" s="11"/>
+      <c r="W4" s="11"/>
+      <c r="X4" s="11"/>
+      <c r="Y4" s="11"/>
+      <c r="Z4" s="11"/>
+      <c r="AA4" s="11"/>
+    </row>
+    <row r="5" spans="1:27" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
-      <c r="C5" s="59"/>
-[...25 lines deleted...]
-    <row r="6" ht="12.0" customHeight="1">
+      <c r="C5" s="53"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="53"/>
+      <c r="J5" s="53"/>
+      <c r="K5" s="53"/>
+      <c r="L5" s="48"/>
+      <c r="M5" s="48"/>
+      <c r="N5" s="48"/>
+      <c r="O5" s="48"/>
+      <c r="P5" s="53"/>
+      <c r="Q5" s="53"/>
+      <c r="R5" s="11"/>
+      <c r="S5" s="52"/>
+      <c r="T5" s="52"/>
+      <c r="U5" s="11"/>
+      <c r="V5" s="11"/>
+      <c r="W5" s="11"/>
+      <c r="X5" s="11"/>
+      <c r="Y5" s="11"/>
+      <c r="Z5" s="11"/>
+      <c r="AA5" s="11"/>
+    </row>
+    <row r="6" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="7"/>
-      <c r="B6" s="61" t="s">
+      <c r="B6" s="38" t="s">
         <v>57</v>
       </c>
-      <c r="C6" s="62">
+      <c r="C6" s="54">
         <v>424105.4</v>
       </c>
-      <c r="D6" s="62">
-[...2 lines deleted...]
-      <c r="E6" s="62">
+      <c r="D6" s="54">
+        <v>117457.38499999999</v>
+      </c>
+      <c r="E6" s="54">
         <v>115554.075</v>
       </c>
-      <c r="F6" s="62">
-[...2 lines deleted...]
-      <c r="G6" s="62">
+      <c r="F6" s="54">
+        <v>108430.52800000001</v>
+      </c>
+      <c r="G6" s="54">
         <v>105501.678</v>
       </c>
-      <c r="H6" s="62">
-[...2 lines deleted...]
-      <c r="I6" s="62">
+      <c r="H6" s="54">
+        <v>446943</v>
+      </c>
+      <c r="I6" s="54">
         <v>105701.557</v>
       </c>
-      <c r="J6" s="63">
-[...5 lines deleted...]
-      <c r="L6" s="62">
+      <c r="J6" s="54">
+        <v>108494</v>
+      </c>
+      <c r="K6" s="54">
+        <v>112233.04300000001</v>
+      </c>
+      <c r="L6" s="54">
         <v>112533.337</v>
       </c>
-      <c r="M6" s="62">
-[...11 lines deleted...]
-      <c r="Q6" s="62">
+      <c r="M6" s="54">
+        <v>438961</v>
+      </c>
+      <c r="N6" s="54">
+        <v>110876</v>
+      </c>
+      <c r="O6" s="54">
+        <v>117185</v>
+      </c>
+      <c r="P6" s="54">
+        <v>127312</v>
+      </c>
+      <c r="Q6" s="54">
         <v>134276.90941999998</v>
       </c>
-      <c r="R6" s="62">
-[...12 lines deleted...]
-    <row r="7" ht="12.0" customHeight="1">
+      <c r="R6" s="54">
+        <v>489649.90941999998</v>
+      </c>
+      <c r="S6" s="11"/>
+      <c r="T6" s="11"/>
+      <c r="U6" s="11"/>
+      <c r="V6" s="11"/>
+      <c r="W6" s="11"/>
+      <c r="X6" s="11"/>
+      <c r="Y6" s="11"/>
+      <c r="Z6" s="11"/>
+      <c r="AA6" s="11"/>
+    </row>
+    <row r="7" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="7"/>
       <c r="B7" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C7" s="6">
-        <v>-276300.281</v>
+        <v>-276300.28100000002</v>
       </c>
       <c r="D7" s="6">
-        <v>-78550.576</v>
+        <v>-78550.576000000001</v>
       </c>
       <c r="E7" s="6">
-        <v>-75602.225</v>
+        <v>-75602.225000000006</v>
       </c>
       <c r="F7" s="6">
-        <v>-73127.842</v>
+        <v>-73127.842000000004</v>
       </c>
       <c r="G7" s="6">
-        <v>-70452.613</v>
+        <v>-70452.612999999998</v>
       </c>
       <c r="H7" s="6">
-        <v>-297733.0</v>
+        <v>-297733</v>
       </c>
       <c r="I7" s="6">
-        <v>-71877.505</v>
-[...2 lines deleted...]
-        <v>-70892.0</v>
+        <v>-71877.505000000005</v>
+      </c>
+      <c r="J7" s="6">
+        <v>-70892</v>
       </c>
       <c r="K7" s="6">
-        <v>-73327.118</v>
+        <v>-73327.118000000002</v>
       </c>
       <c r="L7" s="6">
         <v>-72618.341</v>
       </c>
       <c r="M7" s="6">
-        <v>-288715.0</v>
+        <v>-288715</v>
       </c>
       <c r="N7" s="6">
-        <v>-76410.0</v>
+        <v>-76410</v>
       </c>
       <c r="O7" s="6">
-        <v>-79498.0</v>
+        <v>-79498</v>
       </c>
       <c r="P7" s="6">
-        <v>-86223.0</v>
+        <v>-86223</v>
       </c>
       <c r="Q7" s="6">
-        <v>-90952.8765199999</v>
+        <v>-90952.876519999903</v>
       </c>
       <c r="R7" s="6">
         <v>-333083.87651999993</v>
       </c>
-      <c r="S7" s="12"/>
-[...9 lines deleted...]
-    <row r="8" ht="12.0" customHeight="1">
+      <c r="S7" s="11"/>
+      <c r="T7" s="11"/>
+      <c r="U7" s="11"/>
+      <c r="V7" s="11"/>
+      <c r="W7" s="11"/>
+      <c r="X7" s="11"/>
+      <c r="Y7" s="11"/>
+      <c r="Z7" s="11"/>
+      <c r="AA7" s="11"/>
+    </row>
+    <row r="8" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="7"/>
-      <c r="B8" s="42" t="s">
+      <c r="B8" s="38" t="s">
         <v>59</v>
       </c>
-      <c r="C8" s="64">
-[...2 lines deleted...]
-      <c r="D8" s="64">
+      <c r="C8" s="55">
+        <v>147805.11900000001</v>
+      </c>
+      <c r="D8" s="55">
         <v>38906.808999999994</v>
       </c>
-      <c r="E8" s="64">
-[...11 lines deleted...]
-      <c r="I8" s="64">
+      <c r="E8" s="55">
+        <v>39951.849999999991</v>
+      </c>
+      <c r="F8" s="55">
+        <v>35302.686000000002</v>
+      </c>
+      <c r="G8" s="55">
+        <v>35049.065000000002</v>
+      </c>
+      <c r="H8" s="55">
+        <v>149210</v>
+      </c>
+      <c r="I8" s="55">
         <v>33824.051999999996</v>
       </c>
-      <c r="J8" s="64">
+      <c r="J8" s="55">
         <v>37601.604999999996</v>
       </c>
-      <c r="K8" s="64">
-[...20 lines deleted...]
-      <c r="R8" s="64">
+      <c r="K8" s="55">
+        <v>38905.925000000003</v>
+      </c>
+      <c r="L8" s="55">
+        <v>39914.995999999999</v>
+      </c>
+      <c r="M8" s="55">
+        <v>150246</v>
+      </c>
+      <c r="N8" s="55">
+        <v>34466</v>
+      </c>
+      <c r="O8" s="55">
+        <v>37687</v>
+      </c>
+      <c r="P8" s="55">
+        <v>41089</v>
+      </c>
+      <c r="Q8" s="55">
+        <v>43324.032900000078</v>
+      </c>
+      <c r="R8" s="55">
         <v>156566.03290000005</v>
       </c>
-      <c r="S8" s="12"/>
-[...9 lines deleted...]
-    <row r="9" ht="12.0" customHeight="1">
+      <c r="S8" s="11"/>
+      <c r="T8" s="11"/>
+      <c r="U8" s="11"/>
+      <c r="V8" s="11"/>
+      <c r="W8" s="11"/>
+      <c r="X8" s="11"/>
+      <c r="Y8" s="11"/>
+      <c r="Z8" s="11"/>
+      <c r="AA8" s="11"/>
+    </row>
+    <row r="9" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="7"/>
       <c r="B9" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="6">
-        <v>-94739.0</v>
+        <v>-94739</v>
       </c>
       <c r="D9" s="6">
         <v>-22425.689000000002</v>
       </c>
       <c r="E9" s="6">
         <v>-24231.109999999997</v>
       </c>
       <c r="F9" s="6">
         <v>-20882.215</v>
       </c>
       <c r="G9" s="6">
         <v>-24399.194</v>
       </c>
       <c r="H9" s="6">
-        <v>-91939.0</v>
+        <v>-91939</v>
       </c>
       <c r="I9" s="6">
         <v>-23050.027000000002</v>
       </c>
       <c r="J9" s="6">
         <v>-22631.637000000002</v>
       </c>
       <c r="K9" s="6">
         <v>-23840.158000000003</v>
       </c>
       <c r="L9" s="6">
         <v>-22523.989999999998</v>
       </c>
       <c r="M9" s="6">
-        <v>-92045.0</v>
+        <v>-92045</v>
       </c>
       <c r="N9" s="6">
-        <v>-20586.0</v>
+        <v>-20586</v>
       </c>
       <c r="O9" s="6">
-        <v>-22095.0</v>
+        <v>-22095</v>
       </c>
       <c r="P9" s="6">
-        <v>-24158.0</v>
+        <v>-24158</v>
       </c>
       <c r="Q9" s="6">
         <v>-25498.627999999975</v>
       </c>
       <c r="R9" s="6">
         <f>SUM(R10:R12)</f>
-        <v>-92316.628</v>
-[...13 lines deleted...]
-      <c r="B10" s="66" t="s">
+        <v>-92316.627999999982</v>
+      </c>
+      <c r="S9" s="11"/>
+      <c r="T9" s="11"/>
+      <c r="U9" s="11"/>
+      <c r="V9" s="11"/>
+      <c r="W9" s="11"/>
+      <c r="X9" s="11"/>
+      <c r="Y9" s="11"/>
+      <c r="Z9" s="11"/>
+      <c r="AA9" s="11"/>
+    </row>
+    <row r="10" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="56"/>
+      <c r="B10" s="57" t="s">
         <v>61</v>
       </c>
-      <c r="C10" s="67">
-[...20 lines deleted...]
-      <c r="J10" s="67">
+      <c r="C10" s="58">
+        <v>-31789.405999999999</v>
+      </c>
+      <c r="D10" s="58">
+        <v>-8772.4879999999994</v>
+      </c>
+      <c r="E10" s="58">
+        <v>-9353.5139999999992</v>
+      </c>
+      <c r="F10" s="58">
+        <v>-8282.9120000000003</v>
+      </c>
+      <c r="G10" s="58">
+        <v>-8351.1929999999993</v>
+      </c>
+      <c r="H10" s="58">
+        <v>-34760</v>
+      </c>
+      <c r="I10" s="58">
+        <v>-9336.0400000000009</v>
+      </c>
+      <c r="J10" s="58">
         <v>-9480.375</v>
       </c>
-      <c r="K10" s="67">
+      <c r="K10" s="58">
         <v>-9774.15</v>
       </c>
-      <c r="L10" s="67">
+      <c r="L10" s="58">
         <v>-10416.453</v>
       </c>
-      <c r="M10" s="67">
-[...11 lines deleted...]
-      <c r="Q10" s="67">
+      <c r="M10" s="58">
+        <v>-39007</v>
+      </c>
+      <c r="N10" s="58">
+        <v>-8404</v>
+      </c>
+      <c r="O10" s="58">
+        <v>-9444</v>
+      </c>
+      <c r="P10" s="58">
+        <v>-10075</v>
+      </c>
+      <c r="Q10" s="58">
         <v>-11394.104629999983</v>
       </c>
-      <c r="R10" s="67">
-[...14 lines deleted...]
-      <c r="B11" s="66" t="s">
+      <c r="R10" s="58">
+        <v>-39317.104629999987</v>
+      </c>
+      <c r="S10" s="11"/>
+      <c r="T10" s="11"/>
+      <c r="U10" s="11"/>
+      <c r="V10" s="11"/>
+      <c r="W10" s="11"/>
+      <c r="X10" s="11"/>
+      <c r="Y10" s="11"/>
+      <c r="Z10" s="11"/>
+      <c r="AA10" s="11"/>
+    </row>
+    <row r="11" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="56"/>
+      <c r="B11" s="57" t="s">
         <v>62</v>
       </c>
-      <c r="C11" s="67">
-[...2 lines deleted...]
-      <c r="D11" s="67">
+      <c r="C11" s="58">
+        <v>-61322.008000000002</v>
+      </c>
+      <c r="D11" s="58">
         <v>-13715.59</v>
       </c>
-      <c r="E11" s="67">
+      <c r="E11" s="58">
         <v>-14543.508</v>
       </c>
-      <c r="F11" s="67">
-[...8 lines deleted...]
-      <c r="I11" s="67">
+      <c r="F11" s="58">
+        <v>-13287.084000000001</v>
+      </c>
+      <c r="G11" s="58">
+        <v>-16724.744999999999</v>
+      </c>
+      <c r="H11" s="58">
+        <v>-58271</v>
+      </c>
+      <c r="I11" s="58">
         <v>-13747.582</v>
       </c>
-      <c r="J11" s="67">
-[...5 lines deleted...]
-      <c r="L11" s="67">
+      <c r="J11" s="58">
+        <v>-13240.593000000001</v>
+      </c>
+      <c r="K11" s="58">
+        <v>-14158.985000000001</v>
+      </c>
+      <c r="L11" s="58">
         <v>-12421.704</v>
       </c>
-      <c r="M11" s="67">
-[...11 lines deleted...]
-      <c r="Q11" s="67">
+      <c r="M11" s="58">
+        <v>-53569</v>
+      </c>
+      <c r="N11" s="58">
+        <v>-12424</v>
+      </c>
+      <c r="O11" s="58">
+        <v>-13177</v>
+      </c>
+      <c r="P11" s="58">
+        <v>-14062</v>
+      </c>
+      <c r="Q11" s="58">
         <v>-15616.523369999992</v>
       </c>
-      <c r="R11" s="67">
+      <c r="R11" s="58">
         <v>-55279.523369999995</v>
       </c>
-      <c r="S11" s="12"/>
-[...11 lines deleted...]
-      <c r="B12" s="66" t="s">
+      <c r="S11" s="11"/>
+      <c r="T11" s="11"/>
+      <c r="U11" s="11"/>
+      <c r="V11" s="11"/>
+      <c r="W11" s="11"/>
+      <c r="X11" s="11"/>
+      <c r="Y11" s="11"/>
+      <c r="Z11" s="11"/>
+      <c r="AA11" s="11"/>
+    </row>
+    <row r="12" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="56"/>
+      <c r="B12" s="57" t="s">
         <v>63</v>
       </c>
-      <c r="C12" s="67">
+      <c r="C12" s="58">
         <v>-1627.902</v>
       </c>
-      <c r="D12" s="68">
-[...30 lines deleted...]
-        <v>242.0</v>
+      <c r="D12" s="59">
+        <v>62.389000000000003</v>
+      </c>
+      <c r="E12" s="59">
+        <v>-334.08800000000002</v>
+      </c>
+      <c r="F12" s="59">
+        <v>687.78099999999995</v>
+      </c>
+      <c r="G12" s="59">
+        <v>676.74400000000003</v>
+      </c>
+      <c r="H12" s="58">
+        <v>1092</v>
+      </c>
+      <c r="I12" s="59">
+        <v>33.594999999999999</v>
+      </c>
+      <c r="J12" s="59">
+        <v>89.331000000000003</v>
+      </c>
+      <c r="K12" s="59">
+        <v>92.977000000000004</v>
+      </c>
+      <c r="L12" s="59">
+        <v>314.16699999999997</v>
+      </c>
+      <c r="M12" s="59">
+        <v>531</v>
+      </c>
+      <c r="N12" s="58">
+        <v>242</v>
       </c>
       <c r="O12" s="6">
-        <v>-92.0</v>
+        <v>-92</v>
       </c>
       <c r="P12" s="6">
-        <v>618.0</v>
-[...17 lines deleted...]
-    <row r="13" ht="12.0" customHeight="1">
+        <v>618</v>
+      </c>
+      <c r="Q12" s="58">
+        <v>1512</v>
+      </c>
+      <c r="R12" s="58">
+        <v>2280</v>
+      </c>
+      <c r="S12" s="11"/>
+      <c r="T12" s="11"/>
+      <c r="U12" s="11"/>
+      <c r="V12" s="11"/>
+      <c r="W12" s="11"/>
+      <c r="X12" s="11"/>
+      <c r="Y12" s="11"/>
+      <c r="Z12" s="11"/>
+      <c r="AA12" s="11"/>
+    </row>
+    <row r="13" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="7"/>
       <c r="B13" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="6">
-        <v>-17.915</v>
-[...10 lines deleted...]
-      <c r="G13" s="69">
+        <v>-17.914999999999999</v>
+      </c>
+      <c r="D13" s="60">
+        <v>-309.86399999999998</v>
+      </c>
+      <c r="E13" s="60">
+        <v>-27.231000000000002</v>
+      </c>
+      <c r="F13" s="60">
+        <v>-171.05699999999999</v>
+      </c>
+      <c r="G13" s="60">
         <v>202.72</v>
       </c>
       <c r="H13" s="6">
-        <v>-305.0</v>
-[...4 lines deleted...]
-      <c r="J13" s="69">
+        <v>-305</v>
+      </c>
+      <c r="I13" s="60">
+        <v>-372.39499999999998</v>
+      </c>
+      <c r="J13" s="60">
         <v>-147.845</v>
       </c>
-      <c r="K13" s="69">
-[...6 lines deleted...]
-        <v>-2610.0</v>
+      <c r="K13" s="60">
+        <v>-946.44799999999998</v>
+      </c>
+      <c r="L13" s="60">
+        <v>-1143.1610000000001</v>
+      </c>
+      <c r="M13" s="60">
+        <v>-2610</v>
       </c>
       <c r="N13" s="6">
-        <v>331.0</v>
-[...5 lines deleted...]
-        <v>-21.0</v>
+        <v>331</v>
+      </c>
+      <c r="O13" s="58">
+        <v>526</v>
+      </c>
+      <c r="P13" s="58">
+        <v>-21</v>
       </c>
       <c r="Q13" s="6">
-        <v>500.0</v>
+        <v>500</v>
       </c>
       <c r="R13" s="6">
-        <v>1336.0</v>
-[...11 lines deleted...]
-    <row r="14" ht="12.0" customHeight="1">
+        <v>1336</v>
+      </c>
+      <c r="S13" s="11"/>
+      <c r="T13" s="11"/>
+      <c r="U13" s="11"/>
+      <c r="V13" s="11"/>
+      <c r="W13" s="11"/>
+      <c r="X13" s="11"/>
+      <c r="Y13" s="11"/>
+      <c r="Z13" s="11"/>
+      <c r="AA13" s="11"/>
+    </row>
+    <row r="14" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="7"/>
-      <c r="B14" s="42" t="s">
+      <c r="B14" s="38" t="s">
         <v>65</v>
       </c>
-      <c r="C14" s="64">
+      <c r="C14" s="55">
         <v>53048.204000000005</v>
       </c>
-      <c r="D14" s="70">
+      <c r="D14" s="61">
         <v>16171.255999999996</v>
       </c>
-      <c r="E14" s="70">
+      <c r="E14" s="61">
         <v>15693.508999999993</v>
       </c>
-      <c r="F14" s="70">
-[...2 lines deleted...]
-      <c r="G14" s="70">
+      <c r="F14" s="61">
+        <v>14249.414000000001</v>
+      </c>
+      <c r="G14" s="61">
         <v>10852.591000000004</v>
       </c>
-      <c r="H14" s="64">
-[...2 lines deleted...]
-      <c r="I14" s="70">
+      <c r="H14" s="55">
+        <v>56966</v>
+      </c>
+      <c r="I14" s="61">
         <v>10401.629999999994</v>
       </c>
-      <c r="J14" s="70">
+      <c r="J14" s="61">
         <v>14822.122999999996</v>
       </c>
-      <c r="K14" s="70">
+      <c r="K14" s="61">
         <v>14119.319000000001</v>
       </c>
-      <c r="L14" s="70">
+      <c r="L14" s="61">
         <v>16247.845000000001</v>
       </c>
-      <c r="M14" s="64">
-[...11 lines deleted...]
-      <c r="Q14" s="64">
+      <c r="M14" s="55">
+        <v>55591</v>
+      </c>
+      <c r="N14" s="55">
+        <v>14211</v>
+      </c>
+      <c r="O14" s="55">
+        <v>15500</v>
+      </c>
+      <c r="P14" s="55">
+        <v>17549</v>
+      </c>
+      <c r="Q14" s="55">
         <v>18325.404900000103</v>
       </c>
-      <c r="R14" s="64">
-[...14 lines deleted...]
-      <c r="B15" s="65" t="s">
+      <c r="R14" s="55">
+        <v>65585.404900000067</v>
+      </c>
+      <c r="S14" s="11"/>
+      <c r="T14" s="11"/>
+      <c r="U14" s="11"/>
+      <c r="V14" s="11"/>
+      <c r="W14" s="11"/>
+      <c r="X14" s="11"/>
+      <c r="Y14" s="11"/>
+      <c r="Z14" s="11"/>
+      <c r="AA14" s="11"/>
+    </row>
+    <row r="15" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="56"/>
+      <c r="B15" s="56" t="s">
         <v>66</v>
       </c>
-      <c r="C15" s="71">
-[...8 lines deleted...]
-      <c r="F15" s="72">
+      <c r="C15" s="62">
+        <v>34001.442000000003</v>
+      </c>
+      <c r="D15" s="63">
+        <v>3979.7089999999998</v>
+      </c>
+      <c r="E15" s="63">
+        <v>5743.9489999999996</v>
+      </c>
+      <c r="F15" s="63">
         <v>2766.62</v>
       </c>
-      <c r="G15" s="72">
-[...17 lines deleted...]
-      <c r="M15" s="73">
+      <c r="G15" s="63">
+        <v>2601.2629999999999</v>
+      </c>
+      <c r="H15" s="62">
+        <v>15092</v>
+      </c>
+      <c r="I15" s="63">
+        <v>2160.4389999999999</v>
+      </c>
+      <c r="J15" s="63">
+        <v>4496.6090000000004</v>
+      </c>
+      <c r="K15" s="63">
+        <v>3936.3380000000002</v>
+      </c>
+      <c r="L15" s="63">
+        <v>4407.3810000000003</v>
+      </c>
+      <c r="M15" s="64">
         <v>15000.767</v>
       </c>
-      <c r="N15" s="67">
-[...26 lines deleted...]
-      <c r="B16" s="65" t="s">
+      <c r="N15" s="58">
+        <v>4812</v>
+      </c>
+      <c r="O15" s="58">
+        <v>4730</v>
+      </c>
+      <c r="P15" s="58">
+        <v>4542</v>
+      </c>
+      <c r="Q15" s="58">
+        <v>2583.2376100000001</v>
+      </c>
+      <c r="R15" s="58">
+        <v>16666.437610000001</v>
+      </c>
+      <c r="S15" s="11"/>
+      <c r="T15" s="11"/>
+      <c r="U15" s="11"/>
+      <c r="V15" s="11"/>
+      <c r="W15" s="11"/>
+      <c r="X15" s="11"/>
+      <c r="Y15" s="11"/>
+      <c r="Z15" s="11"/>
+      <c r="AA15" s="11"/>
+    </row>
+    <row r="16" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="56"/>
+      <c r="B16" s="56" t="s">
         <v>67</v>
       </c>
-      <c r="C16" s="67">
-[...2 lines deleted...]
-      <c r="D16" s="67">
+      <c r="C16" s="58">
+        <v>-48226.415999999997</v>
+      </c>
+      <c r="D16" s="58">
         <v>-7818.491</v>
       </c>
-      <c r="E16" s="67">
-[...51 lines deleted...]
-    <row r="17" ht="12.0" customHeight="1">
+      <c r="E16" s="58">
+        <v>-9466.9269999999997</v>
+      </c>
+      <c r="F16" s="58">
+        <v>-6933.7619999999997</v>
+      </c>
+      <c r="G16" s="58">
+        <v>-6139.1369999999997</v>
+      </c>
+      <c r="H16" s="58">
+        <v>-30359</v>
+      </c>
+      <c r="I16" s="58">
+        <v>-4658.2969999999996</v>
+      </c>
+      <c r="J16" s="58">
+        <v>-6720.3519999999999</v>
+      </c>
+      <c r="K16" s="58">
+        <v>-7644.3289999999997</v>
+      </c>
+      <c r="L16" s="58">
+        <v>-7800.0540000000001</v>
+      </c>
+      <c r="M16" s="58">
+        <v>-26823</v>
+      </c>
+      <c r="N16" s="58">
+        <v>-6556</v>
+      </c>
+      <c r="O16" s="58">
+        <v>-5746</v>
+      </c>
+      <c r="P16" s="58">
+        <v>-8653</v>
+      </c>
+      <c r="Q16" s="58">
+        <v>-5172.7232799999992</v>
+      </c>
+      <c r="R16" s="58">
+        <v>-26128.473279999998</v>
+      </c>
+      <c r="S16" s="11"/>
+      <c r="T16" s="11"/>
+      <c r="U16" s="11"/>
+      <c r="V16" s="11"/>
+      <c r="W16" s="11"/>
+      <c r="X16" s="11"/>
+      <c r="Y16" s="11"/>
+      <c r="Z16" s="11"/>
+      <c r="AA16" s="11"/>
+    </row>
+    <row r="17" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="7"/>
       <c r="B17" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="6">
         <v>-14224.973999999995</v>
       </c>
-      <c r="D17" s="69">
-[...9 lines deleted...]
-        <v>-3537.874</v>
+      <c r="D17" s="60">
+        <v>-3838.7820000000002</v>
+      </c>
+      <c r="E17" s="60">
+        <v>-3722.9780000000001</v>
+      </c>
+      <c r="F17" s="60">
+        <v>-4167.1419999999998</v>
+      </c>
+      <c r="G17" s="60">
+        <v>-3537.8739999999998</v>
       </c>
       <c r="H17" s="6">
-        <v>-15267.0</v>
-[...1 lines deleted...]
-      <c r="I17" s="69">
+        <v>-15267</v>
+      </c>
+      <c r="I17" s="60">
         <v>-2497.8579999999997</v>
       </c>
-      <c r="J17" s="74">
-[...2 lines deleted...]
-      <c r="K17" s="69">
+      <c r="J17" s="60">
+        <v>-2223</v>
+      </c>
+      <c r="K17" s="60">
         <v>-3707.9909999999995</v>
       </c>
-      <c r="L17" s="69">
-        <v>-3392.673</v>
+      <c r="L17" s="60">
+        <v>-3392.6729999999998</v>
       </c>
       <c r="M17" s="6">
         <v>-11822.233</v>
       </c>
       <c r="N17" s="6">
-        <v>-1744.0</v>
+        <v>-1744</v>
       </c>
       <c r="O17" s="6">
-        <v>-1016.0</v>
+        <v>-1016</v>
       </c>
       <c r="P17" s="6">
-        <v>-4111.0</v>
+        <v>-4111</v>
       </c>
       <c r="Q17" s="6">
-        <v>-2589.485669999999</v>
+        <v>-2589.4856699999991</v>
       </c>
       <c r="R17" s="6">
-        <v>-9462.035669999997</v>
-[...11 lines deleted...]
-    <row r="18" ht="12.0" customHeight="1">
+        <v>-9462.0356699999975</v>
+      </c>
+      <c r="S17" s="11"/>
+      <c r="T17" s="11"/>
+      <c r="U17" s="11"/>
+      <c r="V17" s="11"/>
+      <c r="W17" s="11"/>
+      <c r="X17" s="11"/>
+      <c r="Y17" s="11"/>
+      <c r="Z17" s="11"/>
+      <c r="AA17" s="11"/>
+    </row>
+    <row r="18" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="7"/>
-      <c r="B18" s="42" t="s">
+      <c r="B18" s="38" t="s">
         <v>69</v>
       </c>
-      <c r="C18" s="70">
+      <c r="C18" s="61">
         <v>38823.23000000001</v>
       </c>
-      <c r="D18" s="70">
+      <c r="D18" s="61">
         <v>12332.473999999995</v>
       </c>
-      <c r="E18" s="70">
+      <c r="E18" s="61">
         <v>11970.530999999992</v>
       </c>
-      <c r="F18" s="70">
-[...14 lines deleted...]
-      <c r="K18" s="70">
+      <c r="F18" s="61">
+        <v>10082.272000000001</v>
+      </c>
+      <c r="G18" s="61">
+        <v>7314.7170000000042</v>
+      </c>
+      <c r="H18" s="61">
+        <v>41699</v>
+      </c>
+      <c r="I18" s="61">
+        <v>7903.7719999999936</v>
+      </c>
+      <c r="J18" s="61">
+        <v>12599</v>
+      </c>
+      <c r="K18" s="61">
         <v>10411.328000000001</v>
       </c>
-      <c r="L18" s="70">
+      <c r="L18" s="61">
         <v>12855.172000000002</v>
       </c>
-      <c r="M18" s="70">
+      <c r="M18" s="61">
         <v>43768.767</v>
       </c>
-      <c r="N18" s="70">
-[...8 lines deleted...]
-      <c r="Q18" s="70">
+      <c r="N18" s="61">
+        <v>12467</v>
+      </c>
+      <c r="O18" s="61">
+        <v>14484</v>
+      </c>
+      <c r="P18" s="61">
+        <v>13438</v>
+      </c>
+      <c r="Q18" s="61">
         <v>15735.919230000105</v>
       </c>
-      <c r="R18" s="70">
-[...12 lines deleted...]
-    <row r="19" ht="12.0" customHeight="1">
+      <c r="R18" s="61">
+        <v>56123.369230000069</v>
+      </c>
+      <c r="S18" s="11"/>
+      <c r="T18" s="11"/>
+      <c r="U18" s="11"/>
+      <c r="V18" s="11"/>
+      <c r="W18" s="11"/>
+      <c r="X18" s="11"/>
+      <c r="Y18" s="11"/>
+      <c r="Z18" s="11"/>
+      <c r="AA18" s="11"/>
+    </row>
+    <row r="19" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="7"/>
       <c r="B19" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="6">
-        <v>-20116.364</v>
+        <v>-20116.364000000001</v>
       </c>
       <c r="D19" s="6">
-        <v>-3941.257</v>
+        <v>-3941.2570000000001</v>
       </c>
       <c r="E19" s="6">
-        <v>-4078.291</v>
+        <v>-4078.2910000000002</v>
       </c>
       <c r="F19" s="6">
-        <v>-4559.429</v>
+        <v>-4559.4290000000001</v>
       </c>
       <c r="G19" s="6">
-        <v>-2757.305</v>
+        <v>-2757.3049999999998</v>
       </c>
       <c r="H19" s="6">
-        <v>-15336.0</v>
+        <v>-15336</v>
       </c>
       <c r="I19" s="6">
-        <v>-3381.836</v>
-[...2 lines deleted...]
-        <v>-3288.0</v>
+        <v>-3381.8359999999998</v>
+      </c>
+      <c r="J19" s="6">
+        <v>-3288</v>
       </c>
       <c r="K19" s="6">
-        <v>-5259.736</v>
+        <v>-5259.7359999999999</v>
       </c>
       <c r="L19" s="6">
-        <v>-2346.544</v>
+        <v>-2346.5439999999999</v>
       </c>
       <c r="M19" s="6">
-        <v>-14275.0</v>
+        <v>-14275</v>
       </c>
       <c r="N19" s="6">
-        <v>-5020.0</v>
+        <v>-5020</v>
       </c>
       <c r="O19" s="6">
-        <v>-4742.0</v>
+        <v>-4742</v>
       </c>
       <c r="P19" s="6">
-        <v>-4575.0</v>
+        <v>-4575</v>
       </c>
       <c r="Q19" s="6">
-        <v>-1166.0</v>
+        <v>-1166</v>
       </c>
       <c r="R19" s="6">
-        <v>-15503.0</v>
-[...11 lines deleted...]
-    <row r="20" ht="12.0" customHeight="1">
+        <v>-15503</v>
+      </c>
+      <c r="S19" s="11"/>
+      <c r="T19" s="11"/>
+      <c r="U19" s="11"/>
+      <c r="V19" s="11"/>
+      <c r="W19" s="11"/>
+      <c r="X19" s="11"/>
+      <c r="Y19" s="11"/>
+      <c r="Z19" s="11"/>
+      <c r="AA19" s="11"/>
+    </row>
+    <row r="20" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="7"/>
-      <c r="B20" s="61" t="s">
+      <c r="B20" s="38" t="s">
         <v>71</v>
       </c>
-      <c r="C20" s="70">
-[...20 lines deleted...]
-      <c r="J20" s="70">
+      <c r="C20" s="61">
+        <v>18706.866000000009</v>
+      </c>
+      <c r="D20" s="61">
+        <v>8391.2169999999951</v>
+      </c>
+      <c r="E20" s="61">
+        <v>7892.2399999999916</v>
+      </c>
+      <c r="F20" s="61">
+        <v>5522.8430000000008</v>
+      </c>
+      <c r="G20" s="61">
+        <v>4557.4120000000039</v>
+      </c>
+      <c r="H20" s="61">
+        <v>26363</v>
+      </c>
+      <c r="I20" s="61">
+        <v>4521.9359999999942</v>
+      </c>
+      <c r="J20" s="61">
         <f>J18+J19</f>
         <v>9311</v>
       </c>
-      <c r="K20" s="70">
+      <c r="K20" s="61">
         <v>5151.5920000000015</v>
       </c>
-      <c r="L20" s="70">
+      <c r="L20" s="61">
         <v>10508.628000000002</v>
       </c>
-      <c r="M20" s="70">
+      <c r="M20" s="61">
         <v>29493.767</v>
       </c>
-      <c r="N20" s="70">
-[...8 lines deleted...]
-      <c r="Q20" s="70">
+      <c r="N20" s="61">
+        <v>7447</v>
+      </c>
+      <c r="O20" s="61">
+        <v>9742</v>
+      </c>
+      <c r="P20" s="61">
+        <v>8863</v>
+      </c>
+      <c r="Q20" s="61">
         <v>14569.919230000105</v>
       </c>
-      <c r="R20" s="70">
-[...12 lines deleted...]
-    <row r="21" ht="12.0" customHeight="1">
+      <c r="R20" s="61">
+        <v>40620.369230000069</v>
+      </c>
+      <c r="S20" s="11"/>
+      <c r="T20" s="11"/>
+      <c r="U20" s="11"/>
+      <c r="V20" s="11"/>
+      <c r="W20" s="11"/>
+      <c r="X20" s="11"/>
+      <c r="Y20" s="11"/>
+      <c r="Z20" s="11"/>
+      <c r="AA20" s="11"/>
+    </row>
+    <row r="21" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="7"/>
-      <c r="B21" s="61"/>
-[...26 lines deleted...]
-    <row r="22" ht="12.0" customHeight="1">
+      <c r="B21" s="38"/>
+      <c r="C21" s="65"/>
+      <c r="D21" s="65"/>
+      <c r="E21" s="65"/>
+      <c r="F21" s="65"/>
+      <c r="G21" s="65"/>
+      <c r="H21" s="65"/>
+      <c r="I21" s="65"/>
+      <c r="J21" s="65"/>
+      <c r="K21" s="65"/>
+      <c r="L21" s="65"/>
+      <c r="M21" s="65"/>
+      <c r="N21" s="65"/>
+      <c r="O21" s="65"/>
+      <c r="P21" s="65"/>
+      <c r="Q21" s="65"/>
+      <c r="R21" s="65"/>
+      <c r="S21" s="11"/>
+      <c r="T21" s="11"/>
+      <c r="U21" s="11"/>
+      <c r="V21" s="11"/>
+      <c r="W21" s="11"/>
+      <c r="X21" s="11"/>
+      <c r="Y21" s="11"/>
+      <c r="Z21" s="11"/>
+      <c r="AA21" s="11"/>
+    </row>
+    <row r="22" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="7"/>
-      <c r="B22" s="77" t="s">
+      <c r="B22" s="66" t="s">
         <v>72</v>
       </c>
-      <c r="C22" s="76"/>
-[...25 lines deleted...]
-    <row r="23" ht="12.0" customHeight="1">
+      <c r="C22" s="65"/>
+      <c r="D22" s="65"/>
+      <c r="E22" s="65"/>
+      <c r="F22" s="65"/>
+      <c r="G22" s="65"/>
+      <c r="H22" s="65"/>
+      <c r="I22" s="65"/>
+      <c r="J22" s="65"/>
+      <c r="K22" s="65"/>
+      <c r="L22" s="65"/>
+      <c r="M22" s="65"/>
+      <c r="N22" s="65"/>
+      <c r="O22" s="65"/>
+      <c r="P22" s="65"/>
+      <c r="Q22" s="65"/>
+      <c r="R22" s="65"/>
+      <c r="S22" s="11"/>
+      <c r="T22" s="11"/>
+      <c r="U22" s="11"/>
+      <c r="V22" s="11"/>
+      <c r="W22" s="11"/>
+      <c r="X22" s="11"/>
+      <c r="Y22" s="11"/>
+      <c r="Z22" s="11"/>
+      <c r="AA22" s="11"/>
+    </row>
+    <row r="23" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="7"/>
-      <c r="B23" s="78" t="s">
+      <c r="B23" s="67" t="s">
         <v>73</v>
       </c>
-      <c r="C23" s="79">
+      <c r="C23" s="68">
         <v>0.14045623458021533</v>
       </c>
-      <c r="D23" s="79">
-[...11 lines deleted...]
-      <c r="H23" s="79">
+      <c r="D23" s="68">
+        <v>6.2698480277754445E-2</v>
+      </c>
+      <c r="E23" s="68">
+        <v>5.9001881057634056E-2</v>
+      </c>
+      <c r="F23" s="68">
+        <v>4.1542903831784779E-2</v>
+      </c>
+      <c r="G23" s="68">
+        <v>3.3419902390441458E-2</v>
+      </c>
+      <c r="H23" s="68">
         <v>0.19324964752995716</v>
       </c>
-      <c r="I23" s="79">
-[...23 lines deleted...]
-      <c r="Q23" s="79">
+      <c r="I23" s="68">
+        <v>3.2914135340705676E-2</v>
+      </c>
+      <c r="J23" s="68">
+        <v>6.8043690203984625E-2</v>
+      </c>
+      <c r="K23" s="68">
+        <v>3.7885392597036015E-2</v>
+      </c>
+      <c r="L23" s="68">
+        <v>7.7798750558543045E-2</v>
+      </c>
+      <c r="M23" s="68">
+        <v>0.21801401336427359</v>
+      </c>
+      <c r="N23" s="68">
+        <v>5.5155681595871101E-2</v>
+      </c>
+      <c r="O23" s="68">
+        <v>7.4448770740138309E-2</v>
+      </c>
+      <c r="P23" s="68">
+        <v>6.7799801803959725E-2</v>
+      </c>
+      <c r="Q23" s="68">
         <v>0.11202172047848674</v>
       </c>
-      <c r="R23" s="79">
+      <c r="R23" s="68">
         <v>0.30700571320195147</v>
       </c>
-      <c r="S23" s="12"/>
-[...9 lines deleted...]
-    <row r="24" ht="12.0" customHeight="1">
+      <c r="S23" s="11"/>
+      <c r="T23" s="11"/>
+      <c r="U23" s="11"/>
+      <c r="V23" s="11"/>
+      <c r="W23" s="11"/>
+      <c r="X23" s="11"/>
+      <c r="Y23" s="11"/>
+      <c r="Z23" s="11"/>
+      <c r="AA23" s="11"/>
+    </row>
+    <row r="24" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="7"/>
-      <c r="B24" s="78" t="s">
+      <c r="B24" s="67" t="s">
         <v>74</v>
       </c>
-      <c r="C24" s="79">
+      <c r="C24" s="68">
         <v>0.13880104803666604</v>
       </c>
-      <c r="D24" s="79">
-[...11 lines deleted...]
-      <c r="H24" s="79">
+      <c r="D24" s="68">
+        <v>6.1124912160251101E-2</v>
+      </c>
+      <c r="E24" s="68">
+        <v>5.716810041090381E-2</v>
+      </c>
+      <c r="F24" s="68">
+        <v>4.0258636178536672E-2</v>
+      </c>
+      <c r="G24" s="68">
+        <v>3.276420740259503E-2</v>
+      </c>
+      <c r="H24" s="68">
         <v>0.18945950458139788</v>
       </c>
-      <c r="I24" s="79">
-[...11 lines deleted...]
-      <c r="M24" s="79">
+      <c r="I24" s="68">
+        <v>3.2281515936314953E-2</v>
+      </c>
+      <c r="J24" s="68">
+        <v>6.6207723954661304E-2</v>
+      </c>
+      <c r="K24" s="68">
+        <v>3.7081216296302857E-2</v>
+      </c>
+      <c r="L24" s="68">
+        <v>7.6765645175861846E-2</v>
+      </c>
+      <c r="M24" s="68">
         <v>0.21512338076983342</v>
       </c>
-      <c r="N24" s="79">
-[...8 lines deleted...]
-      <c r="Q24" s="79">
+      <c r="N24" s="68">
+        <v>5.4277021257831883E-2</v>
+      </c>
+      <c r="O24" s="68">
+        <v>7.3536264134652016E-2</v>
+      </c>
+      <c r="P24" s="68">
+        <v>6.7148718653119277E-2</v>
+      </c>
+      <c r="Q24" s="68">
         <v>0.11104821821917552</v>
       </c>
-      <c r="R24" s="79">
+      <c r="R24" s="68">
         <v>0.30438268590205936</v>
       </c>
-      <c r="S24" s="12"/>
-[...9 lines deleted...]
-    <row r="25" ht="12.0" customHeight="1">
+      <c r="S24" s="11"/>
+      <c r="T24" s="11"/>
+      <c r="U24" s="11"/>
+      <c r="V24" s="11"/>
+      <c r="W24" s="11"/>
+      <c r="X24" s="11"/>
+      <c r="Y24" s="11"/>
+      <c r="Z24" s="11"/>
+      <c r="AA24" s="11"/>
+    </row>
+    <row r="25" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="7"/>
-      <c r="B25" s="78" t="s">
+      <c r="B25" s="67" t="s">
         <v>75</v>
       </c>
-      <c r="C25" s="80">
-[...36 lines deleted...]
-        <v>1.30855082E8</v>
+      <c r="C25" s="69">
+        <v>133186441</v>
+      </c>
+      <c r="D25" s="69">
+        <v>133834456</v>
+      </c>
+      <c r="E25" s="69">
+        <v>133762515</v>
+      </c>
+      <c r="F25" s="69">
+        <v>132943114</v>
+      </c>
+      <c r="G25" s="69">
+        <v>136368202</v>
+      </c>
+      <c r="H25" s="69">
+        <v>136419395</v>
+      </c>
+      <c r="I25" s="69">
+        <v>137385836</v>
+      </c>
+      <c r="J25" s="69">
+        <v>136841476</v>
+      </c>
+      <c r="K25" s="69">
+        <v>135978319</v>
+      </c>
+      <c r="L25" s="69">
+        <v>135074508.58214399</v>
+      </c>
+      <c r="M25" s="69">
+        <v>135283812.92958301</v>
+      </c>
+      <c r="N25" s="69">
+        <v>135017822</v>
+      </c>
+      <c r="O25" s="69">
+        <v>130855082</v>
       </c>
       <c r="P25" s="6">
-        <v>1.30723096E8</v>
+        <v>130723096</v>
       </c>
       <c r="Q25" s="6">
-        <v>1.30063341E8</v>
+        <v>130063341</v>
       </c>
       <c r="R25" s="6">
-        <v>1.32311444E8</v>
-[...11 lines deleted...]
-    <row r="26" ht="12.0" customHeight="1">
+        <v>132311444</v>
+      </c>
+      <c r="S25" s="11"/>
+      <c r="T25" s="11"/>
+      <c r="U25" s="11"/>
+      <c r="V25" s="11"/>
+      <c r="W25" s="11"/>
+      <c r="X25" s="11"/>
+      <c r="Y25" s="11"/>
+      <c r="Z25" s="11"/>
+      <c r="AA25" s="11"/>
+    </row>
+    <row r="26" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="7"/>
-      <c r="B26" s="81" t="s">
+      <c r="B26" s="70" t="s">
         <v>76</v>
       </c>
-      <c r="C26" s="80">
-[...36 lines deleted...]
-        <v>1.32478854E8</v>
+      <c r="C26" s="69">
+        <v>134774674</v>
+      </c>
+      <c r="D26" s="69">
+        <v>137279821</v>
+      </c>
+      <c r="E26" s="69">
+        <v>138053214</v>
+      </c>
+      <c r="F26" s="69">
+        <v>137184056</v>
+      </c>
+      <c r="G26" s="69">
+        <v>139097276</v>
+      </c>
+      <c r="H26" s="69">
+        <v>139148469</v>
+      </c>
+      <c r="I26" s="69">
+        <v>140078180</v>
+      </c>
+      <c r="J26" s="69">
+        <v>140636144</v>
+      </c>
+      <c r="K26" s="69">
+        <v>138927266</v>
+      </c>
+      <c r="L26" s="69">
+        <v>136892329.58214399</v>
+      </c>
+      <c r="M26" s="69">
+        <v>137101633.92958301</v>
+      </c>
+      <c r="N26" s="69">
+        <v>137203550</v>
+      </c>
+      <c r="O26" s="69">
+        <v>132478854</v>
       </c>
       <c r="P26" s="6">
-        <v>1.3199060500000001E8</v>
+        <v>131990605.00000001</v>
       </c>
       <c r="Q26" s="6">
-        <v>1.31203539E8</v>
+        <v>131203539</v>
       </c>
       <c r="R26" s="6">
-        <v>1.33451642E8</v>
-[...40 lines deleted...]
-    <row r="28" ht="12.0" customHeight="1">
+        <v>133451642</v>
+      </c>
+      <c r="S26" s="11"/>
+      <c r="T26" s="11"/>
+      <c r="U26" s="11"/>
+      <c r="V26" s="11"/>
+      <c r="W26" s="11"/>
+      <c r="X26" s="11"/>
+      <c r="Y26" s="11"/>
+      <c r="Z26" s="11"/>
+      <c r="AA26" s="11"/>
+    </row>
+    <row r="27" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="71"/>
+      <c r="B27" s="72"/>
+      <c r="C27" s="73"/>
+      <c r="D27" s="73"/>
+      <c r="E27" s="73"/>
+      <c r="F27" s="73"/>
+      <c r="G27" s="73"/>
+      <c r="H27" s="73"/>
+      <c r="I27" s="73"/>
+      <c r="J27" s="73"/>
+      <c r="K27" s="73"/>
+      <c r="L27" s="73"/>
+      <c r="M27" s="73"/>
+      <c r="N27" s="73"/>
+      <c r="O27" s="73"/>
+      <c r="P27" s="73"/>
+      <c r="Q27" s="73"/>
+      <c r="R27" s="73"/>
+      <c r="S27" s="11"/>
+      <c r="T27" s="11"/>
+      <c r="U27" s="11"/>
+      <c r="V27" s="11"/>
+      <c r="W27" s="11"/>
+      <c r="X27" s="11"/>
+      <c r="Y27" s="11"/>
+      <c r="Z27" s="11"/>
+      <c r="AA27" s="11"/>
+    </row>
+    <row r="28" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="7"/>
-      <c r="B28" s="42" t="s">
+      <c r="B28" s="38" t="s">
         <v>77</v>
       </c>
-      <c r="C28" s="85"/>
-[...25 lines deleted...]
-    <row r="29" ht="12.0" customHeight="1">
+      <c r="C28" s="74"/>
+      <c r="D28" s="65"/>
+      <c r="E28" s="65"/>
+      <c r="F28" s="65"/>
+      <c r="G28" s="65"/>
+      <c r="H28" s="65"/>
+      <c r="I28" s="65"/>
+      <c r="J28" s="65"/>
+      <c r="K28" s="65"/>
+      <c r="L28" s="65"/>
+      <c r="M28" s="65"/>
+      <c r="N28" s="65"/>
+      <c r="O28" s="65"/>
+      <c r="P28" s="65"/>
+      <c r="Q28" s="65"/>
+      <c r="R28" s="65"/>
+      <c r="S28" s="11"/>
+      <c r="T28" s="11"/>
+      <c r="U28" s="11"/>
+      <c r="V28" s="11"/>
+      <c r="W28" s="11"/>
+      <c r="X28" s="11"/>
+      <c r="Y28" s="11"/>
+      <c r="Z28" s="11"/>
+      <c r="AA28" s="11"/>
+    </row>
+    <row r="29" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="7"/>
       <c r="B29" s="7"/>
-      <c r="C29" s="76"/>
-[...23 lines deleted...]
-    <row r="30" ht="12.0" customHeight="1">
+      <c r="C29" s="65"/>
+      <c r="D29" s="65"/>
+      <c r="E29" s="65"/>
+      <c r="F29" s="65"/>
+      <c r="G29" s="65"/>
+      <c r="H29" s="65"/>
+      <c r="I29" s="65"/>
+      <c r="J29" s="65"/>
+      <c r="K29" s="65"/>
+      <c r="L29" s="65"/>
+      <c r="M29" s="65"/>
+      <c r="N29" s="65"/>
+      <c r="O29" s="65"/>
+      <c r="P29" s="65"/>
+      <c r="Q29" s="65"/>
+      <c r="R29" s="65"/>
+      <c r="S29" s="11"/>
+      <c r="V29" s="11"/>
+      <c r="W29" s="11"/>
+      <c r="X29" s="11"/>
+      <c r="Y29" s="11"/>
+      <c r="Z29" s="11"/>
+      <c r="AA29" s="11"/>
+    </row>
+    <row r="30" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="7"/>
       <c r="B30" s="8" t="s">
         <v>78</v>
       </c>
-      <c r="C30" s="76"/>
-[...25 lines deleted...]
-    <row r="31" ht="12.0" customHeight="1">
+      <c r="C30" s="65"/>
+      <c r="D30" s="65"/>
+      <c r="E30" s="65"/>
+      <c r="F30" s="65"/>
+      <c r="G30" s="65"/>
+      <c r="H30" s="65"/>
+      <c r="I30" s="65"/>
+      <c r="J30" s="65"/>
+      <c r="K30" s="65"/>
+      <c r="L30" s="65"/>
+      <c r="M30" s="65"/>
+      <c r="N30" s="65"/>
+      <c r="O30" s="65"/>
+      <c r="P30" s="65"/>
+      <c r="Q30" s="65"/>
+      <c r="R30" s="65"/>
+      <c r="S30" s="11"/>
+      <c r="T30" s="11"/>
+      <c r="U30" s="11"/>
+      <c r="V30" s="11"/>
+      <c r="W30" s="11"/>
+      <c r="X30" s="11"/>
+      <c r="Y30" s="11"/>
+      <c r="Z30" s="11"/>
+      <c r="AA30" s="11"/>
+    </row>
+    <row r="31" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="7"/>
-      <c r="B31" s="86" t="s">
+      <c r="B31" s="19" t="s">
         <v>57</v>
       </c>
-      <c r="C31" s="87">
+      <c r="C31" s="75">
         <v>424105.4</v>
       </c>
-      <c r="D31" s="87">
-[...2 lines deleted...]
-      <c r="E31" s="87">
+      <c r="D31" s="75">
+        <v>117457.38499999999</v>
+      </c>
+      <c r="E31" s="75">
         <v>115554.075</v>
       </c>
-      <c r="F31" s="87">
-[...2 lines deleted...]
-      <c r="G31" s="87">
+      <c r="F31" s="75">
+        <v>108430.52800000001</v>
+      </c>
+      <c r="G31" s="75">
         <v>105501.678</v>
       </c>
-      <c r="H31" s="87">
-[...2 lines deleted...]
-      <c r="I31" s="87">
+      <c r="H31" s="75">
+        <v>446943</v>
+      </c>
+      <c r="I31" s="75">
         <v>105701.557</v>
       </c>
-      <c r="J31" s="88">
-[...5 lines deleted...]
-      <c r="L31" s="87">
+      <c r="J31" s="75">
+        <v>108494</v>
+      </c>
+      <c r="K31" s="75">
+        <v>112233.04300000001</v>
+      </c>
+      <c r="L31" s="75">
         <v>112533.337</v>
       </c>
-      <c r="M31" s="87">
-[...11 lines deleted...]
-      <c r="Q31" s="87">
+      <c r="M31" s="75">
+        <v>438961</v>
+      </c>
+      <c r="N31" s="75">
+        <v>110876</v>
+      </c>
+      <c r="O31" s="75">
+        <v>117185</v>
+      </c>
+      <c r="P31" s="75">
+        <v>127312</v>
+      </c>
+      <c r="Q31" s="75">
         <v>134276.90941999998</v>
       </c>
-      <c r="R31" s="87">
-[...12 lines deleted...]
-    <row r="32" ht="12.0" customHeight="1">
+      <c r="R31" s="75">
+        <v>489649.90941999998</v>
+      </c>
+      <c r="S31" s="11"/>
+      <c r="T31" s="11"/>
+      <c r="U31" s="11"/>
+      <c r="V31" s="11"/>
+      <c r="W31" s="11"/>
+      <c r="X31" s="11"/>
+      <c r="Y31" s="11"/>
+      <c r="Z31" s="11"/>
+      <c r="AA31" s="11"/>
+    </row>
+    <row r="32" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="7"/>
-      <c r="B32" s="23" t="s">
+      <c r="B32" s="19" t="s">
         <v>79</v>
       </c>
-      <c r="C32" s="87">
-[...2 lines deleted...]
-      <c r="D32" s="87">
+      <c r="C32" s="75">
+        <v>147805.11900000001</v>
+      </c>
+      <c r="D32" s="75">
         <v>38906.808999999994</v>
       </c>
-      <c r="E32" s="87">
-[...11 lines deleted...]
-      <c r="I32" s="87">
+      <c r="E32" s="75">
+        <v>39951.849999999991</v>
+      </c>
+      <c r="F32" s="75">
+        <v>35302.686000000002</v>
+      </c>
+      <c r="G32" s="75">
+        <v>35049.065000000002</v>
+      </c>
+      <c r="H32" s="75">
+        <v>149210</v>
+      </c>
+      <c r="I32" s="75">
         <v>33824.051999999996</v>
       </c>
-      <c r="J32" s="88">
-[...23 lines deleted...]
-      <c r="R32" s="87">
+      <c r="J32" s="75">
+        <v>37602</v>
+      </c>
+      <c r="K32" s="75">
+        <v>38905.925000000003</v>
+      </c>
+      <c r="L32" s="75">
+        <v>39914.995999999999</v>
+      </c>
+      <c r="M32" s="75">
+        <v>150246</v>
+      </c>
+      <c r="N32" s="75">
+        <v>34466</v>
+      </c>
+      <c r="O32" s="75">
+        <v>37687</v>
+      </c>
+      <c r="P32" s="75">
+        <v>41089</v>
+      </c>
+      <c r="Q32" s="75">
+        <v>43324.032900000078</v>
+      </c>
+      <c r="R32" s="75">
         <v>156566.03290000005</v>
       </c>
-      <c r="S32" s="12"/>
-[...9 lines deleted...]
-    <row r="33" ht="12.0" customHeight="1">
+      <c r="S32" s="11"/>
+      <c r="T32" s="11"/>
+      <c r="U32" s="11"/>
+      <c r="V32" s="11"/>
+      <c r="W32" s="11"/>
+      <c r="X32" s="11"/>
+      <c r="Y32" s="11"/>
+      <c r="Z32" s="11"/>
+      <c r="AA32" s="11"/>
+    </row>
+    <row r="33" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="7"/>
-      <c r="B33" s="89" t="s">
+      <c r="B33" s="76" t="s">
         <v>80</v>
       </c>
-      <c r="C33" s="87"/>
-[...25 lines deleted...]
-    <row r="34" ht="12.0" customHeight="1">
+      <c r="C33" s="75"/>
+      <c r="D33" s="61"/>
+      <c r="E33" s="61"/>
+      <c r="F33" s="61"/>
+      <c r="G33" s="61"/>
+      <c r="H33" s="61"/>
+      <c r="I33" s="61"/>
+      <c r="J33" s="61"/>
+      <c r="K33" s="61"/>
+      <c r="L33" s="61"/>
+      <c r="M33" s="61"/>
+      <c r="N33" s="61"/>
+      <c r="O33" s="61"/>
+      <c r="P33" s="61"/>
+      <c r="Q33" s="61"/>
+      <c r="R33" s="61"/>
+      <c r="S33" s="11"/>
+      <c r="T33" s="11"/>
+      <c r="U33" s="11"/>
+      <c r="V33" s="11"/>
+      <c r="W33" s="11"/>
+      <c r="X33" s="11"/>
+      <c r="Y33" s="11"/>
+      <c r="Z33" s="11"/>
+      <c r="AA33" s="11"/>
+    </row>
+    <row r="34" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="7"/>
-      <c r="B34" s="90" t="s">
+      <c r="B34" s="77" t="s">
         <v>81</v>
       </c>
-      <c r="C34" s="87">
-[...2 lines deleted...]
-      <c r="D34" s="87">
+      <c r="C34" s="75">
+        <v>7951</v>
+      </c>
+      <c r="D34" s="75">
         <v>1812.06232</v>
       </c>
-      <c r="E34" s="87">
-[...11 lines deleted...]
-      <c r="I34" s="91">
+      <c r="E34" s="75">
+        <v>1763.5307600000001</v>
+      </c>
+      <c r="F34" s="75">
+        <v>1868.1370999999999</v>
+      </c>
+      <c r="G34" s="75">
+        <v>1757.4455700000001</v>
+      </c>
+      <c r="H34" s="75">
+        <v>7201</v>
+      </c>
+      <c r="I34" s="78">
         <v>1622.08727</v>
       </c>
-      <c r="J34" s="92">
-[...2 lines deleted...]
-      <c r="K34" s="91">
+      <c r="J34" s="78">
+        <v>1646</v>
+      </c>
+      <c r="K34" s="78">
         <v>1546.41635</v>
       </c>
-      <c r="L34" s="91">
-[...3 lines deleted...]
-        <v>6382.0</v>
+      <c r="L34" s="78">
+        <v>1567.4630400000001</v>
+      </c>
+      <c r="M34" s="75">
+        <v>6382</v>
       </c>
       <c r="N34" s="6">
-        <v>1502.0</v>
+        <v>1502</v>
       </c>
       <c r="O34" s="6">
         <v>1512.82097</v>
       </c>
       <c r="P34" s="6">
         <v>1404.53421</v>
       </c>
       <c r="Q34" s="6">
         <v>1522.15551</v>
       </c>
-      <c r="R34" s="93">
-[...12 lines deleted...]
-    <row r="35" ht="12.0" customHeight="1">
+      <c r="R34" s="79">
+        <v>5940</v>
+      </c>
+      <c r="S34" s="11"/>
+      <c r="T34" s="11"/>
+      <c r="U34" s="11"/>
+      <c r="V34" s="11"/>
+      <c r="W34" s="11"/>
+      <c r="X34" s="11"/>
+      <c r="Y34" s="11"/>
+      <c r="Z34" s="11"/>
+      <c r="AA34" s="11"/>
+    </row>
+    <row r="35" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="7"/>
-      <c r="B35" s="90" t="s">
+      <c r="B35" s="77" t="s">
         <v>82</v>
       </c>
-      <c r="C35" s="87">
-[...2 lines deleted...]
-      <c r="D35" s="87">
+      <c r="C35" s="75">
+        <v>816</v>
+      </c>
+      <c r="D35" s="75">
         <v>457.84</v>
       </c>
-      <c r="E35" s="87">
-[...2 lines deleted...]
-      <c r="F35" s="87">
+      <c r="E35" s="75">
+        <v>1029.3499999999999</v>
+      </c>
+      <c r="F35" s="75">
         <v>601.25</v>
       </c>
-      <c r="G35" s="87">
+      <c r="G35" s="75">
         <v>702.96</v>
       </c>
-      <c r="H35" s="87">
-[...2 lines deleted...]
-      <c r="I35" s="91">
+      <c r="H35" s="75">
+        <v>2791</v>
+      </c>
+      <c r="I35" s="78">
         <v>556.53</v>
       </c>
-      <c r="J35" s="92">
-[...2 lines deleted...]
-      <c r="K35" s="91">
+      <c r="J35" s="78">
+        <v>878</v>
+      </c>
+      <c r="K35" s="78">
         <v>1370.47</v>
       </c>
-      <c r="L35" s="91">
-[...3 lines deleted...]
-        <v>3455.0</v>
+      <c r="L35" s="78">
+        <v>650</v>
+      </c>
+      <c r="M35" s="75">
+        <v>3455</v>
       </c>
       <c r="N35" s="6">
-        <v>758.36491</v>
+        <v>758.36491000000001</v>
       </c>
       <c r="O35" s="6">
-        <v>929.0</v>
+        <v>929</v>
       </c>
       <c r="P35" s="6">
-        <v>649.0</v>
+        <v>649</v>
       </c>
       <c r="Q35" s="6">
-        <v>577.9436600000001</v>
-[...14 lines deleted...]
-    <row r="36" ht="12.0" customHeight="1">
+        <v>577.94366000000014</v>
+      </c>
+      <c r="R35" s="79">
+        <v>2914</v>
+      </c>
+      <c r="S35" s="11"/>
+      <c r="T35" s="11"/>
+      <c r="U35" s="11"/>
+      <c r="V35" s="11"/>
+      <c r="W35" s="11"/>
+      <c r="X35" s="11"/>
+      <c r="Y35" s="11"/>
+      <c r="Z35" s="11"/>
+      <c r="AA35" s="11"/>
+    </row>
+    <row r="36" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="7"/>
       <c r="B36" s="8" t="s">
         <v>83</v>
       </c>
-      <c r="C36" s="70">
-[...11 lines deleted...]
-      <c r="G36" s="70">
+      <c r="C36" s="61">
+        <v>156572.11900000001</v>
+      </c>
+      <c r="D36" s="61">
+        <v>41176.711319999988</v>
+      </c>
+      <c r="E36" s="61">
+        <v>42744.730759999991</v>
+      </c>
+      <c r="F36" s="61">
+        <v>37772.073100000001</v>
+      </c>
+      <c r="G36" s="61">
         <v>37509.470570000005</v>
       </c>
-      <c r="H36" s="70">
-[...6 lines deleted...]
-        <f>sum(J32:J35)</f>
+      <c r="H36" s="61">
+        <v>159202</v>
+      </c>
+      <c r="I36" s="61">
+        <v>36002.669269999999</v>
+      </c>
+      <c r="J36" s="61">
+        <f>SUM(J32:J35)</f>
         <v>40126</v>
       </c>
-      <c r="K36" s="70">
-[...20 lines deleted...]
-      <c r="R36" s="70">
+      <c r="K36" s="61">
+        <v>41822.811350000004</v>
+      </c>
+      <c r="L36" s="61">
+        <v>42132.459040000002</v>
+      </c>
+      <c r="M36" s="61">
+        <v>160083</v>
+      </c>
+      <c r="N36" s="61">
+        <v>36726.364909999997</v>
+      </c>
+      <c r="O36" s="61">
+        <v>40128.820970000001</v>
+      </c>
+      <c r="P36" s="61">
+        <v>43142.534209999998</v>
+      </c>
+      <c r="Q36" s="61">
+        <v>45424.132070000072</v>
+      </c>
+      <c r="R36" s="61">
         <v>165420.03290000005</v>
       </c>
-      <c r="S36" s="12"/>
-[...9 lines deleted...]
-    <row r="37" ht="12.0" customHeight="1">
+      <c r="S36" s="11"/>
+      <c r="T36" s="11"/>
+      <c r="U36" s="11"/>
+      <c r="V36" s="11"/>
+      <c r="W36" s="11"/>
+      <c r="X36" s="11"/>
+      <c r="Y36" s="11"/>
+      <c r="Z36" s="11"/>
+      <c r="AA36" s="11"/>
+    </row>
+    <row r="37" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="7"/>
-      <c r="B37" s="94" t="s">
+      <c r="B37" s="80" t="s">
         <v>84</v>
       </c>
-      <c r="C37" s="95">
+      <c r="C37" s="81">
         <v>0.36918209247040945</v>
       </c>
-      <c r="D37" s="95">
-[...2 lines deleted...]
-      <c r="E37" s="95">
+      <c r="D37" s="81">
+        <v>0.35056724036551629</v>
+      </c>
+      <c r="E37" s="81">
         <v>0.36991106337011476</v>
       </c>
-      <c r="F37" s="95">
-[...2 lines deleted...]
-      <c r="G37" s="95">
+      <c r="F37" s="81">
+        <v>0.34835275449364222</v>
+      </c>
+      <c r="G37" s="81">
         <v>0.35553435055317323</v>
       </c>
-      <c r="H37" s="95">
+      <c r="H37" s="81">
         <v>0.35620202128683076</v>
       </c>
-      <c r="I37" s="95">
+      <c r="I37" s="81">
         <v>0.34060680175222013</v>
       </c>
-      <c r="J37" s="95">
-[...2 lines deleted...]
-      <c r="K37" s="95">
+      <c r="J37" s="81">
+        <v>0.36983985244536471</v>
+      </c>
+      <c r="K37" s="81">
         <v>0.37264258574901155</v>
       </c>
-      <c r="L37" s="95">
+      <c r="L37" s="81">
         <v>0.37439980154503016</v>
       </c>
-      <c r="M37" s="95">
-[...2 lines deleted...]
-      <c r="N37" s="95">
+      <c r="M37" s="81">
+        <v>0.36468615662894882</v>
+      </c>
+      <c r="N37" s="81">
         <v>0.3312381841877412</v>
       </c>
-      <c r="O37" s="95">
-[...2 lines deleted...]
-      <c r="P37" s="95">
+      <c r="O37" s="81">
+        <v>0.34243991099543458</v>
+      </c>
+      <c r="P37" s="81">
         <v>0.3388724881393741</v>
       </c>
-      <c r="Q37" s="95">
-[...15 lines deleted...]
-    <row r="38" ht="12.0" customHeight="1">
+      <c r="Q37" s="81">
+        <v>0.33828699413924951</v>
+      </c>
+      <c r="R37" s="81">
+        <v>0.33783327581116751</v>
+      </c>
+      <c r="S37" s="11"/>
+      <c r="T37" s="11"/>
+      <c r="U37" s="11"/>
+      <c r="V37" s="11"/>
+      <c r="W37" s="11"/>
+      <c r="X37" s="11"/>
+      <c r="Y37" s="11"/>
+      <c r="Z37" s="11"/>
+      <c r="AA37" s="11"/>
+    </row>
+    <row r="38" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="7"/>
-      <c r="B38" s="96"/>
-[...26 lines deleted...]
-    <row r="39" ht="12.0" customHeight="1">
+      <c r="B38" s="82"/>
+      <c r="C38" s="83"/>
+      <c r="D38" s="65"/>
+      <c r="E38" s="65"/>
+      <c r="F38" s="65"/>
+      <c r="G38" s="65"/>
+      <c r="H38" s="65"/>
+      <c r="I38" s="65"/>
+      <c r="J38" s="65"/>
+      <c r="K38" s="65"/>
+      <c r="L38" s="65"/>
+      <c r="M38" s="65"/>
+      <c r="N38" s="65"/>
+      <c r="O38" s="65"/>
+      <c r="P38" s="81"/>
+      <c r="Q38" s="81"/>
+      <c r="R38" s="81"/>
+      <c r="S38" s="11"/>
+      <c r="T38" s="11"/>
+      <c r="U38" s="11"/>
+      <c r="V38" s="11"/>
+      <c r="W38" s="11"/>
+      <c r="X38" s="11"/>
+      <c r="Y38" s="11"/>
+      <c r="Z38" s="11"/>
+      <c r="AA38" s="11"/>
+    </row>
+    <row r="39" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="7"/>
       <c r="B39" s="8" t="s">
         <v>85</v>
       </c>
-      <c r="C39" s="97"/>
-[...25 lines deleted...]
-    <row r="40" ht="12.0" customHeight="1">
+      <c r="C39" s="83"/>
+      <c r="D39" s="65"/>
+      <c r="E39" s="65"/>
+      <c r="F39" s="65"/>
+      <c r="G39" s="65"/>
+      <c r="H39" s="65"/>
+      <c r="I39" s="65"/>
+      <c r="J39" s="65"/>
+      <c r="K39" s="65"/>
+      <c r="L39" s="65"/>
+      <c r="M39" s="65"/>
+      <c r="N39" s="65"/>
+      <c r="O39" s="65"/>
+      <c r="P39" s="65"/>
+      <c r="Q39" s="65"/>
+      <c r="R39" s="65"/>
+      <c r="S39" s="11"/>
+      <c r="T39" s="11"/>
+      <c r="U39" s="11"/>
+      <c r="V39" s="11"/>
+      <c r="W39" s="11"/>
+      <c r="X39" s="11"/>
+      <c r="Y39" s="11"/>
+      <c r="Z39" s="11"/>
+      <c r="AA39" s="11"/>
+    </row>
+    <row r="40" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="7"/>
-      <c r="B40" s="98" t="s">
+      <c r="B40" s="82" t="s">
         <v>71</v>
       </c>
-      <c r="C40" s="87">
-[...23 lines deleted...]
-      <c r="K40" s="87">
+      <c r="C40" s="75">
+        <v>18706.866000000009</v>
+      </c>
+      <c r="D40" s="75">
+        <v>8391.2169999999951</v>
+      </c>
+      <c r="E40" s="75">
+        <v>7892.2399999999916</v>
+      </c>
+      <c r="F40" s="75">
+        <v>5522.8430000000008</v>
+      </c>
+      <c r="G40" s="75">
+        <v>4557.4120000000039</v>
+      </c>
+      <c r="H40" s="75">
+        <v>26363</v>
+      </c>
+      <c r="I40" s="75">
+        <v>4521.9359999999942</v>
+      </c>
+      <c r="J40" s="75">
+        <v>9311.1989999999969</v>
+      </c>
+      <c r="K40" s="75">
         <v>5151.5920000000015</v>
       </c>
-      <c r="L40" s="87">
+      <c r="L40" s="75">
         <v>10508.628000000002</v>
       </c>
-      <c r="M40" s="87">
+      <c r="M40" s="75">
         <v>29493.767</v>
       </c>
-      <c r="N40" s="87">
-[...8 lines deleted...]
-      <c r="Q40" s="87">
+      <c r="N40" s="75">
+        <v>7447</v>
+      </c>
+      <c r="O40" s="75">
+        <v>9742</v>
+      </c>
+      <c r="P40" s="75">
+        <v>8863</v>
+      </c>
+      <c r="Q40" s="75">
         <v>14569.919230000105</v>
       </c>
-      <c r="R40" s="87">
-[...12 lines deleted...]
-    <row r="41" ht="12.0" customHeight="1">
+      <c r="R40" s="75">
+        <v>40620.369230000069</v>
+      </c>
+      <c r="S40" s="11"/>
+      <c r="T40" s="11"/>
+      <c r="U40" s="11"/>
+      <c r="V40" s="11"/>
+      <c r="W40" s="11"/>
+      <c r="X40" s="11"/>
+      <c r="Y40" s="11"/>
+      <c r="Z40" s="11"/>
+      <c r="AA40" s="11"/>
+    </row>
+    <row r="41" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="7"/>
-      <c r="B41" s="89" t="s">
+      <c r="B41" s="76" t="s">
         <v>80</v>
       </c>
-      <c r="C41" s="87"/>
-[...25 lines deleted...]
-    <row r="42" ht="12.0" customHeight="1">
+      <c r="C41" s="75"/>
+      <c r="D41" s="75"/>
+      <c r="E41" s="75"/>
+      <c r="F41" s="75"/>
+      <c r="G41" s="75"/>
+      <c r="H41" s="75"/>
+      <c r="I41" s="75"/>
+      <c r="J41" s="75"/>
+      <c r="K41" s="75"/>
+      <c r="L41" s="75"/>
+      <c r="M41" s="75"/>
+      <c r="N41" s="75"/>
+      <c r="O41" s="75"/>
+      <c r="P41" s="75"/>
+      <c r="Q41" s="75"/>
+      <c r="R41" s="75"/>
+      <c r="S41" s="11"/>
+      <c r="T41" s="11"/>
+      <c r="U41" s="11"/>
+      <c r="V41" s="11"/>
+      <c r="W41" s="11"/>
+      <c r="X41" s="11"/>
+      <c r="Y41" s="11"/>
+      <c r="Z41" s="11"/>
+      <c r="AA41" s="11"/>
+    </row>
+    <row r="42" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="7"/>
-      <c r="B42" s="24" t="s">
+      <c r="B42" s="20" t="s">
         <v>86</v>
       </c>
-      <c r="C42" s="87">
+      <c r="C42" s="75">
         <v>14224.973999999995</v>
       </c>
-      <c r="D42" s="87">
-[...14 lines deleted...]
-      <c r="I42" s="99">
+      <c r="D42" s="75">
+        <v>3838.7820000000002</v>
+      </c>
+      <c r="E42" s="75">
+        <v>3722.9780000000001</v>
+      </c>
+      <c r="F42" s="75">
+        <v>4167.1419999999998</v>
+      </c>
+      <c r="G42" s="75">
+        <v>3537.8739999999998</v>
+      </c>
+      <c r="H42" s="75">
+        <v>15267</v>
+      </c>
+      <c r="I42" s="84">
         <v>2497.8579999999997</v>
       </c>
-      <c r="J42" s="99">
+      <c r="J42" s="84">
         <v>2223.7429999999995</v>
       </c>
-      <c r="K42" s="99">
+      <c r="K42" s="84">
         <v>3707.9909999999995</v>
       </c>
-      <c r="L42" s="99">
-[...2 lines deleted...]
-      <c r="M42" s="99">
+      <c r="L42" s="84">
+        <v>3392.6729999999998</v>
+      </c>
+      <c r="M42" s="84">
         <v>11822.233</v>
       </c>
-      <c r="N42" s="99">
-[...24 lines deleted...]
-    <row r="43" ht="12.0" customHeight="1">
+      <c r="N42" s="84">
+        <v>1744</v>
+      </c>
+      <c r="O42" s="75">
+        <v>1016</v>
+      </c>
+      <c r="P42" s="75">
+        <v>4111</v>
+      </c>
+      <c r="Q42" s="75">
+        <v>2589.4856699999991</v>
+      </c>
+      <c r="R42" s="75">
+        <v>9462.0356699999975</v>
+      </c>
+      <c r="S42" s="11"/>
+      <c r="T42" s="11"/>
+      <c r="U42" s="11"/>
+      <c r="V42" s="11"/>
+      <c r="W42" s="11"/>
+      <c r="X42" s="11"/>
+      <c r="Y42" s="11"/>
+      <c r="Z42" s="11"/>
+      <c r="AA42" s="11"/>
+    </row>
+    <row r="43" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="7"/>
-      <c r="B43" s="90" t="s">
+      <c r="B43" s="77" t="s">
         <v>87</v>
       </c>
-      <c r="C43" s="87">
-[...20 lines deleted...]
-      <c r="J43" s="99">
+      <c r="C43" s="75">
+        <v>20116.364000000001</v>
+      </c>
+      <c r="D43" s="75">
+        <v>3941.2570000000001</v>
+      </c>
+      <c r="E43" s="75">
+        <v>4078.2910000000002</v>
+      </c>
+      <c r="F43" s="75">
+        <v>4559.4290000000001</v>
+      </c>
+      <c r="G43" s="75">
+        <v>2757.3049999999998</v>
+      </c>
+      <c r="H43" s="75">
+        <v>15336</v>
+      </c>
+      <c r="I43" s="84">
+        <v>3381.8359999999998</v>
+      </c>
+      <c r="J43" s="84">
         <v>3287.181</v>
       </c>
-      <c r="K43" s="99">
-[...33 lines deleted...]
-    <row r="44" ht="12.0" customHeight="1">
+      <c r="K43" s="84">
+        <v>5259.7359999999999</v>
+      </c>
+      <c r="L43" s="84">
+        <v>2346.5439999999999</v>
+      </c>
+      <c r="M43" s="84">
+        <v>14275</v>
+      </c>
+      <c r="N43" s="84">
+        <v>5020</v>
+      </c>
+      <c r="O43" s="75">
+        <v>4742</v>
+      </c>
+      <c r="P43" s="75">
+        <v>4575</v>
+      </c>
+      <c r="Q43" s="75">
+        <v>1166</v>
+      </c>
+      <c r="R43" s="75">
+        <v>15503</v>
+      </c>
+      <c r="S43" s="11"/>
+      <c r="T43" s="11"/>
+      <c r="U43" s="11"/>
+      <c r="V43" s="11"/>
+      <c r="W43" s="11"/>
+      <c r="X43" s="11"/>
+      <c r="Y43" s="11"/>
+      <c r="Z43" s="11"/>
+      <c r="AA43" s="11"/>
+    </row>
+    <row r="44" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="7"/>
-      <c r="B44" s="24" t="s">
+      <c r="B44" s="20" t="s">
         <v>88</v>
       </c>
-      <c r="C44" s="87">
-[...33 lines deleted...]
-        <v>4397.1102</v>
+      <c r="C44" s="75">
+        <v>18364</v>
+      </c>
+      <c r="D44" s="75">
+        <v>4824.4814800000004</v>
+      </c>
+      <c r="E44" s="75">
+        <v>4658.1024500000003</v>
+      </c>
+      <c r="F44" s="75">
+        <v>4687.3763900000004</v>
+      </c>
+      <c r="G44" s="75">
+        <v>4489.3419400000002</v>
+      </c>
+      <c r="H44" s="75">
+        <v>18659</v>
+      </c>
+      <c r="I44" s="84">
+        <v>4417</v>
+      </c>
+      <c r="J44" s="84">
+        <v>4485</v>
+      </c>
+      <c r="K44" s="84">
+        <v>4304</v>
+      </c>
+      <c r="L44" s="84">
+        <v>3682</v>
+      </c>
+      <c r="M44" s="84">
+        <v>16888</v>
+      </c>
+      <c r="N44" s="85">
+        <v>4397.1102000000001</v>
       </c>
       <c r="O44" s="6">
-        <v>4604.75264</v>
+        <v>4604.7526399999997</v>
       </c>
       <c r="P44" s="6">
-        <v>4684.68146</v>
+        <v>4684.6814599999998</v>
       </c>
       <c r="Q44" s="6">
-        <v>5150.515379999999</v>
+        <v>5150.5153799999989</v>
       </c>
       <c r="R44" s="6">
-        <v>18837.05968</v>
-[...11 lines deleted...]
-    <row r="45" ht="12.0" customHeight="1">
+        <v>18837.059679999998</v>
+      </c>
+      <c r="S44" s="11"/>
+      <c r="T44" s="11"/>
+      <c r="U44" s="11"/>
+      <c r="V44" s="11"/>
+      <c r="W44" s="11"/>
+      <c r="X44" s="11"/>
+      <c r="Y44" s="11"/>
+      <c r="Z44" s="11"/>
+      <c r="AA44" s="11"/>
+    </row>
+    <row r="45" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="7"/>
-      <c r="B45" s="90" t="s">
+      <c r="B45" s="77" t="s">
         <v>82</v>
       </c>
-      <c r="C45" s="87">
+      <c r="C45" s="75">
         <v>1056.56466</v>
       </c>
-      <c r="D45" s="87">
-[...2 lines deleted...]
-      <c r="E45" s="87">
+      <c r="D45" s="75">
+        <v>1038.8812800000001</v>
+      </c>
+      <c r="E45" s="75">
         <v>1982.87663</v>
       </c>
-      <c r="F45" s="87">
-[...2 lines deleted...]
-      <c r="G45" s="87">
+      <c r="F45" s="75">
+        <v>1356.2844299999999</v>
+      </c>
+      <c r="G45" s="75">
         <v>1286.80277</v>
       </c>
-      <c r="H45" s="87">
-[...18 lines deleted...]
-        <v>961.49772</v>
+      <c r="H45" s="75">
+        <v>5664.8451100000002</v>
+      </c>
+      <c r="I45" s="84">
+        <v>761</v>
+      </c>
+      <c r="J45" s="84">
+        <v>1267</v>
+      </c>
+      <c r="K45" s="84">
+        <v>1957</v>
+      </c>
+      <c r="L45" s="84">
+        <v>1579</v>
+      </c>
+      <c r="M45" s="84">
+        <v>5565</v>
+      </c>
+      <c r="N45" s="85">
+        <v>961.49771999999996</v>
       </c>
       <c r="O45" s="6">
         <v>1422.6001300000007</v>
       </c>
       <c r="P45" s="6">
         <v>1300.1790500000004</v>
       </c>
       <c r="Q45" s="6">
         <v>1287.0749100000003</v>
       </c>
       <c r="R45" s="6">
-        <v>4971.351810000002</v>
-[...11 lines deleted...]
-    <row r="46" ht="12.0" customHeight="1">
+        <v>4971.3518100000019</v>
+      </c>
+      <c r="S45" s="11"/>
+      <c r="T45" s="11"/>
+      <c r="U45" s="11"/>
+      <c r="V45" s="11"/>
+      <c r="W45" s="11"/>
+      <c r="X45" s="11"/>
+      <c r="Y45" s="11"/>
+      <c r="Z45" s="11"/>
+      <c r="AA45" s="11"/>
+    </row>
+    <row r="46" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="7"/>
-      <c r="B46" s="90" t="s">
+      <c r="B46" s="77" t="s">
         <v>89</v>
       </c>
-      <c r="C46" s="87">
-[...5 lines deleted...]
-      <c r="E46" s="87">
+      <c r="C46" s="75">
+        <v>-217.48027999999999</v>
+      </c>
+      <c r="D46" s="75">
+        <v>-26.822379999999999</v>
+      </c>
+      <c r="E46" s="75">
         <v>-28.28247</v>
       </c>
-      <c r="F46" s="87">
+      <c r="F46" s="75">
         <v>-5.94489</v>
       </c>
-      <c r="G46" s="87">
-[...11 lines deleted...]
-      <c r="K46" s="99">
+      <c r="G46" s="75">
+        <v>-127.41509000000001</v>
+      </c>
+      <c r="H46" s="75">
+        <v>-188.46483000000001</v>
+      </c>
+      <c r="I46" s="84">
+        <v>-14.385009999999999</v>
+      </c>
+      <c r="J46" s="84">
+        <v>-58.528309999999998</v>
+      </c>
+      <c r="K46" s="84">
         <v>-164.13932</v>
       </c>
-      <c r="L46" s="99">
-[...6 lines deleted...]
-        <v>0.0</v>
+      <c r="L46" s="84">
+        <v>237</v>
+      </c>
+      <c r="M46" s="84">
+        <v>0</v>
+      </c>
+      <c r="N46" s="85">
+        <v>0</v>
       </c>
       <c r="O46" s="6">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="P46" s="6">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="Q46" s="6">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R46" s="6">
-        <v>0.0</v>
-[...11 lines deleted...]
-    <row r="47" ht="12.0" customHeight="1">
+        <v>0</v>
+      </c>
+      <c r="S46" s="11"/>
+      <c r="T46" s="11"/>
+      <c r="U46" s="11"/>
+      <c r="V46" s="11"/>
+      <c r="W46" s="11"/>
+      <c r="X46" s="11"/>
+      <c r="Y46" s="11"/>
+      <c r="Z46" s="11"/>
+      <c r="AA46" s="11"/>
+    </row>
+    <row r="47" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="7"/>
-      <c r="B47" s="90" t="s">
+      <c r="B47" s="77" t="s">
         <v>90</v>
       </c>
-      <c r="C47" s="87">
+      <c r="C47" s="75">
         <v>8712.88266999999</v>
       </c>
-      <c r="D47" s="87">
-[...11 lines deleted...]
-      <c r="H47" s="87">
+      <c r="D47" s="75">
+        <v>407.33310999999998</v>
+      </c>
+      <c r="E47" s="75">
+        <v>800.16513999999995</v>
+      </c>
+      <c r="F47" s="75">
+        <v>-274.55777999999998</v>
+      </c>
+      <c r="G47" s="75">
+        <v>88.473960000000005</v>
+      </c>
+      <c r="H47" s="75">
         <v>1021.41443</v>
       </c>
-      <c r="I47" s="101">
-[...15 lines deleted...]
-        <v>0.0</v>
+      <c r="I47" s="84">
+        <v>271</v>
+      </c>
+      <c r="J47" s="84">
+        <v>282</v>
+      </c>
+      <c r="K47" s="84">
+        <v>705</v>
+      </c>
+      <c r="L47" s="84">
+        <v>-451</v>
+      </c>
+      <c r="M47" s="84">
+        <v>808</v>
+      </c>
+      <c r="N47" s="85">
+        <v>0</v>
       </c>
       <c r="O47" s="6">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="P47" s="6">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="Q47" s="6">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R47" s="6">
-        <v>0.0</v>
-[...11 lines deleted...]
-    <row r="48" ht="12.0" customHeight="1">
+        <v>0</v>
+      </c>
+      <c r="S47" s="11"/>
+      <c r="T47" s="11"/>
+      <c r="U47" s="11"/>
+      <c r="V47" s="11"/>
+      <c r="W47" s="11"/>
+      <c r="X47" s="11"/>
+      <c r="Y47" s="11"/>
+      <c r="Z47" s="11"/>
+      <c r="AA47" s="11"/>
+    </row>
+    <row r="48" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="7"/>
-      <c r="B48" s="90" t="s">
+      <c r="B48" s="77" t="s">
         <v>91</v>
       </c>
-      <c r="C48" s="87">
-[...33 lines deleted...]
-        <v>0.0</v>
+      <c r="C48" s="75">
+        <v>0</v>
+      </c>
+      <c r="D48" s="75">
+        <v>0</v>
+      </c>
+      <c r="E48" s="75">
+        <v>0</v>
+      </c>
+      <c r="F48" s="75">
+        <v>0</v>
+      </c>
+      <c r="G48" s="75">
+        <v>4288.2653300000002</v>
+      </c>
+      <c r="H48" s="75">
+        <v>4288.2653300000002</v>
+      </c>
+      <c r="I48" s="84">
+        <v>1156</v>
+      </c>
+      <c r="J48" s="84">
+        <v>79</v>
+      </c>
+      <c r="K48" s="84">
+        <v>975</v>
+      </c>
+      <c r="L48" s="84">
+        <v>893</v>
+      </c>
+      <c r="M48" s="84">
+        <v>3103</v>
+      </c>
+      <c r="N48" s="85">
+        <v>0</v>
       </c>
       <c r="O48" s="6">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="P48" s="6">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="Q48" s="6">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R48" s="6">
-        <v>0.0</v>
-[...11 lines deleted...]
-    <row r="49" ht="12.0" customHeight="1">
+        <v>0</v>
+      </c>
+      <c r="S48" s="11"/>
+      <c r="T48" s="11"/>
+      <c r="U48" s="11"/>
+      <c r="V48" s="11"/>
+      <c r="W48" s="11"/>
+      <c r="X48" s="11"/>
+      <c r="Y48" s="11"/>
+      <c r="Z48" s="11"/>
+      <c r="AA48" s="11"/>
+    </row>
+    <row r="49" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="7"/>
       <c r="B49" s="8" t="s">
         <v>92</v>
       </c>
-      <c r="C49" s="70">
+      <c r="C49" s="61">
         <v>80964.17104999999</v>
       </c>
-      <c r="D49" s="70">
+      <c r="D49" s="61">
         <v>22415.129489999996</v>
       </c>
-      <c r="E49" s="70">
-[...2 lines deleted...]
-      <c r="F49" s="70">
+      <c r="E49" s="61">
+        <v>23106.370749999991</v>
+      </c>
+      <c r="F49" s="61">
         <v>20012.572150000004</v>
       </c>
-      <c r="G49" s="70">
+      <c r="G49" s="61">
         <v>20878.059910000004</v>
       </c>
-      <c r="H49" s="70">
-[...2 lines deleted...]
-      <c r="I49" s="70">
+      <c r="H49" s="61">
+        <v>86411.060039999997</v>
+      </c>
+      <c r="I49" s="61">
         <v>16993.244989999992</v>
       </c>
-      <c r="J49" s="70">
+      <c r="J49" s="61">
         <v>20876.594689999994</v>
       </c>
-      <c r="K49" s="70">
-[...11 lines deleted...]
-      <c r="O49" s="70">
+      <c r="K49" s="61">
+        <v>21896.179680000001</v>
+      </c>
+      <c r="L49" s="61">
+        <v>22187.845000000001</v>
+      </c>
+      <c r="M49" s="61">
+        <v>81955</v>
+      </c>
+      <c r="N49" s="61">
+        <v>19569.607919999999</v>
+      </c>
+      <c r="O49" s="61">
         <v>21527.352769999998</v>
       </c>
-      <c r="P49" s="70">
-[...2 lines deleted...]
-      <c r="Q49" s="70">
+      <c r="P49" s="61">
+        <v>23533.860509999999</v>
+      </c>
+      <c r="Q49" s="61">
         <v>24762.9951900001</v>
       </c>
-      <c r="R49" s="70">
-[...12 lines deleted...]
-    <row r="50" ht="12.0" customHeight="1">
+      <c r="R49" s="61">
+        <v>89392.816390000065</v>
+      </c>
+      <c r="S49" s="11"/>
+      <c r="T49" s="11"/>
+      <c r="U49" s="11"/>
+      <c r="V49" s="11"/>
+      <c r="W49" s="11"/>
+      <c r="X49" s="11"/>
+      <c r="Y49" s="11"/>
+      <c r="Z49" s="11"/>
+      <c r="AA49" s="11"/>
+    </row>
+    <row r="50" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="7"/>
       <c r="B50" s="8" t="s">
         <v>93</v>
       </c>
-      <c r="C50" s="95">
+      <c r="C50" s="81">
         <v>0.19090577731384695</v>
       </c>
-      <c r="D50" s="95">
+      <c r="D50" s="81">
         <v>0.19083627215095925</v>
       </c>
-      <c r="E50" s="95">
-[...5 lines deleted...]
-      <c r="G50" s="95">
+      <c r="E50" s="81">
+        <v>0.19996153965145749</v>
+      </c>
+      <c r="F50" s="81">
+        <v>0.18456584616096311</v>
+      </c>
+      <c r="G50" s="81">
         <v>0.19789315493162113</v>
       </c>
-      <c r="H50" s="95">
+      <c r="H50" s="81">
         <v>0.19333798726012041</v>
       </c>
-      <c r="I50" s="95">
+      <c r="I50" s="81">
         <v>0.16076626941266337</v>
       </c>
-      <c r="J50" s="95">
+      <c r="J50" s="81">
         <v>0.1924225243965749</v>
       </c>
-      <c r="K50" s="95">
-[...2 lines deleted...]
-      <c r="L50" s="95">
+      <c r="K50" s="81">
+        <v>0.19509566073157261</v>
+      </c>
+      <c r="L50" s="81">
         <v>0.19716686265155367</v>
       </c>
-      <c r="M50" s="95">
-[...2 lines deleted...]
-      <c r="N50" s="95">
+      <c r="M50" s="81">
+        <v>0.18670223550611559</v>
+      </c>
+      <c r="N50" s="81">
         <v>0.17649994516396694</v>
       </c>
-      <c r="O50" s="95">
+      <c r="O50" s="81">
         <v>0.18370399598924775</v>
       </c>
-      <c r="P50" s="95">
+      <c r="P50" s="81">
         <v>0.18485186400339323</v>
       </c>
-      <c r="Q50" s="95">
-[...2 lines deleted...]
-      <c r="R50" s="95">
+      <c r="Q50" s="81">
+        <v>0.18441737523571389</v>
+      </c>
+      <c r="R50" s="81">
         <v>0.18256475630902827</v>
       </c>
-      <c r="S50" s="12"/>
-[...9 lines deleted...]
-    <row r="51" ht="12.0" customHeight="1">
+      <c r="S50" s="11"/>
+      <c r="T50" s="11"/>
+      <c r="U50" s="11"/>
+      <c r="V50" s="11"/>
+      <c r="W50" s="11"/>
+      <c r="X50" s="11"/>
+      <c r="Y50" s="11"/>
+      <c r="Z50" s="11"/>
+      <c r="AA50" s="11"/>
+    </row>
+    <row r="51" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="7"/>
-      <c r="B51" s="23"/>
-[...26 lines deleted...]
-    <row r="52" ht="12.0" customHeight="1">
+      <c r="B51" s="19"/>
+      <c r="C51" s="65"/>
+      <c r="D51" s="65"/>
+      <c r="E51" s="65"/>
+      <c r="F51" s="65"/>
+      <c r="G51" s="65"/>
+      <c r="H51" s="86"/>
+      <c r="I51" s="65"/>
+      <c r="J51" s="65"/>
+      <c r="K51" s="65"/>
+      <c r="L51" s="65"/>
+      <c r="M51" s="86"/>
+      <c r="N51" s="86"/>
+      <c r="O51" s="86"/>
+      <c r="P51" s="86"/>
+      <c r="Q51" s="86"/>
+      <c r="R51" s="86"/>
+      <c r="S51" s="11"/>
+      <c r="T51" s="11"/>
+      <c r="U51" s="11"/>
+      <c r="V51" s="11"/>
+      <c r="W51" s="11"/>
+      <c r="X51" s="11"/>
+      <c r="Y51" s="11"/>
+      <c r="Z51" s="11"/>
+      <c r="AA51" s="11"/>
+    </row>
+    <row r="52" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="7"/>
       <c r="B52" s="8" t="s">
         <v>94</v>
       </c>
-      <c r="C52" s="76"/>
-[...25 lines deleted...]
-    <row r="53" ht="12.0" customHeight="1">
+      <c r="C52" s="65"/>
+      <c r="D52" s="65"/>
+      <c r="E52" s="65"/>
+      <c r="F52" s="65"/>
+      <c r="G52" s="65"/>
+      <c r="H52" s="65"/>
+      <c r="I52" s="65"/>
+      <c r="J52" s="65"/>
+      <c r="K52" s="65"/>
+      <c r="L52" s="65"/>
+      <c r="M52" s="65"/>
+      <c r="N52" s="65"/>
+      <c r="O52" s="65"/>
+      <c r="P52" s="65"/>
+      <c r="Q52" s="65"/>
+      <c r="R52" s="65"/>
+      <c r="S52" s="11"/>
+      <c r="T52" s="11"/>
+      <c r="U52" s="11"/>
+      <c r="V52" s="11"/>
+      <c r="W52" s="11"/>
+      <c r="X52" s="11"/>
+      <c r="Y52" s="11"/>
+      <c r="Z52" s="11"/>
+      <c r="AA52" s="11"/>
+    </row>
+    <row r="53" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="7"/>
-      <c r="B53" s="86" t="s">
+      <c r="B53" s="19" t="s">
         <v>71</v>
       </c>
-      <c r="C53" s="87">
-[...23 lines deleted...]
-      <c r="K53" s="87">
+      <c r="C53" s="75">
+        <v>18706.866000000009</v>
+      </c>
+      <c r="D53" s="75">
+        <v>8391.2169999999951</v>
+      </c>
+      <c r="E53" s="75">
+        <v>7892.2399999999916</v>
+      </c>
+      <c r="F53" s="75">
+        <v>5522.8430000000008</v>
+      </c>
+      <c r="G53" s="75">
+        <v>4557.4120000000039</v>
+      </c>
+      <c r="H53" s="75">
+        <v>26363</v>
+      </c>
+      <c r="I53" s="75">
+        <v>4521.9359999999942</v>
+      </c>
+      <c r="J53" s="75">
+        <v>9311.1989999999969</v>
+      </c>
+      <c r="K53" s="75">
         <v>5151.5920000000015</v>
       </c>
-      <c r="L53" s="87">
+      <c r="L53" s="75">
         <v>10508.628000000002</v>
       </c>
-      <c r="M53" s="87">
+      <c r="M53" s="75">
         <v>29493.767</v>
       </c>
-      <c r="N53" s="87">
-[...8 lines deleted...]
-      <c r="Q53" s="87">
+      <c r="N53" s="75">
+        <v>7447</v>
+      </c>
+      <c r="O53" s="75">
+        <v>9742</v>
+      </c>
+      <c r="P53" s="75">
+        <v>8863</v>
+      </c>
+      <c r="Q53" s="75">
         <v>14569.919230000105</v>
       </c>
-      <c r="R53" s="87">
-[...12 lines deleted...]
-    <row r="54" ht="12.0" customHeight="1">
+      <c r="R53" s="75">
+        <v>40620.369230000069</v>
+      </c>
+      <c r="S53" s="11"/>
+      <c r="T53" s="11"/>
+      <c r="U53" s="11"/>
+      <c r="V53" s="11"/>
+      <c r="W53" s="11"/>
+      <c r="X53" s="11"/>
+      <c r="Y53" s="11"/>
+      <c r="Z53" s="11"/>
+      <c r="AA53" s="11"/>
+    </row>
+    <row r="54" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="7"/>
-      <c r="B54" s="89" t="s">
+      <c r="B54" s="76" t="s">
         <v>80</v>
       </c>
-      <c r="C54" s="87"/>
-[...25 lines deleted...]
-    <row r="55" ht="12.0" customHeight="1">
+      <c r="C54" s="75"/>
+      <c r="D54" s="61"/>
+      <c r="E54" s="61"/>
+      <c r="F54" s="61"/>
+      <c r="G54" s="61"/>
+      <c r="H54" s="61"/>
+      <c r="I54" s="61"/>
+      <c r="J54" s="61"/>
+      <c r="K54" s="61"/>
+      <c r="L54" s="61"/>
+      <c r="M54" s="61"/>
+      <c r="N54" s="61"/>
+      <c r="O54" s="61"/>
+      <c r="P54" s="61"/>
+      <c r="Q54" s="61"/>
+      <c r="R54" s="61"/>
+      <c r="S54" s="11"/>
+      <c r="T54" s="11"/>
+      <c r="U54" s="11"/>
+      <c r="V54" s="11"/>
+      <c r="W54" s="11"/>
+      <c r="X54" s="11"/>
+      <c r="Y54" s="11"/>
+      <c r="Z54" s="11"/>
+      <c r="AA54" s="11"/>
+    </row>
+    <row r="55" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="7"/>
-      <c r="B55" s="90" t="s">
+      <c r="B55" s="77" t="s">
         <v>90</v>
       </c>
-      <c r="C55" s="87">
-[...2 lines deleted...]
-      <c r="D55" s="87">
+      <c r="C55" s="75">
+        <v>17082.632669999999</v>
+      </c>
+      <c r="D55" s="75">
         <v>2855.39311</v>
       </c>
-      <c r="E55" s="87">
+      <c r="E55" s="75">
         <v>3083.51514</v>
       </c>
-      <c r="F55" s="87">
+      <c r="F55" s="75">
         <v>1922.06222</v>
       </c>
-      <c r="G55" s="87">
-[...2 lines deleted...]
-      <c r="H55" s="87">
+      <c r="G55" s="75">
+        <v>2268.4039600000001</v>
+      </c>
+      <c r="H55" s="75">
         <v>10129.37443</v>
       </c>
-      <c r="I55" s="101">
-[...11 lines deleted...]
-      <c r="M55" s="99">
+      <c r="I55" s="84">
+        <v>2451</v>
+      </c>
+      <c r="J55" s="84">
+        <v>2406</v>
+      </c>
+      <c r="K55" s="84">
+        <v>2716</v>
+      </c>
+      <c r="L55" s="84">
+        <v>761</v>
+      </c>
+      <c r="M55" s="84">
         <v>8334.3089</v>
       </c>
-      <c r="N55" s="100">
-        <v>2006.0</v>
+      <c r="N55" s="85">
+        <v>2006</v>
       </c>
       <c r="O55" s="6">
-        <v>2038.0</v>
+        <v>2038</v>
       </c>
       <c r="P55" s="6">
-        <v>2071.0</v>
+        <v>2071</v>
       </c>
       <c r="Q55" s="6">
         <v>2074.5923700000003</v>
       </c>
       <c r="R55" s="6">
         <v>8189.4803600000005</v>
       </c>
-      <c r="S55" s="12"/>
-[...9 lines deleted...]
-    <row r="56" ht="12.0" customHeight="1">
+      <c r="S55" s="11"/>
+      <c r="T55" s="11"/>
+      <c r="U55" s="11"/>
+      <c r="V55" s="11"/>
+      <c r="W55" s="11"/>
+      <c r="X55" s="11"/>
+      <c r="Y55" s="11"/>
+      <c r="Z55" s="11"/>
+      <c r="AA55" s="11"/>
+    </row>
+    <row r="56" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="7"/>
-      <c r="B56" s="90" t="s">
+      <c r="B56" s="77" t="s">
         <v>91</v>
       </c>
-      <c r="C56" s="87">
-[...33 lines deleted...]
-        <v>0.0</v>
+      <c r="C56" s="75">
+        <v>0</v>
+      </c>
+      <c r="D56" s="75">
+        <v>0</v>
+      </c>
+      <c r="E56" s="75">
+        <v>0</v>
+      </c>
+      <c r="F56" s="75">
+        <v>0</v>
+      </c>
+      <c r="G56" s="75">
+        <v>4288.2653300000002</v>
+      </c>
+      <c r="H56" s="75">
+        <v>4288.2653300000002</v>
+      </c>
+      <c r="I56" s="84">
+        <v>1156</v>
+      </c>
+      <c r="J56" s="87">
+        <v>79</v>
+      </c>
+      <c r="K56" s="84">
+        <v>975</v>
+      </c>
+      <c r="L56" s="84">
+        <v>893</v>
+      </c>
+      <c r="M56" s="84">
+        <v>3103</v>
+      </c>
+      <c r="N56" s="85">
+        <v>0</v>
       </c>
       <c r="O56" s="6">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="P56" s="6">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="Q56" s="6">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R56" s="6">
-        <v>0.0</v>
-[...11 lines deleted...]
-    <row r="57" ht="12.0" customHeight="1">
+        <v>0</v>
+      </c>
+      <c r="S56" s="11"/>
+      <c r="T56" s="11"/>
+      <c r="U56" s="11"/>
+      <c r="V56" s="11"/>
+      <c r="W56" s="11"/>
+      <c r="X56" s="11"/>
+      <c r="Y56" s="11"/>
+      <c r="Z56" s="11"/>
+      <c r="AA56" s="11"/>
+    </row>
+    <row r="57" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="7"/>
-      <c r="B57" s="90" t="s">
+      <c r="B57" s="77" t="s">
         <v>82</v>
       </c>
-      <c r="C57" s="87">
-[...5 lines deleted...]
-      <c r="E57" s="87">
+      <c r="C57" s="75">
+        <v>0</v>
+      </c>
+      <c r="D57" s="75">
+        <v>1038.8812800000001</v>
+      </c>
+      <c r="E57" s="75">
         <v>1982.87663</v>
       </c>
-      <c r="F57" s="87">
-[...2 lines deleted...]
-      <c r="G57" s="87">
+      <c r="F57" s="75">
+        <v>1356.2844299999999</v>
+      </c>
+      <c r="G57" s="75">
         <v>1286.80277</v>
       </c>
-      <c r="H57" s="87">
-[...18 lines deleted...]
-        <v>961.0</v>
+      <c r="H57" s="75">
+        <v>5664.8451100000002</v>
+      </c>
+      <c r="I57" s="84">
+        <v>761</v>
+      </c>
+      <c r="J57" s="84">
+        <v>1267</v>
+      </c>
+      <c r="K57" s="84">
+        <v>1957</v>
+      </c>
+      <c r="L57" s="84">
+        <v>1579</v>
+      </c>
+      <c r="M57" s="84">
+        <v>5565</v>
+      </c>
+      <c r="N57" s="85">
+        <v>961</v>
       </c>
       <c r="O57" s="6">
-        <v>1423.0</v>
+        <v>1423</v>
       </c>
       <c r="P57" s="6">
-        <v>1300.0</v>
+        <v>1300</v>
       </c>
       <c r="Q57" s="6">
         <v>1287.0749100000003</v>
       </c>
       <c r="R57" s="6">
-        <v>4971.351810000002</v>
-[...11 lines deleted...]
-    <row r="58" ht="12.0" customHeight="1">
+        <v>4971.3518100000019</v>
+      </c>
+      <c r="S57" s="11"/>
+      <c r="T57" s="11"/>
+      <c r="U57" s="11"/>
+      <c r="V57" s="11"/>
+      <c r="W57" s="11"/>
+      <c r="X57" s="11"/>
+      <c r="Y57" s="11"/>
+      <c r="Z57" s="11"/>
+      <c r="AA57" s="11"/>
+    </row>
+    <row r="58" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="7"/>
-      <c r="B58" s="90" t="s">
+      <c r="B58" s="77" t="s">
         <v>95</v>
       </c>
-      <c r="C58" s="87">
-[...2 lines deleted...]
-      <c r="D58" s="87">
+      <c r="C58" s="75">
+        <v>-2686.5585299999998</v>
+      </c>
+      <c r="D58" s="75">
         <v>-278.43</v>
       </c>
-      <c r="E58" s="87">
-[...2 lines deleted...]
-      <c r="F58" s="87">
+      <c r="E58" s="75">
+        <v>-433</v>
+      </c>
+      <c r="F58" s="75">
         <v>-108.12</v>
       </c>
-      <c r="G58" s="87">
-[...11 lines deleted...]
-      <c r="K58" s="99">
+      <c r="G58" s="75">
+        <v>-1279</v>
+      </c>
+      <c r="H58" s="75">
+        <v>-2098.5500000000002</v>
+      </c>
+      <c r="I58" s="84">
+        <v>-472</v>
+      </c>
+      <c r="J58" s="84">
+        <v>-531</v>
+      </c>
+      <c r="K58" s="84">
         <v>-605.91</v>
       </c>
-      <c r="L58" s="101">
-[...6 lines deleted...]
-        <v>-804.0</v>
+      <c r="L58" s="84">
+        <v>-530</v>
+      </c>
+      <c r="M58" s="84">
+        <v>-2138.1799999999998</v>
+      </c>
+      <c r="N58" s="85">
+        <v>-804</v>
       </c>
       <c r="O58" s="6">
-        <v>-968.0</v>
+        <v>-968</v>
       </c>
       <c r="P58" s="6">
-        <v>-960.0</v>
+        <v>-960</v>
       </c>
       <c r="Q58" s="6">
         <v>806.64594</v>
       </c>
       <c r="R58" s="6">
         <v>-1925.54819</v>
       </c>
-      <c r="S58" s="12"/>
-[...9 lines deleted...]
-    <row r="59" ht="12.0" customHeight="1">
+      <c r="S58" s="11"/>
+      <c r="T58" s="11"/>
+      <c r="U58" s="11"/>
+      <c r="V58" s="11"/>
+      <c r="W58" s="11"/>
+      <c r="X58" s="11"/>
+      <c r="Y58" s="11"/>
+      <c r="Z58" s="11"/>
+      <c r="AA58" s="11"/>
+    </row>
+    <row r="59" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="7"/>
-      <c r="B59" s="104" t="s">
+      <c r="B59" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="C59" s="70">
+      <c r="C59" s="61">
         <v>33102.940140000006</v>
       </c>
-      <c r="D59" s="70">
+      <c r="D59" s="61">
         <v>12007.061389999993</v>
       </c>
-      <c r="E59" s="70">
+      <c r="E59" s="61">
         <v>12525.631769999993</v>
       </c>
-      <c r="F59" s="70">
-[...2 lines deleted...]
-      <c r="G59" s="70">
+      <c r="F59" s="61">
+        <v>8693.0696499999995</v>
+      </c>
+      <c r="G59" s="61">
         <v>11121.884060000004</v>
       </c>
-      <c r="H59" s="70">
-[...14 lines deleted...]
-      <c r="M59" s="70">
+      <c r="H59" s="61">
+        <v>44346.934869999997</v>
+      </c>
+      <c r="I59" s="61">
+        <v>8418</v>
+      </c>
+      <c r="J59" s="61">
+        <v>12532</v>
+      </c>
+      <c r="K59" s="61">
+        <v>10194</v>
+      </c>
+      <c r="L59" s="61">
+        <v>13312</v>
+      </c>
+      <c r="M59" s="61">
         <v>44357.895899999996</v>
       </c>
-      <c r="N59" s="70">
-[...8 lines deleted...]
-      <c r="Q59" s="70">
+      <c r="N59" s="61">
+        <v>9610</v>
+      </c>
+      <c r="O59" s="61">
+        <v>12235</v>
+      </c>
+      <c r="P59" s="61">
+        <v>11274</v>
+      </c>
+      <c r="Q59" s="61">
         <v>18739.232450000105</v>
       </c>
-      <c r="R59" s="75">
-[...12 lines deleted...]
-    <row r="60" ht="12.0" customHeight="1">
+      <c r="R59" s="61">
+        <v>51854</v>
+      </c>
+      <c r="S59" s="11"/>
+      <c r="T59" s="11"/>
+      <c r="U59" s="11"/>
+      <c r="V59" s="11"/>
+      <c r="W59" s="11"/>
+      <c r="X59" s="11"/>
+      <c r="Y59" s="11"/>
+      <c r="Z59" s="11"/>
+      <c r="AA59" s="11"/>
+    </row>
+    <row r="60" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="7"/>
       <c r="B60" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="C60" s="95">
-[...2 lines deleted...]
-      <c r="D60" s="95">
+      <c r="C60" s="81">
+        <v>7.8053569089193406E-2</v>
+      </c>
+      <c r="D60" s="81">
         <v>0.10222483149952635</v>
       </c>
-      <c r="E60" s="95">
+      <c r="E60" s="81">
         <v>0.10839627914463418</v>
       </c>
-      <c r="F60" s="95">
-[...2 lines deleted...]
-      <c r="G60" s="95">
+      <c r="F60" s="81">
+        <v>8.0171791195188122E-2</v>
+      </c>
+      <c r="G60" s="81">
         <v>0.10541902527844157</v>
       </c>
-      <c r="H60" s="95">
-[...5 lines deleted...]
-      <c r="J60" s="95">
+      <c r="H60" s="81">
+        <v>9.9222797694560591E-2</v>
+      </c>
+      <c r="I60" s="81">
+        <v>7.9130275819872684E-2</v>
+      </c>
+      <c r="J60" s="81">
         <v>0.11517506439187122</v>
       </c>
-      <c r="K60" s="95">
-[...2 lines deleted...]
-      <c r="L60" s="95">
+      <c r="K60" s="81">
+        <v>9.0596286781603183E-2</v>
+      </c>
+      <c r="L60" s="81">
         <v>0.1184417629062222</v>
       </c>
-      <c r="M60" s="95">
+      <c r="M60" s="81">
         <v>0.1010520203389367</v>
       </c>
-      <c r="N60" s="95">
-[...2 lines deleted...]
-      <c r="O60" s="95">
+      <c r="N60" s="81">
+        <v>8.6673400916338975E-2</v>
+      </c>
+      <c r="O60" s="81">
         <v>0.10440756069462816</v>
       </c>
-      <c r="P60" s="95">
-[...5 lines deleted...]
-      <c r="R60" s="95">
+      <c r="P60" s="81">
+        <v>8.8554103305265808E-2</v>
+      </c>
+      <c r="Q60" s="81">
+        <v>0.13955662616113931</v>
+      </c>
+      <c r="R60" s="81">
         <v>0.10590148637303524</v>
       </c>
-      <c r="S60" s="12"/>
-[...40 lines deleted...]
-      <c r="B62" s="81" t="s">
+      <c r="S60" s="11"/>
+      <c r="T60" s="11"/>
+      <c r="U60" s="11"/>
+      <c r="V60" s="11"/>
+      <c r="W60" s="11"/>
+      <c r="X60" s="11"/>
+      <c r="Y60" s="11"/>
+      <c r="Z60" s="11"/>
+      <c r="AA60" s="11"/>
+    </row>
+    <row r="61" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="11"/>
+      <c r="B61" s="70"/>
+      <c r="C61" s="11"/>
+      <c r="D61" s="11"/>
+      <c r="E61" s="11"/>
+      <c r="F61" s="11"/>
+      <c r="G61" s="11"/>
+      <c r="H61" s="11"/>
+      <c r="I61" s="11"/>
+      <c r="J61" s="11"/>
+      <c r="K61" s="11"/>
+      <c r="L61" s="11"/>
+      <c r="M61" s="11"/>
+      <c r="N61" s="11"/>
+      <c r="O61" s="11"/>
+      <c r="P61" s="11"/>
+      <c r="Q61" s="11"/>
+      <c r="R61" s="11"/>
+      <c r="S61" s="11"/>
+      <c r="T61" s="11"/>
+      <c r="U61" s="11"/>
+      <c r="V61" s="11"/>
+      <c r="W61" s="11"/>
+      <c r="X61" s="11"/>
+      <c r="Y61" s="11"/>
+      <c r="Z61" s="11"/>
+      <c r="AA61" s="11"/>
+    </row>
+    <row r="62" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="11"/>
+      <c r="B62" s="70" t="s">
         <v>76</v>
       </c>
-      <c r="C62" s="105">
-[...58 lines deleted...]
-      <c r="A63" s="12"/>
+      <c r="C62" s="88">
+        <v>134774674</v>
+      </c>
+      <c r="D62" s="88">
+        <v>137279821</v>
+      </c>
+      <c r="E62" s="88">
+        <v>138053214</v>
+      </c>
+      <c r="F62" s="88">
+        <v>137184056</v>
+      </c>
+      <c r="G62" s="88">
+        <v>139097276</v>
+      </c>
+      <c r="H62" s="88">
+        <v>139148469</v>
+      </c>
+      <c r="I62" s="88">
+        <v>140078180</v>
+      </c>
+      <c r="J62" s="88">
+        <v>140636144</v>
+      </c>
+      <c r="K62" s="88">
+        <v>138927266</v>
+      </c>
+      <c r="L62" s="88">
+        <v>136892329.58214399</v>
+      </c>
+      <c r="M62" s="88">
+        <v>137101633.92958301</v>
+      </c>
+      <c r="N62" s="88">
+        <v>137203550</v>
+      </c>
+      <c r="O62" s="88">
+        <v>132478854</v>
+      </c>
+      <c r="P62" s="88">
+        <v>131990605.00000001</v>
+      </c>
+      <c r="Q62" s="88">
+        <v>131203539</v>
+      </c>
+      <c r="R62" s="88">
+        <v>133451642</v>
+      </c>
+      <c r="S62" s="11"/>
+      <c r="T62" s="11"/>
+      <c r="U62" s="11"/>
+      <c r="V62" s="11"/>
+      <c r="W62" s="11"/>
+      <c r="X62" s="11"/>
+      <c r="Y62" s="11"/>
+      <c r="Z62" s="11"/>
+      <c r="AA62" s="11"/>
+    </row>
+    <row r="63" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="11"/>
       <c r="B63" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="C63" s="106">
+      <c r="C63" s="89">
         <v>0.24561691865045807</v>
       </c>
-      <c r="D63" s="106">
-[...26 lines deleted...]
-      <c r="M63" s="106">
+      <c r="D63" s="89">
+        <v>8.7464139321685105E-2</v>
+      </c>
+      <c r="E63" s="89">
+        <v>9.0730461153914116E-2</v>
+      </c>
+      <c r="F63" s="89">
+        <v>6.33679299436955E-2</v>
+      </c>
+      <c r="G63" s="89">
+        <v>7.9957597875604733E-2</v>
+      </c>
+      <c r="H63" s="89">
+        <v>0.31870228388930388</v>
+      </c>
+      <c r="I63" s="89">
+        <v>5.9710894016469902E-2</v>
+      </c>
+      <c r="J63" s="89">
+        <v>8.8851602543937744E-2</v>
+      </c>
+      <c r="K63" s="89">
+        <v>7.3188634907707772E-2</v>
+      </c>
+      <c r="L63" s="89">
+        <v>9.7365914223864369E-2</v>
+      </c>
+      <c r="M63" s="89">
         <v>0.32354024258224906</v>
       </c>
-      <c r="N63" s="106">
-[...8 lines deleted...]
-      <c r="Q63" s="106">
+      <c r="N63" s="89">
+        <v>7.0041919469284869E-2</v>
+      </c>
+      <c r="O63" s="89">
+        <v>9.2354361700622806E-2</v>
+      </c>
+      <c r="P63" s="89">
+        <v>8.5415170269126345E-2</v>
+      </c>
+      <c r="Q63" s="89">
         <v>0.14282566303337368</v>
       </c>
-      <c r="R63" s="106">
+      <c r="R63" s="89">
         <v>0.38856511941606586</v>
       </c>
-      <c r="S63" s="12"/>
-[...39 lines deleted...]
-      <c r="B65" s="107" t="s">
+      <c r="S63" s="11"/>
+      <c r="T63" s="11"/>
+      <c r="U63" s="11"/>
+      <c r="V63" s="11"/>
+      <c r="W63" s="11"/>
+      <c r="X63" s="11"/>
+      <c r="Y63" s="11"/>
+      <c r="Z63" s="11"/>
+      <c r="AA63" s="11"/>
+    </row>
+    <row r="64" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="11"/>
+      <c r="B64" s="11"/>
+      <c r="C64" s="11"/>
+      <c r="D64" s="11"/>
+      <c r="E64" s="11"/>
+      <c r="F64" s="11"/>
+      <c r="G64" s="11"/>
+      <c r="H64" s="11"/>
+      <c r="I64" s="11"/>
+      <c r="J64" s="11"/>
+      <c r="K64" s="11"/>
+      <c r="L64" s="11"/>
+      <c r="M64" s="11"/>
+      <c r="N64" s="11"/>
+      <c r="O64" s="11"/>
+      <c r="P64" s="11"/>
+      <c r="Q64" s="11"/>
+      <c r="R64" s="11"/>
+      <c r="S64" s="11"/>
+      <c r="T64" s="11"/>
+      <c r="U64" s="11"/>
+      <c r="V64" s="11"/>
+      <c r="W64" s="11"/>
+      <c r="X64" s="11"/>
+      <c r="Y64" s="11"/>
+      <c r="Z64" s="11"/>
+      <c r="AA64" s="11"/>
+    </row>
+    <row r="65" spans="1:27" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="B65" s="77" t="s">
         <v>99</v>
       </c>
-      <c r="C65" s="108">
-[...14 lines deleted...]
-      <c r="B66" s="107" t="s">
+      <c r="C65" s="88">
+        <v>6904</v>
+      </c>
+      <c r="H65" s="90">
+        <v>6111</v>
+      </c>
+      <c r="M65" s="90">
+        <v>6907</v>
+      </c>
+      <c r="R65" s="90">
+        <v>7993</v>
+      </c>
+    </row>
+    <row r="66" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="11"/>
+      <c r="B66" s="77" t="s">
         <v>100</v>
       </c>
-      <c r="C66" s="108">
-[...35 lines deleted...]
-      <c r="B67" s="111" t="s">
+      <c r="C66" s="88">
+        <v>5536</v>
+      </c>
+      <c r="D66" s="11"/>
+      <c r="E66" s="11"/>
+      <c r="F66" s="11"/>
+      <c r="G66" s="11"/>
+      <c r="H66" s="90">
+        <v>5340</v>
+      </c>
+      <c r="I66" s="90"/>
+      <c r="J66" s="90"/>
+      <c r="K66" s="90"/>
+      <c r="L66" s="90"/>
+      <c r="M66" s="90">
+        <v>5601</v>
+      </c>
+      <c r="N66" s="90"/>
+      <c r="O66" s="90"/>
+      <c r="P66" s="90"/>
+      <c r="Q66" s="90"/>
+      <c r="R66" s="90">
+        <v>6408</v>
+      </c>
+      <c r="S66" s="11"/>
+      <c r="T66" s="11"/>
+      <c r="U66" s="11"/>
+      <c r="V66" s="11"/>
+      <c r="W66" s="11"/>
+      <c r="X66" s="11"/>
+      <c r="Y66" s="11"/>
+      <c r="Z66" s="11"/>
+      <c r="AA66" s="11"/>
+    </row>
+    <row r="67" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="11"/>
+      <c r="B67" s="11" t="s">
         <v>101</v>
       </c>
-      <c r="C67" s="12"/>
-[...31 lines deleted...]
-      <c r="F68" s="12"/>
+      <c r="C67" s="11"/>
+      <c r="D67" s="11"/>
+      <c r="E67" s="11"/>
+      <c r="F67" s="11"/>
+      <c r="G67" s="11"/>
+      <c r="H67" s="11"/>
+      <c r="I67" s="11"/>
+      <c r="J67" s="11"/>
+      <c r="K67" s="11"/>
+      <c r="L67" s="11"/>
+      <c r="M67" s="11"/>
+      <c r="N67" s="11"/>
+      <c r="O67" s="11"/>
+      <c r="P67" s="11"/>
+      <c r="Q67" s="11"/>
+      <c r="R67" s="11"/>
+      <c r="S67" s="11"/>
+      <c r="T67" s="11"/>
+      <c r="U67" s="11"/>
+      <c r="V67" s="11"/>
+      <c r="W67" s="11"/>
+      <c r="X67" s="11"/>
+      <c r="Y67" s="11"/>
+      <c r="Z67" s="11"/>
+      <c r="AA67" s="11"/>
+    </row>
+    <row r="68" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="11"/>
+      <c r="B68" s="11"/>
+      <c r="C68" s="11"/>
+      <c r="D68" s="11"/>
+      <c r="E68" s="11"/>
+      <c r="F68" s="11"/>
       <c r="G68" s="9"/>
-      <c r="H68" s="12"/>
-[...3 lines deleted...]
-      <c r="L68" s="12"/>
+      <c r="H68" s="11"/>
+      <c r="I68" s="11"/>
+      <c r="J68" s="11"/>
+      <c r="K68" s="11"/>
+      <c r="L68" s="11"/>
       <c r="M68" s="9"/>
-      <c r="N68" s="12"/>
-[...6405 lines deleted...]
-    <row r="1000" ht="15.75" customHeight="1"/>
+      <c r="N68" s="11"/>
+      <c r="O68" s="11"/>
+      <c r="P68" s="11"/>
+      <c r="Q68" s="11"/>
+      <c r="R68" s="11"/>
+      <c r="S68" s="11"/>
+      <c r="T68" s="11"/>
+      <c r="U68" s="11"/>
+      <c r="V68" s="11"/>
+      <c r="W68" s="11"/>
+      <c r="X68" s="11"/>
+      <c r="Y68" s="11"/>
+      <c r="Z68" s="11"/>
+      <c r="AA68" s="11"/>
+    </row>
+    <row r="69" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="11"/>
+      <c r="B69" s="11"/>
+      <c r="C69" s="11"/>
+      <c r="D69" s="11"/>
+      <c r="E69" s="11"/>
+      <c r="F69" s="11"/>
+      <c r="G69" s="11"/>
+      <c r="H69" s="11"/>
+      <c r="I69" s="11"/>
+      <c r="J69" s="11"/>
+      <c r="K69" s="11"/>
+      <c r="L69" s="11"/>
+      <c r="M69" s="11"/>
+      <c r="N69" s="11"/>
+      <c r="O69" s="11"/>
+      <c r="P69" s="11"/>
+      <c r="Q69" s="11"/>
+      <c r="R69" s="11"/>
+      <c r="S69" s="11"/>
+      <c r="T69" s="11"/>
+      <c r="U69" s="11"/>
+      <c r="V69" s="11"/>
+      <c r="W69" s="11"/>
+      <c r="X69" s="11"/>
+      <c r="Y69" s="11"/>
+      <c r="Z69" s="11"/>
+      <c r="AA69" s="11"/>
+    </row>
+    <row r="70" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="11"/>
+      <c r="B70" s="11"/>
+      <c r="C70" s="11"/>
+      <c r="D70" s="11"/>
+      <c r="E70" s="11"/>
+      <c r="F70" s="11"/>
+      <c r="G70" s="11"/>
+      <c r="H70" s="11"/>
+      <c r="I70" s="11"/>
+      <c r="J70" s="11"/>
+      <c r="K70" s="11"/>
+      <c r="L70" s="11"/>
+      <c r="M70" s="11"/>
+      <c r="N70" s="11"/>
+      <c r="O70" s="11"/>
+      <c r="P70" s="11"/>
+      <c r="Q70" s="11"/>
+      <c r="R70" s="11"/>
+      <c r="S70" s="11"/>
+      <c r="T70" s="11"/>
+      <c r="U70" s="11"/>
+      <c r="V70" s="11"/>
+      <c r="W70" s="11"/>
+      <c r="X70" s="11"/>
+      <c r="Y70" s="11"/>
+      <c r="Z70" s="11"/>
+      <c r="AA70" s="11"/>
+    </row>
+    <row r="71" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="11"/>
+      <c r="B71" s="11"/>
+      <c r="C71" s="11"/>
+      <c r="D71" s="11"/>
+      <c r="E71" s="11"/>
+      <c r="F71" s="11"/>
+      <c r="G71" s="11"/>
+      <c r="H71" s="11"/>
+      <c r="I71" s="11"/>
+      <c r="J71" s="11"/>
+      <c r="K71" s="11"/>
+      <c r="L71" s="11"/>
+      <c r="M71" s="11"/>
+      <c r="N71" s="11"/>
+      <c r="O71" s="11"/>
+      <c r="P71" s="11"/>
+      <c r="Q71" s="11"/>
+      <c r="R71" s="11"/>
+      <c r="S71" s="11"/>
+      <c r="T71" s="11"/>
+      <c r="U71" s="11"/>
+      <c r="V71" s="11"/>
+      <c r="W71" s="11"/>
+      <c r="X71" s="11"/>
+      <c r="Y71" s="11"/>
+      <c r="Z71" s="11"/>
+      <c r="AA71" s="11"/>
+    </row>
+    <row r="72" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="11"/>
+      <c r="B72" s="11"/>
+      <c r="C72" s="11"/>
+      <c r="D72" s="11"/>
+      <c r="E72" s="11"/>
+      <c r="F72" s="11"/>
+      <c r="G72" s="11"/>
+      <c r="H72" s="11"/>
+      <c r="I72" s="11"/>
+      <c r="J72" s="11"/>
+      <c r="K72" s="11"/>
+      <c r="L72" s="11"/>
+      <c r="M72" s="11"/>
+      <c r="N72" s="11"/>
+      <c r="O72" s="11"/>
+      <c r="P72" s="11"/>
+      <c r="Q72" s="11"/>
+      <c r="R72" s="11"/>
+      <c r="S72" s="11"/>
+      <c r="T72" s="11"/>
+      <c r="U72" s="11"/>
+      <c r="V72" s="11"/>
+      <c r="W72" s="11"/>
+      <c r="X72" s="11"/>
+      <c r="Y72" s="11"/>
+      <c r="Z72" s="11"/>
+      <c r="AA72" s="11"/>
+    </row>
+    <row r="73" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="11"/>
+      <c r="B73" s="11"/>
+      <c r="C73" s="11"/>
+      <c r="D73" s="11"/>
+      <c r="E73" s="11"/>
+      <c r="F73" s="11"/>
+      <c r="G73" s="11"/>
+      <c r="H73" s="11"/>
+      <c r="I73" s="11"/>
+      <c r="J73" s="11"/>
+      <c r="K73" s="11"/>
+      <c r="L73" s="11"/>
+      <c r="M73" s="11"/>
+      <c r="N73" s="11"/>
+      <c r="O73" s="11"/>
+      <c r="P73" s="11"/>
+      <c r="Q73" s="11"/>
+      <c r="R73" s="11"/>
+      <c r="S73" s="11"/>
+      <c r="T73" s="11"/>
+      <c r="U73" s="11"/>
+      <c r="V73" s="11"/>
+      <c r="W73" s="11"/>
+      <c r="X73" s="11"/>
+      <c r="Y73" s="11"/>
+      <c r="Z73" s="11"/>
+      <c r="AA73" s="11"/>
+    </row>
+    <row r="74" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="11"/>
+      <c r="B74" s="11"/>
+      <c r="C74" s="11"/>
+      <c r="D74" s="11"/>
+      <c r="E74" s="11"/>
+      <c r="F74" s="11"/>
+      <c r="G74" s="11"/>
+      <c r="H74" s="11"/>
+      <c r="I74" s="11"/>
+      <c r="J74" s="11"/>
+      <c r="K74" s="11"/>
+      <c r="L74" s="11"/>
+      <c r="M74" s="11"/>
+      <c r="N74" s="11"/>
+      <c r="O74" s="11"/>
+      <c r="P74" s="11"/>
+      <c r="Q74" s="11"/>
+      <c r="R74" s="11"/>
+      <c r="S74" s="11"/>
+      <c r="T74" s="11"/>
+      <c r="U74" s="11"/>
+      <c r="V74" s="11"/>
+      <c r="W74" s="11"/>
+      <c r="X74" s="11"/>
+      <c r="Y74" s="11"/>
+      <c r="Z74" s="11"/>
+      <c r="AA74" s="11"/>
+    </row>
+    <row r="75" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="11"/>
+      <c r="B75" s="11"/>
+      <c r="C75" s="11"/>
+      <c r="D75" s="11"/>
+      <c r="E75" s="11"/>
+      <c r="F75" s="11"/>
+      <c r="G75" s="11"/>
+      <c r="H75" s="11"/>
+      <c r="I75" s="11"/>
+      <c r="J75" s="11"/>
+      <c r="K75" s="11"/>
+      <c r="L75" s="11"/>
+      <c r="M75" s="11"/>
+      <c r="N75" s="11"/>
+      <c r="O75" s="11"/>
+      <c r="P75" s="11"/>
+      <c r="Q75" s="11"/>
+      <c r="R75" s="11"/>
+      <c r="S75" s="11"/>
+      <c r="T75" s="11"/>
+      <c r="U75" s="11"/>
+      <c r="V75" s="11"/>
+      <c r="W75" s="11"/>
+      <c r="X75" s="11"/>
+      <c r="Y75" s="11"/>
+      <c r="Z75" s="11"/>
+      <c r="AA75" s="11"/>
+    </row>
+    <row r="76" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="11"/>
+      <c r="B76" s="11"/>
+      <c r="C76" s="11"/>
+      <c r="D76" s="11"/>
+      <c r="E76" s="11"/>
+      <c r="F76" s="11"/>
+      <c r="G76" s="11"/>
+      <c r="H76" s="11"/>
+      <c r="I76" s="11"/>
+      <c r="J76" s="11"/>
+      <c r="K76" s="11"/>
+      <c r="L76" s="11"/>
+      <c r="M76" s="11"/>
+      <c r="N76" s="11"/>
+      <c r="O76" s="11"/>
+      <c r="P76" s="11"/>
+      <c r="Q76" s="11"/>
+      <c r="R76" s="11"/>
+      <c r="S76" s="11"/>
+      <c r="T76" s="11"/>
+      <c r="U76" s="11"/>
+      <c r="V76" s="11"/>
+      <c r="W76" s="11"/>
+      <c r="X76" s="11"/>
+      <c r="Y76" s="11"/>
+      <c r="Z76" s="11"/>
+      <c r="AA76" s="11"/>
+    </row>
+    <row r="77" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="11"/>
+      <c r="B77" s="11"/>
+      <c r="C77" s="11"/>
+      <c r="D77" s="11"/>
+      <c r="E77" s="11"/>
+      <c r="F77" s="11"/>
+      <c r="G77" s="11"/>
+      <c r="H77" s="11"/>
+      <c r="I77" s="11"/>
+      <c r="J77" s="11"/>
+      <c r="K77" s="11"/>
+      <c r="L77" s="11"/>
+      <c r="M77" s="11"/>
+      <c r="N77" s="11"/>
+      <c r="O77" s="11"/>
+      <c r="P77" s="11"/>
+      <c r="Q77" s="11"/>
+      <c r="R77" s="11"/>
+      <c r="S77" s="11"/>
+      <c r="T77" s="11"/>
+      <c r="U77" s="11"/>
+      <c r="V77" s="11"/>
+      <c r="W77" s="11"/>
+      <c r="X77" s="11"/>
+      <c r="Y77" s="11"/>
+      <c r="Z77" s="11"/>
+      <c r="AA77" s="11"/>
+    </row>
+    <row r="78" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="11"/>
+      <c r="B78" s="11"/>
+      <c r="C78" s="11"/>
+      <c r="D78" s="11"/>
+      <c r="E78" s="11"/>
+      <c r="F78" s="11"/>
+      <c r="G78" s="11"/>
+      <c r="H78" s="11"/>
+      <c r="I78" s="11"/>
+      <c r="J78" s="11"/>
+      <c r="K78" s="11"/>
+      <c r="L78" s="11"/>
+      <c r="M78" s="11"/>
+      <c r="N78" s="11"/>
+      <c r="O78" s="11"/>
+      <c r="P78" s="11"/>
+      <c r="Q78" s="11"/>
+      <c r="R78" s="11"/>
+      <c r="S78" s="11"/>
+      <c r="T78" s="11"/>
+      <c r="U78" s="11"/>
+      <c r="V78" s="11"/>
+      <c r="W78" s="11"/>
+      <c r="X78" s="11"/>
+      <c r="Y78" s="11"/>
+      <c r="Z78" s="11"/>
+      <c r="AA78" s="11"/>
+    </row>
+    <row r="79" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="11"/>
+      <c r="B79" s="11"/>
+      <c r="C79" s="11"/>
+      <c r="D79" s="11"/>
+      <c r="E79" s="11"/>
+      <c r="F79" s="11"/>
+      <c r="G79" s="11"/>
+      <c r="H79" s="11"/>
+      <c r="I79" s="11"/>
+      <c r="J79" s="11"/>
+      <c r="K79" s="11"/>
+      <c r="L79" s="11"/>
+      <c r="M79" s="11"/>
+      <c r="N79" s="11"/>
+      <c r="O79" s="11"/>
+      <c r="P79" s="11"/>
+      <c r="Q79" s="11"/>
+      <c r="R79" s="11"/>
+      <c r="S79" s="11"/>
+      <c r="T79" s="11"/>
+      <c r="U79" s="11"/>
+      <c r="V79" s="11"/>
+      <c r="W79" s="11"/>
+      <c r="X79" s="11"/>
+      <c r="Y79" s="11"/>
+      <c r="Z79" s="11"/>
+      <c r="AA79" s="11"/>
+    </row>
+    <row r="80" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="11"/>
+      <c r="B80" s="11"/>
+      <c r="C80" s="11"/>
+      <c r="D80" s="11"/>
+      <c r="E80" s="11"/>
+      <c r="F80" s="11"/>
+      <c r="G80" s="11"/>
+      <c r="H80" s="11"/>
+      <c r="I80" s="11"/>
+      <c r="J80" s="11"/>
+      <c r="K80" s="11"/>
+      <c r="L80" s="11"/>
+      <c r="M80" s="11"/>
+      <c r="N80" s="11"/>
+      <c r="O80" s="11"/>
+      <c r="P80" s="11"/>
+      <c r="Q80" s="11"/>
+      <c r="R80" s="11"/>
+      <c r="S80" s="11"/>
+      <c r="T80" s="11"/>
+      <c r="U80" s="11"/>
+      <c r="V80" s="11"/>
+      <c r="W80" s="11"/>
+      <c r="X80" s="11"/>
+      <c r="Y80" s="11"/>
+      <c r="Z80" s="11"/>
+      <c r="AA80" s="11"/>
+    </row>
+    <row r="81" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="11"/>
+      <c r="B81" s="11"/>
+      <c r="C81" s="11"/>
+      <c r="D81" s="11"/>
+      <c r="E81" s="11"/>
+      <c r="F81" s="11"/>
+      <c r="G81" s="11"/>
+      <c r="H81" s="11"/>
+      <c r="I81" s="11"/>
+      <c r="J81" s="11"/>
+      <c r="K81" s="11"/>
+      <c r="L81" s="11"/>
+      <c r="M81" s="11"/>
+      <c r="N81" s="11"/>
+      <c r="O81" s="11"/>
+      <c r="P81" s="11"/>
+      <c r="Q81" s="11"/>
+      <c r="R81" s="11"/>
+      <c r="S81" s="11"/>
+      <c r="T81" s="11"/>
+      <c r="U81" s="11"/>
+      <c r="V81" s="11"/>
+      <c r="W81" s="11"/>
+      <c r="X81" s="11"/>
+      <c r="Y81" s="11"/>
+      <c r="Z81" s="11"/>
+      <c r="AA81" s="11"/>
+    </row>
+    <row r="82" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="11"/>
+      <c r="B82" s="11"/>
+      <c r="C82" s="11"/>
+      <c r="D82" s="11"/>
+      <c r="E82" s="11"/>
+      <c r="F82" s="11"/>
+      <c r="G82" s="11"/>
+      <c r="H82" s="11"/>
+      <c r="I82" s="11"/>
+      <c r="J82" s="11"/>
+      <c r="K82" s="11"/>
+      <c r="L82" s="11"/>
+      <c r="M82" s="11"/>
+      <c r="N82" s="11"/>
+      <c r="O82" s="11"/>
+      <c r="P82" s="11"/>
+      <c r="Q82" s="11"/>
+      <c r="R82" s="11"/>
+      <c r="S82" s="11"/>
+      <c r="T82" s="11"/>
+      <c r="U82" s="11"/>
+      <c r="V82" s="11"/>
+      <c r="W82" s="11"/>
+      <c r="X82" s="11"/>
+      <c r="Y82" s="11"/>
+      <c r="Z82" s="11"/>
+      <c r="AA82" s="11"/>
+    </row>
+    <row r="83" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="11"/>
+      <c r="B83" s="11"/>
+      <c r="C83" s="11"/>
+      <c r="D83" s="11"/>
+      <c r="E83" s="11"/>
+      <c r="F83" s="11"/>
+      <c r="G83" s="11"/>
+      <c r="H83" s="11"/>
+      <c r="I83" s="11"/>
+      <c r="J83" s="11"/>
+      <c r="K83" s="11"/>
+      <c r="L83" s="11"/>
+      <c r="M83" s="11"/>
+      <c r="N83" s="11"/>
+      <c r="O83" s="11"/>
+      <c r="P83" s="11"/>
+      <c r="Q83" s="11"/>
+      <c r="R83" s="11"/>
+      <c r="S83" s="11"/>
+      <c r="T83" s="11"/>
+      <c r="U83" s="11"/>
+      <c r="V83" s="11"/>
+      <c r="W83" s="11"/>
+      <c r="X83" s="11"/>
+      <c r="Y83" s="11"/>
+      <c r="Z83" s="11"/>
+      <c r="AA83" s="11"/>
+    </row>
+    <row r="84" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="11"/>
+      <c r="B84" s="11"/>
+      <c r="C84" s="11"/>
+      <c r="D84" s="11"/>
+      <c r="E84" s="11"/>
+      <c r="F84" s="11"/>
+      <c r="G84" s="11"/>
+      <c r="H84" s="11"/>
+      <c r="I84" s="11"/>
+      <c r="J84" s="11"/>
+      <c r="K84" s="11"/>
+      <c r="L84" s="11"/>
+      <c r="M84" s="11"/>
+      <c r="N84" s="11"/>
+      <c r="O84" s="11"/>
+      <c r="P84" s="11"/>
+      <c r="Q84" s="11"/>
+      <c r="R84" s="11"/>
+      <c r="S84" s="11"/>
+      <c r="T84" s="11"/>
+      <c r="U84" s="11"/>
+      <c r="V84" s="11"/>
+      <c r="W84" s="11"/>
+      <c r="X84" s="11"/>
+      <c r="Y84" s="11"/>
+      <c r="Z84" s="11"/>
+      <c r="AA84" s="11"/>
+    </row>
+    <row r="85" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="11"/>
+      <c r="B85" s="11"/>
+      <c r="C85" s="11"/>
+      <c r="D85" s="11"/>
+      <c r="E85" s="11"/>
+      <c r="F85" s="11"/>
+      <c r="G85" s="11"/>
+      <c r="H85" s="11"/>
+      <c r="I85" s="11"/>
+      <c r="J85" s="11"/>
+      <c r="K85" s="11"/>
+      <c r="L85" s="11"/>
+      <c r="M85" s="11"/>
+      <c r="N85" s="11"/>
+      <c r="O85" s="11"/>
+      <c r="P85" s="11"/>
+      <c r="Q85" s="11"/>
+      <c r="R85" s="11"/>
+      <c r="S85" s="11"/>
+      <c r="T85" s="11"/>
+      <c r="U85" s="11"/>
+      <c r="V85" s="11"/>
+      <c r="W85" s="11"/>
+      <c r="X85" s="11"/>
+      <c r="Y85" s="11"/>
+      <c r="Z85" s="11"/>
+      <c r="AA85" s="11"/>
+    </row>
+    <row r="86" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="11"/>
+      <c r="B86" s="11"/>
+      <c r="C86" s="11"/>
+      <c r="D86" s="11"/>
+      <c r="E86" s="11"/>
+      <c r="F86" s="11"/>
+      <c r="G86" s="11"/>
+      <c r="H86" s="11"/>
+      <c r="I86" s="11"/>
+      <c r="J86" s="11"/>
+      <c r="K86" s="11"/>
+      <c r="L86" s="11"/>
+      <c r="M86" s="11"/>
+      <c r="N86" s="11"/>
+      <c r="O86" s="11"/>
+      <c r="P86" s="11"/>
+      <c r="Q86" s="11"/>
+      <c r="R86" s="11"/>
+      <c r="S86" s="11"/>
+      <c r="T86" s="11"/>
+      <c r="U86" s="11"/>
+      <c r="V86" s="11"/>
+      <c r="W86" s="11"/>
+      <c r="X86" s="11"/>
+      <c r="Y86" s="11"/>
+      <c r="Z86" s="11"/>
+      <c r="AA86" s="11"/>
+    </row>
+    <row r="87" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="11"/>
+      <c r="B87" s="11"/>
+      <c r="C87" s="11"/>
+      <c r="D87" s="11"/>
+      <c r="E87" s="11"/>
+      <c r="F87" s="11"/>
+      <c r="G87" s="11"/>
+      <c r="H87" s="11"/>
+      <c r="I87" s="11"/>
+      <c r="J87" s="11"/>
+      <c r="K87" s="11"/>
+      <c r="L87" s="11"/>
+      <c r="M87" s="11"/>
+      <c r="N87" s="11"/>
+      <c r="O87" s="11"/>
+      <c r="P87" s="11"/>
+      <c r="Q87" s="11"/>
+      <c r="R87" s="11"/>
+      <c r="S87" s="11"/>
+      <c r="T87" s="11"/>
+      <c r="U87" s="11"/>
+      <c r="V87" s="11"/>
+      <c r="W87" s="11"/>
+      <c r="X87" s="11"/>
+      <c r="Y87" s="11"/>
+      <c r="Z87" s="11"/>
+      <c r="AA87" s="11"/>
+    </row>
+    <row r="88" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="11"/>
+      <c r="B88" s="11"/>
+      <c r="C88" s="11"/>
+      <c r="D88" s="11"/>
+      <c r="E88" s="11"/>
+      <c r="F88" s="11"/>
+      <c r="G88" s="11"/>
+      <c r="H88" s="11"/>
+      <c r="I88" s="11"/>
+      <c r="J88" s="11"/>
+      <c r="K88" s="11"/>
+      <c r="L88" s="11"/>
+      <c r="M88" s="11"/>
+      <c r="N88" s="11"/>
+      <c r="O88" s="11"/>
+      <c r="P88" s="11"/>
+      <c r="Q88" s="11"/>
+      <c r="R88" s="11"/>
+      <c r="S88" s="11"/>
+      <c r="T88" s="11"/>
+      <c r="U88" s="11"/>
+      <c r="V88" s="11"/>
+      <c r="W88" s="11"/>
+      <c r="X88" s="11"/>
+      <c r="Y88" s="11"/>
+      <c r="Z88" s="11"/>
+      <c r="AA88" s="11"/>
+    </row>
+    <row r="89" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="11"/>
+      <c r="B89" s="11"/>
+      <c r="C89" s="11"/>
+      <c r="D89" s="11"/>
+      <c r="E89" s="11"/>
+      <c r="F89" s="11"/>
+      <c r="G89" s="11"/>
+      <c r="H89" s="11"/>
+      <c r="I89" s="11"/>
+      <c r="J89" s="11"/>
+      <c r="K89" s="11"/>
+      <c r="L89" s="11"/>
+      <c r="M89" s="11"/>
+      <c r="N89" s="11"/>
+      <c r="O89" s="11"/>
+      <c r="P89" s="11"/>
+      <c r="Q89" s="11"/>
+      <c r="R89" s="11"/>
+      <c r="S89" s="11"/>
+      <c r="T89" s="11"/>
+      <c r="U89" s="11"/>
+      <c r="V89" s="11"/>
+      <c r="W89" s="11"/>
+      <c r="X89" s="11"/>
+      <c r="Y89" s="11"/>
+      <c r="Z89" s="11"/>
+      <c r="AA89" s="11"/>
+    </row>
+    <row r="90" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="11"/>
+      <c r="B90" s="11"/>
+      <c r="C90" s="11"/>
+      <c r="D90" s="11"/>
+      <c r="E90" s="11"/>
+      <c r="F90" s="11"/>
+      <c r="G90" s="11"/>
+      <c r="H90" s="11"/>
+      <c r="I90" s="11"/>
+      <c r="J90" s="11"/>
+      <c r="K90" s="11"/>
+      <c r="L90" s="11"/>
+      <c r="M90" s="11"/>
+      <c r="N90" s="11"/>
+      <c r="O90" s="11"/>
+      <c r="P90" s="11"/>
+      <c r="Q90" s="11"/>
+      <c r="R90" s="11"/>
+      <c r="S90" s="11"/>
+      <c r="T90" s="11"/>
+      <c r="U90" s="11"/>
+      <c r="V90" s="11"/>
+      <c r="W90" s="11"/>
+      <c r="X90" s="11"/>
+      <c r="Y90" s="11"/>
+      <c r="Z90" s="11"/>
+      <c r="AA90" s="11"/>
+    </row>
+    <row r="91" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="11"/>
+      <c r="B91" s="11"/>
+      <c r="C91" s="11"/>
+      <c r="D91" s="11"/>
+      <c r="E91" s="11"/>
+      <c r="F91" s="11"/>
+      <c r="G91" s="11"/>
+      <c r="H91" s="11"/>
+      <c r="I91" s="11"/>
+      <c r="J91" s="11"/>
+      <c r="K91" s="11"/>
+      <c r="L91" s="11"/>
+      <c r="M91" s="11"/>
+      <c r="N91" s="11"/>
+      <c r="O91" s="11"/>
+      <c r="P91" s="11"/>
+      <c r="Q91" s="11"/>
+      <c r="R91" s="11"/>
+      <c r="S91" s="11"/>
+      <c r="T91" s="11"/>
+      <c r="U91" s="11"/>
+      <c r="V91" s="11"/>
+      <c r="W91" s="11"/>
+      <c r="X91" s="11"/>
+      <c r="Y91" s="11"/>
+      <c r="Z91" s="11"/>
+      <c r="AA91" s="11"/>
+    </row>
+    <row r="92" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="11"/>
+      <c r="B92" s="11"/>
+      <c r="C92" s="11"/>
+      <c r="D92" s="11"/>
+      <c r="E92" s="11"/>
+      <c r="F92" s="11"/>
+      <c r="G92" s="11"/>
+      <c r="H92" s="11"/>
+      <c r="I92" s="11"/>
+      <c r="J92" s="11"/>
+      <c r="K92" s="11"/>
+      <c r="L92" s="11"/>
+      <c r="M92" s="11"/>
+      <c r="N92" s="11"/>
+      <c r="O92" s="11"/>
+      <c r="P92" s="11"/>
+      <c r="Q92" s="11"/>
+      <c r="R92" s="11"/>
+      <c r="S92" s="11"/>
+      <c r="T92" s="11"/>
+      <c r="U92" s="11"/>
+      <c r="V92" s="11"/>
+      <c r="W92" s="11"/>
+      <c r="X92" s="11"/>
+      <c r="Y92" s="11"/>
+      <c r="Z92" s="11"/>
+      <c r="AA92" s="11"/>
+    </row>
+    <row r="93" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="11"/>
+      <c r="B93" s="11"/>
+      <c r="C93" s="11"/>
+      <c r="D93" s="11"/>
+      <c r="E93" s="11"/>
+      <c r="F93" s="11"/>
+      <c r="G93" s="11"/>
+      <c r="H93" s="11"/>
+      <c r="I93" s="11"/>
+      <c r="J93" s="11"/>
+      <c r="K93" s="11"/>
+      <c r="L93" s="11"/>
+      <c r="M93" s="11"/>
+      <c r="N93" s="11"/>
+      <c r="O93" s="11"/>
+      <c r="P93" s="11"/>
+      <c r="Q93" s="11"/>
+      <c r="R93" s="11"/>
+      <c r="S93" s="11"/>
+      <c r="T93" s="11"/>
+      <c r="U93" s="11"/>
+      <c r="V93" s="11"/>
+      <c r="W93" s="11"/>
+      <c r="X93" s="11"/>
+      <c r="Y93" s="11"/>
+      <c r="Z93" s="11"/>
+      <c r="AA93" s="11"/>
+    </row>
+    <row r="94" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="11"/>
+      <c r="B94" s="11"/>
+      <c r="C94" s="11"/>
+      <c r="D94" s="11"/>
+      <c r="E94" s="11"/>
+      <c r="F94" s="11"/>
+      <c r="G94" s="11"/>
+      <c r="H94" s="11"/>
+      <c r="I94" s="11"/>
+      <c r="J94" s="11"/>
+      <c r="K94" s="11"/>
+      <c r="L94" s="11"/>
+      <c r="M94" s="11"/>
+      <c r="N94" s="11"/>
+      <c r="O94" s="11"/>
+      <c r="P94" s="11"/>
+      <c r="Q94" s="11"/>
+      <c r="R94" s="11"/>
+      <c r="S94" s="11"/>
+      <c r="T94" s="11"/>
+      <c r="U94" s="11"/>
+      <c r="V94" s="11"/>
+      <c r="W94" s="11"/>
+      <c r="X94" s="11"/>
+      <c r="Y94" s="11"/>
+      <c r="Z94" s="11"/>
+      <c r="AA94" s="11"/>
+    </row>
+    <row r="95" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="11"/>
+      <c r="B95" s="11"/>
+      <c r="C95" s="11"/>
+      <c r="D95" s="11"/>
+      <c r="E95" s="11"/>
+      <c r="F95" s="11"/>
+      <c r="G95" s="11"/>
+      <c r="H95" s="11"/>
+      <c r="I95" s="11"/>
+      <c r="J95" s="11"/>
+      <c r="K95" s="11"/>
+      <c r="L95" s="11"/>
+      <c r="M95" s="11"/>
+      <c r="N95" s="11"/>
+      <c r="O95" s="11"/>
+      <c r="P95" s="11"/>
+      <c r="Q95" s="11"/>
+      <c r="R95" s="11"/>
+      <c r="S95" s="11"/>
+      <c r="T95" s="11"/>
+      <c r="U95" s="11"/>
+      <c r="V95" s="11"/>
+      <c r="W95" s="11"/>
+      <c r="X95" s="11"/>
+      <c r="Y95" s="11"/>
+      <c r="Z95" s="11"/>
+      <c r="AA95" s="11"/>
+    </row>
+    <row r="96" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="11"/>
+      <c r="B96" s="11"/>
+      <c r="C96" s="11"/>
+      <c r="D96" s="11"/>
+      <c r="E96" s="11"/>
+      <c r="F96" s="11"/>
+      <c r="G96" s="11"/>
+      <c r="H96" s="11"/>
+      <c r="I96" s="11"/>
+      <c r="J96" s="11"/>
+      <c r="K96" s="11"/>
+      <c r="L96" s="11"/>
+      <c r="M96" s="11"/>
+      <c r="N96" s="11"/>
+      <c r="O96" s="11"/>
+      <c r="P96" s="11"/>
+      <c r="Q96" s="11"/>
+      <c r="R96" s="11"/>
+      <c r="S96" s="11"/>
+      <c r="T96" s="11"/>
+      <c r="U96" s="11"/>
+      <c r="V96" s="11"/>
+      <c r="W96" s="11"/>
+      <c r="X96" s="11"/>
+      <c r="Y96" s="11"/>
+      <c r="Z96" s="11"/>
+      <c r="AA96" s="11"/>
+    </row>
+    <row r="97" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="11"/>
+      <c r="B97" s="11"/>
+      <c r="C97" s="11"/>
+      <c r="D97" s="11"/>
+      <c r="E97" s="11"/>
+      <c r="F97" s="11"/>
+      <c r="G97" s="11"/>
+      <c r="H97" s="11"/>
+      <c r="I97" s="11"/>
+      <c r="J97" s="11"/>
+      <c r="K97" s="11"/>
+      <c r="L97" s="11"/>
+      <c r="M97" s="11"/>
+      <c r="N97" s="11"/>
+      <c r="O97" s="11"/>
+      <c r="P97" s="11"/>
+      <c r="Q97" s="11"/>
+      <c r="R97" s="11"/>
+      <c r="S97" s="11"/>
+      <c r="T97" s="11"/>
+      <c r="U97" s="11"/>
+      <c r="V97" s="11"/>
+      <c r="W97" s="11"/>
+      <c r="X97" s="11"/>
+      <c r="Y97" s="11"/>
+      <c r="Z97" s="11"/>
+      <c r="AA97" s="11"/>
+    </row>
+    <row r="98" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="11"/>
+      <c r="B98" s="11"/>
+      <c r="C98" s="11"/>
+      <c r="D98" s="11"/>
+      <c r="E98" s="11"/>
+      <c r="F98" s="11"/>
+      <c r="G98" s="11"/>
+      <c r="H98" s="11"/>
+      <c r="I98" s="11"/>
+      <c r="J98" s="11"/>
+      <c r="K98" s="11"/>
+      <c r="L98" s="11"/>
+      <c r="M98" s="11"/>
+      <c r="N98" s="11"/>
+      <c r="O98" s="11"/>
+      <c r="P98" s="11"/>
+      <c r="Q98" s="11"/>
+      <c r="R98" s="11"/>
+      <c r="S98" s="11"/>
+      <c r="T98" s="11"/>
+      <c r="U98" s="11"/>
+      <c r="V98" s="11"/>
+      <c r="W98" s="11"/>
+      <c r="X98" s="11"/>
+      <c r="Y98" s="11"/>
+      <c r="Z98" s="11"/>
+      <c r="AA98" s="11"/>
+    </row>
+    <row r="99" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="11"/>
+      <c r="B99" s="11"/>
+      <c r="C99" s="11"/>
+      <c r="D99" s="11"/>
+      <c r="E99" s="11"/>
+      <c r="F99" s="11"/>
+      <c r="G99" s="11"/>
+      <c r="H99" s="11"/>
+      <c r="I99" s="11"/>
+      <c r="J99" s="11"/>
+      <c r="K99" s="11"/>
+      <c r="L99" s="11"/>
+      <c r="M99" s="11"/>
+      <c r="N99" s="11"/>
+      <c r="O99" s="11"/>
+      <c r="P99" s="11"/>
+      <c r="Q99" s="11"/>
+      <c r="R99" s="11"/>
+      <c r="S99" s="11"/>
+      <c r="T99" s="11"/>
+      <c r="U99" s="11"/>
+      <c r="V99" s="11"/>
+      <c r="W99" s="11"/>
+      <c r="X99" s="11"/>
+      <c r="Y99" s="11"/>
+      <c r="Z99" s="11"/>
+      <c r="AA99" s="11"/>
+    </row>
+    <row r="100" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="11"/>
+      <c r="B100" s="11"/>
+      <c r="C100" s="11"/>
+      <c r="D100" s="11"/>
+      <c r="E100" s="11"/>
+      <c r="F100" s="11"/>
+      <c r="G100" s="11"/>
+      <c r="H100" s="11"/>
+      <c r="I100" s="11"/>
+      <c r="J100" s="11"/>
+      <c r="K100" s="11"/>
+      <c r="L100" s="11"/>
+      <c r="M100" s="11"/>
+      <c r="N100" s="11"/>
+      <c r="O100" s="11"/>
+      <c r="P100" s="11"/>
+      <c r="Q100" s="11"/>
+      <c r="R100" s="11"/>
+      <c r="S100" s="11"/>
+      <c r="T100" s="11"/>
+      <c r="U100" s="11"/>
+      <c r="V100" s="11"/>
+      <c r="W100" s="11"/>
+      <c r="X100" s="11"/>
+      <c r="Y100" s="11"/>
+      <c r="Z100" s="11"/>
+      <c r="AA100" s="11"/>
+    </row>
+    <row r="101" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="11"/>
+      <c r="B101" s="11"/>
+      <c r="C101" s="11"/>
+      <c r="D101" s="11"/>
+      <c r="E101" s="11"/>
+      <c r="F101" s="11"/>
+      <c r="G101" s="11"/>
+      <c r="H101" s="11"/>
+      <c r="I101" s="11"/>
+      <c r="J101" s="11"/>
+      <c r="K101" s="11"/>
+      <c r="L101" s="11"/>
+      <c r="M101" s="11"/>
+      <c r="N101" s="11"/>
+      <c r="O101" s="11"/>
+      <c r="P101" s="11"/>
+      <c r="Q101" s="11"/>
+      <c r="R101" s="11"/>
+      <c r="S101" s="11"/>
+      <c r="T101" s="11"/>
+      <c r="U101" s="11"/>
+      <c r="V101" s="11"/>
+      <c r="W101" s="11"/>
+      <c r="X101" s="11"/>
+      <c r="Y101" s="11"/>
+      <c r="Z101" s="11"/>
+      <c r="AA101" s="11"/>
+    </row>
+    <row r="102" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="11"/>
+      <c r="B102" s="11"/>
+      <c r="C102" s="11"/>
+      <c r="D102" s="11"/>
+      <c r="E102" s="11"/>
+      <c r="F102" s="11"/>
+      <c r="G102" s="11"/>
+      <c r="H102" s="11"/>
+      <c r="I102" s="11"/>
+      <c r="J102" s="11"/>
+      <c r="K102" s="11"/>
+      <c r="L102" s="11"/>
+      <c r="M102" s="11"/>
+      <c r="N102" s="11"/>
+      <c r="O102" s="11"/>
+      <c r="P102" s="11"/>
+      <c r="Q102" s="11"/>
+      <c r="R102" s="11"/>
+      <c r="S102" s="11"/>
+      <c r="T102" s="11"/>
+      <c r="U102" s="11"/>
+      <c r="V102" s="11"/>
+      <c r="W102" s="11"/>
+      <c r="X102" s="11"/>
+      <c r="Y102" s="11"/>
+      <c r="Z102" s="11"/>
+      <c r="AA102" s="11"/>
+    </row>
+    <row r="103" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="11"/>
+      <c r="B103" s="11"/>
+      <c r="C103" s="11"/>
+      <c r="D103" s="11"/>
+      <c r="E103" s="11"/>
+      <c r="F103" s="11"/>
+      <c r="G103" s="11"/>
+      <c r="H103" s="11"/>
+      <c r="I103" s="11"/>
+      <c r="J103" s="11"/>
+      <c r="K103" s="11"/>
+      <c r="L103" s="11"/>
+      <c r="M103" s="11"/>
+      <c r="N103" s="11"/>
+      <c r="O103" s="11"/>
+      <c r="P103" s="11"/>
+      <c r="Q103" s="11"/>
+      <c r="R103" s="11"/>
+      <c r="S103" s="11"/>
+      <c r="T103" s="11"/>
+      <c r="U103" s="11"/>
+      <c r="V103" s="11"/>
+      <c r="W103" s="11"/>
+      <c r="X103" s="11"/>
+      <c r="Y103" s="11"/>
+      <c r="Z103" s="11"/>
+      <c r="AA103" s="11"/>
+    </row>
+    <row r="104" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="11"/>
+      <c r="B104" s="11"/>
+      <c r="C104" s="11"/>
+      <c r="D104" s="11"/>
+      <c r="E104" s="11"/>
+      <c r="F104" s="11"/>
+      <c r="G104" s="11"/>
+      <c r="H104" s="11"/>
+      <c r="I104" s="11"/>
+      <c r="J104" s="11"/>
+      <c r="K104" s="11"/>
+      <c r="L104" s="11"/>
+      <c r="M104" s="11"/>
+      <c r="N104" s="11"/>
+      <c r="O104" s="11"/>
+      <c r="P104" s="11"/>
+      <c r="Q104" s="11"/>
+      <c r="R104" s="11"/>
+      <c r="S104" s="11"/>
+      <c r="T104" s="11"/>
+      <c r="U104" s="11"/>
+      <c r="V104" s="11"/>
+      <c r="W104" s="11"/>
+      <c r="X104" s="11"/>
+      <c r="Y104" s="11"/>
+      <c r="Z104" s="11"/>
+      <c r="AA104" s="11"/>
+    </row>
+    <row r="105" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="11"/>
+      <c r="B105" s="11"/>
+      <c r="C105" s="11"/>
+      <c r="D105" s="11"/>
+      <c r="E105" s="11"/>
+      <c r="F105" s="11"/>
+      <c r="G105" s="11"/>
+      <c r="H105" s="11"/>
+      <c r="I105" s="11"/>
+      <c r="J105" s="11"/>
+      <c r="K105" s="11"/>
+      <c r="L105" s="11"/>
+      <c r="M105" s="11"/>
+      <c r="N105" s="11"/>
+      <c r="O105" s="11"/>
+      <c r="P105" s="11"/>
+      <c r="Q105" s="11"/>
+      <c r="R105" s="11"/>
+      <c r="S105" s="11"/>
+      <c r="T105" s="11"/>
+      <c r="U105" s="11"/>
+      <c r="V105" s="11"/>
+      <c r="W105" s="11"/>
+      <c r="X105" s="11"/>
+      <c r="Y105" s="11"/>
+      <c r="Z105" s="11"/>
+      <c r="AA105" s="11"/>
+    </row>
+    <row r="106" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="11"/>
+      <c r="B106" s="11"/>
+      <c r="C106" s="11"/>
+      <c r="D106" s="11"/>
+      <c r="E106" s="11"/>
+      <c r="F106" s="11"/>
+      <c r="G106" s="11"/>
+      <c r="H106" s="11"/>
+      <c r="I106" s="11"/>
+      <c r="J106" s="11"/>
+      <c r="K106" s="11"/>
+      <c r="L106" s="11"/>
+      <c r="M106" s="11"/>
+      <c r="N106" s="11"/>
+      <c r="O106" s="11"/>
+      <c r="P106" s="11"/>
+      <c r="Q106" s="11"/>
+      <c r="R106" s="11"/>
+      <c r="S106" s="11"/>
+      <c r="T106" s="11"/>
+      <c r="U106" s="11"/>
+      <c r="V106" s="11"/>
+      <c r="W106" s="11"/>
+      <c r="X106" s="11"/>
+      <c r="Y106" s="11"/>
+      <c r="Z106" s="11"/>
+      <c r="AA106" s="11"/>
+    </row>
+    <row r="107" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="11"/>
+      <c r="B107" s="11"/>
+      <c r="C107" s="11"/>
+      <c r="D107" s="11"/>
+      <c r="E107" s="11"/>
+      <c r="F107" s="11"/>
+      <c r="G107" s="11"/>
+      <c r="H107" s="11"/>
+      <c r="I107" s="11"/>
+      <c r="J107" s="11"/>
+      <c r="K107" s="11"/>
+      <c r="L107" s="11"/>
+      <c r="M107" s="11"/>
+      <c r="N107" s="11"/>
+      <c r="O107" s="11"/>
+      <c r="P107" s="11"/>
+      <c r="Q107" s="11"/>
+      <c r="R107" s="11"/>
+      <c r="S107" s="11"/>
+      <c r="T107" s="11"/>
+      <c r="U107" s="11"/>
+      <c r="V107" s="11"/>
+      <c r="W107" s="11"/>
+      <c r="X107" s="11"/>
+      <c r="Y107" s="11"/>
+      <c r="Z107" s="11"/>
+      <c r="AA107" s="11"/>
+    </row>
+    <row r="108" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="11"/>
+      <c r="B108" s="11"/>
+      <c r="C108" s="11"/>
+      <c r="D108" s="11"/>
+      <c r="E108" s="11"/>
+      <c r="F108" s="11"/>
+      <c r="G108" s="11"/>
+      <c r="H108" s="11"/>
+      <c r="I108" s="11"/>
+      <c r="J108" s="11"/>
+      <c r="K108" s="11"/>
+      <c r="L108" s="11"/>
+      <c r="M108" s="11"/>
+      <c r="N108" s="11"/>
+      <c r="O108" s="11"/>
+      <c r="P108" s="11"/>
+      <c r="Q108" s="11"/>
+      <c r="R108" s="11"/>
+      <c r="S108" s="11"/>
+      <c r="T108" s="11"/>
+      <c r="U108" s="11"/>
+      <c r="V108" s="11"/>
+      <c r="W108" s="11"/>
+      <c r="X108" s="11"/>
+      <c r="Y108" s="11"/>
+      <c r="Z108" s="11"/>
+      <c r="AA108" s="11"/>
+    </row>
+    <row r="109" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="11"/>
+      <c r="B109" s="11"/>
+      <c r="C109" s="11"/>
+      <c r="D109" s="11"/>
+      <c r="E109" s="11"/>
+      <c r="F109" s="11"/>
+      <c r="G109" s="11"/>
+      <c r="H109" s="11"/>
+      <c r="I109" s="11"/>
+      <c r="J109" s="11"/>
+      <c r="K109" s="11"/>
+      <c r="L109" s="11"/>
+      <c r="M109" s="11"/>
+      <c r="N109" s="11"/>
+      <c r="O109" s="11"/>
+      <c r="P109" s="11"/>
+      <c r="Q109" s="11"/>
+      <c r="R109" s="11"/>
+      <c r="S109" s="11"/>
+      <c r="T109" s="11"/>
+      <c r="U109" s="11"/>
+      <c r="V109" s="11"/>
+      <c r="W109" s="11"/>
+      <c r="X109" s="11"/>
+      <c r="Y109" s="11"/>
+      <c r="Z109" s="11"/>
+      <c r="AA109" s="11"/>
+    </row>
+    <row r="110" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="11"/>
+      <c r="B110" s="11"/>
+      <c r="C110" s="11"/>
+      <c r="D110" s="11"/>
+      <c r="E110" s="11"/>
+      <c r="F110" s="11"/>
+      <c r="G110" s="11"/>
+      <c r="H110" s="11"/>
+      <c r="I110" s="11"/>
+      <c r="J110" s="11"/>
+      <c r="K110" s="11"/>
+      <c r="L110" s="11"/>
+      <c r="M110" s="11"/>
+      <c r="N110" s="11"/>
+      <c r="O110" s="11"/>
+      <c r="P110" s="11"/>
+      <c r="Q110" s="11"/>
+      <c r="R110" s="11"/>
+      <c r="S110" s="11"/>
+      <c r="T110" s="11"/>
+      <c r="U110" s="11"/>
+      <c r="V110" s="11"/>
+      <c r="W110" s="11"/>
+      <c r="X110" s="11"/>
+      <c r="Y110" s="11"/>
+      <c r="Z110" s="11"/>
+      <c r="AA110" s="11"/>
+    </row>
+    <row r="111" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="11"/>
+      <c r="B111" s="11"/>
+      <c r="C111" s="11"/>
+      <c r="D111" s="11"/>
+      <c r="E111" s="11"/>
+      <c r="F111" s="11"/>
+      <c r="G111" s="11"/>
+      <c r="H111" s="11"/>
+      <c r="I111" s="11"/>
+      <c r="J111" s="11"/>
+      <c r="K111" s="11"/>
+      <c r="L111" s="11"/>
+      <c r="M111" s="11"/>
+      <c r="N111" s="11"/>
+      <c r="O111" s="11"/>
+      <c r="P111" s="11"/>
+      <c r="Q111" s="11"/>
+      <c r="R111" s="11"/>
+      <c r="S111" s="11"/>
+      <c r="T111" s="11"/>
+      <c r="U111" s="11"/>
+      <c r="V111" s="11"/>
+      <c r="W111" s="11"/>
+      <c r="X111" s="11"/>
+      <c r="Y111" s="11"/>
+      <c r="Z111" s="11"/>
+      <c r="AA111" s="11"/>
+    </row>
+    <row r="112" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="11"/>
+      <c r="B112" s="11"/>
+      <c r="C112" s="11"/>
+      <c r="D112" s="11"/>
+      <c r="E112" s="11"/>
+      <c r="F112" s="11"/>
+      <c r="G112" s="11"/>
+      <c r="H112" s="11"/>
+      <c r="I112" s="11"/>
+      <c r="J112" s="11"/>
+      <c r="K112" s="11"/>
+      <c r="L112" s="11"/>
+      <c r="M112" s="11"/>
+      <c r="N112" s="11"/>
+      <c r="O112" s="11"/>
+      <c r="P112" s="11"/>
+      <c r="Q112" s="11"/>
+      <c r="R112" s="11"/>
+      <c r="S112" s="11"/>
+      <c r="T112" s="11"/>
+      <c r="U112" s="11"/>
+      <c r="V112" s="11"/>
+      <c r="W112" s="11"/>
+      <c r="X112" s="11"/>
+      <c r="Y112" s="11"/>
+      <c r="Z112" s="11"/>
+      <c r="AA112" s="11"/>
+    </row>
+    <row r="113" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="11"/>
+      <c r="B113" s="11"/>
+      <c r="C113" s="11"/>
+      <c r="D113" s="11"/>
+      <c r="E113" s="11"/>
+      <c r="F113" s="11"/>
+      <c r="G113" s="11"/>
+      <c r="H113" s="11"/>
+      <c r="I113" s="11"/>
+      <c r="J113" s="11"/>
+      <c r="K113" s="11"/>
+      <c r="L113" s="11"/>
+      <c r="M113" s="11"/>
+      <c r="N113" s="11"/>
+      <c r="O113" s="11"/>
+      <c r="P113" s="11"/>
+      <c r="Q113" s="11"/>
+      <c r="R113" s="11"/>
+      <c r="S113" s="11"/>
+      <c r="T113" s="11"/>
+      <c r="U113" s="11"/>
+      <c r="V113" s="11"/>
+      <c r="W113" s="11"/>
+      <c r="X113" s="11"/>
+      <c r="Y113" s="11"/>
+      <c r="Z113" s="11"/>
+      <c r="AA113" s="11"/>
+    </row>
+    <row r="114" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="11"/>
+      <c r="B114" s="11"/>
+      <c r="C114" s="11"/>
+      <c r="D114" s="11"/>
+      <c r="E114" s="11"/>
+      <c r="F114" s="11"/>
+      <c r="G114" s="11"/>
+      <c r="H114" s="11"/>
+      <c r="I114" s="11"/>
+      <c r="J114" s="11"/>
+      <c r="K114" s="11"/>
+      <c r="L114" s="11"/>
+      <c r="M114" s="11"/>
+      <c r="N114" s="11"/>
+      <c r="O114" s="11"/>
+      <c r="P114" s="11"/>
+      <c r="Q114" s="11"/>
+      <c r="R114" s="11"/>
+      <c r="S114" s="11"/>
+      <c r="T114" s="11"/>
+      <c r="U114" s="11"/>
+      <c r="V114" s="11"/>
+      <c r="W114" s="11"/>
+      <c r="X114" s="11"/>
+      <c r="Y114" s="11"/>
+      <c r="Z114" s="11"/>
+      <c r="AA114" s="11"/>
+    </row>
+    <row r="115" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="11"/>
+      <c r="B115" s="11"/>
+      <c r="C115" s="11"/>
+      <c r="D115" s="11"/>
+      <c r="E115" s="11"/>
+      <c r="F115" s="11"/>
+      <c r="G115" s="11"/>
+      <c r="H115" s="11"/>
+      <c r="I115" s="11"/>
+      <c r="J115" s="11"/>
+      <c r="K115" s="11"/>
+      <c r="L115" s="11"/>
+      <c r="M115" s="11"/>
+      <c r="N115" s="11"/>
+      <c r="O115" s="11"/>
+      <c r="P115" s="11"/>
+      <c r="Q115" s="11"/>
+      <c r="R115" s="11"/>
+      <c r="S115" s="11"/>
+      <c r="T115" s="11"/>
+      <c r="U115" s="11"/>
+      <c r="V115" s="11"/>
+      <c r="W115" s="11"/>
+      <c r="X115" s="11"/>
+      <c r="Y115" s="11"/>
+      <c r="Z115" s="11"/>
+      <c r="AA115" s="11"/>
+    </row>
+    <row r="116" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="11"/>
+      <c r="B116" s="11"/>
+      <c r="C116" s="11"/>
+      <c r="D116" s="11"/>
+      <c r="E116" s="11"/>
+      <c r="F116" s="11"/>
+      <c r="G116" s="11"/>
+      <c r="H116" s="11"/>
+      <c r="I116" s="11"/>
+      <c r="J116" s="11"/>
+      <c r="K116" s="11"/>
+      <c r="L116" s="11"/>
+      <c r="M116" s="11"/>
+      <c r="N116" s="11"/>
+      <c r="O116" s="11"/>
+      <c r="P116" s="11"/>
+      <c r="Q116" s="11"/>
+      <c r="R116" s="11"/>
+      <c r="S116" s="11"/>
+      <c r="T116" s="11"/>
+      <c r="U116" s="11"/>
+      <c r="V116" s="11"/>
+      <c r="W116" s="11"/>
+      <c r="X116" s="11"/>
+      <c r="Y116" s="11"/>
+      <c r="Z116" s="11"/>
+      <c r="AA116" s="11"/>
+    </row>
+    <row r="117" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="11"/>
+      <c r="B117" s="11"/>
+      <c r="C117" s="11"/>
+      <c r="D117" s="11"/>
+      <c r="E117" s="11"/>
+      <c r="F117" s="11"/>
+      <c r="G117" s="11"/>
+      <c r="H117" s="11"/>
+      <c r="I117" s="11"/>
+      <c r="J117" s="11"/>
+      <c r="K117" s="11"/>
+      <c r="L117" s="11"/>
+      <c r="M117" s="11"/>
+      <c r="N117" s="11"/>
+      <c r="O117" s="11"/>
+      <c r="P117" s="11"/>
+      <c r="Q117" s="11"/>
+      <c r="R117" s="11"/>
+      <c r="S117" s="11"/>
+      <c r="T117" s="11"/>
+      <c r="U117" s="11"/>
+      <c r="V117" s="11"/>
+      <c r="W117" s="11"/>
+      <c r="X117" s="11"/>
+      <c r="Y117" s="11"/>
+      <c r="Z117" s="11"/>
+      <c r="AA117" s="11"/>
+    </row>
+    <row r="118" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="11"/>
+      <c r="B118" s="11"/>
+      <c r="C118" s="11"/>
+      <c r="D118" s="11"/>
+      <c r="E118" s="11"/>
+      <c r="F118" s="11"/>
+      <c r="G118" s="11"/>
+      <c r="H118" s="11"/>
+      <c r="I118" s="11"/>
+      <c r="J118" s="11"/>
+      <c r="K118" s="11"/>
+      <c r="L118" s="11"/>
+      <c r="M118" s="11"/>
+      <c r="N118" s="11"/>
+      <c r="O118" s="11"/>
+      <c r="P118" s="11"/>
+      <c r="Q118" s="11"/>
+      <c r="R118" s="11"/>
+      <c r="S118" s="11"/>
+      <c r="T118" s="11"/>
+      <c r="U118" s="11"/>
+      <c r="V118" s="11"/>
+      <c r="W118" s="11"/>
+      <c r="X118" s="11"/>
+      <c r="Y118" s="11"/>
+      <c r="Z118" s="11"/>
+      <c r="AA118" s="11"/>
+    </row>
+    <row r="119" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="11"/>
+      <c r="B119" s="11"/>
+      <c r="C119" s="11"/>
+      <c r="D119" s="11"/>
+      <c r="E119" s="11"/>
+      <c r="F119" s="11"/>
+      <c r="G119" s="11"/>
+      <c r="H119" s="11"/>
+      <c r="I119" s="11"/>
+      <c r="J119" s="11"/>
+      <c r="K119" s="11"/>
+      <c r="L119" s="11"/>
+      <c r="M119" s="11"/>
+      <c r="N119" s="11"/>
+      <c r="O119" s="11"/>
+      <c r="P119" s="11"/>
+      <c r="Q119" s="11"/>
+      <c r="R119" s="11"/>
+      <c r="S119" s="11"/>
+      <c r="T119" s="11"/>
+      <c r="U119" s="11"/>
+      <c r="V119" s="11"/>
+      <c r="W119" s="11"/>
+      <c r="X119" s="11"/>
+      <c r="Y119" s="11"/>
+      <c r="Z119" s="11"/>
+      <c r="AA119" s="11"/>
+    </row>
+    <row r="120" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="11"/>
+      <c r="B120" s="11"/>
+      <c r="C120" s="11"/>
+      <c r="D120" s="11"/>
+      <c r="E120" s="11"/>
+      <c r="F120" s="11"/>
+      <c r="G120" s="11"/>
+      <c r="H120" s="11"/>
+      <c r="I120" s="11"/>
+      <c r="J120" s="11"/>
+      <c r="K120" s="11"/>
+      <c r="L120" s="11"/>
+      <c r="M120" s="11"/>
+      <c r="N120" s="11"/>
+      <c r="O120" s="11"/>
+      <c r="P120" s="11"/>
+      <c r="Q120" s="11"/>
+      <c r="R120" s="11"/>
+      <c r="S120" s="11"/>
+      <c r="T120" s="11"/>
+      <c r="U120" s="11"/>
+      <c r="V120" s="11"/>
+      <c r="W120" s="11"/>
+      <c r="X120" s="11"/>
+      <c r="Y120" s="11"/>
+      <c r="Z120" s="11"/>
+      <c r="AA120" s="11"/>
+    </row>
+    <row r="121" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="11"/>
+      <c r="B121" s="11"/>
+      <c r="C121" s="11"/>
+      <c r="D121" s="11"/>
+      <c r="E121" s="11"/>
+      <c r="F121" s="11"/>
+      <c r="G121" s="11"/>
+      <c r="H121" s="11"/>
+      <c r="I121" s="11"/>
+      <c r="J121" s="11"/>
+      <c r="K121" s="11"/>
+      <c r="L121" s="11"/>
+      <c r="M121" s="11"/>
+      <c r="N121" s="11"/>
+      <c r="O121" s="11"/>
+      <c r="P121" s="11"/>
+      <c r="Q121" s="11"/>
+      <c r="R121" s="11"/>
+      <c r="S121" s="11"/>
+      <c r="T121" s="11"/>
+      <c r="U121" s="11"/>
+      <c r="V121" s="11"/>
+      <c r="W121" s="11"/>
+      <c r="X121" s="11"/>
+      <c r="Y121" s="11"/>
+      <c r="Z121" s="11"/>
+      <c r="AA121" s="11"/>
+    </row>
+    <row r="122" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="11"/>
+      <c r="B122" s="11"/>
+      <c r="C122" s="11"/>
+      <c r="D122" s="11"/>
+      <c r="E122" s="11"/>
+      <c r="F122" s="11"/>
+      <c r="G122" s="11"/>
+      <c r="H122" s="11"/>
+      <c r="I122" s="11"/>
+      <c r="J122" s="11"/>
+      <c r="K122" s="11"/>
+      <c r="L122" s="11"/>
+      <c r="M122" s="11"/>
+      <c r="N122" s="11"/>
+      <c r="O122" s="11"/>
+      <c r="P122" s="11"/>
+      <c r="Q122" s="11"/>
+      <c r="R122" s="11"/>
+      <c r="S122" s="11"/>
+      <c r="T122" s="11"/>
+      <c r="U122" s="11"/>
+      <c r="V122" s="11"/>
+      <c r="W122" s="11"/>
+      <c r="X122" s="11"/>
+      <c r="Y122" s="11"/>
+      <c r="Z122" s="11"/>
+      <c r="AA122" s="11"/>
+    </row>
+    <row r="123" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="11"/>
+      <c r="B123" s="11"/>
+      <c r="C123" s="11"/>
+      <c r="D123" s="11"/>
+      <c r="E123" s="11"/>
+      <c r="F123" s="11"/>
+      <c r="G123" s="11"/>
+      <c r="H123" s="11"/>
+      <c r="I123" s="11"/>
+      <c r="J123" s="11"/>
+      <c r="K123" s="11"/>
+      <c r="L123" s="11"/>
+      <c r="M123" s="11"/>
+      <c r="N123" s="11"/>
+      <c r="O123" s="11"/>
+      <c r="P123" s="11"/>
+      <c r="Q123" s="11"/>
+      <c r="R123" s="11"/>
+      <c r="S123" s="11"/>
+      <c r="T123" s="11"/>
+      <c r="U123" s="11"/>
+      <c r="V123" s="11"/>
+      <c r="W123" s="11"/>
+      <c r="X123" s="11"/>
+      <c r="Y123" s="11"/>
+      <c r="Z123" s="11"/>
+      <c r="AA123" s="11"/>
+    </row>
+    <row r="124" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="11"/>
+      <c r="B124" s="11"/>
+      <c r="C124" s="11"/>
+      <c r="D124" s="11"/>
+      <c r="E124" s="11"/>
+      <c r="F124" s="11"/>
+      <c r="G124" s="11"/>
+      <c r="H124" s="11"/>
+      <c r="I124" s="11"/>
+      <c r="J124" s="11"/>
+      <c r="K124" s="11"/>
+      <c r="L124" s="11"/>
+      <c r="M124" s="11"/>
+      <c r="N124" s="11"/>
+      <c r="O124" s="11"/>
+      <c r="P124" s="11"/>
+      <c r="Q124" s="11"/>
+      <c r="R124" s="11"/>
+      <c r="S124" s="11"/>
+      <c r="T124" s="11"/>
+      <c r="U124" s="11"/>
+      <c r="V124" s="11"/>
+      <c r="W124" s="11"/>
+      <c r="X124" s="11"/>
+      <c r="Y124" s="11"/>
+      <c r="Z124" s="11"/>
+      <c r="AA124" s="11"/>
+    </row>
+    <row r="125" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="11"/>
+      <c r="B125" s="11"/>
+      <c r="C125" s="11"/>
+      <c r="D125" s="11"/>
+      <c r="E125" s="11"/>
+      <c r="F125" s="11"/>
+      <c r="G125" s="11"/>
+      <c r="H125" s="11"/>
+      <c r="I125" s="11"/>
+      <c r="J125" s="11"/>
+      <c r="K125" s="11"/>
+      <c r="L125" s="11"/>
+      <c r="M125" s="11"/>
+      <c r="N125" s="11"/>
+      <c r="O125" s="11"/>
+      <c r="P125" s="11"/>
+      <c r="Q125" s="11"/>
+      <c r="R125" s="11"/>
+      <c r="S125" s="11"/>
+      <c r="T125" s="11"/>
+      <c r="U125" s="11"/>
+      <c r="V125" s="11"/>
+      <c r="W125" s="11"/>
+      <c r="X125" s="11"/>
+      <c r="Y125" s="11"/>
+      <c r="Z125" s="11"/>
+      <c r="AA125" s="11"/>
+    </row>
+    <row r="126" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="11"/>
+      <c r="B126" s="11"/>
+      <c r="C126" s="11"/>
+      <c r="D126" s="11"/>
+      <c r="E126" s="11"/>
+      <c r="F126" s="11"/>
+      <c r="G126" s="11"/>
+      <c r="H126" s="11"/>
+      <c r="I126" s="11"/>
+      <c r="J126" s="11"/>
+      <c r="K126" s="11"/>
+      <c r="L126" s="11"/>
+      <c r="M126" s="11"/>
+      <c r="N126" s="11"/>
+      <c r="O126" s="11"/>
+      <c r="P126" s="11"/>
+      <c r="Q126" s="11"/>
+      <c r="R126" s="11"/>
+      <c r="S126" s="11"/>
+      <c r="T126" s="11"/>
+      <c r="U126" s="11"/>
+      <c r="V126" s="11"/>
+      <c r="W126" s="11"/>
+      <c r="X126" s="11"/>
+      <c r="Y126" s="11"/>
+      <c r="Z126" s="11"/>
+      <c r="AA126" s="11"/>
+    </row>
+    <row r="127" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="11"/>
+      <c r="B127" s="11"/>
+      <c r="C127" s="11"/>
+      <c r="D127" s="11"/>
+      <c r="E127" s="11"/>
+      <c r="F127" s="11"/>
+      <c r="G127" s="11"/>
+      <c r="H127" s="11"/>
+      <c r="I127" s="11"/>
+      <c r="J127" s="11"/>
+      <c r="K127" s="11"/>
+      <c r="L127" s="11"/>
+      <c r="M127" s="11"/>
+      <c r="N127" s="11"/>
+      <c r="O127" s="11"/>
+      <c r="P127" s="11"/>
+      <c r="Q127" s="11"/>
+      <c r="R127" s="11"/>
+      <c r="S127" s="11"/>
+      <c r="T127" s="11"/>
+      <c r="U127" s="11"/>
+      <c r="V127" s="11"/>
+      <c r="W127" s="11"/>
+      <c r="X127" s="11"/>
+      <c r="Y127" s="11"/>
+      <c r="Z127" s="11"/>
+      <c r="AA127" s="11"/>
+    </row>
+    <row r="128" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="11"/>
+      <c r="B128" s="11"/>
+      <c r="C128" s="11"/>
+      <c r="D128" s="11"/>
+      <c r="E128" s="11"/>
+      <c r="F128" s="11"/>
+      <c r="G128" s="11"/>
+      <c r="H128" s="11"/>
+      <c r="I128" s="11"/>
+      <c r="J128" s="11"/>
+      <c r="K128" s="11"/>
+      <c r="L128" s="11"/>
+      <c r="M128" s="11"/>
+      <c r="N128" s="11"/>
+      <c r="O128" s="11"/>
+      <c r="P128" s="11"/>
+      <c r="Q128" s="11"/>
+      <c r="R128" s="11"/>
+      <c r="S128" s="11"/>
+      <c r="T128" s="11"/>
+      <c r="U128" s="11"/>
+      <c r="V128" s="11"/>
+      <c r="W128" s="11"/>
+      <c r="X128" s="11"/>
+      <c r="Y128" s="11"/>
+      <c r="Z128" s="11"/>
+      <c r="AA128" s="11"/>
+    </row>
+    <row r="129" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="11"/>
+      <c r="B129" s="11"/>
+      <c r="C129" s="11"/>
+      <c r="D129" s="11"/>
+      <c r="E129" s="11"/>
+      <c r="F129" s="11"/>
+      <c r="G129" s="11"/>
+      <c r="H129" s="11"/>
+      <c r="I129" s="11"/>
+      <c r="J129" s="11"/>
+      <c r="K129" s="11"/>
+      <c r="L129" s="11"/>
+      <c r="M129" s="11"/>
+      <c r="N129" s="11"/>
+      <c r="O129" s="11"/>
+      <c r="P129" s="11"/>
+      <c r="Q129" s="11"/>
+      <c r="R129" s="11"/>
+      <c r="S129" s="11"/>
+      <c r="T129" s="11"/>
+      <c r="U129" s="11"/>
+      <c r="V129" s="11"/>
+      <c r="W129" s="11"/>
+      <c r="X129" s="11"/>
+      <c r="Y129" s="11"/>
+      <c r="Z129" s="11"/>
+      <c r="AA129" s="11"/>
+    </row>
+    <row r="130" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="11"/>
+      <c r="B130" s="11"/>
+      <c r="C130" s="11"/>
+      <c r="D130" s="11"/>
+      <c r="E130" s="11"/>
+      <c r="F130" s="11"/>
+      <c r="G130" s="11"/>
+      <c r="H130" s="11"/>
+      <c r="I130" s="11"/>
+      <c r="J130" s="11"/>
+      <c r="K130" s="11"/>
+      <c r="L130" s="11"/>
+      <c r="M130" s="11"/>
+      <c r="N130" s="11"/>
+      <c r="O130" s="11"/>
+      <c r="P130" s="11"/>
+      <c r="Q130" s="11"/>
+      <c r="R130" s="11"/>
+      <c r="S130" s="11"/>
+      <c r="T130" s="11"/>
+      <c r="U130" s="11"/>
+      <c r="V130" s="11"/>
+      <c r="W130" s="11"/>
+      <c r="X130" s="11"/>
+      <c r="Y130" s="11"/>
+      <c r="Z130" s="11"/>
+      <c r="AA130" s="11"/>
+    </row>
+    <row r="131" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="11"/>
+      <c r="B131" s="11"/>
+      <c r="C131" s="11"/>
+      <c r="D131" s="11"/>
+      <c r="E131" s="11"/>
+      <c r="F131" s="11"/>
+      <c r="G131" s="11"/>
+      <c r="H131" s="11"/>
+      <c r="I131" s="11"/>
+      <c r="J131" s="11"/>
+      <c r="K131" s="11"/>
+      <c r="L131" s="11"/>
+      <c r="M131" s="11"/>
+      <c r="N131" s="11"/>
+      <c r="O131" s="11"/>
+      <c r="P131" s="11"/>
+      <c r="Q131" s="11"/>
+      <c r="R131" s="11"/>
+      <c r="S131" s="11"/>
+      <c r="T131" s="11"/>
+      <c r="U131" s="11"/>
+      <c r="V131" s="11"/>
+      <c r="W131" s="11"/>
+      <c r="X131" s="11"/>
+      <c r="Y131" s="11"/>
+      <c r="Z131" s="11"/>
+      <c r="AA131" s="11"/>
+    </row>
+    <row r="132" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="11"/>
+      <c r="B132" s="11"/>
+      <c r="C132" s="11"/>
+      <c r="D132" s="11"/>
+      <c r="E132" s="11"/>
+      <c r="F132" s="11"/>
+      <c r="G132" s="11"/>
+      <c r="H132" s="11"/>
+      <c r="I132" s="11"/>
+      <c r="J132" s="11"/>
+      <c r="K132" s="11"/>
+      <c r="L132" s="11"/>
+      <c r="M132" s="11"/>
+      <c r="N132" s="11"/>
+      <c r="O132" s="11"/>
+      <c r="P132" s="11"/>
+      <c r="Q132" s="11"/>
+      <c r="R132" s="11"/>
+      <c r="S132" s="11"/>
+      <c r="T132" s="11"/>
+      <c r="U132" s="11"/>
+      <c r="V132" s="11"/>
+      <c r="W132" s="11"/>
+      <c r="X132" s="11"/>
+      <c r="Y132" s="11"/>
+      <c r="Z132" s="11"/>
+      <c r="AA132" s="11"/>
+    </row>
+    <row r="133" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="11"/>
+      <c r="B133" s="11"/>
+      <c r="C133" s="11"/>
+      <c r="D133" s="11"/>
+      <c r="E133" s="11"/>
+      <c r="F133" s="11"/>
+      <c r="G133" s="11"/>
+      <c r="H133" s="11"/>
+      <c r="I133" s="11"/>
+      <c r="J133" s="11"/>
+      <c r="K133" s="11"/>
+      <c r="L133" s="11"/>
+      <c r="M133" s="11"/>
+      <c r="N133" s="11"/>
+      <c r="O133" s="11"/>
+      <c r="P133" s="11"/>
+      <c r="Q133" s="11"/>
+      <c r="R133" s="11"/>
+      <c r="S133" s="11"/>
+      <c r="T133" s="11"/>
+      <c r="U133" s="11"/>
+      <c r="V133" s="11"/>
+      <c r="W133" s="11"/>
+      <c r="X133" s="11"/>
+      <c r="Y133" s="11"/>
+      <c r="Z133" s="11"/>
+      <c r="AA133" s="11"/>
+    </row>
+    <row r="134" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="11"/>
+      <c r="B134" s="11"/>
+      <c r="C134" s="11"/>
+      <c r="D134" s="11"/>
+      <c r="E134" s="11"/>
+      <c r="F134" s="11"/>
+      <c r="G134" s="11"/>
+      <c r="H134" s="11"/>
+      <c r="I134" s="11"/>
+      <c r="J134" s="11"/>
+      <c r="K134" s="11"/>
+      <c r="L134" s="11"/>
+      <c r="M134" s="11"/>
+      <c r="N134" s="11"/>
+      <c r="O134" s="11"/>
+      <c r="P134" s="11"/>
+      <c r="Q134" s="11"/>
+      <c r="R134" s="11"/>
+      <c r="S134" s="11"/>
+      <c r="T134" s="11"/>
+      <c r="U134" s="11"/>
+      <c r="V134" s="11"/>
+      <c r="W134" s="11"/>
+      <c r="X134" s="11"/>
+      <c r="Y134" s="11"/>
+      <c r="Z134" s="11"/>
+      <c r="AA134" s="11"/>
+    </row>
+    <row r="135" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="11"/>
+      <c r="B135" s="11"/>
+      <c r="C135" s="11"/>
+      <c r="D135" s="11"/>
+      <c r="E135" s="11"/>
+      <c r="F135" s="11"/>
+      <c r="G135" s="11"/>
+      <c r="H135" s="11"/>
+      <c r="I135" s="11"/>
+      <c r="J135" s="11"/>
+      <c r="K135" s="11"/>
+      <c r="L135" s="11"/>
+      <c r="M135" s="11"/>
+      <c r="N135" s="11"/>
+      <c r="O135" s="11"/>
+      <c r="P135" s="11"/>
+      <c r="Q135" s="11"/>
+      <c r="R135" s="11"/>
+      <c r="S135" s="11"/>
+      <c r="T135" s="11"/>
+      <c r="U135" s="11"/>
+      <c r="V135" s="11"/>
+      <c r="W135" s="11"/>
+      <c r="X135" s="11"/>
+      <c r="Y135" s="11"/>
+      <c r="Z135" s="11"/>
+      <c r="AA135" s="11"/>
+    </row>
+    <row r="136" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="11"/>
+      <c r="B136" s="11"/>
+      <c r="C136" s="11"/>
+      <c r="D136" s="11"/>
+      <c r="E136" s="11"/>
+      <c r="F136" s="11"/>
+      <c r="G136" s="11"/>
+      <c r="H136" s="11"/>
+      <c r="I136" s="11"/>
+      <c r="J136" s="11"/>
+      <c r="K136" s="11"/>
+      <c r="L136" s="11"/>
+      <c r="M136" s="11"/>
+      <c r="N136" s="11"/>
+      <c r="O136" s="11"/>
+      <c r="P136" s="11"/>
+      <c r="Q136" s="11"/>
+      <c r="R136" s="11"/>
+      <c r="S136" s="11"/>
+      <c r="T136" s="11"/>
+      <c r="U136" s="11"/>
+      <c r="V136" s="11"/>
+      <c r="W136" s="11"/>
+      <c r="X136" s="11"/>
+      <c r="Y136" s="11"/>
+      <c r="Z136" s="11"/>
+      <c r="AA136" s="11"/>
+    </row>
+    <row r="137" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="11"/>
+      <c r="B137" s="11"/>
+      <c r="C137" s="11"/>
+      <c r="D137" s="11"/>
+      <c r="E137" s="11"/>
+      <c r="F137" s="11"/>
+      <c r="G137" s="11"/>
+      <c r="H137" s="11"/>
+      <c r="I137" s="11"/>
+      <c r="J137" s="11"/>
+      <c r="K137" s="11"/>
+      <c r="L137" s="11"/>
+      <c r="M137" s="11"/>
+      <c r="N137" s="11"/>
+      <c r="O137" s="11"/>
+      <c r="P137" s="11"/>
+      <c r="Q137" s="11"/>
+      <c r="R137" s="11"/>
+      <c r="S137" s="11"/>
+      <c r="T137" s="11"/>
+      <c r="U137" s="11"/>
+      <c r="V137" s="11"/>
+      <c r="W137" s="11"/>
+      <c r="X137" s="11"/>
+      <c r="Y137" s="11"/>
+      <c r="Z137" s="11"/>
+      <c r="AA137" s="11"/>
+    </row>
+    <row r="138" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="11"/>
+      <c r="B138" s="11"/>
+      <c r="C138" s="11"/>
+      <c r="D138" s="11"/>
+      <c r="E138" s="11"/>
+      <c r="F138" s="11"/>
+      <c r="G138" s="11"/>
+      <c r="H138" s="11"/>
+      <c r="I138" s="11"/>
+      <c r="J138" s="11"/>
+      <c r="K138" s="11"/>
+      <c r="L138" s="11"/>
+      <c r="M138" s="11"/>
+      <c r="N138" s="11"/>
+      <c r="O138" s="11"/>
+      <c r="P138" s="11"/>
+      <c r="Q138" s="11"/>
+      <c r="R138" s="11"/>
+      <c r="S138" s="11"/>
+      <c r="T138" s="11"/>
+      <c r="U138" s="11"/>
+      <c r="V138" s="11"/>
+      <c r="W138" s="11"/>
+      <c r="X138" s="11"/>
+      <c r="Y138" s="11"/>
+      <c r="Z138" s="11"/>
+      <c r="AA138" s="11"/>
+    </row>
+    <row r="139" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="11"/>
+      <c r="B139" s="11"/>
+      <c r="C139" s="11"/>
+      <c r="D139" s="11"/>
+      <c r="E139" s="11"/>
+      <c r="F139" s="11"/>
+      <c r="G139" s="11"/>
+      <c r="H139" s="11"/>
+      <c r="I139" s="11"/>
+      <c r="J139" s="11"/>
+      <c r="K139" s="11"/>
+      <c r="L139" s="11"/>
+      <c r="M139" s="11"/>
+      <c r="N139" s="11"/>
+      <c r="O139" s="11"/>
+      <c r="P139" s="11"/>
+      <c r="Q139" s="11"/>
+      <c r="R139" s="11"/>
+      <c r="S139" s="11"/>
+      <c r="T139" s="11"/>
+      <c r="U139" s="11"/>
+      <c r="V139" s="11"/>
+      <c r="W139" s="11"/>
+      <c r="X139" s="11"/>
+      <c r="Y139" s="11"/>
+      <c r="Z139" s="11"/>
+      <c r="AA139" s="11"/>
+    </row>
+    <row r="140" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="11"/>
+      <c r="B140" s="11"/>
+      <c r="C140" s="11"/>
+      <c r="D140" s="11"/>
+      <c r="E140" s="11"/>
+      <c r="F140" s="11"/>
+      <c r="G140" s="11"/>
+      <c r="H140" s="11"/>
+      <c r="I140" s="11"/>
+      <c r="J140" s="11"/>
+      <c r="K140" s="11"/>
+      <c r="L140" s="11"/>
+      <c r="M140" s="11"/>
+      <c r="N140" s="11"/>
+      <c r="O140" s="11"/>
+      <c r="P140" s="11"/>
+      <c r="Q140" s="11"/>
+      <c r="R140" s="11"/>
+      <c r="S140" s="11"/>
+      <c r="T140" s="11"/>
+      <c r="U140" s="11"/>
+      <c r="V140" s="11"/>
+      <c r="W140" s="11"/>
+      <c r="X140" s="11"/>
+      <c r="Y140" s="11"/>
+      <c r="Z140" s="11"/>
+      <c r="AA140" s="11"/>
+    </row>
+    <row r="141" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="11"/>
+      <c r="B141" s="11"/>
+      <c r="C141" s="11"/>
+      <c r="D141" s="11"/>
+      <c r="E141" s="11"/>
+      <c r="F141" s="11"/>
+      <c r="G141" s="11"/>
+      <c r="H141" s="11"/>
+      <c r="I141" s="11"/>
+      <c r="J141" s="11"/>
+      <c r="K141" s="11"/>
+      <c r="L141" s="11"/>
+      <c r="M141" s="11"/>
+      <c r="N141" s="11"/>
+      <c r="O141" s="11"/>
+      <c r="P141" s="11"/>
+      <c r="Q141" s="11"/>
+      <c r="R141" s="11"/>
+      <c r="S141" s="11"/>
+      <c r="T141" s="11"/>
+      <c r="U141" s="11"/>
+      <c r="V141" s="11"/>
+      <c r="W141" s="11"/>
+      <c r="X141" s="11"/>
+      <c r="Y141" s="11"/>
+      <c r="Z141" s="11"/>
+      <c r="AA141" s="11"/>
+    </row>
+    <row r="142" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="11"/>
+      <c r="B142" s="11"/>
+      <c r="C142" s="11"/>
+      <c r="D142" s="11"/>
+      <c r="E142" s="11"/>
+      <c r="F142" s="11"/>
+      <c r="G142" s="11"/>
+      <c r="H142" s="11"/>
+      <c r="I142" s="11"/>
+      <c r="J142" s="11"/>
+      <c r="K142" s="11"/>
+      <c r="L142" s="11"/>
+      <c r="M142" s="11"/>
+      <c r="N142" s="11"/>
+      <c r="O142" s="11"/>
+      <c r="P142" s="11"/>
+      <c r="Q142" s="11"/>
+      <c r="R142" s="11"/>
+      <c r="S142" s="11"/>
+      <c r="T142" s="11"/>
+      <c r="U142" s="11"/>
+      <c r="V142" s="11"/>
+      <c r="W142" s="11"/>
+      <c r="X142" s="11"/>
+      <c r="Y142" s="11"/>
+      <c r="Z142" s="11"/>
+      <c r="AA142" s="11"/>
+    </row>
+    <row r="143" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="11"/>
+      <c r="B143" s="11"/>
+      <c r="C143" s="11"/>
+      <c r="D143" s="11"/>
+      <c r="E143" s="11"/>
+      <c r="F143" s="11"/>
+      <c r="G143" s="11"/>
+      <c r="H143" s="11"/>
+      <c r="I143" s="11"/>
+      <c r="J143" s="11"/>
+      <c r="K143" s="11"/>
+      <c r="L143" s="11"/>
+      <c r="M143" s="11"/>
+      <c r="N143" s="11"/>
+      <c r="O143" s="11"/>
+      <c r="P143" s="11"/>
+      <c r="Q143" s="11"/>
+      <c r="R143" s="11"/>
+      <c r="S143" s="11"/>
+      <c r="T143" s="11"/>
+      <c r="U143" s="11"/>
+      <c r="V143" s="11"/>
+      <c r="W143" s="11"/>
+      <c r="X143" s="11"/>
+      <c r="Y143" s="11"/>
+      <c r="Z143" s="11"/>
+      <c r="AA143" s="11"/>
+    </row>
+    <row r="144" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="11"/>
+      <c r="B144" s="11"/>
+      <c r="C144" s="11"/>
+      <c r="D144" s="11"/>
+      <c r="E144" s="11"/>
+      <c r="F144" s="11"/>
+      <c r="G144" s="11"/>
+      <c r="H144" s="11"/>
+      <c r="I144" s="11"/>
+      <c r="J144" s="11"/>
+      <c r="K144" s="11"/>
+      <c r="L144" s="11"/>
+      <c r="M144" s="11"/>
+      <c r="N144" s="11"/>
+      <c r="O144" s="11"/>
+      <c r="P144" s="11"/>
+      <c r="Q144" s="11"/>
+      <c r="R144" s="11"/>
+      <c r="S144" s="11"/>
+      <c r="T144" s="11"/>
+      <c r="U144" s="11"/>
+      <c r="V144" s="11"/>
+      <c r="W144" s="11"/>
+      <c r="X144" s="11"/>
+      <c r="Y144" s="11"/>
+      <c r="Z144" s="11"/>
+      <c r="AA144" s="11"/>
+    </row>
+    <row r="145" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="11"/>
+      <c r="B145" s="11"/>
+      <c r="C145" s="11"/>
+      <c r="D145" s="11"/>
+      <c r="E145" s="11"/>
+      <c r="F145" s="11"/>
+      <c r="G145" s="11"/>
+      <c r="H145" s="11"/>
+      <c r="I145" s="11"/>
+      <c r="J145" s="11"/>
+      <c r="K145" s="11"/>
+      <c r="L145" s="11"/>
+      <c r="M145" s="11"/>
+      <c r="N145" s="11"/>
+      <c r="O145" s="11"/>
+      <c r="P145" s="11"/>
+      <c r="Q145" s="11"/>
+      <c r="R145" s="11"/>
+      <c r="S145" s="11"/>
+      <c r="T145" s="11"/>
+      <c r="U145" s="11"/>
+      <c r="V145" s="11"/>
+      <c r="W145" s="11"/>
+      <c r="X145" s="11"/>
+      <c r="Y145" s="11"/>
+      <c r="Z145" s="11"/>
+      <c r="AA145" s="11"/>
+    </row>
+    <row r="146" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="11"/>
+      <c r="B146" s="11"/>
+      <c r="C146" s="11"/>
+      <c r="D146" s="11"/>
+      <c r="E146" s="11"/>
+      <c r="F146" s="11"/>
+      <c r="G146" s="11"/>
+      <c r="H146" s="11"/>
+      <c r="I146" s="11"/>
+      <c r="J146" s="11"/>
+      <c r="K146" s="11"/>
+      <c r="L146" s="11"/>
+      <c r="M146" s="11"/>
+      <c r="N146" s="11"/>
+      <c r="O146" s="11"/>
+      <c r="P146" s="11"/>
+      <c r="Q146" s="11"/>
+      <c r="R146" s="11"/>
+      <c r="S146" s="11"/>
+      <c r="T146" s="11"/>
+      <c r="U146" s="11"/>
+      <c r="V146" s="11"/>
+      <c r="W146" s="11"/>
+      <c r="X146" s="11"/>
+      <c r="Y146" s="11"/>
+      <c r="Z146" s="11"/>
+      <c r="AA146" s="11"/>
+    </row>
+    <row r="147" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="11"/>
+      <c r="B147" s="11"/>
+      <c r="C147" s="11"/>
+      <c r="D147" s="11"/>
+      <c r="E147" s="11"/>
+      <c r="F147" s="11"/>
+      <c r="G147" s="11"/>
+      <c r="H147" s="11"/>
+      <c r="I147" s="11"/>
+      <c r="J147" s="11"/>
+      <c r="K147" s="11"/>
+      <c r="L147" s="11"/>
+      <c r="M147" s="11"/>
+      <c r="N147" s="11"/>
+      <c r="O147" s="11"/>
+      <c r="P147" s="11"/>
+      <c r="Q147" s="11"/>
+      <c r="R147" s="11"/>
+      <c r="S147" s="11"/>
+      <c r="T147" s="11"/>
+      <c r="U147" s="11"/>
+      <c r="V147" s="11"/>
+      <c r="W147" s="11"/>
+      <c r="X147" s="11"/>
+      <c r="Y147" s="11"/>
+      <c r="Z147" s="11"/>
+      <c r="AA147" s="11"/>
+    </row>
+    <row r="148" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="11"/>
+      <c r="B148" s="11"/>
+      <c r="C148" s="11"/>
+      <c r="D148" s="11"/>
+      <c r="E148" s="11"/>
+      <c r="F148" s="11"/>
+      <c r="G148" s="11"/>
+      <c r="H148" s="11"/>
+      <c r="I148" s="11"/>
+      <c r="J148" s="11"/>
+      <c r="K148" s="11"/>
+      <c r="L148" s="11"/>
+      <c r="M148" s="11"/>
+      <c r="N148" s="11"/>
+      <c r="O148" s="11"/>
+      <c r="P148" s="11"/>
+      <c r="Q148" s="11"/>
+      <c r="R148" s="11"/>
+      <c r="S148" s="11"/>
+      <c r="T148" s="11"/>
+      <c r="U148" s="11"/>
+      <c r="V148" s="11"/>
+      <c r="W148" s="11"/>
+      <c r="X148" s="11"/>
+      <c r="Y148" s="11"/>
+      <c r="Z148" s="11"/>
+      <c r="AA148" s="11"/>
+    </row>
+    <row r="149" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="11"/>
+      <c r="B149" s="11"/>
+      <c r="C149" s="11"/>
+      <c r="D149" s="11"/>
+      <c r="E149" s="11"/>
+      <c r="F149" s="11"/>
+      <c r="G149" s="11"/>
+      <c r="H149" s="11"/>
+      <c r="I149" s="11"/>
+      <c r="J149" s="11"/>
+      <c r="K149" s="11"/>
+      <c r="L149" s="11"/>
+      <c r="M149" s="11"/>
+      <c r="N149" s="11"/>
+      <c r="O149" s="11"/>
+      <c r="P149" s="11"/>
+      <c r="Q149" s="11"/>
+      <c r="R149" s="11"/>
+      <c r="S149" s="11"/>
+      <c r="T149" s="11"/>
+      <c r="U149" s="11"/>
+      <c r="V149" s="11"/>
+      <c r="W149" s="11"/>
+      <c r="X149" s="11"/>
+      <c r="Y149" s="11"/>
+      <c r="Z149" s="11"/>
+      <c r="AA149" s="11"/>
+    </row>
+    <row r="150" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="11"/>
+      <c r="B150" s="11"/>
+      <c r="C150" s="11"/>
+      <c r="D150" s="11"/>
+      <c r="E150" s="11"/>
+      <c r="F150" s="11"/>
+      <c r="G150" s="11"/>
+      <c r="H150" s="11"/>
+      <c r="I150" s="11"/>
+      <c r="J150" s="11"/>
+      <c r="K150" s="11"/>
+      <c r="L150" s="11"/>
+      <c r="M150" s="11"/>
+      <c r="N150" s="11"/>
+      <c r="O150" s="11"/>
+      <c r="P150" s="11"/>
+      <c r="Q150" s="11"/>
+      <c r="R150" s="11"/>
+      <c r="S150" s="11"/>
+      <c r="T150" s="11"/>
+      <c r="U150" s="11"/>
+      <c r="V150" s="11"/>
+      <c r="W150" s="11"/>
+      <c r="X150" s="11"/>
+      <c r="Y150" s="11"/>
+      <c r="Z150" s="11"/>
+      <c r="AA150" s="11"/>
+    </row>
+    <row r="151" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="11"/>
+      <c r="B151" s="11"/>
+      <c r="C151" s="11"/>
+      <c r="D151" s="11"/>
+      <c r="E151" s="11"/>
+      <c r="F151" s="11"/>
+      <c r="G151" s="11"/>
+      <c r="H151" s="11"/>
+      <c r="I151" s="11"/>
+      <c r="J151" s="11"/>
+      <c r="K151" s="11"/>
+      <c r="L151" s="11"/>
+      <c r="M151" s="11"/>
+      <c r="N151" s="11"/>
+      <c r="O151" s="11"/>
+      <c r="P151" s="11"/>
+      <c r="Q151" s="11"/>
+      <c r="R151" s="11"/>
+      <c r="S151" s="11"/>
+      <c r="T151" s="11"/>
+      <c r="U151" s="11"/>
+      <c r="V151" s="11"/>
+      <c r="W151" s="11"/>
+      <c r="X151" s="11"/>
+      <c r="Y151" s="11"/>
+      <c r="Z151" s="11"/>
+      <c r="AA151" s="11"/>
+    </row>
+    <row r="152" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="11"/>
+      <c r="B152" s="11"/>
+      <c r="C152" s="11"/>
+      <c r="D152" s="11"/>
+      <c r="E152" s="11"/>
+      <c r="F152" s="11"/>
+      <c r="G152" s="11"/>
+      <c r="H152" s="11"/>
+      <c r="I152" s="11"/>
+      <c r="J152" s="11"/>
+      <c r="K152" s="11"/>
+      <c r="L152" s="11"/>
+      <c r="M152" s="11"/>
+      <c r="N152" s="11"/>
+      <c r="O152" s="11"/>
+      <c r="P152" s="11"/>
+      <c r="Q152" s="11"/>
+      <c r="R152" s="11"/>
+      <c r="S152" s="11"/>
+      <c r="T152" s="11"/>
+      <c r="U152" s="11"/>
+      <c r="V152" s="11"/>
+      <c r="W152" s="11"/>
+      <c r="X152" s="11"/>
+      <c r="Y152" s="11"/>
+      <c r="Z152" s="11"/>
+      <c r="AA152" s="11"/>
+    </row>
+    <row r="153" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="11"/>
+      <c r="B153" s="11"/>
+      <c r="C153" s="11"/>
+      <c r="D153" s="11"/>
+      <c r="E153" s="11"/>
+      <c r="F153" s="11"/>
+      <c r="G153" s="11"/>
+      <c r="H153" s="11"/>
+      <c r="I153" s="11"/>
+      <c r="J153" s="11"/>
+      <c r="K153" s="11"/>
+      <c r="L153" s="11"/>
+      <c r="M153" s="11"/>
+      <c r="N153" s="11"/>
+      <c r="O153" s="11"/>
+      <c r="P153" s="11"/>
+      <c r="Q153" s="11"/>
+      <c r="R153" s="11"/>
+      <c r="S153" s="11"/>
+      <c r="T153" s="11"/>
+      <c r="U153" s="11"/>
+      <c r="V153" s="11"/>
+      <c r="W153" s="11"/>
+      <c r="X153" s="11"/>
+      <c r="Y153" s="11"/>
+      <c r="Z153" s="11"/>
+      <c r="AA153" s="11"/>
+    </row>
+    <row r="154" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="11"/>
+      <c r="B154" s="11"/>
+      <c r="C154" s="11"/>
+      <c r="D154" s="11"/>
+      <c r="E154" s="11"/>
+      <c r="F154" s="11"/>
+      <c r="G154" s="11"/>
+      <c r="H154" s="11"/>
+      <c r="I154" s="11"/>
+      <c r="J154" s="11"/>
+      <c r="K154" s="11"/>
+      <c r="L154" s="11"/>
+      <c r="M154" s="11"/>
+      <c r="N154" s="11"/>
+      <c r="O154" s="11"/>
+      <c r="P154" s="11"/>
+      <c r="Q154" s="11"/>
+      <c r="R154" s="11"/>
+      <c r="S154" s="11"/>
+      <c r="T154" s="11"/>
+      <c r="U154" s="11"/>
+      <c r="V154" s="11"/>
+      <c r="W154" s="11"/>
+      <c r="X154" s="11"/>
+      <c r="Y154" s="11"/>
+      <c r="Z154" s="11"/>
+      <c r="AA154" s="11"/>
+    </row>
+    <row r="155" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="11"/>
+      <c r="B155" s="11"/>
+      <c r="C155" s="11"/>
+      <c r="D155" s="11"/>
+      <c r="E155" s="11"/>
+      <c r="F155" s="11"/>
+      <c r="G155" s="11"/>
+      <c r="H155" s="11"/>
+      <c r="I155" s="11"/>
+      <c r="J155" s="11"/>
+      <c r="K155" s="11"/>
+      <c r="L155" s="11"/>
+      <c r="M155" s="11"/>
+      <c r="N155" s="11"/>
+      <c r="O155" s="11"/>
+      <c r="P155" s="11"/>
+      <c r="Q155" s="11"/>
+      <c r="R155" s="11"/>
+      <c r="S155" s="11"/>
+      <c r="T155" s="11"/>
+      <c r="U155" s="11"/>
+      <c r="V155" s="11"/>
+      <c r="W155" s="11"/>
+      <c r="X155" s="11"/>
+      <c r="Y155" s="11"/>
+      <c r="Z155" s="11"/>
+      <c r="AA155" s="11"/>
+    </row>
+    <row r="156" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="11"/>
+      <c r="B156" s="11"/>
+      <c r="C156" s="11"/>
+      <c r="D156" s="11"/>
+      <c r="E156" s="11"/>
+      <c r="F156" s="11"/>
+      <c r="G156" s="11"/>
+      <c r="H156" s="11"/>
+      <c r="I156" s="11"/>
+      <c r="J156" s="11"/>
+      <c r="K156" s="11"/>
+      <c r="L156" s="11"/>
+      <c r="M156" s="11"/>
+      <c r="N156" s="11"/>
+      <c r="O156" s="11"/>
+      <c r="P156" s="11"/>
+      <c r="Q156" s="11"/>
+      <c r="R156" s="11"/>
+      <c r="S156" s="11"/>
+      <c r="T156" s="11"/>
+      <c r="U156" s="11"/>
+      <c r="V156" s="11"/>
+      <c r="W156" s="11"/>
+      <c r="X156" s="11"/>
+      <c r="Y156" s="11"/>
+      <c r="Z156" s="11"/>
+      <c r="AA156" s="11"/>
+    </row>
+    <row r="157" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="11"/>
+      <c r="B157" s="11"/>
+      <c r="C157" s="11"/>
+      <c r="D157" s="11"/>
+      <c r="E157" s="11"/>
+      <c r="F157" s="11"/>
+      <c r="G157" s="11"/>
+      <c r="H157" s="11"/>
+      <c r="I157" s="11"/>
+      <c r="J157" s="11"/>
+      <c r="K157" s="11"/>
+      <c r="L157" s="11"/>
+      <c r="M157" s="11"/>
+      <c r="N157" s="11"/>
+      <c r="O157" s="11"/>
+      <c r="P157" s="11"/>
+      <c r="Q157" s="11"/>
+      <c r="R157" s="11"/>
+      <c r="S157" s="11"/>
+      <c r="T157" s="11"/>
+      <c r="U157" s="11"/>
+      <c r="V157" s="11"/>
+      <c r="W157" s="11"/>
+      <c r="X157" s="11"/>
+      <c r="Y157" s="11"/>
+      <c r="Z157" s="11"/>
+      <c r="AA157" s="11"/>
+    </row>
+    <row r="158" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="11"/>
+      <c r="B158" s="11"/>
+      <c r="C158" s="11"/>
+      <c r="D158" s="11"/>
+      <c r="E158" s="11"/>
+      <c r="F158" s="11"/>
+      <c r="G158" s="11"/>
+      <c r="H158" s="11"/>
+      <c r="I158" s="11"/>
+      <c r="J158" s="11"/>
+      <c r="K158" s="11"/>
+      <c r="L158" s="11"/>
+      <c r="M158" s="11"/>
+      <c r="N158" s="11"/>
+      <c r="O158" s="11"/>
+      <c r="P158" s="11"/>
+      <c r="Q158" s="11"/>
+      <c r="R158" s="11"/>
+      <c r="S158" s="11"/>
+      <c r="T158" s="11"/>
+      <c r="U158" s="11"/>
+      <c r="V158" s="11"/>
+      <c r="W158" s="11"/>
+      <c r="X158" s="11"/>
+      <c r="Y158" s="11"/>
+      <c r="Z158" s="11"/>
+      <c r="AA158" s="11"/>
+    </row>
+    <row r="159" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="11"/>
+      <c r="B159" s="11"/>
+      <c r="C159" s="11"/>
+      <c r="D159" s="11"/>
+      <c r="E159" s="11"/>
+      <c r="F159" s="11"/>
+      <c r="G159" s="11"/>
+      <c r="H159" s="11"/>
+      <c r="I159" s="11"/>
+      <c r="J159" s="11"/>
+      <c r="K159" s="11"/>
+      <c r="L159" s="11"/>
+      <c r="M159" s="11"/>
+      <c r="N159" s="11"/>
+      <c r="O159" s="11"/>
+      <c r="P159" s="11"/>
+      <c r="Q159" s="11"/>
+      <c r="R159" s="11"/>
+      <c r="S159" s="11"/>
+      <c r="T159" s="11"/>
+      <c r="U159" s="11"/>
+      <c r="V159" s="11"/>
+      <c r="W159" s="11"/>
+      <c r="X159" s="11"/>
+      <c r="Y159" s="11"/>
+      <c r="Z159" s="11"/>
+      <c r="AA159" s="11"/>
+    </row>
+    <row r="160" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="11"/>
+      <c r="B160" s="11"/>
+      <c r="C160" s="11"/>
+      <c r="D160" s="11"/>
+      <c r="E160" s="11"/>
+      <c r="F160" s="11"/>
+      <c r="G160" s="11"/>
+      <c r="H160" s="11"/>
+      <c r="I160" s="11"/>
+      <c r="J160" s="11"/>
+      <c r="K160" s="11"/>
+      <c r="L160" s="11"/>
+      <c r="M160" s="11"/>
+      <c r="N160" s="11"/>
+      <c r="O160" s="11"/>
+      <c r="P160" s="11"/>
+      <c r="Q160" s="11"/>
+      <c r="R160" s="11"/>
+      <c r="S160" s="11"/>
+      <c r="T160" s="11"/>
+      <c r="U160" s="11"/>
+      <c r="V160" s="11"/>
+      <c r="W160" s="11"/>
+      <c r="X160" s="11"/>
+      <c r="Y160" s="11"/>
+      <c r="Z160" s="11"/>
+      <c r="AA160" s="11"/>
+    </row>
+    <row r="161" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="11"/>
+      <c r="B161" s="11"/>
+      <c r="C161" s="11"/>
+      <c r="D161" s="11"/>
+      <c r="E161" s="11"/>
+      <c r="F161" s="11"/>
+      <c r="G161" s="11"/>
+      <c r="H161" s="11"/>
+      <c r="I161" s="11"/>
+      <c r="J161" s="11"/>
+      <c r="K161" s="11"/>
+      <c r="L161" s="11"/>
+      <c r="M161" s="11"/>
+      <c r="N161" s="11"/>
+      <c r="O161" s="11"/>
+      <c r="P161" s="11"/>
+      <c r="Q161" s="11"/>
+      <c r="R161" s="11"/>
+      <c r="S161" s="11"/>
+      <c r="T161" s="11"/>
+      <c r="U161" s="11"/>
+      <c r="V161" s="11"/>
+      <c r="W161" s="11"/>
+      <c r="X161" s="11"/>
+      <c r="Y161" s="11"/>
+      <c r="Z161" s="11"/>
+      <c r="AA161" s="11"/>
+    </row>
+    <row r="162" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="11"/>
+      <c r="B162" s="11"/>
+      <c r="C162" s="11"/>
+      <c r="D162" s="11"/>
+      <c r="E162" s="11"/>
+      <c r="F162" s="11"/>
+      <c r="G162" s="11"/>
+      <c r="H162" s="11"/>
+      <c r="I162" s="11"/>
+      <c r="J162" s="11"/>
+      <c r="K162" s="11"/>
+      <c r="L162" s="11"/>
+      <c r="M162" s="11"/>
+      <c r="N162" s="11"/>
+      <c r="O162" s="11"/>
+      <c r="P162" s="11"/>
+      <c r="Q162" s="11"/>
+      <c r="R162" s="11"/>
+      <c r="S162" s="11"/>
+      <c r="T162" s="11"/>
+      <c r="U162" s="11"/>
+      <c r="V162" s="11"/>
+      <c r="W162" s="11"/>
+      <c r="X162" s="11"/>
+      <c r="Y162" s="11"/>
+      <c r="Z162" s="11"/>
+      <c r="AA162" s="11"/>
+    </row>
+    <row r="163" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="11"/>
+      <c r="B163" s="11"/>
+      <c r="C163" s="11"/>
+      <c r="D163" s="11"/>
+      <c r="E163" s="11"/>
+      <c r="F163" s="11"/>
+      <c r="G163" s="11"/>
+      <c r="H163" s="11"/>
+      <c r="I163" s="11"/>
+      <c r="J163" s="11"/>
+      <c r="K163" s="11"/>
+      <c r="L163" s="11"/>
+      <c r="M163" s="11"/>
+      <c r="N163" s="11"/>
+      <c r="O163" s="11"/>
+      <c r="P163" s="11"/>
+      <c r="Q163" s="11"/>
+      <c r="R163" s="11"/>
+      <c r="S163" s="11"/>
+      <c r="T163" s="11"/>
+      <c r="U163" s="11"/>
+      <c r="V163" s="11"/>
+      <c r="W163" s="11"/>
+      <c r="X163" s="11"/>
+      <c r="Y163" s="11"/>
+      <c r="Z163" s="11"/>
+      <c r="AA163" s="11"/>
+    </row>
+    <row r="164" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="11"/>
+      <c r="B164" s="11"/>
+      <c r="C164" s="11"/>
+      <c r="D164" s="11"/>
+      <c r="E164" s="11"/>
+      <c r="F164" s="11"/>
+      <c r="G164" s="11"/>
+      <c r="H164" s="11"/>
+      <c r="I164" s="11"/>
+      <c r="J164" s="11"/>
+      <c r="K164" s="11"/>
+      <c r="L164" s="11"/>
+      <c r="M164" s="11"/>
+      <c r="N164" s="11"/>
+      <c r="O164" s="11"/>
+      <c r="P164" s="11"/>
+      <c r="Q164" s="11"/>
+      <c r="R164" s="11"/>
+      <c r="S164" s="11"/>
+      <c r="T164" s="11"/>
+      <c r="U164" s="11"/>
+      <c r="V164" s="11"/>
+      <c r="W164" s="11"/>
+      <c r="X164" s="11"/>
+      <c r="Y164" s="11"/>
+      <c r="Z164" s="11"/>
+      <c r="AA164" s="11"/>
+    </row>
+    <row r="165" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="11"/>
+      <c r="B165" s="11"/>
+      <c r="C165" s="11"/>
+      <c r="D165" s="11"/>
+      <c r="E165" s="11"/>
+      <c r="F165" s="11"/>
+      <c r="G165" s="11"/>
+      <c r="H165" s="11"/>
+      <c r="I165" s="11"/>
+      <c r="J165" s="11"/>
+      <c r="K165" s="11"/>
+      <c r="L165" s="11"/>
+      <c r="M165" s="11"/>
+      <c r="N165" s="11"/>
+      <c r="O165" s="11"/>
+      <c r="P165" s="11"/>
+      <c r="Q165" s="11"/>
+      <c r="R165" s="11"/>
+      <c r="S165" s="11"/>
+      <c r="T165" s="11"/>
+      <c r="U165" s="11"/>
+      <c r="V165" s="11"/>
+      <c r="W165" s="11"/>
+      <c r="X165" s="11"/>
+      <c r="Y165" s="11"/>
+      <c r="Z165" s="11"/>
+      <c r="AA165" s="11"/>
+    </row>
+    <row r="166" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="11"/>
+      <c r="B166" s="11"/>
+      <c r="C166" s="11"/>
+      <c r="D166" s="11"/>
+      <c r="E166" s="11"/>
+      <c r="F166" s="11"/>
+      <c r="G166" s="11"/>
+      <c r="H166" s="11"/>
+      <c r="I166" s="11"/>
+      <c r="J166" s="11"/>
+      <c r="K166" s="11"/>
+      <c r="L166" s="11"/>
+      <c r="M166" s="11"/>
+      <c r="N166" s="11"/>
+      <c r="O166" s="11"/>
+      <c r="P166" s="11"/>
+      <c r="Q166" s="11"/>
+      <c r="R166" s="11"/>
+      <c r="S166" s="11"/>
+      <c r="T166" s="11"/>
+      <c r="U166" s="11"/>
+      <c r="V166" s="11"/>
+      <c r="W166" s="11"/>
+      <c r="X166" s="11"/>
+      <c r="Y166" s="11"/>
+      <c r="Z166" s="11"/>
+      <c r="AA166" s="11"/>
+    </row>
+    <row r="167" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="11"/>
+      <c r="B167" s="11"/>
+      <c r="C167" s="11"/>
+      <c r="D167" s="11"/>
+      <c r="E167" s="11"/>
+      <c r="F167" s="11"/>
+      <c r="G167" s="11"/>
+      <c r="H167" s="11"/>
+      <c r="I167" s="11"/>
+      <c r="J167" s="11"/>
+      <c r="K167" s="11"/>
+      <c r="L167" s="11"/>
+      <c r="M167" s="11"/>
+      <c r="N167" s="11"/>
+      <c r="O167" s="11"/>
+      <c r="P167" s="11"/>
+      <c r="Q167" s="11"/>
+      <c r="R167" s="11"/>
+      <c r="S167" s="11"/>
+      <c r="T167" s="11"/>
+      <c r="U167" s="11"/>
+      <c r="V167" s="11"/>
+      <c r="W167" s="11"/>
+      <c r="X167" s="11"/>
+      <c r="Y167" s="11"/>
+      <c r="Z167" s="11"/>
+      <c r="AA167" s="11"/>
+    </row>
+    <row r="168" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A168" s="11"/>
+      <c r="B168" s="11"/>
+      <c r="C168" s="11"/>
+      <c r="D168" s="11"/>
+      <c r="E168" s="11"/>
+      <c r="F168" s="11"/>
+      <c r="G168" s="11"/>
+      <c r="H168" s="11"/>
+      <c r="I168" s="11"/>
+      <c r="J168" s="11"/>
+      <c r="K168" s="11"/>
+      <c r="L168" s="11"/>
+      <c r="M168" s="11"/>
+      <c r="N168" s="11"/>
+      <c r="O168" s="11"/>
+      <c r="P168" s="11"/>
+      <c r="Q168" s="11"/>
+      <c r="R168" s="11"/>
+      <c r="S168" s="11"/>
+      <c r="T168" s="11"/>
+      <c r="U168" s="11"/>
+      <c r="V168" s="11"/>
+      <c r="W168" s="11"/>
+      <c r="X168" s="11"/>
+      <c r="Y168" s="11"/>
+      <c r="Z168" s="11"/>
+      <c r="AA168" s="11"/>
+    </row>
+    <row r="169" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="11"/>
+      <c r="B169" s="11"/>
+      <c r="C169" s="11"/>
+      <c r="D169" s="11"/>
+      <c r="E169" s="11"/>
+      <c r="F169" s="11"/>
+      <c r="G169" s="11"/>
+      <c r="H169" s="11"/>
+      <c r="I169" s="11"/>
+      <c r="J169" s="11"/>
+      <c r="K169" s="11"/>
+      <c r="L169" s="11"/>
+      <c r="M169" s="11"/>
+      <c r="N169" s="11"/>
+      <c r="O169" s="11"/>
+      <c r="P169" s="11"/>
+      <c r="Q169" s="11"/>
+      <c r="R169" s="11"/>
+      <c r="S169" s="11"/>
+      <c r="T169" s="11"/>
+      <c r="U169" s="11"/>
+      <c r="V169" s="11"/>
+      <c r="W169" s="11"/>
+      <c r="X169" s="11"/>
+      <c r="Y169" s="11"/>
+      <c r="Z169" s="11"/>
+      <c r="AA169" s="11"/>
+    </row>
+    <row r="170" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="11"/>
+      <c r="B170" s="11"/>
+      <c r="C170" s="11"/>
+      <c r="D170" s="11"/>
+      <c r="E170" s="11"/>
+      <c r="F170" s="11"/>
+      <c r="G170" s="11"/>
+      <c r="H170" s="11"/>
+      <c r="I170" s="11"/>
+      <c r="J170" s="11"/>
+      <c r="K170" s="11"/>
+      <c r="L170" s="11"/>
+      <c r="M170" s="11"/>
+      <c r="N170" s="11"/>
+      <c r="O170" s="11"/>
+      <c r="P170" s="11"/>
+      <c r="Q170" s="11"/>
+      <c r="R170" s="11"/>
+      <c r="S170" s="11"/>
+      <c r="T170" s="11"/>
+      <c r="U170" s="11"/>
+      <c r="V170" s="11"/>
+      <c r="W170" s="11"/>
+      <c r="X170" s="11"/>
+      <c r="Y170" s="11"/>
+      <c r="Z170" s="11"/>
+      <c r="AA170" s="11"/>
+    </row>
+    <row r="171" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A171" s="11"/>
+      <c r="B171" s="11"/>
+      <c r="C171" s="11"/>
+      <c r="D171" s="11"/>
+      <c r="E171" s="11"/>
+      <c r="F171" s="11"/>
+      <c r="G171" s="11"/>
+      <c r="H171" s="11"/>
+      <c r="I171" s="11"/>
+      <c r="J171" s="11"/>
+      <c r="K171" s="11"/>
+      <c r="L171" s="11"/>
+      <c r="M171" s="11"/>
+      <c r="N171" s="11"/>
+      <c r="O171" s="11"/>
+      <c r="P171" s="11"/>
+      <c r="Q171" s="11"/>
+      <c r="R171" s="11"/>
+      <c r="S171" s="11"/>
+      <c r="T171" s="11"/>
+      <c r="U171" s="11"/>
+      <c r="V171" s="11"/>
+      <c r="W171" s="11"/>
+      <c r="X171" s="11"/>
+      <c r="Y171" s="11"/>
+      <c r="Z171" s="11"/>
+      <c r="AA171" s="11"/>
+    </row>
+    <row r="172" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A172" s="11"/>
+      <c r="B172" s="11"/>
+      <c r="C172" s="11"/>
+      <c r="D172" s="11"/>
+      <c r="E172" s="11"/>
+      <c r="F172" s="11"/>
+      <c r="G172" s="11"/>
+      <c r="H172" s="11"/>
+      <c r="I172" s="11"/>
+      <c r="J172" s="11"/>
+      <c r="K172" s="11"/>
+      <c r="L172" s="11"/>
+      <c r="M172" s="11"/>
+      <c r="N172" s="11"/>
+      <c r="O172" s="11"/>
+      <c r="P172" s="11"/>
+      <c r="Q172" s="11"/>
+      <c r="R172" s="11"/>
+      <c r="S172" s="11"/>
+      <c r="T172" s="11"/>
+      <c r="U172" s="11"/>
+      <c r="V172" s="11"/>
+      <c r="W172" s="11"/>
+      <c r="X172" s="11"/>
+      <c r="Y172" s="11"/>
+      <c r="Z172" s="11"/>
+      <c r="AA172" s="11"/>
+    </row>
+    <row r="173" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="11"/>
+      <c r="B173" s="11"/>
+      <c r="C173" s="11"/>
+      <c r="D173" s="11"/>
+      <c r="E173" s="11"/>
+      <c r="F173" s="11"/>
+      <c r="G173" s="11"/>
+      <c r="H173" s="11"/>
+      <c r="I173" s="11"/>
+      <c r="J173" s="11"/>
+      <c r="K173" s="11"/>
+      <c r="L173" s="11"/>
+      <c r="M173" s="11"/>
+      <c r="N173" s="11"/>
+      <c r="O173" s="11"/>
+      <c r="P173" s="11"/>
+      <c r="Q173" s="11"/>
+      <c r="R173" s="11"/>
+      <c r="S173" s="11"/>
+      <c r="T173" s="11"/>
+      <c r="U173" s="11"/>
+      <c r="V173" s="11"/>
+      <c r="W173" s="11"/>
+      <c r="X173" s="11"/>
+      <c r="Y173" s="11"/>
+      <c r="Z173" s="11"/>
+      <c r="AA173" s="11"/>
+    </row>
+    <row r="174" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="11"/>
+      <c r="B174" s="11"/>
+      <c r="C174" s="11"/>
+      <c r="D174" s="11"/>
+      <c r="E174" s="11"/>
+      <c r="F174" s="11"/>
+      <c r="G174" s="11"/>
+      <c r="H174" s="11"/>
+      <c r="I174" s="11"/>
+      <c r="J174" s="11"/>
+      <c r="K174" s="11"/>
+      <c r="L174" s="11"/>
+      <c r="M174" s="11"/>
+      <c r="N174" s="11"/>
+      <c r="O174" s="11"/>
+      <c r="P174" s="11"/>
+      <c r="Q174" s="11"/>
+      <c r="R174" s="11"/>
+      <c r="S174" s="11"/>
+      <c r="T174" s="11"/>
+      <c r="U174" s="11"/>
+      <c r="V174" s="11"/>
+      <c r="W174" s="11"/>
+      <c r="X174" s="11"/>
+      <c r="Y174" s="11"/>
+      <c r="Z174" s="11"/>
+      <c r="AA174" s="11"/>
+    </row>
+    <row r="175" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="11"/>
+      <c r="B175" s="11"/>
+      <c r="C175" s="11"/>
+      <c r="D175" s="11"/>
+      <c r="E175" s="11"/>
+      <c r="F175" s="11"/>
+      <c r="G175" s="11"/>
+      <c r="H175" s="11"/>
+      <c r="I175" s="11"/>
+      <c r="J175" s="11"/>
+      <c r="K175" s="11"/>
+      <c r="L175" s="11"/>
+      <c r="M175" s="11"/>
+      <c r="N175" s="11"/>
+      <c r="O175" s="11"/>
+      <c r="P175" s="11"/>
+      <c r="Q175" s="11"/>
+      <c r="R175" s="11"/>
+      <c r="S175" s="11"/>
+      <c r="T175" s="11"/>
+      <c r="U175" s="11"/>
+      <c r="V175" s="11"/>
+      <c r="W175" s="11"/>
+      <c r="X175" s="11"/>
+      <c r="Y175" s="11"/>
+      <c r="Z175" s="11"/>
+      <c r="AA175" s="11"/>
+    </row>
+    <row r="176" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="11"/>
+      <c r="B176" s="11"/>
+      <c r="C176" s="11"/>
+      <c r="D176" s="11"/>
+      <c r="E176" s="11"/>
+      <c r="F176" s="11"/>
+      <c r="G176" s="11"/>
+      <c r="H176" s="11"/>
+      <c r="I176" s="11"/>
+      <c r="J176" s="11"/>
+      <c r="K176" s="11"/>
+      <c r="L176" s="11"/>
+      <c r="M176" s="11"/>
+      <c r="N176" s="11"/>
+      <c r="O176" s="11"/>
+      <c r="P176" s="11"/>
+      <c r="Q176" s="11"/>
+      <c r="R176" s="11"/>
+      <c r="S176" s="11"/>
+      <c r="T176" s="11"/>
+      <c r="U176" s="11"/>
+      <c r="V176" s="11"/>
+      <c r="W176" s="11"/>
+      <c r="X176" s="11"/>
+      <c r="Y176" s="11"/>
+      <c r="Z176" s="11"/>
+      <c r="AA176" s="11"/>
+    </row>
+    <row r="177" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A177" s="11"/>
+      <c r="B177" s="11"/>
+      <c r="C177" s="11"/>
+      <c r="D177" s="11"/>
+      <c r="E177" s="11"/>
+      <c r="F177" s="11"/>
+      <c r="G177" s="11"/>
+      <c r="H177" s="11"/>
+      <c r="I177" s="11"/>
+      <c r="J177" s="11"/>
+      <c r="K177" s="11"/>
+      <c r="L177" s="11"/>
+      <c r="M177" s="11"/>
+      <c r="N177" s="11"/>
+      <c r="O177" s="11"/>
+      <c r="P177" s="11"/>
+      <c r="Q177" s="11"/>
+      <c r="R177" s="11"/>
+      <c r="S177" s="11"/>
+      <c r="T177" s="11"/>
+      <c r="U177" s="11"/>
+      <c r="V177" s="11"/>
+      <c r="W177" s="11"/>
+      <c r="X177" s="11"/>
+      <c r="Y177" s="11"/>
+      <c r="Z177" s="11"/>
+      <c r="AA177" s="11"/>
+    </row>
+    <row r="178" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="11"/>
+      <c r="B178" s="11"/>
+      <c r="C178" s="11"/>
+      <c r="D178" s="11"/>
+      <c r="E178" s="11"/>
+      <c r="F178" s="11"/>
+      <c r="G178" s="11"/>
+      <c r="H178" s="11"/>
+      <c r="I178" s="11"/>
+      <c r="J178" s="11"/>
+      <c r="K178" s="11"/>
+      <c r="L178" s="11"/>
+      <c r="M178" s="11"/>
+      <c r="N178" s="11"/>
+      <c r="O178" s="11"/>
+      <c r="P178" s="11"/>
+      <c r="Q178" s="11"/>
+      <c r="R178" s="11"/>
+      <c r="S178" s="11"/>
+      <c r="T178" s="11"/>
+      <c r="U178" s="11"/>
+      <c r="V178" s="11"/>
+      <c r="W178" s="11"/>
+      <c r="X178" s="11"/>
+      <c r="Y178" s="11"/>
+      <c r="Z178" s="11"/>
+      <c r="AA178" s="11"/>
+    </row>
+    <row r="179" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="11"/>
+      <c r="B179" s="11"/>
+      <c r="C179" s="11"/>
+      <c r="D179" s="11"/>
+      <c r="E179" s="11"/>
+      <c r="F179" s="11"/>
+      <c r="G179" s="11"/>
+      <c r="H179" s="11"/>
+      <c r="I179" s="11"/>
+      <c r="J179" s="11"/>
+      <c r="K179" s="11"/>
+      <c r="L179" s="11"/>
+      <c r="M179" s="11"/>
+      <c r="N179" s="11"/>
+      <c r="O179" s="11"/>
+      <c r="P179" s="11"/>
+      <c r="Q179" s="11"/>
+      <c r="R179" s="11"/>
+      <c r="S179" s="11"/>
+      <c r="T179" s="11"/>
+      <c r="U179" s="11"/>
+      <c r="V179" s="11"/>
+      <c r="W179" s="11"/>
+      <c r="X179" s="11"/>
+      <c r="Y179" s="11"/>
+      <c r="Z179" s="11"/>
+      <c r="AA179" s="11"/>
+    </row>
+    <row r="180" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="11"/>
+      <c r="B180" s="11"/>
+      <c r="C180" s="11"/>
+      <c r="D180" s="11"/>
+      <c r="E180" s="11"/>
+      <c r="F180" s="11"/>
+      <c r="G180" s="11"/>
+      <c r="H180" s="11"/>
+      <c r="I180" s="11"/>
+      <c r="J180" s="11"/>
+      <c r="K180" s="11"/>
+      <c r="L180" s="11"/>
+      <c r="M180" s="11"/>
+      <c r="N180" s="11"/>
+      <c r="O180" s="11"/>
+      <c r="P180" s="11"/>
+      <c r="Q180" s="11"/>
+      <c r="R180" s="11"/>
+      <c r="S180" s="11"/>
+      <c r="T180" s="11"/>
+      <c r="U180" s="11"/>
+      <c r="V180" s="11"/>
+      <c r="W180" s="11"/>
+      <c r="X180" s="11"/>
+      <c r="Y180" s="11"/>
+      <c r="Z180" s="11"/>
+      <c r="AA180" s="11"/>
+    </row>
+    <row r="181" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A181" s="11"/>
+      <c r="B181" s="11"/>
+      <c r="C181" s="11"/>
+      <c r="D181" s="11"/>
+      <c r="E181" s="11"/>
+      <c r="F181" s="11"/>
+      <c r="G181" s="11"/>
+      <c r="H181" s="11"/>
+      <c r="I181" s="11"/>
+      <c r="J181" s="11"/>
+      <c r="K181" s="11"/>
+      <c r="L181" s="11"/>
+      <c r="M181" s="11"/>
+      <c r="N181" s="11"/>
+      <c r="O181" s="11"/>
+      <c r="P181" s="11"/>
+      <c r="Q181" s="11"/>
+      <c r="R181" s="11"/>
+      <c r="S181" s="11"/>
+      <c r="T181" s="11"/>
+      <c r="U181" s="11"/>
+      <c r="V181" s="11"/>
+      <c r="W181" s="11"/>
+      <c r="X181" s="11"/>
+      <c r="Y181" s="11"/>
+      <c r="Z181" s="11"/>
+      <c r="AA181" s="11"/>
+    </row>
+    <row r="182" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="11"/>
+      <c r="B182" s="11"/>
+      <c r="C182" s="11"/>
+      <c r="D182" s="11"/>
+      <c r="E182" s="11"/>
+      <c r="F182" s="11"/>
+      <c r="G182" s="11"/>
+      <c r="H182" s="11"/>
+      <c r="I182" s="11"/>
+      <c r="J182" s="11"/>
+      <c r="K182" s="11"/>
+      <c r="L182" s="11"/>
+      <c r="M182" s="11"/>
+      <c r="N182" s="11"/>
+      <c r="O182" s="11"/>
+      <c r="P182" s="11"/>
+      <c r="Q182" s="11"/>
+      <c r="R182" s="11"/>
+      <c r="S182" s="11"/>
+      <c r="T182" s="11"/>
+      <c r="U182" s="11"/>
+      <c r="V182" s="11"/>
+      <c r="W182" s="11"/>
+      <c r="X182" s="11"/>
+      <c r="Y182" s="11"/>
+      <c r="Z182" s="11"/>
+      <c r="AA182" s="11"/>
+    </row>
+    <row r="183" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A183" s="11"/>
+      <c r="B183" s="11"/>
+      <c r="C183" s="11"/>
+      <c r="D183" s="11"/>
+      <c r="E183" s="11"/>
+      <c r="F183" s="11"/>
+      <c r="G183" s="11"/>
+      <c r="H183" s="11"/>
+      <c r="I183" s="11"/>
+      <c r="J183" s="11"/>
+      <c r="K183" s="11"/>
+      <c r="L183" s="11"/>
+      <c r="M183" s="11"/>
+      <c r="N183" s="11"/>
+      <c r="O183" s="11"/>
+      <c r="P183" s="11"/>
+      <c r="Q183" s="11"/>
+      <c r="R183" s="11"/>
+      <c r="S183" s="11"/>
+      <c r="T183" s="11"/>
+      <c r="U183" s="11"/>
+      <c r="V183" s="11"/>
+      <c r="W183" s="11"/>
+      <c r="X183" s="11"/>
+      <c r="Y183" s="11"/>
+      <c r="Z183" s="11"/>
+      <c r="AA183" s="11"/>
+    </row>
+    <row r="184" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A184" s="11"/>
+      <c r="B184" s="11"/>
+      <c r="C184" s="11"/>
+      <c r="D184" s="11"/>
+      <c r="E184" s="11"/>
+      <c r="F184" s="11"/>
+      <c r="G184" s="11"/>
+      <c r="H184" s="11"/>
+      <c r="I184" s="11"/>
+      <c r="J184" s="11"/>
+      <c r="K184" s="11"/>
+      <c r="L184" s="11"/>
+      <c r="M184" s="11"/>
+      <c r="N184" s="11"/>
+      <c r="O184" s="11"/>
+      <c r="P184" s="11"/>
+      <c r="Q184" s="11"/>
+      <c r="R184" s="11"/>
+      <c r="S184" s="11"/>
+      <c r="T184" s="11"/>
+      <c r="U184" s="11"/>
+      <c r="V184" s="11"/>
+      <c r="W184" s="11"/>
+      <c r="X184" s="11"/>
+      <c r="Y184" s="11"/>
+      <c r="Z184" s="11"/>
+      <c r="AA184" s="11"/>
+    </row>
+    <row r="185" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="11"/>
+      <c r="B185" s="11"/>
+      <c r="C185" s="11"/>
+      <c r="D185" s="11"/>
+      <c r="E185" s="11"/>
+      <c r="F185" s="11"/>
+      <c r="G185" s="11"/>
+      <c r="H185" s="11"/>
+      <c r="I185" s="11"/>
+      <c r="J185" s="11"/>
+      <c r="K185" s="11"/>
+      <c r="L185" s="11"/>
+      <c r="M185" s="11"/>
+      <c r="N185" s="11"/>
+      <c r="O185" s="11"/>
+      <c r="P185" s="11"/>
+      <c r="Q185" s="11"/>
+      <c r="R185" s="11"/>
+      <c r="S185" s="11"/>
+      <c r="T185" s="11"/>
+      <c r="U185" s="11"/>
+      <c r="V185" s="11"/>
+      <c r="W185" s="11"/>
+      <c r="X185" s="11"/>
+      <c r="Y185" s="11"/>
+      <c r="Z185" s="11"/>
+      <c r="AA185" s="11"/>
+    </row>
+    <row r="186" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="11"/>
+      <c r="B186" s="11"/>
+      <c r="C186" s="11"/>
+      <c r="D186" s="11"/>
+      <c r="E186" s="11"/>
+      <c r="F186" s="11"/>
+      <c r="G186" s="11"/>
+      <c r="H186" s="11"/>
+      <c r="I186" s="11"/>
+      <c r="J186" s="11"/>
+      <c r="K186" s="11"/>
+      <c r="L186" s="11"/>
+      <c r="M186" s="11"/>
+      <c r="N186" s="11"/>
+      <c r="O186" s="11"/>
+      <c r="P186" s="11"/>
+      <c r="Q186" s="11"/>
+      <c r="R186" s="11"/>
+      <c r="S186" s="11"/>
+      <c r="T186" s="11"/>
+      <c r="U186" s="11"/>
+      <c r="V186" s="11"/>
+      <c r="W186" s="11"/>
+      <c r="X186" s="11"/>
+      <c r="Y186" s="11"/>
+      <c r="Z186" s="11"/>
+      <c r="AA186" s="11"/>
+    </row>
+    <row r="187" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="11"/>
+      <c r="B187" s="11"/>
+      <c r="C187" s="11"/>
+      <c r="D187" s="11"/>
+      <c r="E187" s="11"/>
+      <c r="F187" s="11"/>
+      <c r="G187" s="11"/>
+      <c r="H187" s="11"/>
+      <c r="I187" s="11"/>
+      <c r="J187" s="11"/>
+      <c r="K187" s="11"/>
+      <c r="L187" s="11"/>
+      <c r="M187" s="11"/>
+      <c r="N187" s="11"/>
+      <c r="O187" s="11"/>
+      <c r="P187" s="11"/>
+      <c r="Q187" s="11"/>
+      <c r="R187" s="11"/>
+      <c r="S187" s="11"/>
+      <c r="T187" s="11"/>
+      <c r="U187" s="11"/>
+      <c r="V187" s="11"/>
+      <c r="W187" s="11"/>
+      <c r="X187" s="11"/>
+      <c r="Y187" s="11"/>
+      <c r="Z187" s="11"/>
+      <c r="AA187" s="11"/>
+    </row>
+    <row r="188" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A188" s="11"/>
+      <c r="B188" s="11"/>
+      <c r="C188" s="11"/>
+      <c r="D188" s="11"/>
+      <c r="E188" s="11"/>
+      <c r="F188" s="11"/>
+      <c r="G188" s="11"/>
+      <c r="H188" s="11"/>
+      <c r="I188" s="11"/>
+      <c r="J188" s="11"/>
+      <c r="K188" s="11"/>
+      <c r="L188" s="11"/>
+      <c r="M188" s="11"/>
+      <c r="N188" s="11"/>
+      <c r="O188" s="11"/>
+      <c r="P188" s="11"/>
+      <c r="Q188" s="11"/>
+      <c r="R188" s="11"/>
+      <c r="S188" s="11"/>
+      <c r="T188" s="11"/>
+      <c r="U188" s="11"/>
+      <c r="V188" s="11"/>
+      <c r="W188" s="11"/>
+      <c r="X188" s="11"/>
+      <c r="Y188" s="11"/>
+      <c r="Z188" s="11"/>
+      <c r="AA188" s="11"/>
+    </row>
+    <row r="189" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A189" s="11"/>
+      <c r="B189" s="11"/>
+      <c r="C189" s="11"/>
+      <c r="D189" s="11"/>
+      <c r="E189" s="11"/>
+      <c r="F189" s="11"/>
+      <c r="G189" s="11"/>
+      <c r="H189" s="11"/>
+      <c r="I189" s="11"/>
+      <c r="J189" s="11"/>
+      <c r="K189" s="11"/>
+      <c r="L189" s="11"/>
+      <c r="M189" s="11"/>
+      <c r="N189" s="11"/>
+      <c r="O189" s="11"/>
+      <c r="P189" s="11"/>
+      <c r="Q189" s="11"/>
+      <c r="R189" s="11"/>
+      <c r="S189" s="11"/>
+      <c r="T189" s="11"/>
+      <c r="U189" s="11"/>
+      <c r="V189" s="11"/>
+      <c r="W189" s="11"/>
+      <c r="X189" s="11"/>
+      <c r="Y189" s="11"/>
+      <c r="Z189" s="11"/>
+      <c r="AA189" s="11"/>
+    </row>
+    <row r="190" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A190" s="11"/>
+      <c r="B190" s="11"/>
+      <c r="C190" s="11"/>
+      <c r="D190" s="11"/>
+      <c r="E190" s="11"/>
+      <c r="F190" s="11"/>
+      <c r="G190" s="11"/>
+      <c r="H190" s="11"/>
+      <c r="I190" s="11"/>
+      <c r="J190" s="11"/>
+      <c r="K190" s="11"/>
+      <c r="L190" s="11"/>
+      <c r="M190" s="11"/>
+      <c r="N190" s="11"/>
+      <c r="O190" s="11"/>
+      <c r="P190" s="11"/>
+      <c r="Q190" s="11"/>
+      <c r="R190" s="11"/>
+      <c r="S190" s="11"/>
+      <c r="T190" s="11"/>
+      <c r="U190" s="11"/>
+      <c r="V190" s="11"/>
+      <c r="W190" s="11"/>
+      <c r="X190" s="11"/>
+      <c r="Y190" s="11"/>
+      <c r="Z190" s="11"/>
+      <c r="AA190" s="11"/>
+    </row>
+    <row r="191" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="11"/>
+      <c r="B191" s="11"/>
+      <c r="C191" s="11"/>
+      <c r="D191" s="11"/>
+      <c r="E191" s="11"/>
+      <c r="F191" s="11"/>
+      <c r="G191" s="11"/>
+      <c r="H191" s="11"/>
+      <c r="I191" s="11"/>
+      <c r="J191" s="11"/>
+      <c r="K191" s="11"/>
+      <c r="L191" s="11"/>
+      <c r="M191" s="11"/>
+      <c r="N191" s="11"/>
+      <c r="O191" s="11"/>
+      <c r="P191" s="11"/>
+      <c r="Q191" s="11"/>
+      <c r="R191" s="11"/>
+      <c r="S191" s="11"/>
+      <c r="T191" s="11"/>
+      <c r="U191" s="11"/>
+      <c r="V191" s="11"/>
+      <c r="W191" s="11"/>
+      <c r="X191" s="11"/>
+      <c r="Y191" s="11"/>
+      <c r="Z191" s="11"/>
+      <c r="AA191" s="11"/>
+    </row>
+    <row r="192" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="11"/>
+      <c r="B192" s="11"/>
+      <c r="C192" s="11"/>
+      <c r="D192" s="11"/>
+      <c r="E192" s="11"/>
+      <c r="F192" s="11"/>
+      <c r="G192" s="11"/>
+      <c r="H192" s="11"/>
+      <c r="I192" s="11"/>
+      <c r="J192" s="11"/>
+      <c r="K192" s="11"/>
+      <c r="L192" s="11"/>
+      <c r="M192" s="11"/>
+      <c r="N192" s="11"/>
+      <c r="O192" s="11"/>
+      <c r="P192" s="11"/>
+      <c r="Q192" s="11"/>
+      <c r="R192" s="11"/>
+      <c r="S192" s="11"/>
+      <c r="T192" s="11"/>
+      <c r="U192" s="11"/>
+      <c r="V192" s="11"/>
+      <c r="W192" s="11"/>
+      <c r="X192" s="11"/>
+      <c r="Y192" s="11"/>
+      <c r="Z192" s="11"/>
+      <c r="AA192" s="11"/>
+    </row>
+    <row r="193" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="11"/>
+      <c r="B193" s="11"/>
+      <c r="C193" s="11"/>
+      <c r="D193" s="11"/>
+      <c r="E193" s="11"/>
+      <c r="F193" s="11"/>
+      <c r="G193" s="11"/>
+      <c r="H193" s="11"/>
+      <c r="I193" s="11"/>
+      <c r="J193" s="11"/>
+      <c r="K193" s="11"/>
+      <c r="L193" s="11"/>
+      <c r="M193" s="11"/>
+      <c r="N193" s="11"/>
+      <c r="O193" s="11"/>
+      <c r="P193" s="11"/>
+      <c r="Q193" s="11"/>
+      <c r="R193" s="11"/>
+      <c r="S193" s="11"/>
+      <c r="T193" s="11"/>
+      <c r="U193" s="11"/>
+      <c r="V193" s="11"/>
+      <c r="W193" s="11"/>
+      <c r="X193" s="11"/>
+      <c r="Y193" s="11"/>
+      <c r="Z193" s="11"/>
+      <c r="AA193" s="11"/>
+    </row>
+    <row r="194" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="11"/>
+      <c r="B194" s="11"/>
+      <c r="C194" s="11"/>
+      <c r="D194" s="11"/>
+      <c r="E194" s="11"/>
+      <c r="F194" s="11"/>
+      <c r="G194" s="11"/>
+      <c r="H194" s="11"/>
+      <c r="I194" s="11"/>
+      <c r="J194" s="11"/>
+      <c r="K194" s="11"/>
+      <c r="L194" s="11"/>
+      <c r="M194" s="11"/>
+      <c r="N194" s="11"/>
+      <c r="O194" s="11"/>
+      <c r="P194" s="11"/>
+      <c r="Q194" s="11"/>
+      <c r="R194" s="11"/>
+      <c r="S194" s="11"/>
+      <c r="T194" s="11"/>
+      <c r="U194" s="11"/>
+      <c r="V194" s="11"/>
+      <c r="W194" s="11"/>
+      <c r="X194" s="11"/>
+      <c r="Y194" s="11"/>
+      <c r="Z194" s="11"/>
+      <c r="AA194" s="11"/>
+    </row>
+    <row r="195" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A195" s="11"/>
+      <c r="B195" s="11"/>
+      <c r="C195" s="11"/>
+      <c r="D195" s="11"/>
+      <c r="E195" s="11"/>
+      <c r="F195" s="11"/>
+      <c r="G195" s="11"/>
+      <c r="H195" s="11"/>
+      <c r="I195" s="11"/>
+      <c r="J195" s="11"/>
+      <c r="K195" s="11"/>
+      <c r="L195" s="11"/>
+      <c r="M195" s="11"/>
+      <c r="N195" s="11"/>
+      <c r="O195" s="11"/>
+      <c r="P195" s="11"/>
+      <c r="Q195" s="11"/>
+      <c r="R195" s="11"/>
+      <c r="S195" s="11"/>
+      <c r="T195" s="11"/>
+      <c r="U195" s="11"/>
+      <c r="V195" s="11"/>
+      <c r="W195" s="11"/>
+      <c r="X195" s="11"/>
+      <c r="Y195" s="11"/>
+      <c r="Z195" s="11"/>
+      <c r="AA195" s="11"/>
+    </row>
+    <row r="196" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A196" s="11"/>
+      <c r="B196" s="11"/>
+      <c r="C196" s="11"/>
+      <c r="D196" s="11"/>
+      <c r="E196" s="11"/>
+      <c r="F196" s="11"/>
+      <c r="G196" s="11"/>
+      <c r="H196" s="11"/>
+      <c r="I196" s="11"/>
+      <c r="J196" s="11"/>
+      <c r="K196" s="11"/>
+      <c r="L196" s="11"/>
+      <c r="M196" s="11"/>
+      <c r="N196" s="11"/>
+      <c r="O196" s="11"/>
+      <c r="P196" s="11"/>
+      <c r="Q196" s="11"/>
+      <c r="R196" s="11"/>
+      <c r="S196" s="11"/>
+      <c r="T196" s="11"/>
+      <c r="U196" s="11"/>
+      <c r="V196" s="11"/>
+      <c r="W196" s="11"/>
+      <c r="X196" s="11"/>
+      <c r="Y196" s="11"/>
+      <c r="Z196" s="11"/>
+      <c r="AA196" s="11"/>
+    </row>
+    <row r="197" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A197" s="11"/>
+      <c r="B197" s="11"/>
+      <c r="C197" s="11"/>
+      <c r="D197" s="11"/>
+      <c r="E197" s="11"/>
+      <c r="F197" s="11"/>
+      <c r="G197" s="11"/>
+      <c r="H197" s="11"/>
+      <c r="I197" s="11"/>
+      <c r="J197" s="11"/>
+      <c r="K197" s="11"/>
+      <c r="L197" s="11"/>
+      <c r="M197" s="11"/>
+      <c r="N197" s="11"/>
+      <c r="O197" s="11"/>
+      <c r="P197" s="11"/>
+      <c r="Q197" s="11"/>
+      <c r="R197" s="11"/>
+      <c r="S197" s="11"/>
+      <c r="T197" s="11"/>
+      <c r="U197" s="11"/>
+      <c r="V197" s="11"/>
+      <c r="W197" s="11"/>
+      <c r="X197" s="11"/>
+      <c r="Y197" s="11"/>
+      <c r="Z197" s="11"/>
+      <c r="AA197" s="11"/>
+    </row>
+    <row r="198" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A198" s="11"/>
+      <c r="B198" s="11"/>
+      <c r="C198" s="11"/>
+      <c r="D198" s="11"/>
+      <c r="E198" s="11"/>
+      <c r="F198" s="11"/>
+      <c r="G198" s="11"/>
+      <c r="H198" s="11"/>
+      <c r="I198" s="11"/>
+      <c r="J198" s="11"/>
+      <c r="K198" s="11"/>
+      <c r="L198" s="11"/>
+      <c r="M198" s="11"/>
+      <c r="N198" s="11"/>
+      <c r="O198" s="11"/>
+      <c r="P198" s="11"/>
+      <c r="Q198" s="11"/>
+      <c r="R198" s="11"/>
+      <c r="S198" s="11"/>
+      <c r="T198" s="11"/>
+      <c r="U198" s="11"/>
+      <c r="V198" s="11"/>
+      <c r="W198" s="11"/>
+      <c r="X198" s="11"/>
+      <c r="Y198" s="11"/>
+      <c r="Z198" s="11"/>
+      <c r="AA198" s="11"/>
+    </row>
+    <row r="199" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A199" s="11"/>
+      <c r="B199" s="11"/>
+      <c r="C199" s="11"/>
+      <c r="D199" s="11"/>
+      <c r="E199" s="11"/>
+      <c r="F199" s="11"/>
+      <c r="G199" s="11"/>
+      <c r="H199" s="11"/>
+      <c r="I199" s="11"/>
+      <c r="J199" s="11"/>
+      <c r="K199" s="11"/>
+      <c r="L199" s="11"/>
+      <c r="M199" s="11"/>
+      <c r="N199" s="11"/>
+      <c r="O199" s="11"/>
+      <c r="P199" s="11"/>
+      <c r="Q199" s="11"/>
+      <c r="R199" s="11"/>
+      <c r="S199" s="11"/>
+      <c r="T199" s="11"/>
+      <c r="U199" s="11"/>
+      <c r="V199" s="11"/>
+      <c r="W199" s="11"/>
+      <c r="X199" s="11"/>
+      <c r="Y199" s="11"/>
+      <c r="Z199" s="11"/>
+      <c r="AA199" s="11"/>
+    </row>
+    <row r="200" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A200" s="11"/>
+      <c r="B200" s="11"/>
+      <c r="C200" s="11"/>
+      <c r="D200" s="11"/>
+      <c r="E200" s="11"/>
+      <c r="F200" s="11"/>
+      <c r="G200" s="11"/>
+      <c r="H200" s="11"/>
+      <c r="I200" s="11"/>
+      <c r="J200" s="11"/>
+      <c r="K200" s="11"/>
+      <c r="L200" s="11"/>
+      <c r="M200" s="11"/>
+      <c r="N200" s="11"/>
+      <c r="O200" s="11"/>
+      <c r="P200" s="11"/>
+      <c r="Q200" s="11"/>
+      <c r="R200" s="11"/>
+      <c r="S200" s="11"/>
+      <c r="T200" s="11"/>
+      <c r="U200" s="11"/>
+      <c r="V200" s="11"/>
+      <c r="W200" s="11"/>
+      <c r="X200" s="11"/>
+      <c r="Y200" s="11"/>
+      <c r="Z200" s="11"/>
+      <c r="AA200" s="11"/>
+    </row>
+    <row r="201" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A201" s="11"/>
+      <c r="B201" s="11"/>
+      <c r="C201" s="11"/>
+      <c r="D201" s="11"/>
+      <c r="E201" s="11"/>
+      <c r="F201" s="11"/>
+      <c r="G201" s="11"/>
+      <c r="H201" s="11"/>
+      <c r="I201" s="11"/>
+      <c r="J201" s="11"/>
+      <c r="K201" s="11"/>
+      <c r="L201" s="11"/>
+      <c r="M201" s="11"/>
+      <c r="N201" s="11"/>
+      <c r="O201" s="11"/>
+      <c r="P201" s="11"/>
+      <c r="Q201" s="11"/>
+      <c r="R201" s="11"/>
+      <c r="S201" s="11"/>
+      <c r="T201" s="11"/>
+      <c r="U201" s="11"/>
+      <c r="V201" s="11"/>
+      <c r="W201" s="11"/>
+      <c r="X201" s="11"/>
+      <c r="Y201" s="11"/>
+      <c r="Z201" s="11"/>
+      <c r="AA201" s="11"/>
+    </row>
+    <row r="202" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A202" s="11"/>
+      <c r="B202" s="11"/>
+      <c r="C202" s="11"/>
+      <c r="D202" s="11"/>
+      <c r="E202" s="11"/>
+      <c r="F202" s="11"/>
+      <c r="G202" s="11"/>
+      <c r="H202" s="11"/>
+      <c r="I202" s="11"/>
+      <c r="J202" s="11"/>
+      <c r="K202" s="11"/>
+      <c r="L202" s="11"/>
+      <c r="M202" s="11"/>
+      <c r="N202" s="11"/>
+      <c r="O202" s="11"/>
+      <c r="P202" s="11"/>
+      <c r="Q202" s="11"/>
+      <c r="R202" s="11"/>
+      <c r="S202" s="11"/>
+      <c r="T202" s="11"/>
+      <c r="U202" s="11"/>
+      <c r="V202" s="11"/>
+      <c r="W202" s="11"/>
+      <c r="X202" s="11"/>
+      <c r="Y202" s="11"/>
+      <c r="Z202" s="11"/>
+      <c r="AA202" s="11"/>
+    </row>
+    <row r="203" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A203" s="11"/>
+      <c r="B203" s="11"/>
+      <c r="C203" s="11"/>
+      <c r="D203" s="11"/>
+      <c r="E203" s="11"/>
+      <c r="F203" s="11"/>
+      <c r="G203" s="11"/>
+      <c r="H203" s="11"/>
+      <c r="I203" s="11"/>
+      <c r="J203" s="11"/>
+      <c r="K203" s="11"/>
+      <c r="L203" s="11"/>
+      <c r="M203" s="11"/>
+      <c r="N203" s="11"/>
+      <c r="O203" s="11"/>
+      <c r="P203" s="11"/>
+      <c r="Q203" s="11"/>
+      <c r="R203" s="11"/>
+      <c r="S203" s="11"/>
+      <c r="T203" s="11"/>
+      <c r="U203" s="11"/>
+      <c r="V203" s="11"/>
+      <c r="W203" s="11"/>
+      <c r="X203" s="11"/>
+      <c r="Y203" s="11"/>
+      <c r="Z203" s="11"/>
+      <c r="AA203" s="11"/>
+    </row>
+    <row r="204" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A204" s="11"/>
+      <c r="B204" s="11"/>
+      <c r="C204" s="11"/>
+      <c r="D204" s="11"/>
+      <c r="E204" s="11"/>
+      <c r="F204" s="11"/>
+      <c r="G204" s="11"/>
+      <c r="H204" s="11"/>
+      <c r="I204" s="11"/>
+      <c r="J204" s="11"/>
+      <c r="K204" s="11"/>
+      <c r="L204" s="11"/>
+      <c r="M204" s="11"/>
+      <c r="N204" s="11"/>
+      <c r="O204" s="11"/>
+      <c r="P204" s="11"/>
+      <c r="Q204" s="11"/>
+      <c r="R204" s="11"/>
+      <c r="S204" s="11"/>
+      <c r="T204" s="11"/>
+      <c r="U204" s="11"/>
+      <c r="V204" s="11"/>
+      <c r="W204" s="11"/>
+      <c r="X204" s="11"/>
+      <c r="Y204" s="11"/>
+      <c r="Z204" s="11"/>
+      <c r="AA204" s="11"/>
+    </row>
+    <row r="205" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A205" s="11"/>
+      <c r="B205" s="11"/>
+      <c r="C205" s="11"/>
+      <c r="D205" s="11"/>
+      <c r="E205" s="11"/>
+      <c r="F205" s="11"/>
+      <c r="G205" s="11"/>
+      <c r="H205" s="11"/>
+      <c r="I205" s="11"/>
+      <c r="J205" s="11"/>
+      <c r="K205" s="11"/>
+      <c r="L205" s="11"/>
+      <c r="M205" s="11"/>
+      <c r="N205" s="11"/>
+      <c r="O205" s="11"/>
+      <c r="P205" s="11"/>
+      <c r="Q205" s="11"/>
+      <c r="R205" s="11"/>
+      <c r="S205" s="11"/>
+      <c r="T205" s="11"/>
+      <c r="U205" s="11"/>
+      <c r="V205" s="11"/>
+      <c r="W205" s="11"/>
+      <c r="X205" s="11"/>
+      <c r="Y205" s="11"/>
+      <c r="Z205" s="11"/>
+      <c r="AA205" s="11"/>
+    </row>
+    <row r="206" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A206" s="11"/>
+      <c r="B206" s="11"/>
+      <c r="C206" s="11"/>
+      <c r="D206" s="11"/>
+      <c r="E206" s="11"/>
+      <c r="F206" s="11"/>
+      <c r="G206" s="11"/>
+      <c r="H206" s="11"/>
+      <c r="I206" s="11"/>
+      <c r="J206" s="11"/>
+      <c r="K206" s="11"/>
+      <c r="L206" s="11"/>
+      <c r="M206" s="11"/>
+      <c r="N206" s="11"/>
+      <c r="O206" s="11"/>
+      <c r="P206" s="11"/>
+      <c r="Q206" s="11"/>
+      <c r="R206" s="11"/>
+      <c r="S206" s="11"/>
+      <c r="T206" s="11"/>
+      <c r="U206" s="11"/>
+      <c r="V206" s="11"/>
+      <c r="W206" s="11"/>
+      <c r="X206" s="11"/>
+      <c r="Y206" s="11"/>
+      <c r="Z206" s="11"/>
+      <c r="AA206" s="11"/>
+    </row>
+    <row r="207" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A207" s="11"/>
+      <c r="B207" s="11"/>
+      <c r="C207" s="11"/>
+      <c r="D207" s="11"/>
+      <c r="E207" s="11"/>
+      <c r="F207" s="11"/>
+      <c r="G207" s="11"/>
+      <c r="H207" s="11"/>
+      <c r="I207" s="11"/>
+      <c r="J207" s="11"/>
+      <c r="K207" s="11"/>
+      <c r="L207" s="11"/>
+      <c r="M207" s="11"/>
+      <c r="N207" s="11"/>
+      <c r="O207" s="11"/>
+      <c r="P207" s="11"/>
+      <c r="Q207" s="11"/>
+      <c r="R207" s="11"/>
+      <c r="S207" s="11"/>
+      <c r="T207" s="11"/>
+      <c r="U207" s="11"/>
+      <c r="V207" s="11"/>
+      <c r="W207" s="11"/>
+      <c r="X207" s="11"/>
+      <c r="Y207" s="11"/>
+      <c r="Z207" s="11"/>
+      <c r="AA207" s="11"/>
+    </row>
+    <row r="208" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A208" s="11"/>
+      <c r="B208" s="11"/>
+      <c r="C208" s="11"/>
+      <c r="D208" s="11"/>
+      <c r="E208" s="11"/>
+      <c r="F208" s="11"/>
+      <c r="G208" s="11"/>
+      <c r="H208" s="11"/>
+      <c r="I208" s="11"/>
+      <c r="J208" s="11"/>
+      <c r="K208" s="11"/>
+      <c r="L208" s="11"/>
+      <c r="M208" s="11"/>
+      <c r="N208" s="11"/>
+      <c r="O208" s="11"/>
+      <c r="P208" s="11"/>
+      <c r="Q208" s="11"/>
+      <c r="R208" s="11"/>
+      <c r="S208" s="11"/>
+      <c r="T208" s="11"/>
+      <c r="U208" s="11"/>
+      <c r="V208" s="11"/>
+      <c r="W208" s="11"/>
+      <c r="X208" s="11"/>
+      <c r="Y208" s="11"/>
+      <c r="Z208" s="11"/>
+      <c r="AA208" s="11"/>
+    </row>
+    <row r="209" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A209" s="11"/>
+      <c r="B209" s="11"/>
+      <c r="C209" s="11"/>
+      <c r="D209" s="11"/>
+      <c r="E209" s="11"/>
+      <c r="F209" s="11"/>
+      <c r="G209" s="11"/>
+      <c r="H209" s="11"/>
+      <c r="I209" s="11"/>
+      <c r="J209" s="11"/>
+      <c r="K209" s="11"/>
+      <c r="L209" s="11"/>
+      <c r="M209" s="11"/>
+      <c r="N209" s="11"/>
+      <c r="O209" s="11"/>
+      <c r="P209" s="11"/>
+      <c r="Q209" s="11"/>
+      <c r="R209" s="11"/>
+      <c r="S209" s="11"/>
+      <c r="T209" s="11"/>
+      <c r="U209" s="11"/>
+      <c r="V209" s="11"/>
+      <c r="W209" s="11"/>
+      <c r="X209" s="11"/>
+      <c r="Y209" s="11"/>
+      <c r="Z209" s="11"/>
+      <c r="AA209" s="11"/>
+    </row>
+    <row r="210" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A210" s="11"/>
+      <c r="B210" s="11"/>
+      <c r="C210" s="11"/>
+      <c r="D210" s="11"/>
+      <c r="E210" s="11"/>
+      <c r="F210" s="11"/>
+      <c r="G210" s="11"/>
+      <c r="H210" s="11"/>
+      <c r="I210" s="11"/>
+      <c r="J210" s="11"/>
+      <c r="K210" s="11"/>
+      <c r="L210" s="11"/>
+      <c r="M210" s="11"/>
+      <c r="N210" s="11"/>
+      <c r="O210" s="11"/>
+      <c r="P210" s="11"/>
+      <c r="Q210" s="11"/>
+      <c r="R210" s="11"/>
+      <c r="S210" s="11"/>
+      <c r="T210" s="11"/>
+      <c r="U210" s="11"/>
+      <c r="V210" s="11"/>
+      <c r="W210" s="11"/>
+      <c r="X210" s="11"/>
+      <c r="Y210" s="11"/>
+      <c r="Z210" s="11"/>
+      <c r="AA210" s="11"/>
+    </row>
+    <row r="211" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A211" s="11"/>
+      <c r="B211" s="11"/>
+      <c r="C211" s="11"/>
+      <c r="D211" s="11"/>
+      <c r="E211" s="11"/>
+      <c r="F211" s="11"/>
+      <c r="G211" s="11"/>
+      <c r="H211" s="11"/>
+      <c r="I211" s="11"/>
+      <c r="J211" s="11"/>
+      <c r="K211" s="11"/>
+      <c r="L211" s="11"/>
+      <c r="M211" s="11"/>
+      <c r="N211" s="11"/>
+      <c r="O211" s="11"/>
+      <c r="P211" s="11"/>
+      <c r="Q211" s="11"/>
+      <c r="R211" s="11"/>
+      <c r="S211" s="11"/>
+      <c r="T211" s="11"/>
+      <c r="U211" s="11"/>
+      <c r="V211" s="11"/>
+      <c r="W211" s="11"/>
+      <c r="X211" s="11"/>
+      <c r="Y211" s="11"/>
+      <c r="Z211" s="11"/>
+      <c r="AA211" s="11"/>
+    </row>
+    <row r="212" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A212" s="11"/>
+      <c r="B212" s="11"/>
+      <c r="C212" s="11"/>
+      <c r="D212" s="11"/>
+      <c r="E212" s="11"/>
+      <c r="F212" s="11"/>
+      <c r="G212" s="11"/>
+      <c r="H212" s="11"/>
+      <c r="I212" s="11"/>
+      <c r="J212" s="11"/>
+      <c r="K212" s="11"/>
+      <c r="L212" s="11"/>
+      <c r="M212" s="11"/>
+      <c r="N212" s="11"/>
+      <c r="O212" s="11"/>
+      <c r="P212" s="11"/>
+      <c r="Q212" s="11"/>
+      <c r="R212" s="11"/>
+      <c r="S212" s="11"/>
+      <c r="T212" s="11"/>
+      <c r="U212" s="11"/>
+      <c r="V212" s="11"/>
+      <c r="W212" s="11"/>
+      <c r="X212" s="11"/>
+      <c r="Y212" s="11"/>
+      <c r="Z212" s="11"/>
+      <c r="AA212" s="11"/>
+    </row>
+    <row r="213" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A213" s="11"/>
+      <c r="B213" s="11"/>
+      <c r="C213" s="11"/>
+      <c r="D213" s="11"/>
+      <c r="E213" s="11"/>
+      <c r="F213" s="11"/>
+      <c r="G213" s="11"/>
+      <c r="H213" s="11"/>
+      <c r="I213" s="11"/>
+      <c r="J213" s="11"/>
+      <c r="K213" s="11"/>
+      <c r="L213" s="11"/>
+      <c r="M213" s="11"/>
+      <c r="N213" s="11"/>
+      <c r="O213" s="11"/>
+      <c r="P213" s="11"/>
+      <c r="Q213" s="11"/>
+      <c r="R213" s="11"/>
+      <c r="S213" s="11"/>
+      <c r="T213" s="11"/>
+      <c r="U213" s="11"/>
+      <c r="V213" s="11"/>
+      <c r="W213" s="11"/>
+      <c r="X213" s="11"/>
+      <c r="Y213" s="11"/>
+      <c r="Z213" s="11"/>
+      <c r="AA213" s="11"/>
+    </row>
+    <row r="214" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A214" s="11"/>
+      <c r="B214" s="11"/>
+      <c r="C214" s="11"/>
+      <c r="D214" s="11"/>
+      <c r="E214" s="11"/>
+      <c r="F214" s="11"/>
+      <c r="G214" s="11"/>
+      <c r="H214" s="11"/>
+      <c r="I214" s="11"/>
+      <c r="J214" s="11"/>
+      <c r="K214" s="11"/>
+      <c r="L214" s="11"/>
+      <c r="M214" s="11"/>
+      <c r="N214" s="11"/>
+      <c r="O214" s="11"/>
+      <c r="P214" s="11"/>
+      <c r="Q214" s="11"/>
+      <c r="R214" s="11"/>
+      <c r="S214" s="11"/>
+      <c r="T214" s="11"/>
+      <c r="U214" s="11"/>
+      <c r="V214" s="11"/>
+      <c r="W214" s="11"/>
+      <c r="X214" s="11"/>
+      <c r="Y214" s="11"/>
+      <c r="Z214" s="11"/>
+      <c r="AA214" s="11"/>
+    </row>
+    <row r="215" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A215" s="11"/>
+      <c r="B215" s="11"/>
+      <c r="C215" s="11"/>
+      <c r="D215" s="11"/>
+      <c r="E215" s="11"/>
+      <c r="F215" s="11"/>
+      <c r="G215" s="11"/>
+      <c r="H215" s="11"/>
+      <c r="I215" s="11"/>
+      <c r="J215" s="11"/>
+      <c r="K215" s="11"/>
+      <c r="L215" s="11"/>
+      <c r="M215" s="11"/>
+      <c r="N215" s="11"/>
+      <c r="O215" s="11"/>
+      <c r="P215" s="11"/>
+      <c r="Q215" s="11"/>
+      <c r="R215" s="11"/>
+      <c r="S215" s="11"/>
+      <c r="T215" s="11"/>
+      <c r="U215" s="11"/>
+      <c r="V215" s="11"/>
+      <c r="W215" s="11"/>
+      <c r="X215" s="11"/>
+      <c r="Y215" s="11"/>
+      <c r="Z215" s="11"/>
+      <c r="AA215" s="11"/>
+    </row>
+    <row r="216" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A216" s="11"/>
+      <c r="B216" s="11"/>
+      <c r="C216" s="11"/>
+      <c r="D216" s="11"/>
+      <c r="E216" s="11"/>
+      <c r="F216" s="11"/>
+      <c r="G216" s="11"/>
+      <c r="H216" s="11"/>
+      <c r="I216" s="11"/>
+      <c r="J216" s="11"/>
+      <c r="K216" s="11"/>
+      <c r="L216" s="11"/>
+      <c r="M216" s="11"/>
+      <c r="N216" s="11"/>
+      <c r="O216" s="11"/>
+      <c r="P216" s="11"/>
+      <c r="Q216" s="11"/>
+      <c r="R216" s="11"/>
+      <c r="S216" s="11"/>
+      <c r="T216" s="11"/>
+      <c r="U216" s="11"/>
+      <c r="V216" s="11"/>
+      <c r="W216" s="11"/>
+      <c r="X216" s="11"/>
+      <c r="Y216" s="11"/>
+      <c r="Z216" s="11"/>
+      <c r="AA216" s="11"/>
+    </row>
+    <row r="217" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A217" s="11"/>
+      <c r="B217" s="11"/>
+      <c r="C217" s="11"/>
+      <c r="D217" s="11"/>
+      <c r="E217" s="11"/>
+      <c r="F217" s="11"/>
+      <c r="G217" s="11"/>
+      <c r="H217" s="11"/>
+      <c r="I217" s="11"/>
+      <c r="J217" s="11"/>
+      <c r="K217" s="11"/>
+      <c r="L217" s="11"/>
+      <c r="M217" s="11"/>
+      <c r="N217" s="11"/>
+      <c r="O217" s="11"/>
+      <c r="P217" s="11"/>
+      <c r="Q217" s="11"/>
+      <c r="R217" s="11"/>
+      <c r="S217" s="11"/>
+      <c r="T217" s="11"/>
+      <c r="U217" s="11"/>
+      <c r="V217" s="11"/>
+      <c r="W217" s="11"/>
+      <c r="X217" s="11"/>
+      <c r="Y217" s="11"/>
+      <c r="Z217" s="11"/>
+      <c r="AA217" s="11"/>
+    </row>
+    <row r="218" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A218" s="11"/>
+      <c r="B218" s="11"/>
+      <c r="C218" s="11"/>
+      <c r="D218" s="11"/>
+      <c r="E218" s="11"/>
+      <c r="F218" s="11"/>
+      <c r="G218" s="11"/>
+      <c r="H218" s="11"/>
+      <c r="I218" s="11"/>
+      <c r="J218" s="11"/>
+      <c r="K218" s="11"/>
+      <c r="L218" s="11"/>
+      <c r="M218" s="11"/>
+      <c r="N218" s="11"/>
+      <c r="O218" s="11"/>
+      <c r="P218" s="11"/>
+      <c r="Q218" s="11"/>
+      <c r="R218" s="11"/>
+      <c r="S218" s="11"/>
+      <c r="T218" s="11"/>
+      <c r="U218" s="11"/>
+      <c r="V218" s="11"/>
+      <c r="W218" s="11"/>
+      <c r="X218" s="11"/>
+      <c r="Y218" s="11"/>
+      <c r="Z218" s="11"/>
+      <c r="AA218" s="11"/>
+    </row>
+    <row r="219" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A219" s="11"/>
+      <c r="B219" s="11"/>
+      <c r="C219" s="11"/>
+      <c r="D219" s="11"/>
+      <c r="E219" s="11"/>
+      <c r="F219" s="11"/>
+      <c r="G219" s="11"/>
+      <c r="H219" s="11"/>
+      <c r="I219" s="11"/>
+      <c r="J219" s="11"/>
+      <c r="K219" s="11"/>
+      <c r="L219" s="11"/>
+      <c r="M219" s="11"/>
+      <c r="N219" s="11"/>
+      <c r="O219" s="11"/>
+      <c r="P219" s="11"/>
+      <c r="Q219" s="11"/>
+      <c r="R219" s="11"/>
+      <c r="S219" s="11"/>
+      <c r="T219" s="11"/>
+      <c r="U219" s="11"/>
+      <c r="V219" s="11"/>
+      <c r="W219" s="11"/>
+      <c r="X219" s="11"/>
+      <c r="Y219" s="11"/>
+      <c r="Z219" s="11"/>
+      <c r="AA219" s="11"/>
+    </row>
+    <row r="220" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A220" s="11"/>
+      <c r="B220" s="11"/>
+      <c r="C220" s="11"/>
+      <c r="D220" s="11"/>
+      <c r="E220" s="11"/>
+      <c r="F220" s="11"/>
+      <c r="G220" s="11"/>
+      <c r="H220" s="11"/>
+      <c r="I220" s="11"/>
+      <c r="J220" s="11"/>
+      <c r="K220" s="11"/>
+      <c r="L220" s="11"/>
+      <c r="M220" s="11"/>
+      <c r="N220" s="11"/>
+      <c r="O220" s="11"/>
+      <c r="P220" s="11"/>
+      <c r="Q220" s="11"/>
+      <c r="R220" s="11"/>
+      <c r="S220" s="11"/>
+      <c r="T220" s="11"/>
+      <c r="U220" s="11"/>
+      <c r="V220" s="11"/>
+      <c r="W220" s="11"/>
+      <c r="X220" s="11"/>
+      <c r="Y220" s="11"/>
+      <c r="Z220" s="11"/>
+      <c r="AA220" s="11"/>
+    </row>
+    <row r="221" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A221" s="11"/>
+      <c r="B221" s="11"/>
+      <c r="C221" s="11"/>
+      <c r="D221" s="11"/>
+      <c r="E221" s="11"/>
+      <c r="F221" s="11"/>
+      <c r="G221" s="11"/>
+      <c r="H221" s="11"/>
+      <c r="I221" s="11"/>
+      <c r="J221" s="11"/>
+      <c r="K221" s="11"/>
+      <c r="L221" s="11"/>
+      <c r="M221" s="11"/>
+      <c r="N221" s="11"/>
+      <c r="O221" s="11"/>
+      <c r="P221" s="11"/>
+      <c r="Q221" s="11"/>
+      <c r="R221" s="11"/>
+      <c r="S221" s="11"/>
+      <c r="T221" s="11"/>
+      <c r="U221" s="11"/>
+      <c r="V221" s="11"/>
+      <c r="W221" s="11"/>
+      <c r="X221" s="11"/>
+      <c r="Y221" s="11"/>
+      <c r="Z221" s="11"/>
+      <c r="AA221" s="11"/>
+    </row>
+    <row r="222" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A222" s="11"/>
+      <c r="B222" s="11"/>
+      <c r="C222" s="11"/>
+      <c r="D222" s="11"/>
+      <c r="E222" s="11"/>
+      <c r="F222" s="11"/>
+      <c r="G222" s="11"/>
+      <c r="H222" s="11"/>
+      <c r="I222" s="11"/>
+      <c r="J222" s="11"/>
+      <c r="K222" s="11"/>
+      <c r="L222" s="11"/>
+      <c r="M222" s="11"/>
+      <c r="N222" s="11"/>
+      <c r="O222" s="11"/>
+      <c r="P222" s="11"/>
+      <c r="Q222" s="11"/>
+      <c r="R222" s="11"/>
+      <c r="S222" s="11"/>
+      <c r="T222" s="11"/>
+      <c r="U222" s="11"/>
+      <c r="V222" s="11"/>
+      <c r="W222" s="11"/>
+      <c r="X222" s="11"/>
+      <c r="Y222" s="11"/>
+      <c r="Z222" s="11"/>
+      <c r="AA222" s="11"/>
+    </row>
+    <row r="223" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A223" s="11"/>
+      <c r="B223" s="11"/>
+      <c r="C223" s="11"/>
+      <c r="D223" s="11"/>
+      <c r="E223" s="11"/>
+      <c r="F223" s="11"/>
+      <c r="G223" s="11"/>
+      <c r="H223" s="11"/>
+      <c r="I223" s="11"/>
+      <c r="J223" s="11"/>
+      <c r="K223" s="11"/>
+      <c r="L223" s="11"/>
+      <c r="M223" s="11"/>
+      <c r="N223" s="11"/>
+      <c r="O223" s="11"/>
+      <c r="P223" s="11"/>
+      <c r="Q223" s="11"/>
+      <c r="R223" s="11"/>
+      <c r="S223" s="11"/>
+      <c r="T223" s="11"/>
+      <c r="U223" s="11"/>
+      <c r="V223" s="11"/>
+      <c r="W223" s="11"/>
+      <c r="X223" s="11"/>
+      <c r="Y223" s="11"/>
+      <c r="Z223" s="11"/>
+      <c r="AA223" s="11"/>
+    </row>
+    <row r="224" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A224" s="11"/>
+      <c r="B224" s="11"/>
+      <c r="C224" s="11"/>
+      <c r="D224" s="11"/>
+      <c r="E224" s="11"/>
+      <c r="F224" s="11"/>
+      <c r="G224" s="11"/>
+      <c r="H224" s="11"/>
+      <c r="I224" s="11"/>
+      <c r="J224" s="11"/>
+      <c r="K224" s="11"/>
+      <c r="L224" s="11"/>
+      <c r="M224" s="11"/>
+      <c r="N224" s="11"/>
+      <c r="O224" s="11"/>
+      <c r="P224" s="11"/>
+      <c r="Q224" s="11"/>
+      <c r="R224" s="11"/>
+      <c r="S224" s="11"/>
+      <c r="T224" s="11"/>
+      <c r="U224" s="11"/>
+      <c r="V224" s="11"/>
+      <c r="W224" s="11"/>
+      <c r="X224" s="11"/>
+      <c r="Y224" s="11"/>
+      <c r="Z224" s="11"/>
+      <c r="AA224" s="11"/>
+    </row>
+    <row r="225" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A225" s="11"/>
+      <c r="B225" s="11"/>
+      <c r="C225" s="11"/>
+      <c r="D225" s="11"/>
+      <c r="E225" s="11"/>
+      <c r="F225" s="11"/>
+      <c r="G225" s="11"/>
+      <c r="H225" s="11"/>
+      <c r="I225" s="11"/>
+      <c r="J225" s="11"/>
+      <c r="K225" s="11"/>
+      <c r="L225" s="11"/>
+      <c r="M225" s="11"/>
+      <c r="N225" s="11"/>
+      <c r="O225" s="11"/>
+      <c r="P225" s="11"/>
+      <c r="Q225" s="11"/>
+      <c r="R225" s="11"/>
+      <c r="S225" s="11"/>
+      <c r="T225" s="11"/>
+      <c r="U225" s="11"/>
+      <c r="V225" s="11"/>
+      <c r="W225" s="11"/>
+      <c r="X225" s="11"/>
+      <c r="Y225" s="11"/>
+      <c r="Z225" s="11"/>
+      <c r="AA225" s="11"/>
+    </row>
+    <row r="226" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A226" s="11"/>
+      <c r="B226" s="11"/>
+      <c r="C226" s="11"/>
+      <c r="D226" s="11"/>
+      <c r="E226" s="11"/>
+      <c r="F226" s="11"/>
+      <c r="G226" s="11"/>
+      <c r="H226" s="11"/>
+      <c r="I226" s="11"/>
+      <c r="J226" s="11"/>
+      <c r="K226" s="11"/>
+      <c r="L226" s="11"/>
+      <c r="M226" s="11"/>
+      <c r="N226" s="11"/>
+      <c r="O226" s="11"/>
+      <c r="P226" s="11"/>
+      <c r="Q226" s="11"/>
+      <c r="R226" s="11"/>
+      <c r="S226" s="11"/>
+      <c r="T226" s="11"/>
+      <c r="U226" s="11"/>
+      <c r="V226" s="11"/>
+      <c r="W226" s="11"/>
+      <c r="X226" s="11"/>
+      <c r="Y226" s="11"/>
+      <c r="Z226" s="11"/>
+      <c r="AA226" s="11"/>
+    </row>
+    <row r="227" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A227" s="11"/>
+      <c r="B227" s="11"/>
+      <c r="C227" s="11"/>
+      <c r="D227" s="11"/>
+      <c r="E227" s="11"/>
+      <c r="F227" s="11"/>
+      <c r="G227" s="11"/>
+      <c r="H227" s="11"/>
+      <c r="I227" s="11"/>
+      <c r="J227" s="11"/>
+      <c r="K227" s="11"/>
+      <c r="L227" s="11"/>
+      <c r="M227" s="11"/>
+      <c r="N227" s="11"/>
+      <c r="O227" s="11"/>
+      <c r="P227" s="11"/>
+      <c r="Q227" s="11"/>
+      <c r="R227" s="11"/>
+      <c r="S227" s="11"/>
+      <c r="T227" s="11"/>
+      <c r="U227" s="11"/>
+      <c r="V227" s="11"/>
+      <c r="W227" s="11"/>
+      <c r="X227" s="11"/>
+      <c r="Y227" s="11"/>
+      <c r="Z227" s="11"/>
+      <c r="AA227" s="11"/>
+    </row>
+    <row r="228" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A228" s="11"/>
+      <c r="B228" s="11"/>
+      <c r="C228" s="11"/>
+      <c r="D228" s="11"/>
+      <c r="E228" s="11"/>
+      <c r="F228" s="11"/>
+      <c r="G228" s="11"/>
+      <c r="H228" s="11"/>
+      <c r="I228" s="11"/>
+      <c r="J228" s="11"/>
+      <c r="K228" s="11"/>
+      <c r="L228" s="11"/>
+      <c r="M228" s="11"/>
+      <c r="N228" s="11"/>
+      <c r="O228" s="11"/>
+      <c r="P228" s="11"/>
+      <c r="Q228" s="11"/>
+      <c r="R228" s="11"/>
+      <c r="S228" s="11"/>
+      <c r="T228" s="11"/>
+      <c r="U228" s="11"/>
+      <c r="V228" s="11"/>
+      <c r="W228" s="11"/>
+      <c r="X228" s="11"/>
+      <c r="Y228" s="11"/>
+      <c r="Z228" s="11"/>
+      <c r="AA228" s="11"/>
+    </row>
+    <row r="229" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A229" s="11"/>
+      <c r="B229" s="11"/>
+      <c r="C229" s="11"/>
+      <c r="D229" s="11"/>
+      <c r="E229" s="11"/>
+      <c r="F229" s="11"/>
+      <c r="G229" s="11"/>
+      <c r="H229" s="11"/>
+      <c r="I229" s="11"/>
+      <c r="J229" s="11"/>
+      <c r="K229" s="11"/>
+      <c r="L229" s="11"/>
+      <c r="M229" s="11"/>
+      <c r="N229" s="11"/>
+      <c r="O229" s="11"/>
+      <c r="P229" s="11"/>
+      <c r="Q229" s="11"/>
+      <c r="R229" s="11"/>
+      <c r="S229" s="11"/>
+      <c r="T229" s="11"/>
+      <c r="U229" s="11"/>
+      <c r="V229" s="11"/>
+      <c r="W229" s="11"/>
+      <c r="X229" s="11"/>
+      <c r="Y229" s="11"/>
+      <c r="Z229" s="11"/>
+      <c r="AA229" s="11"/>
+    </row>
+    <row r="230" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A230" s="11"/>
+      <c r="B230" s="11"/>
+      <c r="C230" s="11"/>
+      <c r="D230" s="11"/>
+      <c r="E230" s="11"/>
+      <c r="F230" s="11"/>
+      <c r="G230" s="11"/>
+      <c r="H230" s="11"/>
+      <c r="I230" s="11"/>
+      <c r="J230" s="11"/>
+      <c r="K230" s="11"/>
+      <c r="L230" s="11"/>
+      <c r="M230" s="11"/>
+      <c r="N230" s="11"/>
+      <c r="O230" s="11"/>
+      <c r="P230" s="11"/>
+      <c r="Q230" s="11"/>
+      <c r="R230" s="11"/>
+      <c r="S230" s="11"/>
+      <c r="T230" s="11"/>
+      <c r="U230" s="11"/>
+      <c r="V230" s="11"/>
+      <c r="W230" s="11"/>
+      <c r="X230" s="11"/>
+      <c r="Y230" s="11"/>
+      <c r="Z230" s="11"/>
+      <c r="AA230" s="11"/>
+    </row>
+    <row r="231" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A231" s="11"/>
+      <c r="B231" s="11"/>
+      <c r="C231" s="11"/>
+      <c r="D231" s="11"/>
+      <c r="E231" s="11"/>
+      <c r="F231" s="11"/>
+      <c r="G231" s="11"/>
+      <c r="H231" s="11"/>
+      <c r="I231" s="11"/>
+      <c r="J231" s="11"/>
+      <c r="K231" s="11"/>
+      <c r="L231" s="11"/>
+      <c r="M231" s="11"/>
+      <c r="N231" s="11"/>
+      <c r="O231" s="11"/>
+      <c r="P231" s="11"/>
+      <c r="Q231" s="11"/>
+      <c r="R231" s="11"/>
+      <c r="S231" s="11"/>
+      <c r="T231" s="11"/>
+      <c r="U231" s="11"/>
+      <c r="V231" s="11"/>
+      <c r="W231" s="11"/>
+      <c r="X231" s="11"/>
+      <c r="Y231" s="11"/>
+      <c r="Z231" s="11"/>
+      <c r="AA231" s="11"/>
+    </row>
+    <row r="232" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A232" s="11"/>
+      <c r="B232" s="11"/>
+      <c r="C232" s="11"/>
+      <c r="D232" s="11"/>
+      <c r="E232" s="11"/>
+      <c r="F232" s="11"/>
+      <c r="G232" s="11"/>
+      <c r="H232" s="11"/>
+      <c r="I232" s="11"/>
+      <c r="J232" s="11"/>
+      <c r="K232" s="11"/>
+      <c r="L232" s="11"/>
+      <c r="M232" s="11"/>
+      <c r="N232" s="11"/>
+      <c r="O232" s="11"/>
+      <c r="P232" s="11"/>
+      <c r="Q232" s="11"/>
+      <c r="R232" s="11"/>
+      <c r="S232" s="11"/>
+      <c r="T232" s="11"/>
+      <c r="U232" s="11"/>
+      <c r="V232" s="11"/>
+      <c r="W232" s="11"/>
+      <c r="X232" s="11"/>
+      <c r="Y232" s="11"/>
+      <c r="Z232" s="11"/>
+      <c r="AA232" s="11"/>
+    </row>
+    <row r="233" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A233" s="11"/>
+      <c r="B233" s="11"/>
+      <c r="C233" s="11"/>
+      <c r="D233" s="11"/>
+      <c r="E233" s="11"/>
+      <c r="F233" s="11"/>
+      <c r="G233" s="11"/>
+      <c r="H233" s="11"/>
+      <c r="I233" s="11"/>
+      <c r="J233" s="11"/>
+      <c r="K233" s="11"/>
+      <c r="L233" s="11"/>
+      <c r="M233" s="11"/>
+      <c r="N233" s="11"/>
+      <c r="O233" s="11"/>
+      <c r="P233" s="11"/>
+      <c r="Q233" s="11"/>
+      <c r="R233" s="11"/>
+      <c r="S233" s="11"/>
+      <c r="T233" s="11"/>
+      <c r="U233" s="11"/>
+      <c r="V233" s="11"/>
+      <c r="W233" s="11"/>
+      <c r="X233" s="11"/>
+      <c r="Y233" s="11"/>
+      <c r="Z233" s="11"/>
+      <c r="AA233" s="11"/>
+    </row>
+    <row r="234" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A234" s="11"/>
+      <c r="B234" s="11"/>
+      <c r="C234" s="11"/>
+      <c r="D234" s="11"/>
+      <c r="E234" s="11"/>
+      <c r="F234" s="11"/>
+      <c r="G234" s="11"/>
+      <c r="H234" s="11"/>
+      <c r="I234" s="11"/>
+      <c r="J234" s="11"/>
+      <c r="K234" s="11"/>
+      <c r="L234" s="11"/>
+      <c r="M234" s="11"/>
+      <c r="N234" s="11"/>
+      <c r="O234" s="11"/>
+      <c r="P234" s="11"/>
+      <c r="Q234" s="11"/>
+      <c r="R234" s="11"/>
+      <c r="S234" s="11"/>
+      <c r="T234" s="11"/>
+      <c r="U234" s="11"/>
+      <c r="V234" s="11"/>
+      <c r="W234" s="11"/>
+      <c r="X234" s="11"/>
+      <c r="Y234" s="11"/>
+      <c r="Z234" s="11"/>
+      <c r="AA234" s="11"/>
+    </row>
+    <row r="235" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A235" s="11"/>
+      <c r="B235" s="11"/>
+      <c r="C235" s="11"/>
+      <c r="D235" s="11"/>
+      <c r="E235" s="11"/>
+      <c r="F235" s="11"/>
+      <c r="G235" s="11"/>
+      <c r="H235" s="11"/>
+      <c r="I235" s="11"/>
+      <c r="J235" s="11"/>
+      <c r="K235" s="11"/>
+      <c r="L235" s="11"/>
+      <c r="M235" s="11"/>
+      <c r="N235" s="11"/>
+      <c r="O235" s="11"/>
+      <c r="P235" s="11"/>
+      <c r="Q235" s="11"/>
+      <c r="R235" s="11"/>
+      <c r="S235" s="11"/>
+      <c r="T235" s="11"/>
+      <c r="U235" s="11"/>
+      <c r="V235" s="11"/>
+      <c r="W235" s="11"/>
+      <c r="X235" s="11"/>
+      <c r="Y235" s="11"/>
+      <c r="Z235" s="11"/>
+      <c r="AA235" s="11"/>
+    </row>
+    <row r="236" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A236" s="11"/>
+      <c r="B236" s="11"/>
+      <c r="C236" s="11"/>
+      <c r="D236" s="11"/>
+      <c r="E236" s="11"/>
+      <c r="F236" s="11"/>
+      <c r="G236" s="11"/>
+      <c r="H236" s="11"/>
+      <c r="I236" s="11"/>
+      <c r="J236" s="11"/>
+      <c r="K236" s="11"/>
+      <c r="L236" s="11"/>
+      <c r="M236" s="11"/>
+      <c r="N236" s="11"/>
+      <c r="O236" s="11"/>
+      <c r="P236" s="11"/>
+      <c r="Q236" s="11"/>
+      <c r="R236" s="11"/>
+      <c r="S236" s="11"/>
+      <c r="T236" s="11"/>
+      <c r="U236" s="11"/>
+      <c r="V236" s="11"/>
+      <c r="W236" s="11"/>
+      <c r="X236" s="11"/>
+      <c r="Y236" s="11"/>
+      <c r="Z236" s="11"/>
+      <c r="AA236" s="11"/>
+    </row>
+    <row r="237" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A237" s="11"/>
+      <c r="B237" s="11"/>
+      <c r="C237" s="11"/>
+      <c r="D237" s="11"/>
+      <c r="E237" s="11"/>
+      <c r="F237" s="11"/>
+      <c r="G237" s="11"/>
+      <c r="H237" s="11"/>
+      <c r="I237" s="11"/>
+      <c r="J237" s="11"/>
+      <c r="K237" s="11"/>
+      <c r="L237" s="11"/>
+      <c r="M237" s="11"/>
+      <c r="N237" s="11"/>
+      <c r="O237" s="11"/>
+      <c r="P237" s="11"/>
+      <c r="Q237" s="11"/>
+      <c r="R237" s="11"/>
+      <c r="S237" s="11"/>
+      <c r="T237" s="11"/>
+      <c r="U237" s="11"/>
+      <c r="V237" s="11"/>
+      <c r="W237" s="11"/>
+      <c r="X237" s="11"/>
+      <c r="Y237" s="11"/>
+      <c r="Z237" s="11"/>
+      <c r="AA237" s="11"/>
+    </row>
+    <row r="238" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A238" s="11"/>
+      <c r="B238" s="11"/>
+      <c r="C238" s="11"/>
+      <c r="D238" s="11"/>
+      <c r="E238" s="11"/>
+      <c r="F238" s="11"/>
+      <c r="G238" s="11"/>
+      <c r="H238" s="11"/>
+      <c r="I238" s="11"/>
+      <c r="J238" s="11"/>
+      <c r="K238" s="11"/>
+      <c r="L238" s="11"/>
+      <c r="M238" s="11"/>
+      <c r="N238" s="11"/>
+      <c r="O238" s="11"/>
+      <c r="P238" s="11"/>
+      <c r="Q238" s="11"/>
+      <c r="R238" s="11"/>
+      <c r="S238" s="11"/>
+      <c r="T238" s="11"/>
+      <c r="U238" s="11"/>
+      <c r="V238" s="11"/>
+      <c r="W238" s="11"/>
+      <c r="X238" s="11"/>
+      <c r="Y238" s="11"/>
+      <c r="Z238" s="11"/>
+      <c r="AA238" s="11"/>
+    </row>
+    <row r="239" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A239" s="11"/>
+      <c r="B239" s="11"/>
+      <c r="C239" s="11"/>
+      <c r="D239" s="11"/>
+      <c r="E239" s="11"/>
+      <c r="F239" s="11"/>
+      <c r="G239" s="11"/>
+      <c r="H239" s="11"/>
+      <c r="I239" s="11"/>
+      <c r="J239" s="11"/>
+      <c r="K239" s="11"/>
+      <c r="L239" s="11"/>
+      <c r="M239" s="11"/>
+      <c r="N239" s="11"/>
+      <c r="O239" s="11"/>
+      <c r="P239" s="11"/>
+      <c r="Q239" s="11"/>
+      <c r="R239" s="11"/>
+      <c r="S239" s="11"/>
+      <c r="T239" s="11"/>
+      <c r="U239" s="11"/>
+      <c r="V239" s="11"/>
+      <c r="W239" s="11"/>
+      <c r="X239" s="11"/>
+      <c r="Y239" s="11"/>
+      <c r="Z239" s="11"/>
+      <c r="AA239" s="11"/>
+    </row>
+    <row r="240" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A240" s="11"/>
+      <c r="B240" s="11"/>
+      <c r="C240" s="11"/>
+      <c r="D240" s="11"/>
+      <c r="E240" s="11"/>
+      <c r="F240" s="11"/>
+      <c r="G240" s="11"/>
+      <c r="H240" s="11"/>
+      <c r="I240" s="11"/>
+      <c r="J240" s="11"/>
+      <c r="K240" s="11"/>
+      <c r="L240" s="11"/>
+      <c r="M240" s="11"/>
+      <c r="N240" s="11"/>
+      <c r="O240" s="11"/>
+      <c r="P240" s="11"/>
+      <c r="Q240" s="11"/>
+      <c r="R240" s="11"/>
+      <c r="S240" s="11"/>
+      <c r="T240" s="11"/>
+      <c r="U240" s="11"/>
+      <c r="V240" s="11"/>
+      <c r="W240" s="11"/>
+      <c r="X240" s="11"/>
+      <c r="Y240" s="11"/>
+      <c r="Z240" s="11"/>
+      <c r="AA240" s="11"/>
+    </row>
+    <row r="241" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A241" s="11"/>
+      <c r="B241" s="11"/>
+      <c r="C241" s="11"/>
+      <c r="D241" s="11"/>
+      <c r="E241" s="11"/>
+      <c r="F241" s="11"/>
+      <c r="G241" s="11"/>
+      <c r="H241" s="11"/>
+      <c r="I241" s="11"/>
+      <c r="J241" s="11"/>
+      <c r="K241" s="11"/>
+      <c r="L241" s="11"/>
+      <c r="M241" s="11"/>
+      <c r="N241" s="11"/>
+      <c r="O241" s="11"/>
+      <c r="P241" s="11"/>
+      <c r="Q241" s="11"/>
+      <c r="R241" s="11"/>
+      <c r="S241" s="11"/>
+      <c r="T241" s="11"/>
+      <c r="U241" s="11"/>
+      <c r="V241" s="11"/>
+      <c r="W241" s="11"/>
+      <c r="X241" s="11"/>
+      <c r="Y241" s="11"/>
+      <c r="Z241" s="11"/>
+      <c r="AA241" s="11"/>
+    </row>
+    <row r="242" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A242" s="11"/>
+      <c r="B242" s="11"/>
+      <c r="C242" s="11"/>
+      <c r="D242" s="11"/>
+      <c r="E242" s="11"/>
+      <c r="F242" s="11"/>
+      <c r="G242" s="11"/>
+      <c r="H242" s="11"/>
+      <c r="I242" s="11"/>
+      <c r="J242" s="11"/>
+      <c r="K242" s="11"/>
+      <c r="L242" s="11"/>
+      <c r="M242" s="11"/>
+      <c r="N242" s="11"/>
+      <c r="O242" s="11"/>
+      <c r="P242" s="11"/>
+      <c r="Q242" s="11"/>
+      <c r="R242" s="11"/>
+      <c r="S242" s="11"/>
+      <c r="T242" s="11"/>
+      <c r="U242" s="11"/>
+      <c r="V242" s="11"/>
+      <c r="W242" s="11"/>
+      <c r="X242" s="11"/>
+      <c r="Y242" s="11"/>
+      <c r="Z242" s="11"/>
+      <c r="AA242" s="11"/>
+    </row>
+    <row r="243" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A243" s="11"/>
+      <c r="B243" s="11"/>
+      <c r="C243" s="11"/>
+      <c r="D243" s="11"/>
+      <c r="E243" s="11"/>
+      <c r="F243" s="11"/>
+      <c r="G243" s="11"/>
+      <c r="H243" s="11"/>
+      <c r="I243" s="11"/>
+      <c r="J243" s="11"/>
+      <c r="K243" s="11"/>
+      <c r="L243" s="11"/>
+      <c r="M243" s="11"/>
+      <c r="N243" s="11"/>
+      <c r="O243" s="11"/>
+      <c r="P243" s="11"/>
+      <c r="Q243" s="11"/>
+      <c r="R243" s="11"/>
+      <c r="S243" s="11"/>
+      <c r="T243" s="11"/>
+      <c r="U243" s="11"/>
+      <c r="V243" s="11"/>
+      <c r="W243" s="11"/>
+      <c r="X243" s="11"/>
+      <c r="Y243" s="11"/>
+      <c r="Z243" s="11"/>
+      <c r="AA243" s="11"/>
+    </row>
+    <row r="244" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A244" s="11"/>
+      <c r="B244" s="11"/>
+      <c r="C244" s="11"/>
+      <c r="D244" s="11"/>
+      <c r="E244" s="11"/>
+      <c r="F244" s="11"/>
+      <c r="G244" s="11"/>
+      <c r="H244" s="11"/>
+      <c r="I244" s="11"/>
+      <c r="J244" s="11"/>
+      <c r="K244" s="11"/>
+      <c r="L244" s="11"/>
+      <c r="M244" s="11"/>
+      <c r="N244" s="11"/>
+      <c r="O244" s="11"/>
+      <c r="P244" s="11"/>
+      <c r="Q244" s="11"/>
+      <c r="R244" s="11"/>
+      <c r="S244" s="11"/>
+      <c r="T244" s="11"/>
+      <c r="U244" s="11"/>
+      <c r="V244" s="11"/>
+      <c r="W244" s="11"/>
+      <c r="X244" s="11"/>
+      <c r="Y244" s="11"/>
+      <c r="Z244" s="11"/>
+      <c r="AA244" s="11"/>
+    </row>
+    <row r="245" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A245" s="11"/>
+      <c r="B245" s="11"/>
+      <c r="C245" s="11"/>
+      <c r="D245" s="11"/>
+      <c r="E245" s="11"/>
+      <c r="F245" s="11"/>
+      <c r="G245" s="11"/>
+      <c r="H245" s="11"/>
+      <c r="I245" s="11"/>
+      <c r="J245" s="11"/>
+      <c r="K245" s="11"/>
+      <c r="L245" s="11"/>
+      <c r="M245" s="11"/>
+      <c r="N245" s="11"/>
+      <c r="O245" s="11"/>
+      <c r="P245" s="11"/>
+      <c r="Q245" s="11"/>
+      <c r="R245" s="11"/>
+      <c r="S245" s="11"/>
+      <c r="T245" s="11"/>
+      <c r="U245" s="11"/>
+      <c r="V245" s="11"/>
+      <c r="W245" s="11"/>
+      <c r="X245" s="11"/>
+      <c r="Y245" s="11"/>
+      <c r="Z245" s="11"/>
+      <c r="AA245" s="11"/>
+    </row>
+    <row r="246" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A246" s="11"/>
+      <c r="B246" s="11"/>
+      <c r="C246" s="11"/>
+      <c r="D246" s="11"/>
+      <c r="E246" s="11"/>
+      <c r="F246" s="11"/>
+      <c r="G246" s="11"/>
+      <c r="H246" s="11"/>
+      <c r="I246" s="11"/>
+      <c r="J246" s="11"/>
+      <c r="K246" s="11"/>
+      <c r="L246" s="11"/>
+      <c r="M246" s="11"/>
+      <c r="N246" s="11"/>
+      <c r="O246" s="11"/>
+      <c r="P246" s="11"/>
+      <c r="Q246" s="11"/>
+      <c r="R246" s="11"/>
+      <c r="S246" s="11"/>
+      <c r="T246" s="11"/>
+      <c r="U246" s="11"/>
+      <c r="V246" s="11"/>
+      <c r="W246" s="11"/>
+      <c r="X246" s="11"/>
+      <c r="Y246" s="11"/>
+      <c r="Z246" s="11"/>
+      <c r="AA246" s="11"/>
+    </row>
+    <row r="247" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A247" s="11"/>
+      <c r="B247" s="11"/>
+      <c r="C247" s="11"/>
+      <c r="D247" s="11"/>
+      <c r="E247" s="11"/>
+      <c r="F247" s="11"/>
+      <c r="G247" s="11"/>
+      <c r="H247" s="11"/>
+      <c r="I247" s="11"/>
+      <c r="J247" s="11"/>
+      <c r="K247" s="11"/>
+      <c r="L247" s="11"/>
+      <c r="M247" s="11"/>
+      <c r="N247" s="11"/>
+      <c r="O247" s="11"/>
+      <c r="P247" s="11"/>
+      <c r="Q247" s="11"/>
+      <c r="R247" s="11"/>
+      <c r="S247" s="11"/>
+      <c r="T247" s="11"/>
+      <c r="U247" s="11"/>
+      <c r="V247" s="11"/>
+      <c r="W247" s="11"/>
+      <c r="X247" s="11"/>
+      <c r="Y247" s="11"/>
+      <c r="Z247" s="11"/>
+      <c r="AA247" s="11"/>
+    </row>
+    <row r="248" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A248" s="11"/>
+      <c r="B248" s="11"/>
+      <c r="C248" s="11"/>
+      <c r="D248" s="11"/>
+      <c r="E248" s="11"/>
+      <c r="F248" s="11"/>
+      <c r="G248" s="11"/>
+      <c r="H248" s="11"/>
+      <c r="I248" s="11"/>
+      <c r="J248" s="11"/>
+      <c r="K248" s="11"/>
+      <c r="L248" s="11"/>
+      <c r="M248" s="11"/>
+      <c r="N248" s="11"/>
+      <c r="O248" s="11"/>
+      <c r="P248" s="11"/>
+      <c r="Q248" s="11"/>
+      <c r="R248" s="11"/>
+      <c r="S248" s="11"/>
+      <c r="T248" s="11"/>
+      <c r="U248" s="11"/>
+      <c r="V248" s="11"/>
+      <c r="W248" s="11"/>
+      <c r="X248" s="11"/>
+      <c r="Y248" s="11"/>
+      <c r="Z248" s="11"/>
+      <c r="AA248" s="11"/>
+    </row>
+    <row r="249" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A249" s="11"/>
+      <c r="B249" s="11"/>
+      <c r="C249" s="11"/>
+      <c r="D249" s="11"/>
+      <c r="E249" s="11"/>
+      <c r="F249" s="11"/>
+      <c r="G249" s="11"/>
+      <c r="H249" s="11"/>
+      <c r="I249" s="11"/>
+      <c r="J249" s="11"/>
+      <c r="K249" s="11"/>
+      <c r="L249" s="11"/>
+      <c r="M249" s="11"/>
+      <c r="N249" s="11"/>
+      <c r="O249" s="11"/>
+      <c r="P249" s="11"/>
+      <c r="Q249" s="11"/>
+      <c r="R249" s="11"/>
+      <c r="S249" s="11"/>
+      <c r="T249" s="11"/>
+      <c r="U249" s="11"/>
+      <c r="V249" s="11"/>
+      <c r="W249" s="11"/>
+      <c r="X249" s="11"/>
+      <c r="Y249" s="11"/>
+      <c r="Z249" s="11"/>
+      <c r="AA249" s="11"/>
+    </row>
+    <row r="250" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A250" s="11"/>
+      <c r="B250" s="11"/>
+      <c r="C250" s="11"/>
+      <c r="D250" s="11"/>
+      <c r="E250" s="11"/>
+      <c r="F250" s="11"/>
+      <c r="G250" s="11"/>
+      <c r="H250" s="11"/>
+      <c r="I250" s="11"/>
+      <c r="J250" s="11"/>
+      <c r="K250" s="11"/>
+      <c r="L250" s="11"/>
+      <c r="M250" s="11"/>
+      <c r="N250" s="11"/>
+      <c r="O250" s="11"/>
+      <c r="P250" s="11"/>
+      <c r="Q250" s="11"/>
+      <c r="R250" s="11"/>
+      <c r="S250" s="11"/>
+      <c r="T250" s="11"/>
+      <c r="U250" s="11"/>
+      <c r="V250" s="11"/>
+      <c r="W250" s="11"/>
+      <c r="X250" s="11"/>
+      <c r="Y250" s="11"/>
+      <c r="Z250" s="11"/>
+      <c r="AA250" s="11"/>
+    </row>
+    <row r="251" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A251" s="11"/>
+      <c r="B251" s="11"/>
+      <c r="C251" s="11"/>
+      <c r="D251" s="11"/>
+      <c r="E251" s="11"/>
+      <c r="F251" s="11"/>
+      <c r="G251" s="11"/>
+      <c r="H251" s="11"/>
+      <c r="I251" s="11"/>
+      <c r="J251" s="11"/>
+      <c r="K251" s="11"/>
+      <c r="L251" s="11"/>
+      <c r="M251" s="11"/>
+      <c r="N251" s="11"/>
+      <c r="O251" s="11"/>
+      <c r="P251" s="11"/>
+      <c r="Q251" s="11"/>
+      <c r="R251" s="11"/>
+      <c r="S251" s="11"/>
+      <c r="T251" s="11"/>
+      <c r="U251" s="11"/>
+      <c r="V251" s="11"/>
+      <c r="W251" s="11"/>
+      <c r="X251" s="11"/>
+      <c r="Y251" s="11"/>
+      <c r="Z251" s="11"/>
+      <c r="AA251" s="11"/>
+    </row>
+    <row r="252" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A252" s="11"/>
+      <c r="B252" s="11"/>
+      <c r="C252" s="11"/>
+      <c r="D252" s="11"/>
+      <c r="E252" s="11"/>
+      <c r="F252" s="11"/>
+      <c r="G252" s="11"/>
+      <c r="H252" s="11"/>
+      <c r="I252" s="11"/>
+      <c r="J252" s="11"/>
+      <c r="K252" s="11"/>
+      <c r="L252" s="11"/>
+      <c r="M252" s="11"/>
+      <c r="N252" s="11"/>
+      <c r="O252" s="11"/>
+      <c r="P252" s="11"/>
+      <c r="Q252" s="11"/>
+      <c r="R252" s="11"/>
+      <c r="S252" s="11"/>
+      <c r="T252" s="11"/>
+      <c r="U252" s="11"/>
+      <c r="V252" s="11"/>
+      <c r="W252" s="11"/>
+      <c r="X252" s="11"/>
+      <c r="Y252" s="11"/>
+      <c r="Z252" s="11"/>
+      <c r="AA252" s="11"/>
+    </row>
+    <row r="253" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A253" s="11"/>
+      <c r="B253" s="11"/>
+      <c r="C253" s="11"/>
+      <c r="D253" s="11"/>
+      <c r="E253" s="11"/>
+      <c r="F253" s="11"/>
+      <c r="G253" s="11"/>
+      <c r="H253" s="11"/>
+      <c r="I253" s="11"/>
+      <c r="J253" s="11"/>
+      <c r="K253" s="11"/>
+      <c r="L253" s="11"/>
+      <c r="M253" s="11"/>
+      <c r="N253" s="11"/>
+      <c r="O253" s="11"/>
+      <c r="P253" s="11"/>
+      <c r="Q253" s="11"/>
+      <c r="R253" s="11"/>
+      <c r="S253" s="11"/>
+      <c r="T253" s="11"/>
+      <c r="U253" s="11"/>
+      <c r="V253" s="11"/>
+      <c r="W253" s="11"/>
+      <c r="X253" s="11"/>
+      <c r="Y253" s="11"/>
+      <c r="Z253" s="11"/>
+      <c r="AA253" s="11"/>
+    </row>
+    <row r="254" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A254" s="11"/>
+      <c r="B254" s="11"/>
+      <c r="C254" s="11"/>
+      <c r="D254" s="11"/>
+      <c r="E254" s="11"/>
+      <c r="F254" s="11"/>
+      <c r="G254" s="11"/>
+      <c r="H254" s="11"/>
+      <c r="I254" s="11"/>
+      <c r="J254" s="11"/>
+      <c r="K254" s="11"/>
+      <c r="L254" s="11"/>
+      <c r="M254" s="11"/>
+      <c r="N254" s="11"/>
+      <c r="O254" s="11"/>
+      <c r="P254" s="11"/>
+      <c r="Q254" s="11"/>
+      <c r="R254" s="11"/>
+      <c r="S254" s="11"/>
+      <c r="T254" s="11"/>
+      <c r="U254" s="11"/>
+      <c r="V254" s="11"/>
+      <c r="W254" s="11"/>
+      <c r="X254" s="11"/>
+      <c r="Y254" s="11"/>
+      <c r="Z254" s="11"/>
+      <c r="AA254" s="11"/>
+    </row>
+    <row r="255" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A255" s="11"/>
+      <c r="B255" s="11"/>
+      <c r="C255" s="11"/>
+      <c r="D255" s="11"/>
+      <c r="E255" s="11"/>
+      <c r="F255" s="11"/>
+      <c r="G255" s="11"/>
+      <c r="H255" s="11"/>
+      <c r="I255" s="11"/>
+      <c r="J255" s="11"/>
+      <c r="K255" s="11"/>
+      <c r="L255" s="11"/>
+      <c r="M255" s="11"/>
+      <c r="N255" s="11"/>
+      <c r="O255" s="11"/>
+      <c r="P255" s="11"/>
+      <c r="Q255" s="11"/>
+      <c r="R255" s="11"/>
+      <c r="S255" s="11"/>
+      <c r="T255" s="11"/>
+      <c r="U255" s="11"/>
+      <c r="V255" s="11"/>
+      <c r="W255" s="11"/>
+      <c r="X255" s="11"/>
+      <c r="Y255" s="11"/>
+      <c r="Z255" s="11"/>
+      <c r="AA255" s="11"/>
+    </row>
+    <row r="256" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A256" s="11"/>
+      <c r="B256" s="11"/>
+      <c r="C256" s="11"/>
+      <c r="D256" s="11"/>
+      <c r="E256" s="11"/>
+      <c r="F256" s="11"/>
+      <c r="G256" s="11"/>
+      <c r="H256" s="11"/>
+      <c r="I256" s="11"/>
+      <c r="J256" s="11"/>
+      <c r="K256" s="11"/>
+      <c r="L256" s="11"/>
+      <c r="M256" s="11"/>
+      <c r="N256" s="11"/>
+      <c r="O256" s="11"/>
+      <c r="P256" s="11"/>
+      <c r="Q256" s="11"/>
+      <c r="R256" s="11"/>
+      <c r="S256" s="11"/>
+      <c r="T256" s="11"/>
+      <c r="U256" s="11"/>
+      <c r="V256" s="11"/>
+      <c r="W256" s="11"/>
+      <c r="X256" s="11"/>
+      <c r="Y256" s="11"/>
+      <c r="Z256" s="11"/>
+      <c r="AA256" s="11"/>
+    </row>
+    <row r="257" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A257" s="11"/>
+      <c r="B257" s="11"/>
+      <c r="C257" s="11"/>
+      <c r="D257" s="11"/>
+      <c r="E257" s="11"/>
+      <c r="F257" s="11"/>
+      <c r="G257" s="11"/>
+      <c r="H257" s="11"/>
+      <c r="I257" s="11"/>
+      <c r="J257" s="11"/>
+      <c r="K257" s="11"/>
+      <c r="L257" s="11"/>
+      <c r="M257" s="11"/>
+      <c r="N257" s="11"/>
+      <c r="O257" s="11"/>
+      <c r="P257" s="11"/>
+      <c r="Q257" s="11"/>
+      <c r="R257" s="11"/>
+      <c r="S257" s="11"/>
+      <c r="T257" s="11"/>
+      <c r="U257" s="11"/>
+      <c r="V257" s="11"/>
+      <c r="W257" s="11"/>
+      <c r="X257" s="11"/>
+      <c r="Y257" s="11"/>
+      <c r="Z257" s="11"/>
+      <c r="AA257" s="11"/>
+    </row>
+    <row r="258" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A258" s="11"/>
+      <c r="B258" s="11"/>
+      <c r="C258" s="11"/>
+      <c r="D258" s="11"/>
+      <c r="E258" s="11"/>
+      <c r="F258" s="11"/>
+      <c r="G258" s="11"/>
+      <c r="H258" s="11"/>
+      <c r="I258" s="11"/>
+      <c r="J258" s="11"/>
+      <c r="K258" s="11"/>
+      <c r="L258" s="11"/>
+      <c r="M258" s="11"/>
+      <c r="N258" s="11"/>
+      <c r="O258" s="11"/>
+      <c r="P258" s="11"/>
+      <c r="Q258" s="11"/>
+      <c r="R258" s="11"/>
+      <c r="S258" s="11"/>
+      <c r="T258" s="11"/>
+      <c r="U258" s="11"/>
+      <c r="V258" s="11"/>
+      <c r="W258" s="11"/>
+      <c r="X258" s="11"/>
+      <c r="Y258" s="11"/>
+      <c r="Z258" s="11"/>
+      <c r="AA258" s="11"/>
+    </row>
+    <row r="259" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A259" s="11"/>
+      <c r="B259" s="11"/>
+      <c r="C259" s="11"/>
+      <c r="D259" s="11"/>
+      <c r="E259" s="11"/>
+      <c r="F259" s="11"/>
+      <c r="G259" s="11"/>
+      <c r="H259" s="11"/>
+      <c r="I259" s="11"/>
+      <c r="J259" s="11"/>
+      <c r="K259" s="11"/>
+      <c r="L259" s="11"/>
+      <c r="M259" s="11"/>
+      <c r="N259" s="11"/>
+      <c r="O259" s="11"/>
+      <c r="P259" s="11"/>
+      <c r="Q259" s="11"/>
+      <c r="R259" s="11"/>
+      <c r="S259" s="11"/>
+      <c r="T259" s="11"/>
+      <c r="U259" s="11"/>
+      <c r="V259" s="11"/>
+      <c r="W259" s="11"/>
+      <c r="X259" s="11"/>
+      <c r="Y259" s="11"/>
+      <c r="Z259" s="11"/>
+      <c r="AA259" s="11"/>
+    </row>
+    <row r="260" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A260" s="11"/>
+      <c r="B260" s="11"/>
+      <c r="C260" s="11"/>
+      <c r="D260" s="11"/>
+      <c r="E260" s="11"/>
+      <c r="F260" s="11"/>
+      <c r="G260" s="11"/>
+      <c r="H260" s="11"/>
+      <c r="I260" s="11"/>
+      <c r="J260" s="11"/>
+      <c r="K260" s="11"/>
+      <c r="L260" s="11"/>
+      <c r="M260" s="11"/>
+      <c r="N260" s="11"/>
+      <c r="O260" s="11"/>
+      <c r="P260" s="11"/>
+      <c r="Q260" s="11"/>
+      <c r="R260" s="11"/>
+      <c r="S260" s="11"/>
+      <c r="T260" s="11"/>
+      <c r="U260" s="11"/>
+      <c r="V260" s="11"/>
+      <c r="W260" s="11"/>
+      <c r="X260" s="11"/>
+      <c r="Y260" s="11"/>
+      <c r="Z260" s="11"/>
+      <c r="AA260" s="11"/>
+    </row>
+    <row r="261" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A261" s="11"/>
+      <c r="B261" s="11"/>
+      <c r="C261" s="11"/>
+      <c r="D261" s="11"/>
+      <c r="E261" s="11"/>
+      <c r="F261" s="11"/>
+      <c r="G261" s="11"/>
+      <c r="H261" s="11"/>
+      <c r="I261" s="11"/>
+      <c r="J261" s="11"/>
+      <c r="K261" s="11"/>
+      <c r="L261" s="11"/>
+      <c r="M261" s="11"/>
+      <c r="N261" s="11"/>
+      <c r="O261" s="11"/>
+      <c r="P261" s="11"/>
+      <c r="Q261" s="11"/>
+      <c r="R261" s="11"/>
+      <c r="S261" s="11"/>
+      <c r="T261" s="11"/>
+      <c r="U261" s="11"/>
+      <c r="V261" s="11"/>
+      <c r="W261" s="11"/>
+      <c r="X261" s="11"/>
+      <c r="Y261" s="11"/>
+      <c r="Z261" s="11"/>
+      <c r="AA261" s="11"/>
+    </row>
+    <row r="262" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A262" s="11"/>
+      <c r="B262" s="11"/>
+      <c r="C262" s="11"/>
+      <c r="D262" s="11"/>
+      <c r="E262" s="11"/>
+      <c r="F262" s="11"/>
+      <c r="G262" s="11"/>
+      <c r="H262" s="11"/>
+      <c r="I262" s="11"/>
+      <c r="J262" s="11"/>
+      <c r="K262" s="11"/>
+      <c r="L262" s="11"/>
+      <c r="M262" s="11"/>
+      <c r="N262" s="11"/>
+      <c r="O262" s="11"/>
+      <c r="P262" s="11"/>
+      <c r="Q262" s="11"/>
+      <c r="R262" s="11"/>
+      <c r="S262" s="11"/>
+      <c r="T262" s="11"/>
+      <c r="U262" s="11"/>
+      <c r="V262" s="11"/>
+      <c r="W262" s="11"/>
+      <c r="X262" s="11"/>
+      <c r="Y262" s="11"/>
+      <c r="Z262" s="11"/>
+      <c r="AA262" s="11"/>
+    </row>
+    <row r="263" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A263" s="11"/>
+      <c r="B263" s="11"/>
+      <c r="C263" s="11"/>
+      <c r="D263" s="11"/>
+      <c r="E263" s="11"/>
+      <c r="F263" s="11"/>
+      <c r="G263" s="11"/>
+      <c r="H263" s="11"/>
+      <c r="I263" s="11"/>
+      <c r="J263" s="11"/>
+      <c r="K263" s="11"/>
+      <c r="L263" s="11"/>
+      <c r="M263" s="11"/>
+      <c r="N263" s="11"/>
+      <c r="O263" s="11"/>
+      <c r="P263" s="11"/>
+      <c r="Q263" s="11"/>
+      <c r="R263" s="11"/>
+      <c r="S263" s="11"/>
+      <c r="T263" s="11"/>
+      <c r="U263" s="11"/>
+      <c r="V263" s="11"/>
+      <c r="W263" s="11"/>
+      <c r="X263" s="11"/>
+      <c r="Y263" s="11"/>
+      <c r="Z263" s="11"/>
+      <c r="AA263" s="11"/>
+    </row>
+    <row r="264" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="265" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="266" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="267" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="268" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="269" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="270" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="271" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="272" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="999" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1000" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <printOptions/>
-  <pageMargins bottom="0.787401575" footer="0.0" header="0.0" left="0.511811024" right="0.511811024" top="0.787401575"/>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait"/>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:P1000"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <pane xSplit="2.0" ySplit="4.0" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection activeCell="C5" sqref="C5" pane="bottomRight"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomRight" activeCell="C4" sqref="C4:O4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.0"/>
+  <sheetFormatPr defaultColWidth="12.6328125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col customWidth="1" min="1" max="1" width="3.38"/>
-[...10 lines deleted...]
-    <col customWidth="1" min="15" max="15" width="16.5"/>
+    <col min="1" max="1" width="3.36328125" customWidth="1"/>
+    <col min="2" max="2" width="60.08984375" customWidth="1"/>
+    <col min="3" max="3" width="17.54296875" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="16.36328125" customWidth="1"/>
+    <col min="6" max="6" width="17.453125" customWidth="1"/>
+    <col min="7" max="7" width="16.36328125" customWidth="1"/>
+    <col min="8" max="8" width="13.08984375" customWidth="1"/>
+    <col min="9" max="9" width="12.36328125" customWidth="1"/>
+    <col min="10" max="10" width="17.6328125" customWidth="1"/>
+    <col min="11" max="12" width="16.36328125" customWidth="1"/>
+    <col min="13" max="13" width="12.36328125" customWidth="1"/>
+    <col min="14" max="14" width="17.453125" customWidth="1"/>
+    <col min="15" max="15" width="16.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="12.0" customHeight="1">
+    <row r="1" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
-      <c r="C1" s="46"/>
-[...13 lines deleted...]
-    <row r="2" ht="12.0" customHeight="1">
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+    </row>
+    <row r="2" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="7"/>
-      <c r="B2" s="23"/>
-[...13 lines deleted...]
-    <row r="3" ht="12.0" customHeight="1">
+      <c r="B2" s="19"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
+      <c r="I2" s="92"/>
+      <c r="J2" s="92"/>
+      <c r="K2" s="92"/>
+      <c r="L2" s="92"/>
+      <c r="M2" s="92"/>
+      <c r="N2" s="92"/>
+    </row>
+    <row r="3" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
-      <c r="C3" s="49"/>
-[...12 lines deleted...]
-    <row r="4" ht="12.0" customHeight="1">
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="91"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="91"/>
+      <c r="L3" s="91"/>
+      <c r="M3" s="91"/>
+      <c r="N3" s="91"/>
+    </row>
+    <row r="4" spans="1:16" ht="28" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
-      <c r="C4" s="114">
-[...40 lines deleted...]
-    <row r="5" ht="12.0" customHeight="1">
+      <c r="C4" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>157</v>
+      </c>
+      <c r="F4" s="10" t="s">
+        <v>158</v>
+      </c>
+      <c r="G4" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="H4" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="I4" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="J4" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="K4" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="L4" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="M4" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="N4" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="O4" s="10" t="s">
+        <v>167</v>
+      </c>
+      <c r="P4" s="11"/>
+    </row>
+    <row r="5" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="115"/>
-[...29 lines deleted...]
-      <c r="B7" s="119" t="s">
+      <c r="B5" s="93"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="94"/>
+      <c r="F5" s="94"/>
+      <c r="G5" s="94"/>
+      <c r="H5" s="95"/>
+      <c r="I5" s="95"/>
+      <c r="J5" s="95"/>
+      <c r="K5" s="94"/>
+      <c r="L5" s="94"/>
+      <c r="M5" s="94"/>
+    </row>
+    <row r="6" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="96"/>
+      <c r="B6" s="96"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="94"/>
+      <c r="F6" s="94"/>
+      <c r="G6" s="94"/>
+      <c r="H6" s="94"/>
+      <c r="I6" s="94"/>
+      <c r="J6" s="94"/>
+      <c r="K6" s="94"/>
+      <c r="L6" s="94"/>
+      <c r="M6" s="94"/>
+    </row>
+    <row r="7" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="96"/>
+      <c r="B7" s="97" t="s">
         <v>102</v>
       </c>
-      <c r="C7" s="12"/>
-[...14 lines deleted...]
-      <c r="B8" s="12" t="s">
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="94"/>
+      <c r="F7" s="94"/>
+      <c r="G7" s="94"/>
+      <c r="H7" s="94"/>
+      <c r="I7" s="94"/>
+      <c r="J7" s="94"/>
+      <c r="K7" s="94"/>
+      <c r="L7" s="94"/>
+      <c r="M7" s="94"/>
+      <c r="N7" s="98"/>
+    </row>
+    <row r="8" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="96"/>
+      <c r="B8" s="11" t="s">
         <v>71</v>
       </c>
       <c r="C8" s="4">
-        <v>18707.0</v>
+        <v>18707</v>
       </c>
       <c r="D8" s="4">
-        <v>8391.0</v>
+        <v>8391</v>
       </c>
       <c r="E8" s="4">
-        <v>16283.0</v>
+        <v>16283</v>
       </c>
       <c r="F8" s="4">
-        <v>21806.0</v>
+        <v>21806</v>
       </c>
       <c r="G8" s="4">
-        <v>26363.0</v>
+        <v>26363</v>
       </c>
       <c r="H8" s="4">
-        <v>4522.0</v>
+        <v>4522</v>
       </c>
       <c r="I8" s="4">
-        <v>13833.0</v>
+        <v>13833</v>
       </c>
       <c r="J8" s="4">
-        <v>18985.0</v>
+        <v>18985</v>
       </c>
       <c r="K8" s="4">
-        <v>29494.0</v>
+        <v>29494</v>
       </c>
       <c r="L8" s="5">
-        <v>7447.0</v>
+        <v>7447</v>
       </c>
       <c r="M8" s="6">
-        <v>17189.0</v>
-[...9 lines deleted...]
-    <row r="9" ht="12.0" customHeight="1">
+        <v>17189</v>
+      </c>
+      <c r="N8" s="18">
+        <v>26052</v>
+      </c>
+      <c r="O8" s="18">
+        <v>40620</v>
+      </c>
+      <c r="P8" s="99"/>
+    </row>
+    <row r="9" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="7"/>
-      <c r="B9" s="122" t="s">
+      <c r="B9" s="100" t="s">
         <v>103</v>
       </c>
-      <c r="C9" s="12"/>
-[...14 lines deleted...]
-    <row r="10" ht="12.0" customHeight="1">
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="11"/>
+      <c r="H9" s="11"/>
+      <c r="I9" s="11"/>
+      <c r="J9" s="11"/>
+      <c r="K9" s="11"/>
+      <c r="L9" s="11"/>
+      <c r="M9" s="11"/>
+      <c r="N9" s="101"/>
+      <c r="O9" s="101"/>
+      <c r="P9" s="99"/>
+    </row>
+    <row r="10" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="7"/>
-      <c r="B10" s="124" t="s">
+      <c r="B10" s="102" t="s">
         <v>104</v>
       </c>
       <c r="C10" s="4">
-        <v>18364.0</v>
+        <v>18364</v>
       </c>
       <c r="D10" s="4">
-        <v>4827.0</v>
+        <v>4827</v>
       </c>
       <c r="E10" s="4">
-        <v>9484.0</v>
+        <v>9484</v>
       </c>
       <c r="F10" s="4">
-        <v>14171.0</v>
+        <v>14171</v>
       </c>
       <c r="G10" s="4">
-        <v>18659.0</v>
+        <v>18659</v>
       </c>
       <c r="H10" s="4">
-        <v>4419.0</v>
-[...2 lines deleted...]
-        <v>8903.0</v>
+        <v>4419</v>
+      </c>
+      <c r="I10" s="4">
+        <v>8903</v>
       </c>
       <c r="J10" s="4">
-        <v>13206.0</v>
+        <v>13206</v>
       </c>
       <c r="K10" s="4">
-        <v>16888.0</v>
+        <v>16888</v>
       </c>
       <c r="L10" s="5">
-        <v>4398.0</v>
+        <v>4398</v>
       </c>
       <c r="M10" s="6">
-        <v>9002.0</v>
-[...9 lines deleted...]
-    <row r="11" ht="12.0" customHeight="1">
+        <v>9002</v>
+      </c>
+      <c r="N10" s="18">
+        <v>13686</v>
+      </c>
+      <c r="O10" s="18">
+        <v>18837</v>
+      </c>
+      <c r="P10" s="99"/>
+    </row>
+    <row r="11" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="7"/>
-      <c r="B11" s="124" t="s">
+      <c r="B11" s="102" t="s">
         <v>105</v>
       </c>
       <c r="C11" s="4">
-        <v>750.0</v>
+        <v>750</v>
       </c>
       <c r="D11" s="4">
-        <v>-19.0</v>
+        <v>-19</v>
       </c>
       <c r="E11" s="4">
-        <v>42.0</v>
+        <v>42</v>
       </c>
       <c r="F11" s="4">
-        <v>180.0</v>
+        <v>180</v>
       </c>
       <c r="G11" s="4">
-        <v>348.0</v>
+        <v>348</v>
       </c>
       <c r="H11" s="4">
-        <v>65.0</v>
+        <v>65</v>
       </c>
       <c r="I11" s="4">
-        <v>74.0</v>
+        <v>74</v>
       </c>
       <c r="J11" s="4">
-        <v>506.0</v>
+        <v>506</v>
       </c>
       <c r="K11" s="4">
-        <v>808.0</v>
+        <v>808</v>
       </c>
       <c r="L11" s="5">
-        <v>-4.0</v>
+        <v>-4</v>
       </c>
       <c r="M11" s="6">
-        <v>36.0</v>
-[...9 lines deleted...]
-    <row r="12" ht="12.0" customHeight="1">
+        <v>36</v>
+      </c>
+      <c r="N11" s="18">
+        <v>84</v>
+      </c>
+      <c r="O11" s="18">
+        <v>97</v>
+      </c>
+      <c r="P11" s="99"/>
+    </row>
+    <row r="12" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="7"/>
-      <c r="B12" s="124" t="s">
+      <c r="B12" s="102" t="s">
         <v>106</v>
       </c>
       <c r="C12" s="4">
-        <v>13172.0</v>
+        <v>13172</v>
       </c>
       <c r="D12" s="4">
-        <v>5029.0</v>
+        <v>5029</v>
       </c>
       <c r="E12" s="4">
-        <v>9729.0</v>
+        <v>9729</v>
       </c>
       <c r="F12" s="4">
-        <v>13660.0</v>
+        <v>13660</v>
       </c>
       <c r="G12" s="4">
-        <v>18325.0</v>
+        <v>18325</v>
       </c>
       <c r="H12" s="4">
-        <v>3927.0</v>
+        <v>3927</v>
       </c>
       <c r="I12" s="4">
-        <v>7871.0</v>
+        <v>7871</v>
       </c>
       <c r="J12" s="4">
-        <v>11291.0</v>
+        <v>11291</v>
       </c>
       <c r="K12" s="4">
-        <v>13553.0</v>
+        <v>13553</v>
       </c>
       <c r="L12" s="5">
-        <v>2823.0</v>
+        <v>2823</v>
       </c>
       <c r="M12" s="6">
-        <v>4570.0</v>
-[...9 lines deleted...]
-    <row r="13" ht="12.0" customHeight="1">
+        <v>4570</v>
+      </c>
+      <c r="N12" s="18">
+        <v>9136</v>
+      </c>
+      <c r="O12" s="18">
+        <v>11795</v>
+      </c>
+      <c r="P12" s="99"/>
+    </row>
+    <row r="13" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="7"/>
-      <c r="B13" s="96" t="s">
+      <c r="B13" s="82" t="s">
         <v>107</v>
       </c>
       <c r="C13" s="4">
-        <v>-1347.0</v>
+        <v>-1347</v>
       </c>
       <c r="D13" s="4">
-        <v>-876.0</v>
+        <v>-876</v>
       </c>
       <c r="E13" s="4">
-        <v>-2794.0</v>
+        <v>-2794</v>
       </c>
       <c r="F13" s="4">
-        <v>-2665.0</v>
+        <v>-2665</v>
       </c>
       <c r="G13" s="4">
-        <v>-2967.0</v>
+        <v>-2967</v>
       </c>
       <c r="H13" s="4">
-        <v>-47.0</v>
+        <v>-47</v>
       </c>
       <c r="I13" s="4">
-        <v>1110.0</v>
+        <v>1110</v>
       </c>
       <c r="J13" s="4">
-        <v>1022.0</v>
+        <v>1022</v>
       </c>
       <c r="K13" s="4">
-        <v>2125.0</v>
+        <v>2125</v>
       </c>
       <c r="L13" s="5">
-        <v>-823.0</v>
+        <v>-823</v>
       </c>
       <c r="M13" s="6">
-        <v>-1386.0</v>
-[...9 lines deleted...]
-    <row r="14" ht="12.0" customHeight="1">
+        <v>-1386</v>
+      </c>
+      <c r="N13" s="18">
+        <v>-1410</v>
+      </c>
+      <c r="O13" s="18">
+        <v>-1632</v>
+      </c>
+      <c r="P13" s="103"/>
+    </row>
+    <row r="14" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="7"/>
-      <c r="B14" s="126" t="s">
+      <c r="B14" s="104" t="s">
         <v>108</v>
       </c>
       <c r="C14" s="4">
-        <v>20116.0</v>
+        <v>20116</v>
       </c>
       <c r="D14" s="4">
-        <v>3945.0</v>
+        <v>3945</v>
       </c>
       <c r="E14" s="4">
-        <v>8023.0</v>
+        <v>8023</v>
       </c>
       <c r="F14" s="4">
-        <v>12582.0</v>
+        <v>12582</v>
       </c>
       <c r="G14" s="4">
-        <v>15336.0</v>
+        <v>15336</v>
       </c>
       <c r="H14" s="4">
-        <v>3382.0</v>
-[...2 lines deleted...]
-        <v>6670.0</v>
+        <v>3382</v>
+      </c>
+      <c r="I14" s="4">
+        <v>6670</v>
       </c>
       <c r="J14" s="4">
-        <v>11929.0</v>
+        <v>11929</v>
       </c>
       <c r="K14" s="4">
-        <v>14275.0</v>
+        <v>14275</v>
       </c>
       <c r="L14" s="5">
-        <v>5020.0</v>
+        <v>5020</v>
       </c>
       <c r="M14" s="6">
-        <v>9762.0</v>
-[...9 lines deleted...]
-    <row r="15" ht="12.0" customHeight="1">
+        <v>9762</v>
+      </c>
+      <c r="N14" s="18">
+        <v>14337</v>
+      </c>
+      <c r="O14" s="18">
+        <v>15503</v>
+      </c>
+      <c r="P14" s="99"/>
+    </row>
+    <row r="15" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="7"/>
-      <c r="B15" s="126" t="s">
+      <c r="B15" s="104" t="s">
         <v>109</v>
       </c>
-      <c r="C15" s="127">
-[...9 lines deleted...]
-        <v>508.0</v>
+      <c r="C15" s="105">
+        <v>18</v>
+      </c>
+      <c r="D15" s="105">
+        <v>310</v>
+      </c>
+      <c r="E15" s="105">
+        <v>337</v>
+      </c>
+      <c r="F15" s="105">
+        <v>508</v>
       </c>
       <c r="G15" s="4">
-        <v>305.0</v>
+        <v>305</v>
       </c>
       <c r="H15" s="4">
-        <v>372.0</v>
-[...2 lines deleted...]
-        <v>520.0</v>
+        <v>372</v>
+      </c>
+      <c r="I15" s="4">
+        <v>520</v>
       </c>
       <c r="J15" s="4">
-        <v>1467.0</v>
+        <v>1467</v>
       </c>
       <c r="K15" s="4">
-        <v>2610.0</v>
+        <v>2610</v>
       </c>
       <c r="L15" s="5">
-        <v>-331.0</v>
+        <v>-331</v>
       </c>
       <c r="M15" s="6">
-        <v>-239.0</v>
-[...9 lines deleted...]
-    <row r="16" ht="12.0" customHeight="1">
+        <v>-239</v>
+      </c>
+      <c r="N15" s="18">
+        <v>-218</v>
+      </c>
+      <c r="O15" s="18">
+        <v>-1336</v>
+      </c>
+      <c r="P15" s="99"/>
+    </row>
+    <row r="16" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="7"/>
-      <c r="B16" s="96" t="s">
+      <c r="B16" s="82" t="s">
         <v>110</v>
       </c>
       <c r="C16" s="4">
-        <v>1057.0</v>
+        <v>1057</v>
       </c>
       <c r="D16" s="4">
-        <v>1062.0</v>
+        <v>1062</v>
       </c>
       <c r="E16" s="4">
-        <v>3022.0</v>
+        <v>3022</v>
       </c>
       <c r="F16" s="4">
-        <v>4375.0</v>
+        <v>4375</v>
       </c>
       <c r="G16" s="4">
-        <v>5665.0</v>
+        <v>5665</v>
       </c>
       <c r="H16" s="4">
-        <v>761.0</v>
-[...2 lines deleted...]
-        <v>2029.0</v>
+        <v>761</v>
+      </c>
+      <c r="I16" s="4">
+        <v>2029</v>
       </c>
       <c r="J16" s="4">
-        <v>4024.0</v>
+        <v>4024</v>
       </c>
       <c r="K16" s="4">
-        <v>5565.0</v>
+        <v>5565</v>
       </c>
       <c r="L16" s="5">
-        <v>961.0</v>
+        <v>961</v>
       </c>
       <c r="M16" s="6">
-        <v>2384.0</v>
-[...9 lines deleted...]
-    <row r="17" ht="12.0" customHeight="1">
+        <v>2384</v>
+      </c>
+      <c r="N16" s="18">
+        <v>3684</v>
+      </c>
+      <c r="O16" s="18">
+        <v>4971</v>
+      </c>
+      <c r="P16" s="99"/>
+    </row>
+    <row r="17" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="7"/>
-      <c r="B17" s="124" t="s">
+      <c r="B17" s="102" t="s">
         <v>111</v>
       </c>
       <c r="C17" s="4">
-        <v>-268.0</v>
+        <v>-268</v>
       </c>
       <c r="D17" s="4">
-        <v>-53.0</v>
+        <v>-53</v>
       </c>
       <c r="E17" s="4">
-        <v>-52.0</v>
+        <v>-52</v>
       </c>
       <c r="F17" s="4">
-        <v>-169.0</v>
+        <v>-169</v>
       </c>
       <c r="G17" s="4">
-        <v>3546.0</v>
+        <v>3546</v>
       </c>
       <c r="H17" s="4">
-        <v>17.0</v>
+        <v>17</v>
       </c>
       <c r="I17" s="4">
-        <v>-3.0</v>
+        <v>-3</v>
       </c>
       <c r="J17" s="4">
-        <v>-3.0</v>
+        <v>-3</v>
       </c>
       <c r="K17" s="4">
-        <v>-17.0</v>
+        <v>-17</v>
       </c>
       <c r="L17" s="5">
-        <v>4.0</v>
+        <v>4</v>
       </c>
       <c r="M17" s="6">
-        <v>20.0</v>
-[...9 lines deleted...]
-    <row r="18" ht="12.0" customHeight="1">
+        <v>20</v>
+      </c>
+      <c r="N17" s="18">
+        <v>20</v>
+      </c>
+      <c r="O17" s="18">
+        <v>6</v>
+      </c>
+      <c r="P17" s="99"/>
+    </row>
+    <row r="18" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="7"/>
-      <c r="B18" s="128" t="s">
+      <c r="B18" s="106" t="s">
         <v>112</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="4"/>
       <c r="F18" s="4"/>
       <c r="G18" s="4"/>
       <c r="H18" s="4"/>
       <c r="I18" s="4"/>
       <c r="J18" s="4"/>
       <c r="K18" s="4"/>
       <c r="L18" s="4"/>
       <c r="M18" s="4"/>
-      <c r="N18" s="129"/>
-[...2 lines deleted...]
-    <row r="19" ht="12.0" customHeight="1">
+      <c r="N18" s="107"/>
+      <c r="O18" s="107"/>
+    </row>
+    <row r="19" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="7"/>
-      <c r="B19" s="96" t="s">
+      <c r="B19" s="82" t="s">
         <v>113</v>
       </c>
       <c r="C19" s="4">
-        <v>-37043.0</v>
+        <v>-37043</v>
       </c>
       <c r="D19" s="4">
-        <v>5642.0</v>
+        <v>5642</v>
       </c>
       <c r="E19" s="4">
-        <v>-4236.0</v>
+        <v>-4236</v>
       </c>
       <c r="F19" s="4">
-        <v>7001.0</v>
+        <v>7001</v>
       </c>
       <c r="G19" s="4">
-        <v>13819.0</v>
+        <v>13819</v>
       </c>
       <c r="H19" s="4">
-        <v>13285.0</v>
+        <v>13285</v>
       </c>
       <c r="I19" s="4">
-        <v>-5774.0</v>
+        <v>-5774</v>
       </c>
       <c r="J19" s="4">
-        <v>-5144.0</v>
+        <v>-5144</v>
       </c>
       <c r="K19" s="4">
-        <v>52.0</v>
+        <v>52</v>
       </c>
       <c r="L19" s="5">
-        <v>4796.0</v>
+        <v>4796</v>
       </c>
       <c r="M19" s="6">
-        <v>869.0</v>
-[...8 lines deleted...]
-    <row r="20" ht="12.0" customHeight="1">
+        <v>869</v>
+      </c>
+      <c r="N19" s="18">
+        <v>-16357</v>
+      </c>
+      <c r="O19" s="18">
+        <v>-10412</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7"/>
-      <c r="B20" s="130" t="s">
+      <c r="B20" s="17" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="4">
-        <v>-209.0</v>
+        <v>-209</v>
       </c>
       <c r="D20" s="4">
-        <v>-2056.0</v>
+        <v>-2056</v>
       </c>
       <c r="E20" s="4">
-        <v>-3699.0</v>
+        <v>-3699</v>
       </c>
       <c r="F20" s="4">
-        <v>-4612.0</v>
+        <v>-4612</v>
       </c>
       <c r="G20" s="4">
-        <v>-6325.0</v>
+        <v>-6325</v>
       </c>
       <c r="H20" s="4">
-        <v>-1438.0</v>
+        <v>-1438</v>
       </c>
       <c r="I20" s="4">
-        <v>-2505.0</v>
+        <v>-2505</v>
       </c>
       <c r="J20" s="4">
-        <v>-3813.0</v>
+        <v>-3813</v>
       </c>
       <c r="K20" s="4">
-        <v>-6554.0</v>
+        <v>-6554</v>
       </c>
       <c r="L20" s="5">
-        <v>-72.0</v>
+        <v>-72</v>
       </c>
       <c r="M20" s="6">
-        <v>1280.0</v>
-[...8 lines deleted...]
-    <row r="21" ht="12.0" customHeight="1">
+        <v>1280</v>
+      </c>
+      <c r="N20" s="18">
+        <v>-1266</v>
+      </c>
+      <c r="O20" s="18">
+        <v>-2087</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="7"/>
-      <c r="B21" s="124" t="s">
+      <c r="B21" s="102" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="4">
-        <v>-5746.0</v>
+        <v>-5746</v>
       </c>
       <c r="D21" s="4">
-        <v>-2250.4894807</v>
+        <v>-2250.4894807000001</v>
       </c>
       <c r="E21" s="4">
-        <v>-2653.4894807</v>
+        <v>-2653.4894807000001</v>
       </c>
       <c r="F21" s="4">
-        <v>-3146.4894807</v>
+        <v>-3146.4894807000001</v>
       </c>
       <c r="G21" s="4">
-        <v>-2502.4894807</v>
+        <v>-2502.4894807000001</v>
       </c>
       <c r="H21" s="4">
-        <v>-112.0</v>
+        <v>-112</v>
       </c>
       <c r="I21" s="4">
-        <v>-427.0</v>
+        <v>-427</v>
       </c>
       <c r="J21" s="4">
-        <v>-1413.0</v>
+        <v>-1413</v>
       </c>
       <c r="K21" s="4">
-        <v>-43.0</v>
+        <v>-43</v>
       </c>
       <c r="L21" s="5">
-        <v>-641.0</v>
+        <v>-641</v>
       </c>
       <c r="M21" s="6">
-        <v>-364.0</v>
-[...8 lines deleted...]
-    <row r="22" ht="12.0" customHeight="1">
+        <v>-364</v>
+      </c>
+      <c r="N21" s="18">
+        <v>-1896</v>
+      </c>
+      <c r="O21" s="18">
+        <v>-639</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7"/>
-      <c r="B22" s="124" t="s">
+      <c r="B22" s="102" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="4">
-        <v>1289.0</v>
+        <v>1289</v>
       </c>
       <c r="D22" s="4">
-        <v>-1449.0</v>
+        <v>-1449</v>
       </c>
       <c r="E22" s="4">
-        <v>-11832.0</v>
+        <v>-11832</v>
       </c>
       <c r="F22" s="4">
-        <v>-8368.0</v>
+        <v>-8368</v>
       </c>
       <c r="G22" s="4">
-        <v>-12364.0</v>
+        <v>-12364</v>
       </c>
       <c r="H22" s="4">
-        <v>2432.0</v>
+        <v>2432</v>
       </c>
       <c r="I22" s="4">
-        <v>1042.0</v>
+        <v>1042</v>
       </c>
       <c r="J22" s="4">
-        <v>9681.0</v>
+        <v>9681</v>
       </c>
       <c r="K22" s="4">
-        <v>12290.0</v>
+        <v>12290</v>
       </c>
       <c r="L22" s="5">
-        <v>1627.0</v>
+        <v>1627</v>
       </c>
       <c r="M22" s="6">
-        <v>-4454.0</v>
-[...8 lines deleted...]
-    <row r="23" ht="12.0" customHeight="1">
+        <v>-4454</v>
+      </c>
+      <c r="N22" s="18">
+        <v>3919</v>
+      </c>
+      <c r="O22" s="18">
+        <v>8136</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="7"/>
-      <c r="B23" s="96" t="s">
+      <c r="B23" s="82" t="s">
         <v>114</v>
       </c>
       <c r="C23" s="4">
-        <v>1837.0</v>
+        <v>1837</v>
       </c>
       <c r="D23" s="4">
-        <v>-2188.0</v>
+        <v>-2188</v>
       </c>
       <c r="E23" s="4">
-        <v>173.0</v>
+        <v>173</v>
       </c>
       <c r="F23" s="4">
-        <v>-3569.0</v>
+        <v>-3569</v>
       </c>
       <c r="G23" s="4">
-        <v>3673.0</v>
+        <v>3673</v>
       </c>
       <c r="H23" s="4">
-        <v>-3963.0</v>
+        <v>-3963</v>
       </c>
       <c r="I23" s="4">
-        <v>-5199.0</v>
+        <v>-5199</v>
       </c>
       <c r="J23" s="4">
-        <v>-4469.0</v>
+        <v>-4469</v>
       </c>
       <c r="K23" s="4">
-        <v>-2805.0</v>
+        <v>-2805</v>
       </c>
       <c r="L23" s="5">
-        <v>-4655.0</v>
+        <v>-4655</v>
       </c>
       <c r="M23" s="6">
-        <v>-5781.0</v>
-[...8 lines deleted...]
-    <row r="24" ht="12.0" customHeight="1">
+        <v>-5781</v>
+      </c>
+      <c r="N23" s="18">
+        <v>-6013</v>
+      </c>
+      <c r="O23" s="18">
+        <v>-2916</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7"/>
-      <c r="B24" s="96" t="s">
+      <c r="B24" s="82" t="s">
         <v>115</v>
       </c>
       <c r="C24" s="4">
-        <v>-1111.0</v>
+        <v>-1111</v>
       </c>
       <c r="D24" s="4">
-        <v>2149.0</v>
+        <v>2149</v>
       </c>
       <c r="E24" s="4">
-        <v>941.0</v>
+        <v>941</v>
       </c>
       <c r="F24" s="4">
-        <v>-783.0</v>
+        <v>-783</v>
       </c>
       <c r="G24" s="4">
-        <v>1352.0</v>
+        <v>1352</v>
       </c>
       <c r="H24" s="4">
-        <v>-1330.0</v>
+        <v>-1330</v>
       </c>
       <c r="I24" s="4">
-        <v>-1603.0</v>
+        <v>-1603</v>
       </c>
       <c r="J24" s="4">
-        <v>-1161.0</v>
+        <v>-1161</v>
       </c>
       <c r="K24" s="4">
-        <v>-2602.0</v>
+        <v>-2602</v>
       </c>
       <c r="L24" s="5">
-        <v>-902.0</v>
+        <v>-902</v>
       </c>
       <c r="M24" s="6">
-        <v>757.0</v>
-[...8 lines deleted...]
-    <row r="25" ht="12.0" customHeight="1">
+        <v>757</v>
+      </c>
+      <c r="N24" s="18">
+        <v>2668</v>
+      </c>
+      <c r="O24" s="18">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="7"/>
-      <c r="B25" s="131" t="s">
+      <c r="B25" s="108" t="s">
         <v>116</v>
       </c>
-      <c r="C25" s="39">
-[...2 lines deleted...]
-      <c r="D25" s="39">
+      <c r="C25" s="35">
+        <v>29586</v>
+      </c>
+      <c r="D25" s="35">
         <v>22463.510519299998</v>
       </c>
-      <c r="E25" s="39">
+      <c r="E25" s="35">
         <v>22767.510519299998</v>
       </c>
-      <c r="F25" s="39">
-[...8 lines deleted...]
-      <c r="I25" s="39">
+      <c r="F25" s="35">
+        <v>50970.510519299998</v>
+      </c>
+      <c r="G25" s="35">
+        <v>83232.510519300005</v>
+      </c>
+      <c r="H25" s="35">
+        <v>26292</v>
+      </c>
+      <c r="I25" s="35">
         <f>SUM(I8:I24)</f>
         <v>26541</v>
       </c>
-      <c r="J25" s="39">
-[...18 lines deleted...]
-    <row r="26" ht="12.0" customHeight="1">
+      <c r="J25" s="35">
+        <v>56108</v>
+      </c>
+      <c r="K25" s="35">
+        <v>85639</v>
+      </c>
+      <c r="L25" s="35">
+        <v>19648</v>
+      </c>
+      <c r="M25" s="35">
+        <v>33645</v>
+      </c>
+      <c r="N25" s="35">
+        <v>46426</v>
+      </c>
+      <c r="O25" s="35">
+        <v>81151</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7"/>
-      <c r="B26" s="124" t="s">
+      <c r="B26" s="102" t="s">
         <v>117</v>
       </c>
       <c r="C26" s="4">
-        <v>-9495.0</v>
+        <v>-9495</v>
       </c>
       <c r="D26" s="4">
-        <v>-1313.0</v>
+        <v>-1313</v>
       </c>
       <c r="E26" s="4">
-        <v>-3728.0</v>
+        <v>-3728</v>
       </c>
       <c r="F26" s="4">
-        <v>-5120.0</v>
+        <v>-5120</v>
       </c>
       <c r="G26" s="4">
-        <v>-5499.0</v>
+        <v>-5499</v>
       </c>
       <c r="H26" s="4">
-        <v>-667.0</v>
+        <v>-667</v>
       </c>
       <c r="I26" s="4">
-        <v>-1393.0</v>
+        <v>-1393</v>
       </c>
       <c r="J26" s="4">
-        <v>-3068.0</v>
+        <v>-3068</v>
       </c>
       <c r="K26" s="4">
-        <v>-4415.0</v>
+        <v>-4415</v>
       </c>
       <c r="L26" s="4">
-        <v>-324.0</v>
+        <v>-324</v>
       </c>
       <c r="M26" s="6">
-        <v>-6704.0</v>
-[...8 lines deleted...]
-    <row r="27" ht="12.0" customHeight="1">
+        <v>-6704</v>
+      </c>
+      <c r="N26" s="18">
+        <v>-7508</v>
+      </c>
+      <c r="O26" s="18">
+        <v>-8371</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="7"/>
-      <c r="B27" s="124" t="s">
+      <c r="B27" s="102" t="s">
         <v>118</v>
       </c>
       <c r="C27" s="4">
-        <v>-13540.0</v>
+        <v>-13540</v>
       </c>
       <c r="D27" s="4">
-        <v>-2983.0</v>
+        <v>-2983</v>
       </c>
       <c r="E27" s="4">
-        <v>-7348.0</v>
+        <v>-7348</v>
       </c>
       <c r="F27" s="4">
-        <v>-10515.0</v>
+        <v>-10515</v>
       </c>
       <c r="G27" s="4">
-        <v>-18485.0</v>
+        <v>-18485</v>
       </c>
       <c r="H27" s="4">
-        <v>-1419.0</v>
+        <v>-1419</v>
       </c>
       <c r="I27" s="4">
-        <v>-5114.0</v>
+        <v>-5114</v>
       </c>
       <c r="J27" s="4">
-        <v>-6978.0</v>
+        <v>-6978</v>
       </c>
       <c r="K27" s="4">
-        <v>-12399.0</v>
+        <v>-12399</v>
       </c>
       <c r="L27" s="4">
-        <v>-1687.0</v>
+        <v>-1687</v>
       </c>
       <c r="M27" s="6">
-        <v>-5449.0</v>
-[...8 lines deleted...]
-    <row r="28" ht="12.0" customHeight="1">
+        <v>-5449</v>
+      </c>
+      <c r="N27" s="18">
+        <v>-8309</v>
+      </c>
+      <c r="O27" s="18">
+        <v>-11877</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7"/>
-      <c r="B28" s="96" t="s">
+      <c r="B28" s="82" t="s">
         <v>119</v>
       </c>
       <c r="C28" s="4">
-        <v>-1199.0</v>
+        <v>-1199</v>
       </c>
       <c r="D28" s="4">
-        <v>-221.0</v>
+        <v>-221</v>
       </c>
       <c r="E28" s="4">
-        <v>-424.0</v>
+        <v>-424</v>
       </c>
       <c r="F28" s="4">
-        <v>-612.0</v>
+        <v>-612</v>
       </c>
       <c r="G28" s="4">
-        <v>-811.0</v>
+        <v>-811</v>
       </c>
       <c r="H28" s="4">
-        <v>-166.0</v>
+        <v>-166</v>
       </c>
       <c r="I28" s="4">
-        <v>-328.0</v>
+        <v>-328</v>
       </c>
       <c r="J28" s="4">
-        <v>-510.0</v>
+        <v>-510</v>
       </c>
       <c r="K28" s="4">
-        <v>-703.0</v>
+        <v>-703</v>
       </c>
       <c r="L28" s="4">
-        <v>-170.0</v>
+        <v>-170</v>
       </c>
       <c r="M28" s="6">
-        <v>-353.0</v>
-[...8 lines deleted...]
-    <row r="29" ht="12.0" customHeight="1">
+        <v>-353</v>
+      </c>
+      <c r="N28" s="18">
+        <v>-596</v>
+      </c>
+      <c r="O28" s="18">
+        <v>-829</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7"/>
-      <c r="B29" s="96" t="s">
+      <c r="B29" s="82" t="s">
         <v>120</v>
       </c>
       <c r="C29" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="D29" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E29" s="4">
-        <v>506.0</v>
+        <v>506</v>
       </c>
       <c r="F29" s="4">
-        <v>853.0</v>
+        <v>853</v>
       </c>
       <c r="G29" s="4">
-        <v>853.0</v>
+        <v>853</v>
       </c>
       <c r="H29" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I29" s="4">
-        <v>67.0</v>
+        <v>67</v>
       </c>
       <c r="J29" s="4">
-        <v>823.0</v>
+        <v>823</v>
       </c>
       <c r="K29" s="4">
-        <v>862.0</v>
+        <v>862</v>
       </c>
       <c r="L29" s="4">
-        <v>121.0</v>
+        <v>121</v>
       </c>
       <c r="M29" s="6">
-        <v>127.0</v>
-[...8 lines deleted...]
-    <row r="30" ht="12.0" customHeight="1">
+        <v>127</v>
+      </c>
+      <c r="N29" s="18">
+        <v>469</v>
+      </c>
+      <c r="O29" s="18">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="7"/>
-      <c r="B30" s="131" t="s">
+      <c r="B30" s="108" t="s">
         <v>121</v>
       </c>
-      <c r="C30" s="39">
-[...2 lines deleted...]
-      <c r="D30" s="39">
+      <c r="C30" s="35">
+        <v>5352</v>
+      </c>
+      <c r="D30" s="35">
         <v>17944.510519299998</v>
       </c>
-      <c r="E30" s="39">
+      <c r="E30" s="35">
         <v>11772.510519299998</v>
       </c>
-      <c r="F30" s="39">
-[...2 lines deleted...]
-      <c r="G30" s="39">
+      <c r="F30" s="35">
+        <v>35579.510519299998</v>
+      </c>
+      <c r="G30" s="35">
         <v>59290.510519300005</v>
       </c>
-      <c r="H30" s="39">
-[...3 lines deleted...]
-        <f>sum(I25:I29)</f>
+      <c r="H30" s="35">
+        <v>24040</v>
+      </c>
+      <c r="I30" s="35">
+        <f>SUM(I25:I29)</f>
         <v>19773</v>
       </c>
-      <c r="J30" s="39">
-[...18 lines deleted...]
-    <row r="31" ht="12.0" customHeight="1">
+      <c r="J30" s="35">
+        <v>46375</v>
+      </c>
+      <c r="K30" s="35">
+        <v>68984</v>
+      </c>
+      <c r="L30" s="35">
+        <v>17588</v>
+      </c>
+      <c r="M30" s="35">
+        <v>21266</v>
+      </c>
+      <c r="N30" s="35">
+        <v>30482</v>
+      </c>
+      <c r="O30" s="35">
+        <v>60560</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="7"/>
-      <c r="B31" s="128" t="s">
+      <c r="B31" s="106" t="s">
         <v>122</v>
       </c>
       <c r="C31" s="4"/>
-      <c r="D31" s="12"/>
-[...1 lines deleted...]
-      <c r="F31" s="116"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="94"/>
+      <c r="F31" s="94"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="4"/>
       <c r="J31" s="4"/>
       <c r="K31" s="4"/>
       <c r="L31" s="4"/>
       <c r="M31" s="4"/>
-      <c r="N31" s="129"/>
-[...1 lines deleted...]
-    <row r="32" ht="12.0" customHeight="1">
+      <c r="N31" s="107"/>
+    </row>
+    <row r="32" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="7"/>
-      <c r="B32" s="124" t="s">
+      <c r="B32" s="102" t="s">
         <v>123</v>
       </c>
       <c r="C32" s="4">
-        <v>-4451.0</v>
+        <v>-4451</v>
       </c>
       <c r="D32" s="4">
-        <v>-819.0</v>
+        <v>-819</v>
       </c>
       <c r="E32" s="4">
-        <v>-1634.0</v>
+        <v>-1634</v>
       </c>
       <c r="F32" s="4">
-        <v>-2955.0</v>
+        <v>-2955</v>
       </c>
       <c r="G32" s="4">
-        <v>-4843.0</v>
+        <v>-4843</v>
       </c>
       <c r="H32" s="4">
-        <v>-2201.0</v>
+        <v>-2201</v>
       </c>
       <c r="I32" s="4">
-        <v>-4772.0</v>
+        <v>-4772</v>
       </c>
       <c r="J32" s="4">
-        <v>-7455.0</v>
+        <v>-7455</v>
       </c>
       <c r="K32" s="4">
-        <v>-10572.0</v>
+        <v>-10572</v>
       </c>
       <c r="L32" s="4">
-        <v>-3023.0</v>
+        <v>-3023</v>
       </c>
       <c r="M32" s="6">
-        <v>-6376.0</v>
-[...8 lines deleted...]
-    <row r="33" ht="12.0" customHeight="1">
+        <v>-6376</v>
+      </c>
+      <c r="N32" s="18">
+        <v>-10339</v>
+      </c>
+      <c r="O32" s="18">
+        <v>-14765</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="7"/>
-      <c r="B33" s="124" t="s">
+      <c r="B33" s="102" t="s">
         <v>124</v>
       </c>
       <c r="C33" s="4">
-        <v>-141855.0</v>
+        <v>-141855</v>
       </c>
       <c r="D33" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E33" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F33" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G33" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H33" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I33" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J33" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K33" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L33" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="M33" s="4">
-        <v>0.0</v>
-[...8 lines deleted...]
-    <row r="34" ht="12.0" customHeight="1">
+        <v>0</v>
+      </c>
+      <c r="N33" s="109">
+        <v>0</v>
+      </c>
+      <c r="O33" s="109">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="7"/>
-      <c r="B34" s="130" t="s">
+      <c r="B34" s="17" t="s">
         <v>125</v>
       </c>
       <c r="C34" s="4">
-        <v>123697.0</v>
+        <v>123697</v>
       </c>
       <c r="D34" s="4">
-        <v>286.0</v>
+        <v>286</v>
       </c>
       <c r="E34" s="4">
-        <v>11520.0</v>
+        <v>11520</v>
       </c>
       <c r="F34" s="4">
-        <v>10995.0</v>
+        <v>10995</v>
       </c>
       <c r="G34" s="4">
-        <v>18122.0</v>
+        <v>18122</v>
       </c>
       <c r="H34" s="4">
-        <v>635.0</v>
+        <v>635</v>
       </c>
       <c r="I34" s="4">
-        <v>635.0</v>
+        <v>635</v>
       </c>
       <c r="J34" s="4">
-        <v>635.0</v>
+        <v>635</v>
       </c>
       <c r="K34" s="4">
-        <v>635.0</v>
+        <v>635</v>
       </c>
       <c r="L34" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="M34" s="4">
-        <v>0.0</v>
-[...8 lines deleted...]
-    <row r="35" ht="12.0" customHeight="1">
+        <v>0</v>
+      </c>
+      <c r="N34" s="109">
+        <v>0</v>
+      </c>
+      <c r="O34" s="109">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="7"/>
-      <c r="B35" s="96" t="s">
+      <c r="B35" s="82" t="s">
         <v>126</v>
       </c>
       <c r="C35" s="4">
-        <v>4801.0</v>
+        <v>4801</v>
       </c>
       <c r="D35" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E35" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F35" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G35" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H35" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I35" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J35" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K35" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L35" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="M35" s="4">
-        <v>0.0</v>
-[...8 lines deleted...]
-    <row r="36" ht="12.0" customHeight="1">
+        <v>0</v>
+      </c>
+      <c r="N35" s="109">
+        <v>0</v>
+      </c>
+      <c r="O35" s="109">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="7"/>
-      <c r="B36" s="96" t="s">
+      <c r="B36" s="82" t="s">
         <v>127</v>
       </c>
       <c r="C36" s="4">
-        <v>1018.0</v>
+        <v>1018</v>
       </c>
       <c r="D36" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E36" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F36" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G36" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H36" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I36" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J36" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K36" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L36" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="M36" s="4">
-        <v>0.0</v>
-[...8 lines deleted...]
-    <row r="37" ht="12.0" customHeight="1">
+        <v>0</v>
+      </c>
+      <c r="N36" s="109">
+        <v>0</v>
+      </c>
+      <c r="O36" s="109">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="7"/>
-      <c r="B37" s="131" t="s">
+      <c r="B37" s="108" t="s">
         <v>128</v>
       </c>
-      <c r="C37" s="39">
-[...39 lines deleted...]
-    <row r="38" ht="12.0" customHeight="1">
+      <c r="C37" s="35">
+        <v>-16790</v>
+      </c>
+      <c r="D37" s="35">
+        <v>-534</v>
+      </c>
+      <c r="E37" s="35">
+        <v>9887</v>
+      </c>
+      <c r="F37" s="35">
+        <v>8040</v>
+      </c>
+      <c r="G37" s="35">
+        <v>13279</v>
+      </c>
+      <c r="H37" s="35">
+        <v>-1566</v>
+      </c>
+      <c r="I37" s="35">
+        <v>-4137</v>
+      </c>
+      <c r="J37" s="35">
+        <v>-6820</v>
+      </c>
+      <c r="K37" s="35">
+        <v>-9937</v>
+      </c>
+      <c r="L37" s="35">
+        <v>-3023</v>
+      </c>
+      <c r="M37" s="35">
+        <v>-6376</v>
+      </c>
+      <c r="N37" s="35">
+        <v>-10339</v>
+      </c>
+      <c r="O37" s="35">
+        <v>-14765</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="7"/>
-      <c r="B38" s="94" t="s">
+      <c r="B38" s="80" t="s">
         <v>129</v>
       </c>
       <c r="C38" s="4"/>
-      <c r="D38" s="12"/>
-[...1 lines deleted...]
-      <c r="F38" s="116"/>
+      <c r="D38" s="11"/>
+      <c r="E38" s="94"/>
+      <c r="F38" s="94"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
-      <c r="N38" s="129"/>
-[...2 lines deleted...]
-    <row r="39" ht="12.0" customHeight="1">
+      <c r="N38" s="107"/>
+      <c r="O38" s="107"/>
+    </row>
+    <row r="39" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="7"/>
-      <c r="B39" s="124" t="s">
+      <c r="B39" s="102" t="s">
         <v>130</v>
       </c>
       <c r="C39" s="4">
-        <v>-5240.0</v>
+        <v>-5240</v>
       </c>
       <c r="D39" s="4">
-        <v>-1140.0</v>
+        <v>-1140</v>
       </c>
       <c r="E39" s="4">
-        <v>-2426.0</v>
+        <v>-2426</v>
       </c>
       <c r="F39" s="4">
-        <v>-3691.0</v>
+        <v>-3691</v>
       </c>
       <c r="G39" s="4">
-        <v>-4821.0</v>
+        <v>-4821</v>
       </c>
       <c r="H39" s="4">
-        <v>-1152.0</v>
+        <v>-1152</v>
       </c>
       <c r="I39" s="4">
-        <v>-2258.0</v>
+        <v>-2258</v>
       </c>
       <c r="J39" s="4">
-        <v>-3143.0</v>
+        <v>-3143</v>
       </c>
       <c r="K39" s="4">
-        <v>-4195.0</v>
+        <v>-4195</v>
       </c>
       <c r="L39" s="4">
-        <v>-1137.0</v>
+        <v>-1137</v>
       </c>
       <c r="M39" s="6">
-        <v>-2304.0</v>
-[...8 lines deleted...]
-    <row r="40" ht="12.0" customHeight="1">
+        <v>-2304</v>
+      </c>
+      <c r="N39" s="18">
+        <v>-3790</v>
+      </c>
+      <c r="O39" s="18">
+        <v>-4830</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="7"/>
-      <c r="B40" s="124" t="s">
+      <c r="B40" s="102" t="s">
         <v>131</v>
       </c>
       <c r="C40" s="4">
-        <v>102371.0</v>
+        <v>102371</v>
       </c>
       <c r="D40" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E40" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F40" s="4">
-        <v>9990.0</v>
+        <v>9990</v>
       </c>
       <c r="G40" s="4">
-        <v>42084.0</v>
+        <v>42084</v>
       </c>
       <c r="H40" s="4">
-        <v>10000.0</v>
+        <v>10000</v>
       </c>
       <c r="I40" s="4">
-        <v>10000.0</v>
+        <v>10000</v>
       </c>
       <c r="J40" s="4">
-        <v>19818.0</v>
+        <v>19818</v>
       </c>
       <c r="K40" s="4">
-        <v>19818.0</v>
+        <v>19818</v>
       </c>
       <c r="L40" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="M40" s="6">
-        <v>24722.0</v>
-[...8 lines deleted...]
-    <row r="41" ht="12.0" customHeight="1">
+        <v>24722</v>
+      </c>
+      <c r="N40" s="18">
+        <v>24722</v>
+      </c>
+      <c r="O40" s="18">
+        <v>24722</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="7"/>
-      <c r="B41" s="133" t="s">
+      <c r="B41" s="110" t="s">
         <v>132</v>
       </c>
       <c r="C41" s="4">
-        <v>69.0</v>
+        <v>69</v>
       </c>
       <c r="D41" s="4">
-        <v>548.0</v>
+        <v>548</v>
       </c>
       <c r="E41" s="4">
-        <v>1183.0</v>
+        <v>1183</v>
       </c>
       <c r="F41" s="4">
-        <v>1876.0</v>
+        <v>1876</v>
       </c>
       <c r="G41" s="4">
-        <v>2447.0</v>
+        <v>2447</v>
       </c>
       <c r="H41" s="4">
-        <v>555.0</v>
+        <v>555</v>
       </c>
       <c r="I41" s="4">
-        <v>1032.0</v>
+        <v>1032</v>
       </c>
       <c r="J41" s="4">
-        <v>1370.0</v>
+        <v>1370</v>
       </c>
       <c r="K41" s="4">
-        <v>1542.0</v>
+        <v>1542</v>
       </c>
       <c r="L41" s="4">
-        <v>-71.0</v>
+        <v>-71</v>
       </c>
       <c r="M41" s="6">
-        <v>-41.0</v>
-[...8 lines deleted...]
-    <row r="42" ht="12.0" customHeight="1">
+        <v>-41</v>
+      </c>
+      <c r="N41" s="18">
+        <v>91</v>
+      </c>
+      <c r="O41" s="18">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="7"/>
-      <c r="B42" s="124" t="s">
+      <c r="B42" s="102" t="s">
         <v>133</v>
       </c>
       <c r="C42" s="4">
-        <v>-69189.0</v>
+        <v>-69189</v>
       </c>
       <c r="D42" s="4">
-        <v>-3757.0</v>
+        <v>-3757</v>
       </c>
       <c r="E42" s="4">
-        <v>-15329.0</v>
+        <v>-15329</v>
       </c>
       <c r="F42" s="4">
-        <v>-33344.0</v>
+        <v>-33344</v>
       </c>
       <c r="G42" s="4">
-        <v>-82956.0</v>
+        <v>-82956</v>
       </c>
       <c r="H42" s="4">
-        <v>-1816.0</v>
+        <v>-1816</v>
       </c>
       <c r="I42" s="4">
-        <v>-6597.0</v>
+        <v>-6597</v>
       </c>
       <c r="J42" s="4">
-        <v>-14224.0</v>
+        <v>-14224</v>
       </c>
       <c r="K42" s="4">
-        <v>-21994.0</v>
+        <v>-21994</v>
       </c>
       <c r="L42" s="4">
-        <v>-3172.0</v>
+        <v>-3172</v>
       </c>
       <c r="M42" s="6">
-        <v>-21177.0</v>
-[...8 lines deleted...]
-    <row r="43" ht="12.0" customHeight="1">
+        <v>-21177</v>
+      </c>
+      <c r="N42" s="18">
+        <v>-34011</v>
+      </c>
+      <c r="O42" s="18">
+        <v>-45400</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="7"/>
-      <c r="B43" s="133" t="s">
+      <c r="B43" s="110" t="s">
         <v>134</v>
       </c>
       <c r="C43" s="4">
-        <v>-12123.0</v>
+        <v>-12123</v>
       </c>
       <c r="D43" s="4">
-        <v>-240.0</v>
+        <v>-240</v>
       </c>
       <c r="E43" s="4">
-        <v>-8643.0</v>
+        <v>-8643</v>
       </c>
       <c r="F43" s="4">
-        <v>-9518.0</v>
+        <v>-9518</v>
       </c>
       <c r="G43" s="4">
-        <v>-15418.0</v>
+        <v>-15418</v>
       </c>
       <c r="H43" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I43" s="4">
-        <v>-698.0</v>
+        <v>-698</v>
       </c>
       <c r="J43" s="4">
-        <v>-1893.0</v>
+        <v>-1893</v>
       </c>
       <c r="K43" s="4">
-        <v>-17900.0</v>
+        <v>-17900</v>
       </c>
       <c r="L43" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="M43" s="6">
-        <v>-758.0</v>
-[...8 lines deleted...]
-    <row r="44" ht="12.0" customHeight="1">
+        <v>-758</v>
+      </c>
+      <c r="N43" s="18">
+        <v>-1842</v>
+      </c>
+      <c r="O43" s="18">
+        <v>-1842</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="7"/>
-      <c r="B44" s="96" t="s">
+      <c r="B44" s="82" t="s">
         <v>135</v>
       </c>
       <c r="C44" s="4">
-        <v>2413.0</v>
+        <v>2413</v>
       </c>
       <c r="D44" s="4">
-        <v>92.0</v>
+        <v>92</v>
       </c>
       <c r="E44" s="4">
-        <v>103.0</v>
+        <v>103</v>
       </c>
       <c r="F44" s="4">
-        <v>112.0</v>
+        <v>112</v>
       </c>
       <c r="G44" s="4">
-        <v>243.0</v>
+        <v>243</v>
       </c>
       <c r="H44" s="4">
-        <v>187.0</v>
+        <v>187</v>
       </c>
       <c r="I44" s="4">
-        <v>226.0</v>
+        <v>226</v>
       </c>
       <c r="J44" s="4">
-        <v>611.0</v>
+        <v>611</v>
       </c>
       <c r="K44" s="4">
-        <v>857.0</v>
+        <v>857</v>
       </c>
       <c r="L44" s="4">
-        <v>575.0</v>
+        <v>575</v>
       </c>
       <c r="M44" s="6">
-        <v>882.0</v>
-[...8 lines deleted...]
-    <row r="45" ht="12.0" customHeight="1">
+        <v>882</v>
+      </c>
+      <c r="N44" s="18">
+        <v>1368</v>
+      </c>
+      <c r="O44" s="18">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="7"/>
-      <c r="B45" s="96" t="s">
+      <c r="B45" s="82" t="s">
         <v>136</v>
       </c>
       <c r="C45" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="D45" s="4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E45" s="4">
-        <v>-3786.0</v>
+        <v>-3786</v>
       </c>
       <c r="F45" s="4">
-        <v>-7745.0</v>
+        <v>-7745</v>
       </c>
       <c r="G45" s="4">
-        <v>-8853.0</v>
+        <v>-8853</v>
       </c>
       <c r="H45" s="4">
-        <v>-834.0</v>
+        <v>-834</v>
       </c>
       <c r="I45" s="4">
-        <v>-5858.0</v>
+        <v>-5858</v>
       </c>
       <c r="J45" s="4">
-        <v>-9480.0</v>
+        <v>-9480</v>
       </c>
       <c r="K45" s="4">
-        <v>-14098.0</v>
+        <v>-14098</v>
       </c>
       <c r="L45" s="4">
-        <v>-7324.0</v>
+        <v>-7324</v>
       </c>
       <c r="M45" s="6">
-        <v>-17592.0</v>
-[...8 lines deleted...]
-    <row r="46" ht="12.0" customHeight="1">
+        <v>-17592</v>
+      </c>
+      <c r="N45" s="18">
+        <v>-27342</v>
+      </c>
+      <c r="O45" s="18">
+        <v>-35527</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="7"/>
-      <c r="B46" s="131" t="s">
+      <c r="B46" s="108" t="s">
         <v>137</v>
       </c>
-      <c r="C46" s="39">
-[...39 lines deleted...]
-    <row r="47" ht="12.0" customHeight="1">
+      <c r="C46" s="35">
+        <v>18301</v>
+      </c>
+      <c r="D46" s="35">
+        <v>-4499</v>
+      </c>
+      <c r="E46" s="35">
+        <v>-28897</v>
+      </c>
+      <c r="F46" s="35">
+        <v>-42318</v>
+      </c>
+      <c r="G46" s="35">
+        <v>-67274</v>
+      </c>
+      <c r="H46" s="35">
+        <v>6940</v>
+      </c>
+      <c r="I46" s="35">
+        <v>-4153</v>
+      </c>
+      <c r="J46" s="35">
+        <v>-6941</v>
+      </c>
+      <c r="K46" s="35">
+        <v>-35970</v>
+      </c>
+      <c r="L46" s="35">
+        <v>-11129</v>
+      </c>
+      <c r="M46" s="35">
+        <v>-16268</v>
+      </c>
+      <c r="N46" s="35">
+        <v>-40804</v>
+      </c>
+      <c r="O46" s="35">
+        <v>-61111</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="7"/>
-      <c r="B47" s="128" t="s">
+      <c r="B47" s="106" t="s">
         <v>138</v>
       </c>
-      <c r="C47" s="44">
-[...2 lines deleted...]
-      <c r="D47" s="44">
+      <c r="C47" s="40">
+        <v>6863</v>
+      </c>
+      <c r="D47" s="40">
         <v>12912.510519299998</v>
       </c>
-      <c r="E47" s="44">
-[...2 lines deleted...]
-      <c r="F47" s="44">
+      <c r="E47" s="40">
+        <v>-7238.4894807000019</v>
+      </c>
+      <c r="F47" s="40">
         <v>1300.5105192999981</v>
       </c>
-      <c r="G47" s="44">
-[...6 lines deleted...]
-        <f t="shared" ref="I47:L47" si="1">I30+I37+I46</f>
+      <c r="G47" s="40">
+        <v>5295.5105193000054</v>
+      </c>
+      <c r="H47" s="40">
+        <v>29414</v>
+      </c>
+      <c r="I47" s="40">
+        <f t="shared" ref="I47:L47" si="0">I30+I37+I46</f>
         <v>11483</v>
       </c>
-      <c r="J47" s="44">
-        <f t="shared" si="1"/>
+      <c r="J47" s="40">
+        <f t="shared" si="0"/>
         <v>32614</v>
       </c>
-      <c r="K47" s="44">
-        <f t="shared" si="1"/>
+      <c r="K47" s="40">
+        <f t="shared" si="0"/>
         <v>23077</v>
       </c>
-      <c r="L47" s="44">
-        <f t="shared" si="1"/>
+      <c r="L47" s="40">
+        <f t="shared" si="0"/>
         <v>3436</v>
       </c>
-      <c r="M47" s="44">
-[...9 lines deleted...]
-    <row r="48" ht="12.0" customHeight="1">
+      <c r="M47" s="40">
+        <v>-1378</v>
+      </c>
+      <c r="N47" s="40">
+        <v>-20661</v>
+      </c>
+      <c r="O47" s="40">
+        <v>-15316</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="7"/>
-      <c r="B48" s="23"/>
+      <c r="B48" s="19"/>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="4"/>
       <c r="F48" s="4"/>
       <c r="G48" s="4"/>
       <c r="H48" s="4"/>
       <c r="I48" s="4"/>
       <c r="J48" s="4"/>
       <c r="K48" s="4"/>
       <c r="L48" s="4"/>
       <c r="M48" s="4"/>
-      <c r="N48" s="129"/>
-[...1 lines deleted...]
-    <row r="49" ht="12.0" customHeight="1">
+      <c r="N48" s="107"/>
+    </row>
+    <row r="49" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="7"/>
-      <c r="B49" s="124" t="s">
+      <c r="B49" s="102" t="s">
         <v>139</v>
       </c>
       <c r="C49" s="4">
-        <v>24322.0</v>
+        <v>24322</v>
       </c>
       <c r="D49" s="4">
-        <v>35596.0</v>
+        <v>35596</v>
       </c>
       <c r="E49" s="4">
-        <v>35596.0</v>
+        <v>35596</v>
       </c>
       <c r="F49" s="4">
-        <v>35596.0</v>
+        <v>35596</v>
       </c>
       <c r="G49" s="4">
-        <v>35596.0</v>
+        <v>35596</v>
       </c>
       <c r="H49" s="4">
-        <v>43715.0</v>
+        <v>43715</v>
       </c>
       <c r="I49" s="4">
-        <v>43715.0</v>
+        <v>43715</v>
       </c>
       <c r="J49" s="4">
-        <v>43715.0</v>
+        <v>43715</v>
       </c>
       <c r="K49" s="4">
-        <v>43715.0</v>
+        <v>43715</v>
       </c>
       <c r="L49" s="4">
-        <v>56621.0</v>
+        <v>56621</v>
       </c>
       <c r="M49" s="6">
-        <v>56621.0</v>
-[...9 lines deleted...]
-    <row r="50" ht="12.0" customHeight="1">
+        <v>56621</v>
+      </c>
+      <c r="N49" s="18">
+        <v>56621</v>
+      </c>
+      <c r="O49" s="18">
+        <v>56621</v>
+      </c>
+      <c r="P49" s="99"/>
+    </row>
+    <row r="50" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="7"/>
-      <c r="B50" s="124" t="s">
+      <c r="B50" s="102" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="4">
-        <v>4411.0</v>
+        <v>4411</v>
       </c>
       <c r="D50" s="4">
-        <v>1005.0</v>
+        <v>1005</v>
       </c>
       <c r="E50" s="4">
-        <v>2613.0</v>
+        <v>2613</v>
       </c>
       <c r="F50" s="4">
-        <v>1907.0</v>
+        <v>1907</v>
       </c>
       <c r="G50" s="4">
-        <v>2823.0</v>
+        <v>2823</v>
       </c>
       <c r="H50" s="4">
-        <v>-1016.0</v>
-[...2 lines deleted...]
-        <v>-7563.0</v>
+        <v>-1016</v>
+      </c>
+      <c r="I50" s="4">
+        <v>-7563</v>
       </c>
       <c r="J50" s="4">
-        <v>-5954.0</v>
+        <v>-5954</v>
       </c>
       <c r="K50" s="4">
-        <v>-10171.0</v>
+        <v>-10171</v>
       </c>
       <c r="L50" s="4">
-        <v>2756.0</v>
+        <v>2756</v>
       </c>
       <c r="M50" s="6">
-        <v>3400.0</v>
-[...9 lines deleted...]
-    <row r="51" ht="12.0" customHeight="1">
+        <v>3400</v>
+      </c>
+      <c r="N50" s="18">
+        <v>7338</v>
+      </c>
+      <c r="O50" s="18">
+        <v>6559</v>
+      </c>
+      <c r="P50" s="99"/>
+    </row>
+    <row r="51" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="7"/>
-      <c r="B51" s="134" t="s">
+      <c r="B51" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="C51" s="39">
-[...5 lines deleted...]
-      <c r="E51" s="39">
+      <c r="C51" s="35">
+        <v>35596</v>
+      </c>
+      <c r="D51" s="35">
+        <v>49513.510519299998</v>
+      </c>
+      <c r="E51" s="35">
         <v>30969.510519299998</v>
       </c>
-      <c r="F51" s="39">
-[...2 lines deleted...]
-      <c r="G51" s="39">
+      <c r="F51" s="35">
+        <v>38803.510519299998</v>
+      </c>
+      <c r="G51" s="35">
         <v>43714.510519300005</v>
       </c>
-      <c r="H51" s="39">
-[...24 lines deleted...]
-    <row r="52" ht="12.0" customHeight="1">
+      <c r="H51" s="35">
+        <v>72123</v>
+      </c>
+      <c r="I51" s="35">
+        <v>47635</v>
+      </c>
+      <c r="J51" s="35">
+        <v>70375</v>
+      </c>
+      <c r="K51" s="35">
+        <v>56621</v>
+      </c>
+      <c r="L51" s="35">
+        <v>62813</v>
+      </c>
+      <c r="M51" s="35">
+        <v>58643</v>
+      </c>
+      <c r="N51" s="35">
+        <v>43298</v>
+      </c>
+      <c r="O51" s="35">
+        <v>47864</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="7"/>
-      <c r="B52" s="119"/>
-[...12 lines deleted...]
-    <row r="53" ht="12.0" customHeight="1">
+      <c r="B52" s="97"/>
+      <c r="C52" s="11"/>
+      <c r="D52" s="11"/>
+      <c r="E52" s="11"/>
+      <c r="F52" s="11"/>
+      <c r="G52" s="11"/>
+      <c r="H52" s="94"/>
+      <c r="I52" s="94"/>
+      <c r="J52" s="94"/>
+      <c r="K52" s="11"/>
+      <c r="L52" s="11"/>
+      <c r="M52" s="11"/>
+    </row>
+    <row r="53" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="7"/>
-      <c r="B53" s="119"/>
-[...958 lines deleted...]
-    <row r="1000" ht="15.75" customHeight="1"/>
+      <c r="B53" s="97"/>
+      <c r="C53" s="11"/>
+      <c r="D53" s="11"/>
+      <c r="E53" s="94"/>
+      <c r="F53" s="94"/>
+      <c r="G53" s="94"/>
+      <c r="H53" s="94"/>
+      <c r="I53" s="94"/>
+      <c r="J53" s="94"/>
+      <c r="K53" s="94"/>
+      <c r="L53" s="94"/>
+      <c r="M53" s="94"/>
+    </row>
+    <row r="54" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="191" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="192" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="193" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="194" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="195" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="196" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="197" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="198" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="199" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="200" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="201" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="202" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="203" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="204" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="205" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="206" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="207" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="208" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="209" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="210" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="211" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="212" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="213" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="214" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="215" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="216" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="217" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="218" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="219" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="220" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="221" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="222" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="223" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="224" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="225" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="226" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="227" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="228" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="229" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="230" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="231" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="232" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="233" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="234" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="235" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="236" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="237" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="238" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="239" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="240" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="241" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="242" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="243" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="244" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="245" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="246" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="247" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="248" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="249" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="250" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="251" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="252" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="253" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="254" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="255" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="257" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="258" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="259" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="260" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="261" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="262" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="263" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="264" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="265" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="266" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="267" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="268" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="269" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="270" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="271" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="272" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="999" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1000" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <printOptions/>
-  <pageMargins bottom="0.787401575" footer="0.0" header="0.0" left="0.511811024" right="0.511811024" top="0.787401575"/>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait"/>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:AI999"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-      <selection activeCell="D2" sqref="D2" pane="topRight"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="D2" sqref="D2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.0"/>
+  <sheetFormatPr defaultColWidth="12.6328125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col customWidth="1" min="1" max="1" width="4.38"/>
-[...32 lines deleted...]
-    <col customWidth="1" min="34" max="35" width="5.63"/>
+    <col min="1" max="1" width="4.36328125" customWidth="1"/>
+    <col min="2" max="2" width="36.7265625" customWidth="1"/>
+    <col min="3" max="3" width="10.6328125" customWidth="1"/>
+    <col min="4" max="4" width="5.6328125" customWidth="1"/>
+    <col min="5" max="5" width="10.6328125" customWidth="1"/>
+    <col min="6" max="6" width="5.6328125" customWidth="1"/>
+    <col min="7" max="7" width="10.6328125" customWidth="1"/>
+    <col min="8" max="8" width="5.6328125" customWidth="1"/>
+    <col min="9" max="9" width="10.6328125" customWidth="1"/>
+    <col min="10" max="10" width="5.6328125" customWidth="1"/>
+    <col min="11" max="11" width="10.6328125" customWidth="1"/>
+    <col min="12" max="12" width="5.6328125" customWidth="1"/>
+    <col min="13" max="13" width="10.6328125" customWidth="1"/>
+    <col min="14" max="14" width="5.6328125" customWidth="1"/>
+    <col min="15" max="15" width="10.6328125" customWidth="1"/>
+    <col min="16" max="16" width="5.6328125" customWidth="1"/>
+    <col min="17" max="17" width="10.6328125" customWidth="1"/>
+    <col min="18" max="18" width="5.6328125" customWidth="1"/>
+    <col min="19" max="19" width="10.6328125" customWidth="1"/>
+    <col min="20" max="20" width="5.6328125" customWidth="1"/>
+    <col min="21" max="21" width="10.6328125" customWidth="1"/>
+    <col min="22" max="22" width="5.6328125" customWidth="1"/>
+    <col min="23" max="23" width="10.6328125" customWidth="1"/>
+    <col min="24" max="24" width="5.6328125" customWidth="1"/>
+    <col min="25" max="25" width="10.6328125" customWidth="1"/>
+    <col min="26" max="26" width="5.6328125" customWidth="1"/>
+    <col min="27" max="27" width="10.6328125" customWidth="1"/>
+    <col min="28" max="28" width="5.6328125" customWidth="1"/>
+    <col min="29" max="29" width="7.36328125" customWidth="1"/>
+    <col min="30" max="30" width="5.6328125" customWidth="1"/>
+    <col min="31" max="31" width="8.36328125" customWidth="1"/>
+    <col min="32" max="32" width="5.6328125" customWidth="1"/>
+    <col min="33" max="33" width="8.7265625" customWidth="1"/>
+    <col min="34" max="35" width="5.6328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="12.0" customHeight="1">
+    <row r="1" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>141</v>
       </c>
       <c r="B1" s="2"/>
-      <c r="C1" s="135"/>
-[...33 lines deleted...]
-    <row r="2" ht="12.0" customHeight="1">
+      <c r="C1" s="112"/>
+      <c r="D1" s="112"/>
+      <c r="E1" s="112"/>
+      <c r="F1" s="112"/>
+      <c r="G1" s="112"/>
+      <c r="H1" s="112"/>
+      <c r="I1" s="112"/>
+      <c r="J1" s="112"/>
+      <c r="K1" s="112"/>
+      <c r="L1" s="112"/>
+      <c r="M1" s="112"/>
+      <c r="N1" s="112"/>
+      <c r="O1" s="112"/>
+      <c r="P1" s="112"/>
+      <c r="Q1" s="112"/>
+      <c r="R1" s="112"/>
+      <c r="S1" s="112"/>
+      <c r="T1" s="112"/>
+      <c r="U1" s="112"/>
+      <c r="V1" s="112"/>
+      <c r="W1" s="112"/>
+      <c r="X1" s="112"/>
+      <c r="Y1" s="112"/>
+      <c r="Z1" s="112"/>
+      <c r="AA1" s="112"/>
+      <c r="AB1" s="112"/>
+      <c r="AC1" s="113"/>
+      <c r="AD1" s="113"/>
+      <c r="AE1" s="113"/>
+      <c r="AF1" s="113"/>
+      <c r="AG1" s="113"/>
+      <c r="AH1" s="113"/>
+      <c r="AI1" s="113"/>
+    </row>
+    <row r="2" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3"/>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="137"/>
-[...71 lines deleted...]
-      <c r="A4" s="42"/>
+      <c r="C2" s="114"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="114"/>
+      <c r="F2" s="115"/>
+      <c r="G2" s="114"/>
+      <c r="H2" s="115"/>
+      <c r="I2" s="114"/>
+      <c r="J2" s="115"/>
+      <c r="K2" s="114"/>
+      <c r="L2" s="115"/>
+      <c r="M2" s="114"/>
+      <c r="N2" s="115"/>
+      <c r="O2" s="114"/>
+      <c r="P2" s="115"/>
+      <c r="Q2" s="114"/>
+      <c r="R2" s="115"/>
+      <c r="S2" s="114"/>
+      <c r="T2" s="115"/>
+      <c r="U2" s="114"/>
+      <c r="V2" s="115"/>
+      <c r="W2" s="114"/>
+      <c r="X2" s="115"/>
+      <c r="Y2" s="114"/>
+      <c r="Z2" s="115"/>
+      <c r="AA2" s="114"/>
+      <c r="AB2" s="115"/>
+      <c r="AC2" s="116"/>
+      <c r="AD2" s="116"/>
+      <c r="AE2" s="116"/>
+      <c r="AF2" s="116"/>
+      <c r="AG2" s="116"/>
+      <c r="AH2" s="116"/>
+      <c r="AI2" s="116"/>
+    </row>
+    <row r="3" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="38"/>
+      <c r="B3" s="19"/>
+      <c r="C3" s="117"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="117"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="117"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="117"/>
+      <c r="J3" s="116"/>
+      <c r="K3" s="117"/>
+      <c r="L3" s="116"/>
+      <c r="M3" s="117"/>
+      <c r="N3" s="116"/>
+      <c r="O3" s="117"/>
+      <c r="P3" s="116"/>
+      <c r="Q3" s="117"/>
+      <c r="R3" s="116"/>
+      <c r="S3" s="117"/>
+      <c r="T3" s="116"/>
+      <c r="U3" s="117"/>
+      <c r="V3" s="116"/>
+      <c r="W3" s="117"/>
+      <c r="X3" s="116"/>
+      <c r="Y3" s="117"/>
+      <c r="Z3" s="116"/>
+      <c r="AA3" s="117"/>
+      <c r="AB3" s="116"/>
+      <c r="AC3" s="116"/>
+      <c r="AD3" s="116"/>
+      <c r="AE3" s="116"/>
+      <c r="AF3" s="116"/>
+      <c r="AG3" s="116"/>
+      <c r="AH3" s="116"/>
+      <c r="AI3" s="116"/>
+    </row>
+    <row r="4" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="38"/>
       <c r="B4" s="8" t="s">
         <v>142</v>
       </c>
-      <c r="C4" s="140"/>
-[...39 lines deleted...]
-      <c r="E5" s="141" t="s">
+      <c r="C4" s="117"/>
+      <c r="D4" s="116"/>
+      <c r="E4" s="117"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="117"/>
+      <c r="H4" s="116"/>
+      <c r="I4" s="117"/>
+      <c r="J4" s="116"/>
+      <c r="K4" s="117"/>
+      <c r="L4" s="116"/>
+      <c r="M4" s="117"/>
+      <c r="N4" s="116"/>
+      <c r="O4" s="117"/>
+      <c r="P4" s="116"/>
+      <c r="Q4" s="117"/>
+      <c r="R4" s="116"/>
+      <c r="S4" s="117"/>
+      <c r="T4" s="116"/>
+      <c r="U4" s="117"/>
+      <c r="V4" s="116"/>
+      <c r="W4" s="117"/>
+      <c r="X4" s="116"/>
+      <c r="Y4" s="117"/>
+      <c r="Z4" s="116"/>
+      <c r="AA4" s="117"/>
+      <c r="AB4" s="116"/>
+      <c r="AC4" s="116"/>
+      <c r="AD4" s="116"/>
+      <c r="AE4" s="116"/>
+      <c r="AF4" s="116"/>
+      <c r="AG4" s="116"/>
+      <c r="AH4" s="116"/>
+      <c r="AI4" s="116"/>
+    </row>
+    <row r="5" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="19"/>
+      <c r="B5" s="82"/>
+      <c r="C5" s="139">
+        <v>2022</v>
+      </c>
+      <c r="D5" s="140"/>
+      <c r="E5" s="139" t="s">
         <v>45</v>
       </c>
-      <c r="G5" s="141" t="s">
+      <c r="F5" s="140"/>
+      <c r="G5" s="139" t="s">
         <v>46</v>
       </c>
-      <c r="I5" s="141" t="s">
+      <c r="H5" s="140"/>
+      <c r="I5" s="139" t="s">
         <v>47</v>
       </c>
-      <c r="K5" s="141" t="s">
+      <c r="J5" s="140"/>
+      <c r="K5" s="139" t="s">
         <v>48</v>
       </c>
-      <c r="M5" s="141">
-[...2 lines deleted...]
-      <c r="O5" s="141" t="s">
+      <c r="L5" s="140"/>
+      <c r="M5" s="139">
+        <v>2023</v>
+      </c>
+      <c r="N5" s="140"/>
+      <c r="O5" s="139" t="s">
         <v>49</v>
       </c>
-      <c r="Q5" s="141" t="s">
+      <c r="P5" s="140"/>
+      <c r="Q5" s="139" t="s">
         <v>50</v>
       </c>
-      <c r="S5" s="141" t="s">
+      <c r="R5" s="140"/>
+      <c r="S5" s="139" t="s">
         <v>51</v>
       </c>
-      <c r="U5" s="141" t="s">
+      <c r="T5" s="140"/>
+      <c r="U5" s="139" t="s">
         <v>52</v>
       </c>
-      <c r="W5" s="141">
-[...2 lines deleted...]
-      <c r="Y5" s="141" t="s">
+      <c r="V5" s="140"/>
+      <c r="W5" s="139">
+        <v>2024</v>
+      </c>
+      <c r="X5" s="140"/>
+      <c r="Y5" s="139" t="s">
         <v>53</v>
       </c>
-      <c r="AA5" s="141" t="s">
+      <c r="Z5" s="140"/>
+      <c r="AA5" s="139" t="s">
         <v>54</v>
       </c>
-      <c r="AC5" s="142" t="s">
+      <c r="AB5" s="140"/>
+      <c r="AC5" s="139" t="s">
         <v>55</v>
       </c>
-      <c r="AE5" s="142" t="s">
+      <c r="AD5" s="140"/>
+      <c r="AE5" s="139" t="s">
         <v>56</v>
       </c>
-      <c r="AG5" s="142">
-[...6 lines deleted...]
-      <c r="B6" s="12" t="s">
+      <c r="AF5" s="140"/>
+      <c r="AG5" s="139">
+        <v>2025</v>
+      </c>
+      <c r="AH5" s="140"/>
+      <c r="AI5" s="118"/>
+    </row>
+    <row r="6" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="19"/>
+      <c r="B6" s="11" t="s">
         <v>143</v>
       </c>
-      <c r="C6" s="143">
-[...2 lines deleted...]
-      <c r="D6" s="144">
+      <c r="C6" s="119">
+        <v>126529</v>
+      </c>
+      <c r="D6" s="120">
         <v>0.29834357057804084</v>
       </c>
-      <c r="E6" s="143">
-[...2 lines deleted...]
-      <c r="F6" s="144">
+      <c r="E6" s="119">
+        <v>33653</v>
+      </c>
+      <c r="F6" s="120">
         <v>0.2865133623368552</v>
       </c>
-      <c r="G6" s="143">
-[...2 lines deleted...]
-      <c r="H6" s="144">
+      <c r="G6" s="119">
+        <v>32147</v>
+      </c>
+      <c r="H6" s="120">
         <v>0.27819893729338663</v>
       </c>
-      <c r="I6" s="143">
-[...2 lines deleted...]
-      <c r="J6" s="144">
+      <c r="I6" s="119">
+        <v>32502</v>
+      </c>
+      <c r="J6" s="120">
         <v>0.29974822698305836</v>
       </c>
-      <c r="K6" s="143">
-[...2 lines deleted...]
-      <c r="L6" s="144">
+      <c r="K6" s="119">
+        <v>31210</v>
+      </c>
+      <c r="L6" s="120">
         <v>0.29582377585259045</v>
       </c>
-      <c r="M6" s="143">
-[...8 lines deleted...]
-      <c r="P6" s="144">
+      <c r="M6" s="119">
+        <v>129512</v>
+      </c>
+      <c r="N6" s="120">
+        <v>0.28977296881257791</v>
+      </c>
+      <c r="O6" s="119">
+        <v>29828</v>
+      </c>
+      <c r="P6" s="120">
         <v>0.2821895517587179</v>
       </c>
-      <c r="Q6" s="143">
-[...2 lines deleted...]
-      <c r="R6" s="144">
+      <c r="Q6" s="119">
+        <v>30262</v>
+      </c>
+      <c r="R6" s="120">
         <v>0.15218123758517513</v>
       </c>
-      <c r="S6" s="143">
-[...8 lines deleted...]
-      <c r="V6" s="144">
+      <c r="S6" s="119">
+        <v>31826</v>
+      </c>
+      <c r="T6" s="120">
+        <v>0.28356825917279971</v>
+      </c>
+      <c r="U6" s="119">
+        <v>34661</v>
+      </c>
+      <c r="V6" s="120">
         <v>0.30800742893195776</v>
       </c>
-      <c r="W6" s="143">
-[...2 lines deleted...]
-      <c r="X6" s="144">
+      <c r="W6" s="119">
+        <v>126576</v>
+      </c>
+      <c r="X6" s="120">
         <v>0.2883536350609735</v>
       </c>
-      <c r="Y6" s="143">
-[...2 lines deleted...]
-      <c r="Z6" s="144">
+      <c r="Y6" s="119">
+        <v>37246.438999999998</v>
+      </c>
+      <c r="Z6" s="120">
         <v>0.33592743107814677</v>
       </c>
       <c r="AA6" s="6">
-        <v>41782.0</v>
-[...1 lines deleted...]
-      <c r="AB6" s="144">
+        <v>41782</v>
+      </c>
+      <c r="AB6" s="120">
         <v>0.35654733967657976</v>
       </c>
-      <c r="AC6" s="22">
-[...2 lines deleted...]
-      <c r="AD6" s="145">
+      <c r="AC6" s="18">
+        <v>48072</v>
+      </c>
+      <c r="AD6" s="121">
         <v>0.37759205730803064</v>
       </c>
-      <c r="AE6" s="22">
-[...5 lines deleted...]
-      <c r="AG6" s="22">
+      <c r="AE6" s="18">
+        <v>49677.100899999998</v>
+      </c>
+      <c r="AF6" s="121">
+        <v>0.36996011186679473</v>
+      </c>
+      <c r="AG6" s="18">
         <v>176778.07527000003</v>
       </c>
-      <c r="AH6" s="145">
-[...6 lines deleted...]
-      <c r="B7" s="12" t="s">
+      <c r="AH6" s="121">
+        <v>0.36102933818077831</v>
+      </c>
+      <c r="AI6" s="122"/>
+    </row>
+    <row r="7" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="19"/>
+      <c r="B7" s="11" t="s">
         <v>144</v>
       </c>
-      <c r="C7" s="143">
-[...2 lines deleted...]
-      <c r="D7" s="144">
+      <c r="C7" s="119">
+        <v>91920</v>
+      </c>
+      <c r="D7" s="120">
         <v>0.21673877931172705</v>
       </c>
-      <c r="E7" s="143">
-[...8 lines deleted...]
-      <c r="H7" s="144">
+      <c r="E7" s="119">
+        <v>22369</v>
+      </c>
+      <c r="F7" s="120">
+        <v>0.19044416254459079</v>
+      </c>
+      <c r="G7" s="119">
+        <v>24658</v>
+      </c>
+      <c r="H7" s="120">
         <v>0.21338941101130207</v>
       </c>
-      <c r="I7" s="143">
-[...2 lines deleted...]
-      <c r="J7" s="144">
+      <c r="I7" s="119">
+        <v>21639</v>
+      </c>
+      <c r="J7" s="120">
         <v>0.1995647001318811</v>
       </c>
-      <c r="K7" s="143">
-[...2 lines deleted...]
-      <c r="L7" s="144">
+      <c r="K7" s="119">
+        <v>21182</v>
+      </c>
+      <c r="L7" s="120">
         <v>0.20077344505317435</v>
       </c>
-      <c r="M7" s="143">
-[...2 lines deleted...]
-      <c r="N7" s="144">
+      <c r="M7" s="119">
+        <v>89847</v>
+      </c>
+      <c r="N7" s="120">
         <v>0.20102563414126634</v>
       </c>
-      <c r="O7" s="143">
-[...2 lines deleted...]
-      <c r="P7" s="144">
+      <c r="O7" s="119">
+        <v>22205</v>
+      </c>
+      <c r="P7" s="120">
         <v>0.21007171103668804</v>
       </c>
-      <c r="Q7" s="143">
-[...2 lines deleted...]
-      <c r="R7" s="144">
+      <c r="Q7" s="119">
+        <v>25259</v>
+      </c>
+      <c r="R7" s="120">
         <v>0.12702220210706294</v>
       </c>
-      <c r="S7" s="143">
-[...2 lines deleted...]
-      <c r="T7" s="144">
+      <c r="S7" s="119">
+        <v>25113</v>
+      </c>
+      <c r="T7" s="120">
         <v>0.22375572464672025</v>
       </c>
-      <c r="U7" s="143">
-[...2 lines deleted...]
-      <c r="V7" s="144">
+      <c r="U7" s="119">
+        <v>22992</v>
+      </c>
+      <c r="V7" s="120">
         <v>0.20431340140225535</v>
       </c>
-      <c r="W7" s="143">
-[...2 lines deleted...]
-      <c r="X7" s="144">
+      <c r="W7" s="119">
+        <v>95568</v>
+      </c>
+      <c r="X7" s="120">
         <v>0.21771410216397358</v>
       </c>
-      <c r="Y7" s="143">
-[...2 lines deleted...]
-      <c r="Z7" s="144">
+      <c r="Y7" s="119">
+        <v>22868.809000000001</v>
+      </c>
+      <c r="Z7" s="120">
         <v>0.2062548921572557</v>
       </c>
       <c r="AA7" s="6">
-        <v>24954.0</v>
-[...1 lines deleted...]
-      <c r="AB7" s="144">
+        <v>24954</v>
+      </c>
+      <c r="AB7" s="120">
         <v>0.21294534283398045</v>
       </c>
-      <c r="AC7" s="22">
-[...2 lines deleted...]
-      <c r="AD7" s="145">
+      <c r="AC7" s="18">
+        <v>26199</v>
+      </c>
+      <c r="AD7" s="121">
         <v>0.20578578610028905</v>
       </c>
-      <c r="AE7" s="22">
+      <c r="AE7" s="18">
         <v>24504.342109999998</v>
       </c>
-      <c r="AF7" s="145">
-[...5 lines deleted...]
-      <c r="AH7" s="145">
+      <c r="AF7" s="121">
+        <v>0.18249110725054021</v>
+      </c>
+      <c r="AG7" s="18">
+        <v>96995.282510000019</v>
+      </c>
+      <c r="AH7" s="121">
         <v>0.19809098270675454</v>
       </c>
-      <c r="AI7" s="146"/>
-[...3 lines deleted...]
-      <c r="B8" s="78" t="s">
+      <c r="AI7" s="122"/>
+    </row>
+    <row r="8" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="19"/>
+      <c r="B8" s="67" t="s">
         <v>145</v>
       </c>
-      <c r="C8" s="143">
-[...8 lines deleted...]
-      <c r="F8" s="144">
+      <c r="C8" s="119">
+        <v>59763</v>
+      </c>
+      <c r="D8" s="120">
+        <v>0.14091557515237971</v>
+      </c>
+      <c r="E8" s="119">
+        <v>14599</v>
+      </c>
+      <c r="F8" s="120">
         <v>0.12429229420128217</v>
       </c>
-      <c r="G8" s="143">
-[...2 lines deleted...]
-      <c r="H8" s="144">
+      <c r="G8" s="119">
+        <v>13768</v>
+      </c>
+      <c r="H8" s="120">
         <v>0.11914775775827752</v>
       </c>
-      <c r="I8" s="143">
-[...2 lines deleted...]
-      <c r="J8" s="144">
+      <c r="I8" s="119">
+        <v>13207</v>
+      </c>
+      <c r="J8" s="120">
         <v>0.12180096097979361</v>
       </c>
-      <c r="K8" s="143">
-[...2 lines deleted...]
-      <c r="L8" s="144">
+      <c r="K8" s="119">
+        <v>13369</v>
+      </c>
+      <c r="L8" s="120">
         <v>0.12671797691039033</v>
       </c>
-      <c r="M8" s="143">
-[...2 lines deleted...]
-      <c r="N8" s="144">
+      <c r="M8" s="119">
+        <v>54942</v>
+      </c>
+      <c r="N8" s="120">
         <v>0.122928427114867</v>
       </c>
-      <c r="O8" s="143">
-[...2 lines deleted...]
-      <c r="P8" s="144">
+      <c r="O8" s="119">
+        <v>18385</v>
+      </c>
+      <c r="P8" s="120">
         <v>0.17393237592476962</v>
       </c>
-      <c r="Q8" s="143">
-[...2 lines deleted...]
-      <c r="R8" s="144">
+      <c r="Q8" s="119">
+        <v>20204</v>
+      </c>
+      <c r="R8" s="120">
         <v>0.10160166955822081</v>
       </c>
-      <c r="S8" s="143">
-[...8 lines deleted...]
-      <c r="V8" s="144">
+      <c r="S8" s="119">
+        <v>23511</v>
+      </c>
+      <c r="T8" s="120">
+        <v>0.20948197515904271</v>
+      </c>
+      <c r="U8" s="119">
+        <v>23754</v>
+      </c>
+      <c r="V8" s="120">
         <v>0.21108474847378103</v>
       </c>
-      <c r="W8" s="143">
-[...2 lines deleted...]
-      <c r="X8" s="144">
+      <c r="W8" s="119">
+        <v>85855</v>
+      </c>
+      <c r="X8" s="120">
         <v>0.19558685167930637</v>
       </c>
-      <c r="Y8" s="143">
-[...3 lines deleted...]
-        <v>0.2184475631271147</v>
+      <c r="Y8" s="119">
+        <v>24220.688999999998</v>
+      </c>
+      <c r="Z8" s="120">
+        <v>0.21844756312711469</v>
       </c>
       <c r="AA8" s="6">
-        <v>24169.0</v>
-[...1 lines deleted...]
-      <c r="AB8" s="144">
+        <v>24169</v>
+      </c>
+      <c r="AB8" s="120">
         <v>0.2062465332593762</v>
       </c>
-      <c r="AC8" s="22">
-[...8 lines deleted...]
-      <c r="AF8" s="145">
+      <c r="AC8" s="18">
+        <v>24668</v>
+      </c>
+      <c r="AD8" s="121">
+        <v>0.19376021113484981</v>
+      </c>
+      <c r="AE8" s="18">
+        <v>27134.981210000002</v>
+      </c>
+      <c r="AF8" s="121">
         <v>0.20208225725899745</v>
       </c>
-      <c r="AG8" s="22">
+      <c r="AG8" s="18">
         <v>101723.72314999999</v>
       </c>
-      <c r="AH8" s="145">
+      <c r="AH8" s="121">
         <v>0.20774775599314174</v>
       </c>
-      <c r="AI8" s="146"/>
-[...3 lines deleted...]
-      <c r="B9" s="78" t="s">
+      <c r="AI8" s="122"/>
+    </row>
+    <row r="9" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="19"/>
+      <c r="B9" s="67" t="s">
         <v>146</v>
       </c>
-      <c r="C9" s="143">
-[...2 lines deleted...]
-      <c r="D9" s="144">
+      <c r="C9" s="119">
+        <v>63795</v>
+      </c>
+      <c r="D9" s="120">
         <v>0.15042265476709776</v>
       </c>
-      <c r="E9" s="143">
-[...2 lines deleted...]
-      <c r="F9" s="144">
+      <c r="E9" s="119">
+        <v>24081</v>
+      </c>
+      <c r="F9" s="120">
         <v>0.20501970934043948</v>
       </c>
-      <c r="G9" s="143">
-[...2 lines deleted...]
-      <c r="H9" s="144">
+      <c r="G9" s="119">
+        <v>21023</v>
+      </c>
+      <c r="H9" s="120">
         <v>0.18193225678037975</v>
       </c>
-      <c r="I9" s="143">
-[...2 lines deleted...]
-      <c r="J9" s="144">
+      <c r="I9" s="119">
+        <v>17244</v>
+      </c>
+      <c r="J9" s="120">
         <v>0.15903201114072543</v>
       </c>
-      <c r="K9" s="143">
-[...2 lines deleted...]
-      <c r="L9" s="144">
+      <c r="K9" s="119">
+        <v>14927</v>
+      </c>
+      <c r="L9" s="120">
         <v>0.14148546946977308</v>
       </c>
-      <c r="M9" s="143">
-[...2 lines deleted...]
-      <c r="N9" s="144">
+      <c r="M9" s="119">
+        <v>77275</v>
+      </c>
+      <c r="N9" s="120">
         <v>0.1728967675967629</v>
       </c>
-      <c r="O9" s="143">
-[...2 lines deleted...]
-      <c r="P9" s="144">
+      <c r="O9" s="119">
+        <v>12242</v>
+      </c>
+      <c r="P9" s="120">
         <v>0.11581616241887571</v>
       </c>
-      <c r="Q9" s="143">
-[...8 lines deleted...]
-      <c r="T9" s="144">
+      <c r="Q9" s="119">
+        <v>12299</v>
+      </c>
+      <c r="R9" s="120">
+        <v>6.18490860174499E-2</v>
+      </c>
+      <c r="S9" s="119">
+        <v>12783</v>
+      </c>
+      <c r="T9" s="120">
         <v>0.11389596735392127</v>
       </c>
-      <c r="U9" s="143">
-[...8 lines deleted...]
-      <c r="X9" s="144">
+      <c r="U9" s="119">
+        <v>13245</v>
+      </c>
+      <c r="V9" s="120">
+        <v>0.11769880834955079</v>
+      </c>
+      <c r="W9" s="119">
+        <v>50569</v>
+      </c>
+      <c r="X9" s="120">
         <v>0.11520157827232944</v>
       </c>
-      <c r="Y9" s="143">
-[...2 lines deleted...]
-      <c r="Z9" s="144">
+      <c r="Y9" s="119">
+        <v>11387.905000000001</v>
+      </c>
+      <c r="Z9" s="120">
         <v>0.10270806484378234</v>
       </c>
       <c r="AA9" s="6">
-        <v>10212.0</v>
-[...10 lines deleted...]
-      <c r="AE9" s="22">
+        <v>10212</v>
+      </c>
+      <c r="AB9" s="120">
+        <v>8.7144259077526987E-2</v>
+      </c>
+      <c r="AC9" s="18">
+        <v>12140</v>
+      </c>
+      <c r="AD9" s="121">
+        <v>9.5356290059067483E-2</v>
+      </c>
+      <c r="AE9" s="18">
         <v>13482.365740000001</v>
       </c>
-      <c r="AF9" s="145">
+      <c r="AF9" s="121">
         <v>0.10040717849940879</v>
       </c>
-      <c r="AG9" s="22">
-[...9 lines deleted...]
-      <c r="B10" s="78" t="s">
+      <c r="AG9" s="18">
+        <v>47222.244050000001</v>
+      </c>
+      <c r="AH9" s="121">
+        <v>9.6440780287621541E-2</v>
+      </c>
+      <c r="AI9" s="122"/>
+    </row>
+    <row r="10" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="19"/>
+      <c r="B10" s="67" t="s">
         <v>147</v>
       </c>
-      <c r="C10" s="143">
-[...8 lines deleted...]
-      <c r="F10" s="144">
+      <c r="C10" s="119">
+        <v>53164</v>
+      </c>
+      <c r="D10" s="120">
+        <v>0.12535574916589051</v>
+      </c>
+      <c r="E10" s="119">
+        <v>12186</v>
+      </c>
+      <c r="F10" s="120">
         <v>0.10374860587278749</v>
       </c>
-      <c r="G10" s="143">
-[...2 lines deleted...]
-      <c r="H10" s="144">
+      <c r="G10" s="119">
+        <v>12999</v>
+      </c>
+      <c r="H10" s="120">
         <v>0.11249286048081417</v>
       </c>
-      <c r="I10" s="143">
-[...2 lines deleted...]
-      <c r="J10" s="144">
+      <c r="I10" s="119">
+        <v>11754</v>
+      </c>
+      <c r="J10" s="120">
         <v>0.10840073410740471</v>
       </c>
-      <c r="K10" s="143">
-[...2 lines deleted...]
-      <c r="L10" s="144">
+      <c r="K10" s="119">
+        <v>12519</v>
+      </c>
+      <c r="L10" s="120">
         <v>0.11866125760649088</v>
       </c>
-      <c r="M10" s="143">
-[...2 lines deleted...]
-      <c r="N10" s="144">
+      <c r="M10" s="119">
+        <v>49457</v>
+      </c>
+      <c r="N10" s="120">
         <v>0.1106561686837024</v>
       </c>
-      <c r="O10" s="143">
-[...2 lines deleted...]
-      <c r="P10" s="144">
+      <c r="O10" s="119">
+        <v>10979</v>
+      </c>
+      <c r="P10" s="120">
         <v>0.10386747649051106</v>
       </c>
-      <c r="Q10" s="143">
-[...27 lines deleted...]
-        <v>0.0816878109835485</v>
+      <c r="Q10" s="119">
+        <v>10430</v>
+      </c>
+      <c r="R10" s="120">
+        <v>5.2450277840637653E-2</v>
+      </c>
+      <c r="S10" s="119">
+        <v>9264</v>
+      </c>
+      <c r="T10" s="120">
+        <v>8.2541832243348712E-2</v>
+      </c>
+      <c r="U10" s="119">
+        <v>9661</v>
+      </c>
+      <c r="V10" s="120">
+        <v>8.5850372779540218E-2</v>
+      </c>
+      <c r="W10" s="119">
+        <v>40334</v>
+      </c>
+      <c r="X10" s="120">
+        <v>9.1885156084481306E-2</v>
+      </c>
+      <c r="Y10" s="119">
+        <v>9057.2540000000008</v>
+      </c>
+      <c r="Z10" s="120">
+        <v>8.1687810983548506E-2</v>
       </c>
       <c r="AA10" s="6">
-        <v>9461.0</v>
-[...26 lines deleted...]
-      <c r="B11" s="147" t="s">
+        <v>9461</v>
+      </c>
+      <c r="AB10" s="120">
+        <v>8.0735589025899224E-2</v>
+      </c>
+      <c r="AC10" s="18">
+        <v>9690</v>
+      </c>
+      <c r="AD10" s="121">
+        <v>7.6112228226718606E-2</v>
+      </c>
+      <c r="AE10" s="18">
+        <v>10984.988160000001</v>
+      </c>
+      <c r="AF10" s="121">
+        <v>8.1808466575170366E-2</v>
+      </c>
+      <c r="AG10" s="18">
+        <v>39193.077559999998</v>
+      </c>
+      <c r="AH10" s="121">
+        <v>8.0043019085613953E-2</v>
+      </c>
+      <c r="AI10" s="122"/>
+    </row>
+    <row r="11" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="19"/>
+      <c r="B11" s="123" t="s">
         <v>111</v>
       </c>
-      <c r="C11" s="143">
-[...20 lines deleted...]
-      <c r="J11" s="144">
+      <c r="C11" s="119">
+        <v>28934</v>
+      </c>
+      <c r="D11" s="120">
+        <v>6.8223671024864124E-2</v>
+      </c>
+      <c r="E11" s="119">
+        <v>10569</v>
+      </c>
+      <c r="F11" s="120">
+        <v>8.9981865704044886E-2</v>
+      </c>
+      <c r="G11" s="119">
+        <v>10959</v>
+      </c>
+      <c r="H11" s="120">
+        <v>9.483877667583987E-2</v>
+      </c>
+      <c r="I11" s="119">
+        <v>12085</v>
+      </c>
+      <c r="J11" s="120">
         <v>0.1114533666571368</v>
       </c>
-      <c r="K11" s="143">
-[...8 lines deleted...]
-      <c r="N11" s="144">
+      <c r="K11" s="119">
+        <v>12295</v>
+      </c>
+      <c r="L11" s="120">
+        <v>0.11653807510758089</v>
+      </c>
+      <c r="M11" s="119">
+        <v>45910</v>
+      </c>
+      <c r="N11" s="120">
         <v>0.10272003365082348</v>
       </c>
-      <c r="O11" s="143">
-[...2 lines deleted...]
-      <c r="P11" s="144">
+      <c r="O11" s="119">
+        <v>12063</v>
+      </c>
+      <c r="P11" s="120">
         <v>0.11412272237043765</v>
       </c>
-      <c r="Q11" s="143">
-[...23 lines deleted...]
-      <c r="Y11" s="143">
+      <c r="Q11" s="119">
+        <v>10040</v>
+      </c>
+      <c r="R11" s="120">
+        <v>0.50489552689145356</v>
+      </c>
+      <c r="S11" s="119">
+        <v>9737</v>
+      </c>
+      <c r="T11" s="120">
+        <v>8.6756241424167366E-2</v>
+      </c>
+      <c r="U11" s="119">
+        <v>8220</v>
+      </c>
+      <c r="V11" s="120">
+        <v>7.3045240062914879E-2</v>
+      </c>
+      <c r="W11" s="119">
+        <v>40059</v>
+      </c>
+      <c r="X11" s="120">
+        <v>9.1258676738935798E-2</v>
+      </c>
+      <c r="Y11" s="119">
         <v>6095.348</v>
       </c>
-      <c r="Z11" s="144">
-        <v>0.05497423781015199</v>
+      <c r="Z11" s="120">
+        <v>5.4974237810151989E-2</v>
       </c>
       <c r="AA11" s="6">
-        <v>6607.0</v>
-[...26 lines deleted...]
-      <c r="B12" s="148" t="s">
+        <v>6607</v>
+      </c>
+      <c r="AB11" s="120">
+        <v>5.6380936126637367E-2</v>
+      </c>
+      <c r="AC11" s="18">
+        <v>6543</v>
+      </c>
+      <c r="AD11" s="121">
+        <v>5.1393427171044365E-2</v>
+      </c>
+      <c r="AE11" s="18">
+        <v>8493.1325699999998</v>
+      </c>
+      <c r="AF11" s="121">
+        <v>6.3250878549088549E-2</v>
+      </c>
+      <c r="AG11" s="18">
+        <v>27737.763180000002</v>
+      </c>
+      <c r="AH11" s="121">
+        <v>5.6648123746089928E-2</v>
+      </c>
+      <c r="AI11" s="122"/>
+    </row>
+    <row r="12" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="19"/>
+      <c r="B12" s="124" t="s">
         <v>148</v>
       </c>
-      <c r="C12" s="149">
-[...43 lines deleted...]
-      <c r="Y12" s="149">
+      <c r="C12" s="125">
+        <v>424105</v>
+      </c>
+      <c r="D12" s="126"/>
+      <c r="E12" s="125">
+        <v>117457</v>
+      </c>
+      <c r="F12" s="126"/>
+      <c r="G12" s="125">
+        <v>115554</v>
+      </c>
+      <c r="H12" s="126"/>
+      <c r="I12" s="125">
+        <v>108431</v>
+      </c>
+      <c r="J12" s="126"/>
+      <c r="K12" s="125">
+        <v>105502</v>
+      </c>
+      <c r="L12" s="126"/>
+      <c r="M12" s="125">
+        <v>446943</v>
+      </c>
+      <c r="N12" s="126"/>
+      <c r="O12" s="125">
+        <v>105702</v>
+      </c>
+      <c r="P12" s="126"/>
+      <c r="Q12" s="125">
+        <v>108494</v>
+      </c>
+      <c r="R12" s="126"/>
+      <c r="S12" s="125">
+        <v>112234</v>
+      </c>
+      <c r="T12" s="126"/>
+      <c r="U12" s="125">
+        <v>112533</v>
+      </c>
+      <c r="V12" s="126"/>
+      <c r="W12" s="125">
+        <v>438961</v>
+      </c>
+      <c r="X12" s="126"/>
+      <c r="Y12" s="125">
         <v>110876.444</v>
       </c>
-      <c r="Z12" s="150"/>
-[...12 lines deleted...]
-      <c r="AG12" s="149">
+      <c r="Z12" s="126"/>
+      <c r="AA12" s="125">
+        <v>117185</v>
+      </c>
+      <c r="AB12" s="126"/>
+      <c r="AC12" s="125">
+        <v>127312</v>
+      </c>
+      <c r="AD12" s="126"/>
+      <c r="AE12" s="125">
+        <v>134276.91068999999</v>
+      </c>
+      <c r="AF12" s="126"/>
+      <c r="AG12" s="125">
         <v>489650.16572000005</v>
       </c>
-      <c r="AH12" s="150"/>
-[...77 lines deleted...]
-      <c r="A15" s="23"/>
+      <c r="AH12" s="126"/>
+      <c r="AI12" s="127"/>
+    </row>
+    <row r="13" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="19"/>
+      <c r="B13" s="19"/>
+      <c r="C13" s="119"/>
+      <c r="D13" s="116"/>
+      <c r="E13" s="119"/>
+      <c r="F13" s="116"/>
+      <c r="G13" s="119"/>
+      <c r="H13" s="116"/>
+      <c r="I13" s="119"/>
+      <c r="J13" s="116"/>
+      <c r="K13" s="119"/>
+      <c r="L13" s="116"/>
+      <c r="M13" s="119"/>
+      <c r="N13" s="116"/>
+      <c r="O13" s="119"/>
+      <c r="P13" s="116"/>
+      <c r="Q13" s="119"/>
+      <c r="R13" s="116"/>
+      <c r="S13" s="119"/>
+      <c r="T13" s="116"/>
+      <c r="U13" s="119"/>
+      <c r="V13" s="116"/>
+      <c r="W13" s="119"/>
+      <c r="X13" s="116"/>
+      <c r="Y13" s="119"/>
+      <c r="Z13" s="116"/>
+      <c r="AA13" s="119"/>
+      <c r="AB13" s="116"/>
+      <c r="AC13" s="116"/>
+      <c r="AD13" s="116"/>
+      <c r="AE13" s="116"/>
+      <c r="AF13" s="116"/>
+      <c r="AG13" s="116"/>
+      <c r="AH13" s="116"/>
+      <c r="AI13" s="116"/>
+    </row>
+    <row r="14" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="19"/>
+      <c r="B14" s="19"/>
+      <c r="C14" s="31"/>
+      <c r="D14" s="116"/>
+      <c r="E14" s="31"/>
+      <c r="F14" s="116"/>
+      <c r="G14" s="31"/>
+      <c r="H14" s="116"/>
+      <c r="I14" s="31"/>
+      <c r="J14" s="116"/>
+      <c r="K14" s="31"/>
+      <c r="L14" s="116"/>
+      <c r="M14" s="31"/>
+      <c r="N14" s="116"/>
+      <c r="O14" s="31"/>
+      <c r="P14" s="116"/>
+      <c r="Q14" s="31"/>
+      <c r="R14" s="116"/>
+      <c r="S14" s="31"/>
+      <c r="T14" s="116"/>
+      <c r="U14" s="31"/>
+      <c r="V14" s="116"/>
+      <c r="W14" s="31"/>
+      <c r="X14" s="116"/>
+      <c r="Y14" s="31"/>
+      <c r="Z14" s="116"/>
+      <c r="AA14" s="31"/>
+      <c r="AB14" s="116"/>
+      <c r="AC14" s="116"/>
+      <c r="AD14" s="116"/>
+      <c r="AE14" s="116"/>
+      <c r="AF14" s="116"/>
+      <c r="AG14" s="116"/>
+      <c r="AH14" s="116"/>
+      <c r="AI14" s="116"/>
+    </row>
+    <row r="15" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="19"/>
       <c r="B15" s="8" t="s">
         <v>149</v>
       </c>
-      <c r="C15" s="139"/>
-[...76 lines deleted...]
-      <c r="E17" s="141" t="s">
+      <c r="C15" s="116"/>
+      <c r="D15" s="116"/>
+      <c r="E15" s="116"/>
+      <c r="F15" s="116"/>
+      <c r="G15" s="116"/>
+      <c r="H15" s="116"/>
+      <c r="I15" s="116"/>
+      <c r="J15" s="116"/>
+      <c r="K15" s="116"/>
+      <c r="L15" s="116"/>
+      <c r="M15" s="116"/>
+      <c r="N15" s="116"/>
+      <c r="O15" s="116"/>
+      <c r="P15" s="116"/>
+      <c r="Q15" s="116"/>
+      <c r="R15" s="116"/>
+      <c r="S15" s="116"/>
+      <c r="T15" s="116"/>
+      <c r="U15" s="116"/>
+      <c r="V15" s="116"/>
+      <c r="W15" s="116"/>
+      <c r="X15" s="116"/>
+      <c r="Y15" s="116"/>
+      <c r="Z15" s="116"/>
+      <c r="AA15" s="116"/>
+      <c r="AB15" s="116"/>
+      <c r="AC15" s="116"/>
+      <c r="AD15" s="116"/>
+      <c r="AE15" s="116"/>
+      <c r="AF15" s="116"/>
+      <c r="AG15" s="116"/>
+      <c r="AH15" s="116"/>
+      <c r="AI15" s="116"/>
+    </row>
+    <row r="16" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="19"/>
+      <c r="B16" s="19"/>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="11"/>
+      <c r="N16" s="11"/>
+      <c r="O16" s="11"/>
+      <c r="P16" s="11"/>
+      <c r="Q16" s="11"/>
+      <c r="R16" s="11"/>
+      <c r="S16" s="11"/>
+      <c r="T16" s="11"/>
+      <c r="U16" s="11"/>
+      <c r="V16" s="11"/>
+      <c r="W16" s="11"/>
+      <c r="X16" s="11"/>
+      <c r="Y16" s="11"/>
+      <c r="Z16" s="11"/>
+      <c r="AA16" s="11"/>
+      <c r="AB16" s="11"/>
+      <c r="AC16" s="11"/>
+      <c r="AD16" s="11"/>
+      <c r="AE16" s="11"/>
+      <c r="AF16" s="11"/>
+      <c r="AG16" s="11"/>
+      <c r="AH16" s="11"/>
+      <c r="AI16" s="11"/>
+    </row>
+    <row r="17" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="19"/>
+      <c r="B17" s="19"/>
+      <c r="C17" s="139">
+        <v>2022</v>
+      </c>
+      <c r="D17" s="140"/>
+      <c r="E17" s="139" t="s">
         <v>45</v>
       </c>
-      <c r="G17" s="141" t="s">
+      <c r="F17" s="140"/>
+      <c r="G17" s="139" t="s">
         <v>46</v>
       </c>
-      <c r="I17" s="141" t="s">
+      <c r="H17" s="140"/>
+      <c r="I17" s="139" t="s">
         <v>47</v>
       </c>
-      <c r="K17" s="141" t="s">
+      <c r="J17" s="140"/>
+      <c r="K17" s="139" t="s">
         <v>48</v>
       </c>
-      <c r="M17" s="141">
-[...2 lines deleted...]
-      <c r="O17" s="141" t="s">
+      <c r="L17" s="140"/>
+      <c r="M17" s="139">
+        <v>2023</v>
+      </c>
+      <c r="N17" s="140"/>
+      <c r="O17" s="139" t="s">
         <v>49</v>
       </c>
-      <c r="Q17" s="141" t="s">
+      <c r="P17" s="140"/>
+      <c r="Q17" s="139" t="s">
         <v>50</v>
       </c>
-      <c r="S17" s="141" t="s">
+      <c r="R17" s="140"/>
+      <c r="S17" s="139" t="s">
         <v>51</v>
       </c>
-      <c r="U17" s="141" t="s">
+      <c r="T17" s="140"/>
+      <c r="U17" s="139" t="s">
         <v>52</v>
       </c>
-      <c r="W17" s="141">
-[...2 lines deleted...]
-      <c r="Y17" s="141" t="s">
+      <c r="V17" s="140"/>
+      <c r="W17" s="139">
+        <v>2024</v>
+      </c>
+      <c r="X17" s="140"/>
+      <c r="Y17" s="139" t="s">
         <v>53</v>
       </c>
-      <c r="AA17" s="141" t="s">
+      <c r="Z17" s="140"/>
+      <c r="AA17" s="139" t="s">
         <v>54</v>
       </c>
-      <c r="AC17" s="153" t="s">
+      <c r="AB17" s="140"/>
+      <c r="AC17" s="139" t="s">
         <v>55</v>
       </c>
-      <c r="AE17" s="153" t="s">
+      <c r="AD17" s="140"/>
+      <c r="AE17" s="139" t="s">
         <v>56</v>
       </c>
-      <c r="AG17" s="153">
-[...6 lines deleted...]
-      <c r="B18" s="154" t="s">
+      <c r="AF17" s="140"/>
+      <c r="AG17" s="139">
+        <v>2025</v>
+      </c>
+      <c r="AH17" s="140"/>
+      <c r="AI17" s="118"/>
+    </row>
+    <row r="18" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="19"/>
+      <c r="B18" s="128" t="s">
         <v>150</v>
       </c>
-      <c r="C18" s="143">
-[...2 lines deleted...]
-      <c r="D18" s="155">
+      <c r="C18" s="119">
+        <v>178846</v>
+      </c>
+      <c r="D18" s="129">
         <v>0.42170217281097844</v>
       </c>
-      <c r="E18" s="143">
-[...8 lines deleted...]
-      <c r="H18" s="155">
+      <c r="E18" s="119">
+        <v>50717</v>
+      </c>
+      <c r="F18" s="129">
+        <v>0.43179206007304799</v>
+      </c>
+      <c r="G18" s="119">
+        <v>51891</v>
+      </c>
+      <c r="H18" s="129">
         <v>0.44906277584505944</v>
       </c>
-      <c r="I18" s="143">
-[...2 lines deleted...]
-      <c r="J18" s="155">
+      <c r="I18" s="119">
+        <v>45667</v>
+      </c>
+      <c r="J18" s="129">
         <v>0.4211618448598648</v>
       </c>
-      <c r="K18" s="143">
-[...14 lines deleted...]
-      <c r="P18" s="155">
+      <c r="K18" s="119">
+        <v>43489</v>
+      </c>
+      <c r="L18" s="129">
+        <v>0.41221019506739209</v>
+      </c>
+      <c r="M18" s="119">
+        <v>195437</v>
+      </c>
+      <c r="N18" s="129">
+        <v>0.43727499927283792</v>
+      </c>
+      <c r="O18" s="119">
+        <v>44001</v>
+      </c>
+      <c r="P18" s="129">
         <v>0.4162740534710791</v>
       </c>
-      <c r="Q18" s="143">
-[...2 lines deleted...]
-      <c r="R18" s="155">
+      <c r="Q18" s="119">
+        <v>48205</v>
+      </c>
+      <c r="R18" s="129">
         <v>0.4443102844396925</v>
       </c>
-      <c r="S18" s="143">
-[...2 lines deleted...]
-      <c r="T18" s="155">
+      <c r="S18" s="119">
+        <v>51396</v>
+      </c>
+      <c r="T18" s="129">
         <v>0.4579360977956769</v>
       </c>
-      <c r="U18" s="143">
-[...14 lines deleted...]
-      <c r="Z18" s="155">
+      <c r="U18" s="119">
+        <v>50876</v>
+      </c>
+      <c r="V18" s="129">
+        <v>0.45209849555241571</v>
+      </c>
+      <c r="W18" s="119">
+        <v>194478</v>
+      </c>
+      <c r="X18" s="129">
+        <v>0.44304163695635829</v>
+      </c>
+      <c r="Y18" s="119">
+        <v>49058.983840000001</v>
+      </c>
+      <c r="Z18" s="129">
         <v>0.4424653472049902</v>
       </c>
       <c r="AA18" s="6">
-        <v>51775.0</v>
-[...13 lines deleted...]
-      <c r="AF18" s="145">
+        <v>51775</v>
+      </c>
+      <c r="AB18" s="129">
+        <v>0.44182275888552291</v>
+      </c>
+      <c r="AC18" s="18">
+        <v>54558</v>
+      </c>
+      <c r="AD18" s="121">
+        <v>0.42853776548950612</v>
+      </c>
+      <c r="AE18" s="18">
+        <v>56926.748119999997</v>
+      </c>
+      <c r="AF18" s="121">
         <v>0.42395038600291307</v>
       </c>
-      <c r="AG18" s="22">
+      <c r="AG18" s="18">
         <v>212318.2549</v>
       </c>
-      <c r="AH18" s="145">
-[...6 lines deleted...]
-      <c r="B19" s="96" t="s">
+      <c r="AH18" s="121">
+        <v>0.43361213822597039</v>
+      </c>
+      <c r="AI18" s="122"/>
+    </row>
+    <row r="19" spans="1:35" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="19"/>
+      <c r="B19" s="82" t="s">
         <v>151</v>
       </c>
-      <c r="C19" s="143">
-[...8 lines deleted...]
-      <c r="F19" s="155">
+      <c r="C19" s="119">
+        <v>189330</v>
+      </c>
+      <c r="D19" s="129">
+        <v>0.44642246613456571</v>
+      </c>
+      <c r="E19" s="119">
+        <v>46330</v>
+      </c>
+      <c r="F19" s="129">
         <v>0.39444222140868573</v>
       </c>
-      <c r="G19" s="143">
-[...8 lines deleted...]
-      <c r="J19" s="155">
+      <c r="G19" s="119">
+        <v>46105</v>
+      </c>
+      <c r="H19" s="129">
+        <v>0.39899094795506862</v>
+      </c>
+      <c r="I19" s="119">
+        <v>47104</v>
+      </c>
+      <c r="J19" s="129">
         <v>0.43441451245492524</v>
       </c>
-      <c r="K19" s="143">
-[...2 lines deleted...]
-      <c r="L19" s="155">
+      <c r="K19" s="119">
+        <v>45711</v>
+      </c>
+      <c r="L19" s="129">
         <v>0.43327140717711515</v>
       </c>
-      <c r="M19" s="143">
-[...8 lines deleted...]
-      <c r="P19" s="155">
+      <c r="M19" s="119">
+        <v>185250</v>
+      </c>
+      <c r="N19" s="129">
+        <v>0.41448238365966128</v>
+      </c>
+      <c r="O19" s="119">
+        <v>44964</v>
+      </c>
+      <c r="P19" s="129">
         <v>0.42538457172049726</v>
       </c>
-      <c r="Q19" s="143">
-[...2 lines deleted...]
-      <c r="R19" s="155">
+      <c r="Q19" s="119">
+        <v>43373</v>
+      </c>
+      <c r="R19" s="129">
         <v>0.39977325935074753</v>
       </c>
-      <c r="S19" s="143">
-[...2 lines deleted...]
-      <c r="T19" s="155">
+      <c r="S19" s="119">
+        <v>45350</v>
+      </c>
+      <c r="T19" s="129">
         <v>0.4040665039114707</v>
       </c>
-      <c r="U19" s="143">
-[...2 lines deleted...]
-      <c r="V19" s="155">
+      <c r="U19" s="119">
+        <v>48294</v>
+      </c>
+      <c r="V19" s="129">
         <v>0.42915411479299403</v>
       </c>
-      <c r="W19" s="143">
-[...2 lines deleted...]
-      <c r="X19" s="155">
+      <c r="W19" s="119">
+        <v>181981</v>
+      </c>
+      <c r="X19" s="129">
         <v>0.41457213738805954</v>
       </c>
-      <c r="Y19" s="143">
+      <c r="Y19" s="119">
         <v>49686.6181</v>
       </c>
-      <c r="Z19" s="155">
-        <v>0.448126010941409</v>
+      <c r="Z19" s="129">
+        <v>0.44812601094140903</v>
       </c>
       <c r="AA19" s="6">
-        <v>54519.0</v>
-[...1 lines deleted...]
-      <c r="AB19" s="155">
+        <v>54519</v>
+      </c>
+      <c r="AB19" s="129">
         <v>0.46523872509280195</v>
       </c>
-      <c r="AC19" s="22">
-[...2 lines deleted...]
-      <c r="AD19" s="145">
+      <c r="AC19" s="18">
+        <v>61342</v>
+      </c>
+      <c r="AD19" s="121">
         <v>0.48182417996732435</v>
       </c>
-      <c r="AE19" s="22">
+      <c r="AE19" s="18">
         <v>65122.38493</v>
       </c>
-      <c r="AF19" s="145">
+      <c r="AF19" s="121">
         <v>0.48498572534488543</v>
       </c>
-      <c r="AG19" s="22">
+      <c r="AG19" s="18">
         <v>230669.72697999998</v>
       </c>
-      <c r="AH19" s="145">
+      <c r="AH19" s="121">
         <v>0.47109087999478744</v>
       </c>
-      <c r="AI19" s="146"/>
-[...3 lines deleted...]
-      <c r="B20" s="157" t="s">
+      <c r="AI19" s="122"/>
+    </row>
+    <row r="20" spans="1:35" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="130"/>
+      <c r="B20" s="131" t="s">
         <v>152</v>
       </c>
-      <c r="C20" s="158">
-[...2 lines deleted...]
-      <c r="D20" s="159">
+      <c r="C20" s="132">
+        <v>55929</v>
+      </c>
+      <c r="D20" s="133">
         <v>0.13187536105445585</v>
       </c>
-      <c r="E20" s="158">
-[...2 lines deleted...]
-      <c r="F20" s="159">
+      <c r="E20" s="132">
+        <v>20410</v>
+      </c>
+      <c r="F20" s="133">
         <v>0.17376571851826625</v>
       </c>
-      <c r="G20" s="158">
-[...2 lines deleted...]
-      <c r="H20" s="159">
+      <c r="G20" s="132">
+        <v>17558</v>
+      </c>
+      <c r="H20" s="133">
         <v>0.15194627619987192</v>
       </c>
-      <c r="I20" s="158">
-[...2 lines deleted...]
-      <c r="J20" s="159">
+      <c r="I20" s="132">
+        <v>15660</v>
+      </c>
+      <c r="J20" s="133">
         <v>0.14442364268520994</v>
       </c>
-      <c r="K20" s="158">
-[...2 lines deleted...]
-      <c r="L20" s="159">
+      <c r="K20" s="132">
+        <v>16302</v>
+      </c>
+      <c r="L20" s="133">
         <v>0.15451839775549278</v>
       </c>
-      <c r="M20" s="158">
-[...2 lines deleted...]
-      <c r="N20" s="159">
+      <c r="M20" s="132">
+        <v>66256</v>
+      </c>
+      <c r="N20" s="133">
         <v>0.14824261706750078</v>
       </c>
-      <c r="O20" s="158">
-[...2 lines deleted...]
-      <c r="P20" s="159">
+      <c r="O20" s="132">
+        <v>16737</v>
+      </c>
+      <c r="P20" s="133">
         <v>0.15834137480842367</v>
       </c>
-      <c r="Q20" s="158">
-[...8 lines deleted...]
-      <c r="T20" s="159">
+      <c r="Q20" s="132">
+        <v>16916</v>
+      </c>
+      <c r="R20" s="133">
+        <v>0.15591645620955999</v>
+      </c>
+      <c r="S20" s="132">
+        <v>15488</v>
+      </c>
+      <c r="T20" s="133">
         <v>0.13799739829285243</v>
       </c>
-      <c r="U20" s="158">
-[...2 lines deleted...]
-      <c r="V20" s="159">
+      <c r="U20" s="132">
+        <v>13363</v>
+      </c>
+      <c r="V20" s="133">
         <v>0.11874738965459021</v>
       </c>
-      <c r="W20" s="158">
-[...2 lines deleted...]
-      <c r="X20" s="159">
+      <c r="W20" s="132">
+        <v>62502</v>
+      </c>
+      <c r="X20" s="133">
         <v>0.14238622565558215</v>
       </c>
-      <c r="Y20" s="158">
-[...2 lines deleted...]
-      <c r="Z20" s="159">
+      <c r="Y20" s="132">
+        <v>12129.841039999999</v>
+      </c>
+      <c r="Z20" s="133">
         <v>0.1093996228052517</v>
       </c>
-      <c r="AA20" s="158">
-[...11 lines deleted...]
-      <c r="AE20" s="158">
+      <c r="AA20" s="132">
+        <v>10891</v>
+      </c>
+      <c r="AB20" s="133">
+        <v>9.2938516021675133E-2</v>
+      </c>
+      <c r="AC20" s="132">
+        <v>11412</v>
+      </c>
+      <c r="AD20" s="133">
+        <v>8.9638054543169532E-2</v>
+      </c>
+      <c r="AE20" s="132">
         <v>12227.777644000002</v>
       </c>
-      <c r="AF20" s="159">
-[...12 lines deleted...]
-      <c r="B21" s="161" t="s">
+      <c r="AF20" s="133">
+        <v>9.1063888652201344E-2</v>
+      </c>
+      <c r="AG20" s="132">
+        <v>46662.182824000003</v>
+      </c>
+      <c r="AH20" s="133">
+        <v>9.5296981779242146E-2</v>
+      </c>
+      <c r="AI20" s="134"/>
+    </row>
+    <row r="21" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="19"/>
+      <c r="B21" s="135" t="s">
         <v>148</v>
       </c>
-      <c r="C21" s="149">
-[...55 lines deleted...]
-      <c r="AE21" s="149">
+      <c r="C21" s="125">
+        <v>424105</v>
+      </c>
+      <c r="D21" s="136"/>
+      <c r="E21" s="125">
+        <v>117457</v>
+      </c>
+      <c r="F21" s="136"/>
+      <c r="G21" s="125">
+        <v>115554</v>
+      </c>
+      <c r="H21" s="136"/>
+      <c r="I21" s="125">
+        <v>108431</v>
+      </c>
+      <c r="J21" s="136"/>
+      <c r="K21" s="125">
+        <v>105502</v>
+      </c>
+      <c r="L21" s="136"/>
+      <c r="M21" s="125">
+        <v>446943</v>
+      </c>
+      <c r="N21" s="136"/>
+      <c r="O21" s="125">
+        <v>105702</v>
+      </c>
+      <c r="P21" s="136"/>
+      <c r="Q21" s="125">
+        <v>108494</v>
+      </c>
+      <c r="R21" s="136"/>
+      <c r="S21" s="125">
+        <v>112234</v>
+      </c>
+      <c r="T21" s="136"/>
+      <c r="U21" s="125">
+        <v>112533</v>
+      </c>
+      <c r="V21" s="136"/>
+      <c r="W21" s="125">
+        <v>438961</v>
+      </c>
+      <c r="X21" s="136"/>
+      <c r="Y21" s="125">
+        <v>110876.44298000001</v>
+      </c>
+      <c r="Z21" s="136"/>
+      <c r="AA21" s="125">
+        <v>117185</v>
+      </c>
+      <c r="AB21" s="136"/>
+      <c r="AC21" s="125">
+        <v>127312</v>
+      </c>
+      <c r="AD21" s="136"/>
+      <c r="AE21" s="125">
         <v>134276.91069400002</v>
       </c>
-      <c r="AF21" s="150"/>
-      <c r="AG21" s="149">
+      <c r="AF21" s="126"/>
+      <c r="AG21" s="125">
         <v>489650.164704</v>
       </c>
-      <c r="AH21" s="150"/>
-[...40 lines deleted...]
-      <c r="A23" s="23"/>
+      <c r="AH21" s="126"/>
+      <c r="AI21" s="137"/>
+    </row>
+    <row r="22" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="19"/>
+      <c r="B22" s="38"/>
+      <c r="C22" s="116"/>
+      <c r="D22" s="116"/>
+      <c r="E22" s="116"/>
+      <c r="F22" s="116"/>
+      <c r="G22" s="116"/>
+      <c r="H22" s="116"/>
+      <c r="I22" s="116"/>
+      <c r="J22" s="116"/>
+      <c r="K22" s="116"/>
+      <c r="L22" s="116"/>
+      <c r="M22" s="116"/>
+      <c r="N22" s="116"/>
+      <c r="O22" s="116"/>
+      <c r="P22" s="116"/>
+      <c r="Q22" s="116"/>
+      <c r="R22" s="116"/>
+      <c r="S22" s="116"/>
+      <c r="T22" s="116"/>
+      <c r="U22" s="116"/>
+      <c r="V22" s="116"/>
+      <c r="W22" s="116"/>
+      <c r="X22" s="116"/>
+      <c r="Y22" s="116"/>
+      <c r="Z22" s="116"/>
+      <c r="AA22" s="116"/>
+      <c r="AB22" s="116"/>
+      <c r="AC22" s="116"/>
+      <c r="AD22" s="116"/>
+      <c r="AE22" s="116"/>
+      <c r="AF22" s="116"/>
+      <c r="AG22" s="116"/>
+      <c r="AH22" s="116"/>
+      <c r="AI22" s="116"/>
+    </row>
+    <row r="23" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="19"/>
       <c r="B23" s="8" t="s">
         <v>153</v>
       </c>
-      <c r="C23" s="139"/>
-[...34 lines deleted...]
-      <c r="A24" s="23"/>
+      <c r="C23" s="116"/>
+      <c r="D23" s="116"/>
+      <c r="E23" s="116"/>
+      <c r="F23" s="116"/>
+      <c r="G23" s="116"/>
+      <c r="H23" s="116"/>
+      <c r="I23" s="116"/>
+      <c r="J23" s="116"/>
+      <c r="K23" s="116"/>
+      <c r="L23" s="116"/>
+      <c r="M23" s="116"/>
+      <c r="N23" s="116"/>
+      <c r="O23" s="116"/>
+      <c r="P23" s="116"/>
+      <c r="Q23" s="116"/>
+      <c r="R23" s="116"/>
+      <c r="S23" s="116"/>
+      <c r="T23" s="116"/>
+      <c r="U23" s="116"/>
+      <c r="V23" s="116"/>
+      <c r="W23" s="116"/>
+      <c r="X23" s="116"/>
+      <c r="Y23" s="116"/>
+      <c r="Z23" s="116"/>
+      <c r="AA23" s="116"/>
+      <c r="AB23" s="116"/>
+      <c r="AC23" s="116"/>
+      <c r="AD23" s="116"/>
+      <c r="AE23" s="116"/>
+      <c r="AF23" s="116"/>
+      <c r="AG23" s="116"/>
+      <c r="AH23" s="116"/>
+      <c r="AI23" s="116"/>
+    </row>
+    <row r="24" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="19"/>
       <c r="B24" s="8"/>
-      <c r="C24" s="139"/>
-[...39 lines deleted...]
-      <c r="E25" s="141" t="s">
+      <c r="C24" s="116"/>
+      <c r="D24" s="116"/>
+      <c r="E24" s="116"/>
+      <c r="F24" s="116"/>
+      <c r="G24" s="116"/>
+      <c r="H24" s="116"/>
+      <c r="I24" s="116"/>
+      <c r="J24" s="116"/>
+      <c r="K24" s="116"/>
+      <c r="L24" s="116"/>
+      <c r="M24" s="116"/>
+      <c r="N24" s="116"/>
+      <c r="O24" s="116"/>
+      <c r="P24" s="116"/>
+      <c r="Q24" s="116"/>
+      <c r="R24" s="116"/>
+      <c r="S24" s="116"/>
+      <c r="T24" s="116"/>
+      <c r="U24" s="116"/>
+      <c r="V24" s="116"/>
+      <c r="W24" s="116"/>
+      <c r="X24" s="116"/>
+      <c r="Y24" s="116"/>
+      <c r="Z24" s="116"/>
+      <c r="AA24" s="116"/>
+      <c r="AB24" s="116"/>
+      <c r="AC24" s="116"/>
+      <c r="AD24" s="116"/>
+      <c r="AE24" s="116"/>
+      <c r="AF24" s="116"/>
+      <c r="AG24" s="116"/>
+      <c r="AH24" s="116"/>
+      <c r="AI24" s="116"/>
+    </row>
+    <row r="25" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="19"/>
+      <c r="B25" s="82"/>
+      <c r="C25" s="139">
+        <v>2022</v>
+      </c>
+      <c r="D25" s="140"/>
+      <c r="E25" s="139" t="s">
         <v>45</v>
       </c>
-      <c r="G25" s="141" t="s">
+      <c r="F25" s="140"/>
+      <c r="G25" s="139" t="s">
         <v>46</v>
       </c>
-      <c r="I25" s="141" t="s">
+      <c r="H25" s="140"/>
+      <c r="I25" s="139" t="s">
         <v>47</v>
       </c>
-      <c r="K25" s="141" t="s">
+      <c r="J25" s="140"/>
+      <c r="K25" s="139" t="s">
         <v>48</v>
       </c>
-      <c r="M25" s="141">
-[...2 lines deleted...]
-      <c r="O25" s="141" t="s">
+      <c r="L25" s="140"/>
+      <c r="M25" s="139">
+        <v>2023</v>
+      </c>
+      <c r="N25" s="140"/>
+      <c r="O25" s="139" t="s">
         <v>49</v>
       </c>
-      <c r="Q25" s="141" t="s">
+      <c r="P25" s="140"/>
+      <c r="Q25" s="139" t="s">
         <v>50</v>
       </c>
-      <c r="S25" s="141" t="s">
+      <c r="R25" s="140"/>
+      <c r="S25" s="139" t="s">
         <v>51</v>
       </c>
-      <c r="U25" s="141" t="s">
+      <c r="T25" s="140"/>
+      <c r="U25" s="139" t="s">
         <v>52</v>
       </c>
-      <c r="W25" s="141">
-[...2 lines deleted...]
-      <c r="Y25" s="141" t="s">
+      <c r="V25" s="140"/>
+      <c r="W25" s="139">
+        <v>2024</v>
+      </c>
+      <c r="X25" s="140"/>
+      <c r="Y25" s="139" t="s">
         <v>53</v>
       </c>
-      <c r="AA25" s="141" t="s">
+      <c r="Z25" s="140"/>
+      <c r="AA25" s="139" t="s">
         <v>54</v>
       </c>
-      <c r="AC25" s="153" t="s">
+      <c r="AB25" s="140"/>
+      <c r="AC25" s="139" t="s">
         <v>55</v>
       </c>
-      <c r="AE25" s="153" t="s">
+      <c r="AD25" s="140"/>
+      <c r="AE25" s="139" t="s">
         <v>56</v>
       </c>
-      <c r="AG25" s="153">
-[...6 lines deleted...]
-      <c r="B26" s="96" t="s">
+      <c r="AF25" s="140"/>
+      <c r="AG25" s="139">
+        <v>2025</v>
+      </c>
+      <c r="AH25" s="140"/>
+      <c r="AI25" s="118"/>
+    </row>
+    <row r="26" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="19"/>
+      <c r="B26" s="82" t="s">
         <v>154</v>
       </c>
-      <c r="C26" s="124">
-[...2 lines deleted...]
-      <c r="D26" s="164">
+      <c r="C26" s="102">
+        <v>63213</v>
+      </c>
+      <c r="D26" s="138">
         <v>0.1490503530965209</v>
       </c>
-      <c r="E26" s="124">
-[...2 lines deleted...]
-      <c r="F26" s="164">
+      <c r="E26" s="102">
+        <v>12985</v>
+      </c>
+      <c r="F26" s="138">
         <v>0.11055109529444818</v>
       </c>
-      <c r="G26" s="124">
-[...2 lines deleted...]
-      <c r="H26" s="164">
+      <c r="G26" s="102">
+        <v>12474</v>
+      </c>
+      <c r="H26" s="138">
         <v>0.10794953008982813</v>
       </c>
-      <c r="I26" s="124">
-[...26 lines deleted...]
-      <c r="R26" s="164">
+      <c r="I26" s="102">
+        <v>7682</v>
+      </c>
+      <c r="J26" s="138">
+        <v>7.0846898027316918E-2</v>
+      </c>
+      <c r="K26" s="102">
+        <v>6683</v>
+      </c>
+      <c r="L26" s="138">
+        <v>6.3344770715247106E-2</v>
+      </c>
+      <c r="M26" s="102">
+        <v>36911</v>
+      </c>
+      <c r="N26" s="138">
+        <v>8.2585475105326628E-2</v>
+      </c>
+      <c r="O26" s="102">
+        <v>6834</v>
+      </c>
+      <c r="P26" s="138">
+        <v>6.4653459726400631E-2</v>
+      </c>
+      <c r="Q26" s="102">
+        <v>6861</v>
+      </c>
+      <c r="R26" s="138">
         <f>Q26/Q21</f>
-        <v>0.0632385201</v>
-[...22 lines deleted...]
-      <c r="Z26" s="164">
+        <v>6.3238520102494145E-2</v>
+      </c>
+      <c r="S26" s="102">
+        <v>8720</v>
+      </c>
+      <c r="T26" s="138">
+        <v>7.769481618760804E-2</v>
+      </c>
+      <c r="U26" s="102">
+        <v>11002</v>
+      </c>
+      <c r="V26" s="138">
+        <v>9.7766877271555905E-2</v>
+      </c>
+      <c r="W26" s="102">
+        <v>33416</v>
+      </c>
+      <c r="X26" s="138">
+        <v>7.6125213857267504E-2</v>
+      </c>
+      <c r="Y26" s="102">
+        <v>11758.362639999999</v>
+      </c>
+      <c r="Z26" s="138">
         <v>0.10604924115504845</v>
       </c>
       <c r="AA26" s="6">
-        <v>13161.92911</v>
-[...1 lines deleted...]
-      <c r="AB26" s="164">
+        <v>13161.929109999999</v>
+      </c>
+      <c r="AB26" s="138">
         <v>0.11231752451252293</v>
       </c>
-      <c r="AC26" s="22">
+      <c r="AC26" s="18">
         <v>14919.30148</v>
       </c>
-      <c r="AD26" s="145">
+      <c r="AD26" s="121">
         <v>0.11718692252105065</v>
       </c>
       <c r="AE26" s="6">
         <v>14728.77231</v>
       </c>
-      <c r="AF26" s="164">
+      <c r="AF26" s="138">
         <v>0.10968953808868151</v>
       </c>
-      <c r="AG26" s="22">
-[...2 lines deleted...]
-      <c r="AH26" s="145">
+      <c r="AG26" s="18">
+        <v>54568.365539999999</v>
+      </c>
+      <c r="AH26" s="121">
         <v>0.11144357640109709</v>
       </c>
-      <c r="AI26" s="146"/>
-[...3 lines deleted...]
-      <c r="B27" s="96" t="s">
+      <c r="AI26" s="122"/>
+    </row>
+    <row r="27" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="19"/>
+      <c r="B27" s="82" t="s">
         <v>155</v>
       </c>
-      <c r="C27" s="124">
-[...8 lines deleted...]
-      <c r="F27" s="164">
+      <c r="C27" s="102">
+        <v>209605</v>
+      </c>
+      <c r="D27" s="138">
+        <v>0.49422902347296072</v>
+      </c>
+      <c r="E27" s="102">
+        <v>52078</v>
+      </c>
+      <c r="F27" s="138">
         <v>0.44337927922558895</v>
       </c>
-      <c r="G27" s="124">
-[...2 lines deleted...]
-      <c r="H27" s="164">
+      <c r="G27" s="102">
+        <v>49250</v>
+      </c>
+      <c r="H27" s="138">
         <v>0.42620766048773734</v>
       </c>
-      <c r="I27" s="124">
-[...8 lines deleted...]
-      <c r="L27" s="164">
+      <c r="I27" s="102">
+        <v>42697</v>
+      </c>
+      <c r="J27" s="138">
+        <v>0.39377115400577328</v>
+      </c>
+      <c r="K27" s="102">
+        <v>40242</v>
+      </c>
+      <c r="L27" s="138">
         <v>0.38143352732649616</v>
       </c>
-      <c r="M27" s="124">
-[...5 lines deleted...]
-      <c r="O27" s="124">
+      <c r="M27" s="102">
+        <v>177419</v>
+      </c>
+      <c r="N27" s="138">
+        <v>0.39696113374636138</v>
+      </c>
+      <c r="O27" s="102">
         <v>43435.25</v>
       </c>
-      <c r="P27" s="164">
+      <c r="P27" s="138">
         <v>0.4109217422565325</v>
       </c>
-      <c r="Q27" s="124">
-[...2 lines deleted...]
-      <c r="R27" s="164">
+      <c r="Q27" s="102">
+        <v>45477</v>
+      </c>
+      <c r="R27" s="138">
         <f>Q27/Q21</f>
-        <v>0.4191660368</v>
-[...4 lines deleted...]
-      <c r="T27" s="164">
+        <v>0.41916603683152986</v>
+      </c>
+      <c r="S27" s="102">
+        <v>47080</v>
+      </c>
+      <c r="T27" s="138">
         <v>0.41948072776520484</v>
       </c>
-      <c r="U27" s="124">
-[...2 lines deleted...]
-      <c r="V27" s="164">
+      <c r="U27" s="102">
+        <v>47955</v>
+      </c>
+      <c r="V27" s="138">
         <v>0.42614166511156726</v>
       </c>
-      <c r="W27" s="124">
-[...9 lines deleted...]
-        <v>0.4199802293296837</v>
+      <c r="W27" s="102">
+        <v>180481</v>
+      </c>
+      <c r="X27" s="138">
+        <v>0.41115497732144768</v>
+      </c>
+      <c r="Y27" s="102">
+        <v>46565.913950000002</v>
+      </c>
+      <c r="Z27" s="138">
+        <v>0.41998022932968371</v>
       </c>
       <c r="AA27" s="6">
-        <v>50803.30763999999</v>
-[...1 lines deleted...]
-      <c r="AB27" s="164">
+        <v>50803.307639999992</v>
+      </c>
+      <c r="AB27" s="138">
         <v>0.43353080718521986</v>
       </c>
-      <c r="AC27" s="22">
-[...3 lines deleted...]
-        <v>0.4417527757791881</v>
+      <c r="AC27" s="18">
+        <v>56240.429389999998</v>
+      </c>
+      <c r="AD27" s="121">
+        <v>0.44175277577918809</v>
       </c>
       <c r="AE27" s="6">
         <v>57839.32763</v>
       </c>
-      <c r="AF27" s="164">
+      <c r="AF27" s="138">
         <v>0.430746636417697</v>
       </c>
-      <c r="AG27" s="22">
+      <c r="AG27" s="18">
         <v>210279.66890000002</v>
       </c>
-      <c r="AH27" s="145">
+      <c r="AH27" s="121">
         <v>0.42944878621069565</v>
       </c>
-      <c r="AI27" s="146"/>
-[...1046 lines deleted...]
-    <row r="999" ht="15.75" customHeight="1"/>
+      <c r="AI27" s="122"/>
+    </row>
+    <row r="28" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="96"/>
+      <c r="B28" s="96"/>
+      <c r="C28" s="96"/>
+      <c r="D28" s="96"/>
+      <c r="E28" s="96"/>
+      <c r="F28" s="96"/>
+      <c r="G28" s="96"/>
+      <c r="H28" s="96"/>
+      <c r="I28" s="96"/>
+      <c r="J28" s="96"/>
+      <c r="K28" s="96"/>
+      <c r="L28" s="96"/>
+      <c r="M28" s="96"/>
+      <c r="N28" s="96"/>
+      <c r="O28" s="96"/>
+      <c r="P28" s="96"/>
+      <c r="Q28" s="96"/>
+      <c r="R28" s="96"/>
+      <c r="S28" s="96"/>
+      <c r="T28" s="96"/>
+      <c r="U28" s="96"/>
+      <c r="V28" s="96"/>
+      <c r="W28" s="96"/>
+      <c r="X28" s="96"/>
+      <c r="Y28" s="96"/>
+      <c r="Z28" s="96"/>
+      <c r="AA28" s="96"/>
+      <c r="AB28" s="96"/>
+      <c r="AC28" s="96"/>
+      <c r="AD28" s="96"/>
+      <c r="AE28" s="96"/>
+      <c r="AF28" s="96"/>
+      <c r="AG28" s="96"/>
+      <c r="AH28" s="96"/>
+      <c r="AI28" s="96"/>
+    </row>
+    <row r="29" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="96"/>
+      <c r="B29" s="96"/>
+      <c r="C29" s="96"/>
+      <c r="D29" s="96"/>
+      <c r="E29" s="96"/>
+      <c r="F29" s="96"/>
+      <c r="G29" s="96"/>
+      <c r="H29" s="96"/>
+      <c r="I29" s="96"/>
+      <c r="J29" s="96"/>
+      <c r="K29" s="96"/>
+      <c r="L29" s="96"/>
+      <c r="M29" s="96"/>
+      <c r="N29" s="96"/>
+      <c r="O29" s="96"/>
+      <c r="P29" s="96"/>
+      <c r="Q29" s="96"/>
+      <c r="R29" s="96"/>
+      <c r="S29" s="96"/>
+      <c r="T29" s="96"/>
+      <c r="U29" s="96"/>
+      <c r="V29" s="96"/>
+      <c r="W29" s="96"/>
+      <c r="X29" s="96"/>
+      <c r="Y29" s="96"/>
+      <c r="Z29" s="96"/>
+      <c r="AA29" s="96"/>
+      <c r="AB29" s="96"/>
+      <c r="AC29" s="96"/>
+      <c r="AD29" s="96"/>
+      <c r="AE29" s="96"/>
+      <c r="AF29" s="96"/>
+      <c r="AG29" s="96"/>
+      <c r="AH29" s="96"/>
+      <c r="AI29" s="96"/>
+    </row>
+    <row r="30" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" spans="20:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="T33" s="98"/>
+    </row>
+    <row r="34" spans="20:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" spans="20:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" spans="20:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="37" spans="20:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" spans="20:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="20:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="20:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="20:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="20:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="20:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="20:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="20:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="20:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="20:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="20:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="191" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="192" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="193" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="194" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="195" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="196" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="197" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="198" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="199" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="200" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="201" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="202" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="203" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="204" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="205" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="206" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="207" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="208" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="209" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="210" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="211" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="212" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="213" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="214" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="215" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="216" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="217" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="218" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="219" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="220" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="221" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="222" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="223" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="224" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="225" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="226" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="227" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="228" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="229" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="230" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="231" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="232" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="233" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="234" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="235" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="236" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="237" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="238" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="239" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="240" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="241" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="242" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="243" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="244" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="245" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="246" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="247" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="248" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="249" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="250" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="251" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="252" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="253" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="254" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="255" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="257" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="258" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="259" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="260" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="261" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="262" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="263" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="264" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="265" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="266" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="267" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="268" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="269" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="270" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="271" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="272" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="999" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="48">
+    <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="AE25:AF25"/>
     <mergeCell ref="AG25:AH25"/>
     <mergeCell ref="Q25:R25"/>
     <mergeCell ref="S25:T25"/>
     <mergeCell ref="U25:V25"/>
     <mergeCell ref="W25:X25"/>
     <mergeCell ref="Y25:Z25"/>
     <mergeCell ref="AA25:AB25"/>
     <mergeCell ref="AC25:AD25"/>
-    <mergeCell ref="AE5:AF5"/>
-[...1 lines deleted...]
-    <mergeCell ref="Q5:R5"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="AA5:AB5"/>
-    <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="AE17:AF17"/>
     <mergeCell ref="AG17:AH17"/>
     <mergeCell ref="Q17:R17"/>
     <mergeCell ref="S17:T17"/>
     <mergeCell ref="U17:V17"/>
     <mergeCell ref="W17:X17"/>
     <mergeCell ref="Y17:Z17"/>
     <mergeCell ref="AA17:AB17"/>
     <mergeCell ref="AC17:AD17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="O17:P17"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="Q5:R5"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="E17:F17"/>
     <mergeCell ref="G17:H17"/>
     <mergeCell ref="I17:J17"/>
     <mergeCell ref="K17:L17"/>
-    <mergeCell ref="M17:N17"/>
-    <mergeCell ref="O17:P17"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="O25:P25"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="G25:H25"/>
     <mergeCell ref="I25:J25"/>
     <mergeCell ref="K25:L25"/>
-    <mergeCell ref="M25:N25"/>
-    <mergeCell ref="O25:P25"/>
   </mergeCells>
-  <printOptions/>
-  <pageMargins bottom="0.787401575" footer="0.0" header="0.0" left="0.511811024" right="0.511811024" top="0.787401575"/>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait"/>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Balance Sheet</vt:lpstr>
+      <vt:lpstr>Income Statement, KPIs</vt:lpstr>
+      <vt:lpstr>Cash Flow</vt:lpstr>
+      <vt:lpstr>Revenue</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="{A44787D4-0540-4523-9961-78E4036D8C6D}">
+    <vt:lpwstr>{22D53EA2-A522-4387-9E2F-2AE62B53C72E}</vt:lpwstr>
+  </property>
+</Properties>
+</file>