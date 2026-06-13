--- v1 (2026-01-09)
+++ v2 (2026-06-13)
@@ -1,141 +1,138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\18-01209\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\3-RI\Balanços e Análises\I Trimestre 2026\Divulgação\Pacote\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{19A0B03C-B7F5-49D4-95CF-BB9B2904BE5B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{63C2FE95-6274-4203-B975-9C40C711E423}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Plan1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029" iterate="1" concurrentManualCount="8"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t>Dividendos (R$)</t>
   </si>
   <si>
     <t>Término do Exercício Social</t>
   </si>
   <si>
     <t>Lucro ou Prejuízo Líquido no Período (R$ mil)</t>
   </si>
   <si>
     <t>Valor do Provento por Ação</t>
   </si>
   <si>
     <t>Montante do Provento (R$ mil)</t>
   </si>
   <si>
     <t>Data de Inicio de Pagamento</t>
   </si>
   <si>
     <t>Quantidade de Ações no Período</t>
   </si>
   <si>
     <t>Ex-dividendos</t>
   </si>
   <si>
     <t> 0,184774101</t>
   </si>
   <si>
     <t>Data recorte</t>
   </si>
-  <si>
-[...1 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF002060"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -147,85 +144,104 @@
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...3 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -451,1115 +467,1140 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B1:I42"/>
+  <dimension ref="B1:I43"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="D41" sqref="D41"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A21" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B43" sqref="B43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2.85546875" customWidth="1"/>
-    <col min="2" max="9" width="20.5703125" customWidth="1"/>
+    <col min="1" max="1" width="2.88671875" customWidth="1"/>
+    <col min="2" max="9" width="20.5546875" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:9" ht="9" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="B2" s="5" t="s">
+    <row r="1" spans="2:9" ht="9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B2" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="6"/>
-[...8 lines deleted...]
-      <c r="B3" s="4" t="s">
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="9"/>
+    </row>
+    <row r="3" spans="2:9" ht="44.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="4" t="s">
+      <c r="C3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="4" t="s">
+      <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="4" t="s">
+      <c r="F3" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="4" t="s">
+      <c r="G3" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="4" t="s">
+      <c r="H3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="I3" s="4" t="s">
+      <c r="I3" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B4" s="1">
+    <row r="4" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B4" s="3">
         <v>39082</v>
       </c>
-      <c r="C4" s="2">
+      <c r="C4" s="4">
         <v>547267</v>
       </c>
-      <c r="D4">
+      <c r="D4" s="5">
         <v>0.63</v>
       </c>
-      <c r="E4" s="2">
+      <c r="E4" s="4">
         <v>253954</v>
       </c>
-      <c r="F4" s="1">
+      <c r="F4" s="3">
         <v>38960</v>
       </c>
-      <c r="G4" s="2">
+      <c r="G4" s="4">
         <v>403101800</v>
       </c>
-      <c r="H4" s="1">
+      <c r="H4" s="3">
         <v>38939</v>
       </c>
-      <c r="I4" s="1">
+      <c r="I4" s="3">
         <v>38940</v>
       </c>
     </row>
-    <row r="5" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B5" s="1">
+    <row r="5" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B5" s="3">
         <v>39447</v>
       </c>
-      <c r="C5" s="2">
+      <c r="C5" s="4">
         <v>583581</v>
       </c>
-      <c r="D5">
+      <c r="D5" s="5">
         <v>0.82</v>
       </c>
-      <c r="E5" s="2">
+      <c r="E5" s="4">
         <v>330543</v>
       </c>
-      <c r="F5" s="1">
+      <c r="F5" s="3">
         <v>39325</v>
       </c>
-      <c r="G5" s="2">
+      <c r="G5" s="4">
         <v>403101800</v>
       </c>
-      <c r="H5" s="1">
+      <c r="H5" s="3">
         <v>39303</v>
       </c>
-      <c r="I5" s="1">
+      <c r="I5" s="3">
         <v>39304</v>
       </c>
     </row>
-    <row r="6" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B6" s="1">
+    <row r="6" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B6" s="3">
         <v>39813</v>
       </c>
-      <c r="C6" s="2">
+      <c r="C6" s="4">
         <v>713586</v>
       </c>
-      <c r="D6">
+      <c r="D6" s="5">
         <v>1</v>
       </c>
-      <c r="E6" s="2">
+      <c r="E6" s="4">
         <v>403101</v>
       </c>
-      <c r="F6" s="1">
+      <c r="F6" s="3">
         <v>39721</v>
       </c>
-      <c r="G6" s="2">
+      <c r="G6" s="4">
         <v>403101800</v>
       </c>
-      <c r="H6" s="1">
+      <c r="H6" s="3">
         <v>39671</v>
       </c>
-      <c r="I6" s="1">
+      <c r="I6" s="3">
         <v>39672</v>
       </c>
     </row>
-    <row r="7" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B7" s="1">
+    <row r="7" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B7" s="3">
         <v>39813</v>
       </c>
-      <c r="C7" s="2">
+      <c r="C7" s="4">
         <v>713586</v>
       </c>
-      <c r="D7">
+      <c r="D7" s="5">
         <v>0.1</v>
       </c>
-      <c r="E7" s="2">
+      <c r="E7" s="4">
         <v>40310</v>
       </c>
-      <c r="F7" s="1">
+      <c r="F7" s="3">
         <v>40086</v>
       </c>
-      <c r="G7" s="2">
+      <c r="G7" s="4">
         <v>403101800</v>
       </c>
-      <c r="H7" s="1">
+      <c r="H7" s="3">
         <v>40037</v>
       </c>
-      <c r="I7" s="1">
+      <c r="I7" s="3">
         <v>40038</v>
       </c>
     </row>
-    <row r="8" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B8" s="1">
+    <row r="8" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B8" s="3">
         <v>40178</v>
       </c>
-      <c r="C8" s="2">
+      <c r="C8" s="4">
         <v>708741</v>
       </c>
-      <c r="D8">
+      <c r="D8" s="5">
         <v>1.1599999999999999</v>
       </c>
-      <c r="E8" s="2">
+      <c r="E8" s="4">
         <v>467598</v>
       </c>
-      <c r="F8" s="1">
+      <c r="F8" s="3">
         <v>40086</v>
       </c>
-      <c r="G8" s="2">
+      <c r="G8" s="4">
         <v>403101800</v>
       </c>
-      <c r="H8" s="1">
+      <c r="H8" s="3">
         <v>40037</v>
       </c>
-      <c r="I8" s="1">
+      <c r="I8" s="3">
         <v>40038</v>
       </c>
     </row>
-    <row r="9" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B9" s="1">
+    <row r="9" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B9" s="3">
         <v>40178</v>
       </c>
-      <c r="C9" s="2">
+      <c r="C9" s="4">
         <v>708741</v>
       </c>
-      <c r="D9">
+      <c r="D9" s="5">
         <v>0.23</v>
       </c>
-      <c r="E9" s="2">
+      <c r="E9" s="4">
         <v>101521</v>
       </c>
-      <c r="F9" s="1">
+      <c r="F9" s="3">
         <v>40303</v>
       </c>
-      <c r="G9" s="2">
+      <c r="G9" s="4">
         <v>441396800</v>
       </c>
-      <c r="H9" s="1">
+      <c r="H9" s="3">
         <v>40296</v>
       </c>
-      <c r="I9" s="1">
+      <c r="I9" s="3">
         <v>40297</v>
       </c>
     </row>
-    <row r="10" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B10" s="1">
+    <row r="10" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B10" s="3">
         <v>40543</v>
       </c>
-      <c r="C10" s="2">
+      <c r="C10" s="4">
         <v>671722</v>
       </c>
-      <c r="D10">
+      <c r="D10" s="5">
         <v>1.7</v>
       </c>
-      <c r="E10" s="2">
+      <c r="E10" s="4">
         <v>750374</v>
       </c>
-      <c r="F10" s="1">
+      <c r="F10" s="3">
         <v>40451</v>
       </c>
-      <c r="G10" s="2">
+      <c r="G10" s="4">
         <v>441396800</v>
       </c>
-      <c r="H10" s="1">
+      <c r="H10" s="3">
         <v>40441</v>
       </c>
-      <c r="I10" s="1">
+      <c r="I10" s="3">
         <v>40442</v>
       </c>
     </row>
-    <row r="11" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B11" s="1">
+    <row r="11" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B11" s="3">
         <v>40543</v>
       </c>
-      <c r="C11" s="2">
+      <c r="C11" s="4">
         <v>671722</v>
       </c>
-      <c r="D11">
+      <c r="D11" s="5">
         <v>0.22830900000000001</v>
       </c>
-      <c r="E11" s="2">
+      <c r="E11" s="4">
         <v>100775</v>
       </c>
-      <c r="F11" s="1">
+      <c r="F11" s="3">
         <v>40662</v>
       </c>
-      <c r="G11" s="2">
+      <c r="G11" s="4">
         <v>441396800</v>
       </c>
-      <c r="H11" s="1">
+      <c r="H11" s="3">
         <v>40652</v>
       </c>
-      <c r="I11" s="1">
+      <c r="I11" s="3">
         <v>40653</v>
       </c>
     </row>
-    <row r="12" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B12" s="1">
+    <row r="12" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B12" s="3">
         <v>40908</v>
       </c>
-      <c r="C12" s="2">
+      <c r="C12" s="4">
         <v>899372</v>
       </c>
-      <c r="D12">
+      <c r="D12" s="5">
         <v>1.59</v>
       </c>
-      <c r="E12" s="2">
+      <c r="E12" s="4">
         <v>701820</v>
       </c>
-      <c r="F12" s="1">
+      <c r="F12" s="3">
         <v>40816</v>
       </c>
-      <c r="G12" s="2">
+      <c r="G12" s="4">
         <v>441396800</v>
       </c>
-      <c r="H12" s="1">
+      <c r="H12" s="3">
         <v>40784</v>
       </c>
-      <c r="I12" s="1">
+      <c r="I12" s="3">
         <v>40785</v>
       </c>
     </row>
-    <row r="13" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B13" s="1">
+    <row r="13" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B13" s="3">
         <v>40908</v>
       </c>
-      <c r="C13" s="2">
+      <c r="C13" s="4">
         <v>899372</v>
       </c>
-      <c r="D13">
-[...2 lines deleted...]
-      <c r="E13" s="2">
+      <c r="D13" s="5">
+        <v>5.7077327999999997E-2</v>
+      </c>
+      <c r="E13" s="4">
         <v>100775</v>
       </c>
-      <c r="F13" s="1">
+      <c r="F13" s="3">
         <v>41026</v>
       </c>
-      <c r="G13" s="2">
+      <c r="G13" s="4">
         <v>1765587200</v>
       </c>
-      <c r="H13" s="1">
+      <c r="H13" s="3">
         <v>41012</v>
       </c>
-      <c r="I13" s="1">
+      <c r="I13" s="3">
         <v>41015</v>
       </c>
     </row>
-    <row r="14" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B14" s="1">
+    <row r="14" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B14" s="3">
         <v>41274</v>
       </c>
-      <c r="C14" s="2">
+      <c r="C14" s="4">
         <v>1177284</v>
       </c>
-      <c r="D14">
+      <c r="D14" s="5">
         <v>0.54</v>
       </c>
-      <c r="E14" s="2">
+      <c r="E14" s="4">
         <v>953417</v>
       </c>
-      <c r="F14" s="1">
+      <c r="F14" s="3">
         <v>41213</v>
       </c>
-      <c r="G14" s="2">
+      <c r="G14" s="4">
         <v>1765587200</v>
       </c>
-      <c r="H14" s="1">
+      <c r="H14" s="3">
         <v>41180</v>
       </c>
-      <c r="I14" s="1">
+      <c r="I14" s="3">
         <v>41183</v>
       </c>
     </row>
-    <row r="15" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B15" s="1">
+    <row r="15" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B15" s="3">
         <v>41274</v>
       </c>
-      <c r="C15" s="2">
+      <c r="C15" s="4">
         <v>1177284</v>
       </c>
-      <c r="D15">
-[...2 lines deleted...]
-      <c r="E15" s="2">
+      <c r="D15" s="5">
+        <v>5.7077327999999997E-2</v>
+      </c>
+      <c r="E15" s="4">
         <v>100775</v>
       </c>
-      <c r="F15" s="1">
+      <c r="F15" s="3">
         <v>41394</v>
       </c>
-      <c r="G15" s="2">
+      <c r="G15" s="4">
         <v>1765587200</v>
       </c>
-      <c r="H15" s="1">
+      <c r="H15" s="3">
         <v>41382</v>
       </c>
-      <c r="I15" s="1">
+      <c r="I15" s="3">
         <v>41383</v>
       </c>
     </row>
-    <row r="16" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B16" s="1">
+    <row r="16" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B16" s="3">
         <v>41639</v>
       </c>
-      <c r="C16" s="2">
+      <c r="C16" s="4">
         <v>1350991</v>
       </c>
-      <c r="D16">
+      <c r="D16" s="5">
         <v>0.68</v>
       </c>
-      <c r="E16" s="2">
+      <c r="E16" s="4">
         <v>1200599</v>
       </c>
-      <c r="F16" s="1">
+      <c r="F16" s="3">
         <v>41578</v>
       </c>
-      <c r="G16" s="2">
+      <c r="G16" s="4">
         <v>1765587200</v>
       </c>
-      <c r="H16" s="1">
+      <c r="H16" s="3">
         <v>41543</v>
       </c>
-      <c r="I16" s="1">
+      <c r="I16" s="3">
         <v>41544</v>
       </c>
     </row>
-    <row r="17" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B17" s="1">
+    <row r="17" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B17" s="3">
         <v>41639</v>
       </c>
-      <c r="C17" s="2">
+      <c r="C17" s="4">
         <v>1350991</v>
       </c>
-      <c r="D17">
-[...2 lines deleted...]
-      <c r="E17" s="2">
+      <c r="D17" s="5">
+        <v>5.7077327999999997E-2</v>
+      </c>
+      <c r="E17" s="4">
         <v>100775</v>
       </c>
-      <c r="F17" s="1">
+      <c r="F17" s="3">
         <v>41759</v>
       </c>
-      <c r="G17" s="2">
+      <c r="G17" s="4">
         <v>1765587200</v>
       </c>
-      <c r="H17" s="1">
+      <c r="H17" s="3">
         <v>41744</v>
       </c>
-      <c r="I17" s="1">
+      <c r="I17" s="3">
         <v>41745</v>
       </c>
     </row>
-    <row r="18" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B18" s="1">
+    <row r="18" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B18" s="3">
         <v>42004</v>
       </c>
-      <c r="C18" s="2">
+      <c r="C18" s="4">
         <v>1348841</v>
       </c>
-      <c r="D18">
+      <c r="D18" s="5">
         <v>0.7359</v>
       </c>
-      <c r="E18" s="2">
+      <c r="E18" s="4">
         <v>1299296</v>
       </c>
-      <c r="F18" s="1">
+      <c r="F18" s="3">
         <v>41943</v>
       </c>
-      <c r="G18" s="2">
+      <c r="G18" s="4">
         <v>1765587200</v>
       </c>
-      <c r="H18" s="1">
+      <c r="H18" s="3">
         <v>41908</v>
       </c>
-      <c r="I18" s="1">
+      <c r="I18" s="3">
         <v>41911</v>
       </c>
     </row>
-    <row r="19" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B19" s="1">
+    <row r="19" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B19" s="3">
         <v>42004</v>
       </c>
-      <c r="C19" s="2">
+      <c r="C19" s="4">
         <v>1348841</v>
       </c>
-      <c r="D19">
-[...2 lines deleted...]
-      <c r="E19" s="2">
+      <c r="D19" s="5">
+        <v>5.7077327999999997E-2</v>
+      </c>
+      <c r="E19" s="4">
         <v>100775</v>
       </c>
-      <c r="F19" s="1">
+      <c r="F19" s="3">
         <v>42124</v>
       </c>
-      <c r="G19" s="2">
+      <c r="G19" s="4">
         <v>1765587200</v>
       </c>
-      <c r="H19" s="1">
+      <c r="H19" s="3">
         <v>42110</v>
       </c>
-      <c r="I19" s="1">
+      <c r="I19" s="3">
         <v>42111</v>
       </c>
     </row>
-    <row r="20" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B20" s="1">
+    <row r="20" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B20" s="3">
         <v>42369</v>
       </c>
-      <c r="C20" s="2">
+      <c r="C20" s="4">
         <v>874368</v>
       </c>
-      <c r="D20">
-[...2 lines deleted...]
-      <c r="E20" s="2">
+      <c r="D20" s="5">
+        <v>0.48753407900000001</v>
+      </c>
+      <c r="E20" s="4">
         <v>860784</v>
       </c>
-      <c r="F20" s="1">
+      <c r="F20" s="3">
         <v>42307</v>
       </c>
-      <c r="G20" s="2">
+      <c r="G20" s="4">
         <v>1765587200</v>
       </c>
-      <c r="H20" s="1">
+      <c r="H20" s="3">
         <v>42279</v>
       </c>
-      <c r="I20" s="1">
+      <c r="I20" s="3">
         <v>42282</v>
       </c>
     </row>
-    <row r="21" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B21" s="1">
+    <row r="21" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B21" s="3">
         <v>42369</v>
       </c>
-      <c r="C21" s="2">
+      <c r="C21" s="4">
         <v>874368</v>
       </c>
-      <c r="D21">
-[...2 lines deleted...]
-      <c r="E21" s="2">
+      <c r="D21" s="5">
+        <v>5.0408159000000001E-2</v>
+      </c>
+      <c r="E21" s="4">
         <v>89000</v>
       </c>
-      <c r="F21" s="1">
+      <c r="F21" s="3">
         <v>42368</v>
       </c>
-      <c r="G21" s="2">
+      <c r="G21" s="4">
         <v>1765587200</v>
       </c>
-      <c r="H21" s="1">
+      <c r="H21" s="3">
         <v>42355</v>
       </c>
-      <c r="I21" s="1">
+      <c r="I21" s="3">
         <v>42356</v>
       </c>
     </row>
-    <row r="22" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B22" s="1">
+    <row r="22" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B22" s="3">
         <v>42369</v>
       </c>
-      <c r="C22" s="2">
+      <c r="C22" s="4">
         <v>1713851</v>
       </c>
-      <c r="D22">
-[...2 lines deleted...]
-      <c r="E22" s="2">
+      <c r="D22" s="5">
+        <v>0.28319190399999999</v>
+      </c>
+      <c r="E22" s="4">
         <v>500000</v>
       </c>
-      <c r="F22" s="1">
+      <c r="F22" s="3">
         <v>42489</v>
       </c>
-      <c r="G22" s="2">
+      <c r="G22" s="4">
         <v>1765587200</v>
       </c>
-      <c r="H22" s="1">
+      <c r="H22" s="3">
         <v>42444</v>
       </c>
-      <c r="I22" s="1">
+      <c r="I22" s="3">
         <v>42445</v>
       </c>
     </row>
-    <row r="23" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B23" s="1">
+    <row r="23" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B23" s="3">
         <v>42735</v>
       </c>
-      <c r="C23" s="2">
+      <c r="C23" s="4">
         <v>1713851</v>
       </c>
-      <c r="D23">
-[...2 lines deleted...]
-      <c r="E23" s="2">
+      <c r="D23" s="5">
+        <v>0.42478785499999999</v>
+      </c>
+      <c r="E23" s="4">
         <v>750000</v>
       </c>
-      <c r="F23" s="1">
+      <c r="F23" s="3">
         <v>42692</v>
       </c>
-      <c r="G23" s="2">
+      <c r="G23" s="4">
         <v>1765587200</v>
       </c>
-      <c r="H23" s="1">
+      <c r="H23" s="3">
         <v>42683</v>
       </c>
-      <c r="I23" s="1">
+      <c r="I23" s="3">
         <v>42684</v>
       </c>
     </row>
-    <row r="24" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B24" s="1">
+    <row r="24" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B24" s="3">
         <v>42735</v>
       </c>
-      <c r="C24" s="2">
+      <c r="C24" s="4">
         <v>1713851</v>
       </c>
-      <c r="D24">
-[...2 lines deleted...]
-      <c r="E24" s="2">
+      <c r="D24" s="5">
+        <v>0.19801980199999999</v>
+      </c>
+      <c r="E24" s="4">
         <v>400000</v>
       </c>
-      <c r="F24" s="1">
+      <c r="F24" s="3">
         <v>42853</v>
       </c>
-      <c r="G24" s="2">
-[...2 lines deleted...]
-      <c r="H24" s="1">
+      <c r="G24" s="4">
+        <v>2020000000</v>
+      </c>
+      <c r="H24" s="3">
         <v>42836</v>
       </c>
-      <c r="I24" s="1">
+      <c r="I24" s="3">
         <v>42837</v>
       </c>
     </row>
-    <row r="25" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B25" s="1">
+    <row r="25" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B25" s="3">
         <v>43100</v>
       </c>
-      <c r="C25" s="2">
+      <c r="C25" s="4">
         <v>1797466</v>
       </c>
-      <c r="D25">
-[...2 lines deleted...]
-      <c r="E25" s="2">
+      <c r="D25" s="5">
+        <v>0.43861386099999999</v>
+      </c>
+      <c r="E25" s="4">
         <v>886000</v>
       </c>
-      <c r="F25" s="1">
+      <c r="F25" s="3">
         <v>43039</v>
       </c>
-      <c r="G25" s="2">
-[...2 lines deleted...]
-      <c r="H25" s="1">
+      <c r="G25" s="4">
+        <v>2020000000</v>
+      </c>
+      <c r="H25" s="3">
         <v>43027</v>
       </c>
-      <c r="I25" s="1">
+      <c r="I25" s="3">
         <v>43028</v>
       </c>
     </row>
-    <row r="26" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B26" s="1">
+    <row r="26" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B26" s="3">
         <v>43100</v>
       </c>
-      <c r="C26" s="2">
+      <c r="C26" s="4">
         <v>1797466</v>
       </c>
-      <c r="D26">
-[...2 lines deleted...]
-      <c r="E26" s="2">
+      <c r="D26" s="5">
+        <v>0.19801980199999999</v>
+      </c>
+      <c r="E26" s="4">
         <v>400000</v>
       </c>
-      <c r="F26" s="1">
+      <c r="F26" s="3">
         <v>43220</v>
       </c>
-      <c r="G26" s="2">
-[...2 lines deleted...]
-      <c r="H26" s="1">
+      <c r="G26" s="4">
+        <v>2020000000</v>
+      </c>
+      <c r="H26" s="3">
         <v>43206</v>
       </c>
-      <c r="I26" s="1">
+      <c r="I26" s="3">
         <v>43207</v>
       </c>
     </row>
-    <row r="27" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B27" s="1">
+    <row r="27" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B27" s="3">
         <v>43465</v>
       </c>
-      <c r="C27" s="2">
+      <c r="C27" s="4">
         <v>782739</v>
       </c>
-      <c r="D27">
-[...2 lines deleted...]
-      <c r="E27" s="2">
+      <c r="D27" s="5">
+        <v>0.39603960399999999</v>
+      </c>
+      <c r="E27" s="4">
         <v>800000</v>
       </c>
-      <c r="F27" s="1">
+      <c r="F27" s="3">
         <v>43404</v>
       </c>
-      <c r="G27" s="2">
-[...2 lines deleted...]
-      <c r="H27" s="1">
+      <c r="G27" s="4">
+        <v>2020000000</v>
+      </c>
+      <c r="H27" s="3">
         <v>43396</v>
       </c>
-      <c r="I27" s="1">
+      <c r="I27" s="3">
         <v>43397</v>
       </c>
     </row>
-    <row r="28" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B28" s="1">
+    <row r="28" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B28" s="3">
         <v>43465</v>
       </c>
-      <c r="C28" s="2">
+      <c r="C28" s="4">
         <v>782739</v>
       </c>
-      <c r="D28">
-[...2 lines deleted...]
-      <c r="E28" s="2">
+      <c r="D28" s="5">
+        <v>0.29702970299999998</v>
+      </c>
+      <c r="E28" s="4">
         <v>600000</v>
       </c>
-      <c r="F28" s="1">
+      <c r="F28" s="3">
         <v>43601</v>
       </c>
-      <c r="G28" s="2">
-[...2 lines deleted...]
-      <c r="H28" s="1">
+      <c r="G28" s="4">
+        <v>2020000000</v>
+      </c>
+      <c r="H28" s="3">
         <v>43592</v>
       </c>
-      <c r="I28" s="1">
+      <c r="I28" s="3">
         <v>43593</v>
       </c>
     </row>
-    <row r="29" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B29" s="1">
+    <row r="29" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B29" s="3">
         <v>43830</v>
       </c>
-      <c r="C29" s="2">
+      <c r="C29" s="4">
         <v>1438255</v>
       </c>
-      <c r="D29">
-[...2 lines deleted...]
-      <c r="E29" s="2">
+      <c r="D29" s="5">
+        <v>0.46534653500000001</v>
+      </c>
+      <c r="E29" s="4">
         <v>940000</v>
       </c>
-      <c r="F29" s="1">
+      <c r="F29" s="3">
         <v>43769</v>
       </c>
-      <c r="G29" s="2">
-[...2 lines deleted...]
-      <c r="H29" s="1">
+      <c r="G29" s="4">
+        <v>2020000000</v>
+      </c>
+      <c r="H29" s="3">
         <v>43756</v>
       </c>
-      <c r="I29" s="1">
+      <c r="I29" s="3">
         <v>43759</v>
       </c>
     </row>
-    <row r="30" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B30" s="1">
+    <row r="30" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B30" s="3">
         <v>43830</v>
       </c>
-      <c r="C30" s="2">
+      <c r="C30" s="4">
         <v>1438255</v>
       </c>
-      <c r="D30">
+      <c r="D30" s="5">
         <v>0.29702970200000001</v>
       </c>
-      <c r="E30" s="2">
+      <c r="E30" s="4">
         <v>600000</v>
       </c>
-      <c r="F30" s="1">
+      <c r="F30" s="3">
         <v>43944</v>
       </c>
-      <c r="G30" s="2">
-[...2 lines deleted...]
-      <c r="H30" s="1">
+      <c r="G30" s="4">
+        <v>2020000000</v>
+      </c>
+      <c r="H30" s="3">
         <v>43930</v>
       </c>
-      <c r="I30" s="1">
+      <c r="I30" s="3">
         <v>43934</v>
       </c>
     </row>
-    <row r="31" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B31" s="1">
+    <row r="31" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B31" s="3">
         <v>44196</v>
       </c>
-      <c r="C31" s="2">
+      <c r="C31" s="4">
         <v>191032</v>
       </c>
-      <c r="D31" s="3" t="s">
+      <c r="D31" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E31" s="2">
+      <c r="E31" s="4">
         <v>373243</v>
       </c>
-      <c r="F31" s="1">
+      <c r="F31" s="3">
         <v>44134</v>
       </c>
-      <c r="G31" s="2">
-[...2 lines deleted...]
-      <c r="H31" s="1">
+      <c r="G31" s="4">
+        <v>2020000000</v>
+      </c>
+      <c r="H31" s="3">
         <v>44105</v>
       </c>
-      <c r="I31" s="1">
+      <c r="I31" s="3">
         <v>44106</v>
       </c>
     </row>
-    <row r="32" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B32" s="1">
+    <row r="32" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B32" s="3">
         <v>44196</v>
       </c>
-      <c r="C32" s="2">
+      <c r="C32" s="4">
         <v>191032</v>
       </c>
-      <c r="D32">
-[...2 lines deleted...]
-      <c r="E32" s="2">
+      <c r="D32" s="5">
+        <v>8.9842057000000003E-2</v>
+      </c>
+      <c r="E32" s="4">
         <v>181480</v>
       </c>
-      <c r="F32" s="1">
+      <c r="F32" s="3">
         <v>44316</v>
       </c>
-      <c r="G32" s="2">
-[...2 lines deleted...]
-      <c r="H32" s="1">
+      <c r="G32" s="4">
+        <v>2020000000</v>
+      </c>
+      <c r="H32" s="3">
         <v>44294</v>
       </c>
-      <c r="I32" s="1">
+      <c r="I32" s="3">
         <v>44295</v>
       </c>
     </row>
-    <row r="33" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B33" s="1">
+    <row r="33" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B33" s="3">
         <v>44561</v>
       </c>
-      <c r="C33" s="2">
+      <c r="C33" s="4">
         <v>695631</v>
       </c>
-      <c r="D33">
-[...2 lines deleted...]
-      <c r="E33" s="2">
+      <c r="D33" s="5">
+        <v>7.6138688999999996E-2</v>
+      </c>
+      <c r="E33" s="4">
         <v>153800</v>
       </c>
-      <c r="F33" s="1">
+      <c r="F33" s="3">
         <v>44545</v>
       </c>
-      <c r="G33" s="2">
-[...2 lines deleted...]
-      <c r="H33" s="1">
+      <c r="G33" s="4">
+        <v>2020000000</v>
+      </c>
+      <c r="H33" s="3">
         <v>44530</v>
       </c>
-      <c r="I33" s="1">
+      <c r="I33" s="3">
         <v>44531</v>
       </c>
     </row>
-    <row r="34" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B34" s="1">
+    <row r="34" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B34" s="3">
         <v>44561</v>
       </c>
-      <c r="C34" s="2">
+      <c r="C34" s="4">
         <v>695631</v>
       </c>
-      <c r="D34">
-[...2 lines deleted...]
-      <c r="E34" s="2">
+      <c r="D34" s="5">
+        <v>8.7438205000000005E-2</v>
+      </c>
+      <c r="E34" s="4">
         <v>176625</v>
       </c>
-      <c r="F34" s="1">
+      <c r="F34" s="3">
         <v>44680</v>
       </c>
-      <c r="G34" s="2">
-[...2 lines deleted...]
-      <c r="H34" s="1">
+      <c r="G34" s="4">
+        <v>2020000000</v>
+      </c>
+      <c r="H34" s="3">
         <v>44670</v>
       </c>
-      <c r="I34" s="1">
+      <c r="I34" s="3">
         <v>44671</v>
       </c>
     </row>
-    <row r="35" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B35" s="1">
+    <row r="35" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B35" s="3">
         <v>44926</v>
       </c>
-      <c r="C35" s="2">
+      <c r="C35" s="4">
         <v>4133088</v>
       </c>
-      <c r="D35">
-[...2 lines deleted...]
-      <c r="E35" s="2">
+      <c r="D35" s="5">
+        <v>0.29286266599999999</v>
+      </c>
+      <c r="E35" s="4">
         <v>591582</v>
       </c>
-      <c r="F35" s="1">
+      <c r="F35" s="3">
         <v>44895</v>
       </c>
-      <c r="G35" s="2">
-[...2 lines deleted...]
-      <c r="H35" s="1">
+      <c r="G35" s="4">
+        <v>2020000000</v>
+      </c>
+      <c r="H35" s="3">
         <v>44866</v>
       </c>
-      <c r="I35" s="1">
+      <c r="I35" s="3">
         <v>44867</v>
       </c>
     </row>
-    <row r="36" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B36" s="1">
+    <row r="36" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B36" s="3">
         <v>44926</v>
       </c>
-      <c r="C36" s="2">
+      <c r="C36" s="4">
         <v>4133088</v>
       </c>
-      <c r="D36">
-[...2 lines deleted...]
-      <c r="E36" s="2">
+      <c r="D36" s="5">
+        <v>3.6548405999999999E-2</v>
+      </c>
+      <c r="E36" s="4">
         <v>73827</v>
       </c>
-      <c r="F36" s="1">
+      <c r="F36" s="3">
         <v>45048</v>
       </c>
-      <c r="G36" s="2">
-[...2 lines deleted...]
-      <c r="H36" s="1">
+      <c r="G36" s="4">
+        <v>2020000000</v>
+      </c>
+      <c r="H36" s="3">
         <v>45035</v>
       </c>
-      <c r="I36" s="1">
+      <c r="I36" s="3">
         <v>45036</v>
       </c>
     </row>
-    <row r="37" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B37" s="1">
+    <row r="37" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B37" s="3">
         <v>45291</v>
       </c>
-      <c r="C37" s="2">
+      <c r="C37" s="4">
         <v>1704840</v>
       </c>
-      <c r="D37">
-[...2 lines deleted...]
-      <c r="E37" s="2">
+      <c r="D37" s="5">
+        <v>0.15677311199999999</v>
+      </c>
+      <c r="E37" s="4">
         <v>316198</v>
       </c>
-      <c r="F37" s="1">
+      <c r="F37" s="3">
         <v>45260</v>
       </c>
-      <c r="G37" s="2">
-[...2 lines deleted...]
-      <c r="H37" s="1">
+      <c r="G37" s="4">
+        <v>2020000000</v>
+      </c>
+      <c r="H37" s="3">
         <v>45229</v>
       </c>
-      <c r="I37" s="1">
+      <c r="I37" s="3">
         <v>45230</v>
       </c>
     </row>
-    <row r="38" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B38" s="1">
+    <row r="38" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B38" s="3">
         <v>45291</v>
       </c>
-      <c r="C38" s="2">
+      <c r="C38" s="4">
         <v>1704840</v>
       </c>
-      <c r="D38">
-[...2 lines deleted...]
-      <c r="E38" s="2">
+      <c r="D38" s="5">
+        <v>0.26586176900000003</v>
+      </c>
+      <c r="E38" s="4">
         <v>536221</v>
       </c>
-      <c r="F38" s="1">
+      <c r="F38" s="3">
         <v>45412</v>
       </c>
-      <c r="G38" s="2">
-[...2 lines deleted...]
-      <c r="H38" s="1">
+      <c r="G38" s="4">
+        <v>2020000000</v>
+      </c>
+      <c r="H38" s="3">
         <v>45400</v>
       </c>
-      <c r="I38" s="1">
+      <c r="I38" s="3">
         <v>45401</v>
       </c>
     </row>
-    <row r="39" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B39" s="1">
+    <row r="39" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B39" s="3">
         <v>45657</v>
       </c>
-      <c r="C39" s="2">
+      <c r="C39" s="4">
         <v>1248695</v>
       </c>
-      <c r="D39">
-[...6 lines deleted...]
-      <c r="F39" s="1">
+      <c r="D39" s="5">
+        <v>0.15118052200000001</v>
+      </c>
+      <c r="E39" s="4">
+        <v>304420</v>
+      </c>
+      <c r="F39" s="3">
         <v>45625</v>
       </c>
-      <c r="G39" s="2">
-[...2 lines deleted...]
-      <c r="H39" s="1">
+      <c r="G39" s="4">
+        <v>2020000000</v>
+      </c>
+      <c r="H39" s="3">
         <v>45601</v>
       </c>
-      <c r="I39" s="1">
+      <c r="I39" s="3">
         <v>45602</v>
       </c>
     </row>
-    <row r="40" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B40" s="1">
+    <row r="40" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B40" s="3">
         <v>45657</v>
       </c>
-      <c r="C40" s="2">
+      <c r="C40" s="4">
         <v>1248695</v>
       </c>
-      <c r="D40">
-[...2 lines deleted...]
-      <c r="E40" s="2">
+      <c r="D40" s="5">
+        <v>0.15914123199999999</v>
+      </c>
+      <c r="E40" s="4">
         <v>319927</v>
       </c>
-      <c r="F40" s="1">
+      <c r="F40" s="3">
         <v>45783</v>
       </c>
-      <c r="G40" s="2">
-[...2 lines deleted...]
-      <c r="H40" s="1">
+      <c r="G40" s="4">
+        <v>2020000000</v>
+      </c>
+      <c r="H40" s="3">
         <v>45770</v>
       </c>
-      <c r="I40" s="1">
+      <c r="I40" s="3">
         <v>45771</v>
       </c>
     </row>
-    <row r="41" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B41" s="1">
+    <row r="41" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B41" s="3">
         <v>46022</v>
       </c>
-      <c r="C41" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E41" s="2">
+      <c r="C41" s="6">
+        <v>3279585</v>
+      </c>
+      <c r="D41" s="5">
+        <v>0.17934703399999999</v>
+      </c>
+      <c r="E41" s="4">
         <v>360575</v>
       </c>
-      <c r="F41" s="1">
+      <c r="F41" s="3">
         <v>45884</v>
       </c>
-      <c r="G41" s="2">
-[...2 lines deleted...]
-      <c r="H41" s="1">
+      <c r="G41" s="4">
+        <v>2020000000</v>
+      </c>
+      <c r="H41" s="3">
         <v>45874</v>
       </c>
-      <c r="I41" s="1">
+      <c r="I41" s="3">
         <v>45875</v>
       </c>
     </row>
-    <row r="42" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B42" s="1">
+    <row r="42" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B42" s="7">
         <v>46022</v>
       </c>
-      <c r="C42" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D42">
+      <c r="C42" s="6">
+        <v>3279585</v>
+      </c>
+      <c r="D42" s="2">
         <v>0.14635469934000001</v>
       </c>
-      <c r="E42" s="2">
+      <c r="E42" s="6">
         <v>294244.31774000003</v>
       </c>
-      <c r="F42" s="1">
+      <c r="F42" s="7">
         <v>46010</v>
       </c>
-      <c r="G42" s="2">
-[...2 lines deleted...]
-      <c r="H42" s="1">
+      <c r="G42" s="6">
+        <v>2020000000</v>
+      </c>
+      <c r="H42" s="7">
         <v>46001</v>
       </c>
-      <c r="I42" s="1">
+      <c r="I42" s="7">
         <v>46002</v>
+      </c>
+    </row>
+    <row r="43" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B43" s="7">
+        <v>46022</v>
+      </c>
+      <c r="C43" s="6">
+        <v>3279585</v>
+      </c>
+      <c r="D43" s="10">
+        <v>6.1704331799999998E-2</v>
+      </c>
+      <c r="E43" s="11">
+        <v>124083</v>
+      </c>
+      <c r="F43" s="7">
+        <v>46142</v>
+      </c>
+      <c r="G43" s="6">
+        <v>2020000000</v>
+      </c>
+      <c r="H43" s="7">
+        <v>46133</v>
+      </c>
+      <c r="I43" s="7">
+        <v>46134</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:I2"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>