--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -6,56 +6,56 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\3-RI\Balanços e Análises\I Trimestre 2026\Divulgação\Pacote\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\3-RI\Balanços e Análises\I Trimestre 2026\Divulgação\Pacote\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{87E78233-4A45-4376-B4FD-5A46868F6B8F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0D23D80C-9758-4E4E-B19E-B20C366B07E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Comprom. concessão. " sheetId="2" r:id="rId1"/>
     <sheet name="Concession Commitments" sheetId="7" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="\PRINT_BALANCO">#REF!</definedName>
     <definedName name="__aa2" hidden="1">{#N/A,#N/A,FALSE,"Hip.Bas";#N/A,#N/A,FALSE,"ventas";#N/A,#N/A,FALSE,"ingre-Año";#N/A,#N/A,FALSE,"ventas-Año";#N/A,#N/A,FALSE,"Costepro";#N/A,#N/A,FALSE,"inversion";#N/A,#N/A,FALSE,"personal";#N/A,#N/A,FALSE,"Gastos-V";#N/A,#N/A,FALSE,"Circulante";#N/A,#N/A,FALSE,"CONSOLI";#N/A,#N/A,FALSE,"Es-Fin";#N/A,#N/A,FALSE,"Margen-P"}</definedName>
     <definedName name="__aa3" hidden="1">{#N/A,#N/A,FALSE,"Hip.Bas";#N/A,#N/A,FALSE,"ventas";#N/A,#N/A,FALSE,"ingre-Año";#N/A,#N/A,FALSE,"ventas-Año";#N/A,#N/A,FALSE,"Costepro";#N/A,#N/A,FALSE,"inversion";#N/A,#N/A,FALSE,"personal";#N/A,#N/A,FALSE,"Gastos-V";#N/A,#N/A,FALSE,"Circulante";#N/A,#N/A,FALSE,"CONSOLI";#N/A,#N/A,FALSE,"Es-Fin";#N/A,#N/A,FALSE,"Margen-P"}</definedName>
     <definedName name="__bb2" hidden="1">{#N/A,#N/A,FALSE,"Hip.Bas";#N/A,#N/A,FALSE,"ventas";#N/A,#N/A,FALSE,"ingre-Año";#N/A,#N/A,FALSE,"ventas-Año";#N/A,#N/A,FALSE,"Costepro";#N/A,#N/A,FALSE,"inversion";#N/A,#N/A,FALSE,"personal";#N/A,#N/A,FALSE,"Gastos-V";#N/A,#N/A,FALSE,"Circulante";#N/A,#N/A,FALSE,"CONSOLI";#N/A,#N/A,FALSE,"Es-Fin";#N/A,#N/A,FALSE,"Margen-P"}</definedName>
     <definedName name="__bb3" hidden="1">{#N/A,#N/A,FALSE,"Hip.Bas";#N/A,#N/A,FALSE,"ventas";#N/A,#N/A,FALSE,"ingre-Año";#N/A,#N/A,FALSE,"ventas-Año";#N/A,#N/A,FALSE,"Costepro";#N/A,#N/A,FALSE,"inversion";#N/A,#N/A,FALSE,"personal";#N/A,#N/A,FALSE,"Gastos-V";#N/A,#N/A,FALSE,"Circulante";#N/A,#N/A,FALSE,"CONSOLI";#N/A,#N/A,FALSE,"Es-Fin";#N/A,#N/A,FALSE,"Margen-P"}</definedName>
     <definedName name="__cc2" hidden="1">{#N/A,#N/A,FALSE,"Hip.Bas";#N/A,#N/A,FALSE,"ventas";#N/A,#N/A,FALSE,"ingre-Año";#N/A,#N/A,FALSE,"ventas-Año";#N/A,#N/A,FALSE,"Costepro";#N/A,#N/A,FALSE,"inversion";#N/A,#N/A,FALSE,"personal";#N/A,#N/A,FALSE,"Gastos-V";#N/A,#N/A,FALSE,"Circulante";#N/A,#N/A,FALSE,"CONSOLI";#N/A,#N/A,FALSE,"Es-Fin";#N/A,#N/A,FALSE,"Margen-P"}</definedName>
     <definedName name="__cc3" hidden="1">{#N/A,#N/A,FALSE,"Hip.Bas";#N/A,#N/A,FALSE,"ventas";#N/A,#N/A,FALSE,"ingre-Año";#N/A,#N/A,FALSE,"ventas-Año";#N/A,#N/A,FALSE,"Costepro";#N/A,#N/A,FALSE,"inversion";#N/A,#N/A,FALSE,"personal";#N/A,#N/A,FALSE,"Gastos-V";#N/A,#N/A,FALSE,"Circulante";#N/A,#N/A,FALSE,"CONSOLI";#N/A,#N/A,FALSE,"Es-Fin";#N/A,#N/A,FALSE,"Margen-P"}</definedName>
     <definedName name="__cc4" hidden="1">{#N/A,#N/A,FALSE,"Hip.Bas";#N/A,#N/A,FALSE,"ventas";#N/A,#N/A,FALSE,"ingre-Año";#N/A,#N/A,FALSE,"ventas-Año";#N/A,#N/A,FALSE,"Costepro";#N/A,#N/A,FALSE,"inversion";#N/A,#N/A,FALSE,"personal";#N/A,#N/A,FALSE,"Gastos-V";#N/A,#N/A,FALSE,"Circulante";#N/A,#N/A,FALSE,"CONSOLI";#N/A,#N/A,FALSE,"Es-Fin";#N/A,#N/A,FALSE,"Margen-P"}</definedName>
     <definedName name="__FDS_HYPERLINK_TOGGLE_STATE__" hidden="1">"ON"</definedName>
     <definedName name="__IFC7">#REF!</definedName>
     <definedName name="__PAG1">#REF!</definedName>
     <definedName name="__PAG2">#REF!</definedName>
     <definedName name="__PAG3">#REF!</definedName>
     <definedName name="__RC">[1]Dados!$F$30</definedName>
     <definedName name="_AtRisk_SimSetting_AutomaticallyGenerateReports" hidden="1">FALSE</definedName>
     <definedName name="_AtRisk_SimSetting_AutomaticResultsDisplayMode" hidden="1">1</definedName>
@@ -28679,52 +28679,52 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{521A22F4-D07E-4D9B-B159-86C6B6B96926}">
   <sheetPr>
     <tabColor rgb="FF5E22F3"/>
   </sheetPr>
   <dimension ref="B1:D31"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView showGridLines="0" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="2.7109375" customWidth="1"/>
     <col min="2" max="2" width="65.7109375" customWidth="1"/>
     <col min="3" max="4" width="13.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" s="6" customFormat="1">
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
     </row>
     <row r="2" spans="2:4" s="6" customFormat="1">
       <c r="B2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
     </row>
     <row r="3" spans="2:4" s="7" customFormat="1" ht="76.5" customHeight="1">
       <c r="B3" s="28" t="s">
         <v>21</v>
@@ -28869,51 +28869,51 @@
         <v>13</v>
       </c>
       <c r="C16" s="27">
         <v>8767</v>
       </c>
       <c r="D16" s="16">
         <v>8546</v>
       </c>
     </row>
     <row r="17" spans="2:4">
       <c r="B17" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="18">
         <v>10520</v>
       </c>
       <c r="D17" s="16">
         <v>10719</v>
       </c>
     </row>
     <row r="18" spans="2:4">
       <c r="B18" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C18" s="21">
-        <v>55530</v>
+        <v>55320</v>
       </c>
       <c r="D18" s="22">
         <v>56146</v>
       </c>
     </row>
     <row r="19" spans="2:4">
       <c r="B19" s="8"/>
       <c r="C19" s="9"/>
       <c r="D19" s="5"/>
     </row>
     <row r="20" spans="2:4">
       <c r="B20" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
     </row>
     <row r="21" spans="2:4">
       <c r="B21" s="10"/>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
     </row>
     <row r="22" spans="2:4" ht="15.75" customHeight="1">
       <c r="B22" s="10" t="s">
         <v>18</v>
@@ -28965,52 +28965,52 @@
     </row>
     <row r="31" spans="2:4" s="3" customFormat="1">
       <c r="B31"/>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B3:D3"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <customProperties>
     <customPr name="_pios_id" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13765337-CB2A-44FC-9B68-D0524EE020E7}">
   <sheetPr>
     <tabColor rgb="FF5E22F3"/>
   </sheetPr>
   <dimension ref="B1:D31"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D19" sqref="D19"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="2.7109375" customWidth="1"/>
     <col min="2" max="2" width="65.7109375" customWidth="1"/>
     <col min="3" max="4" width="13.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" s="6" customFormat="1">
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
     </row>
     <row r="2" spans="2:4" s="6" customFormat="1">
       <c r="B2" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
     </row>
     <row r="3" spans="2:4" s="7" customFormat="1" ht="76.5" customHeight="1">
       <c r="B3" s="28" t="s">
         <v>25</v>
@@ -29155,51 +29155,51 @@
         <v>13</v>
       </c>
       <c r="C16" s="27">
         <v>8767</v>
       </c>
       <c r="D16" s="16">
         <v>8546</v>
       </c>
     </row>
     <row r="17" spans="2:4">
       <c r="B17" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="18">
         <v>10520</v>
       </c>
       <c r="D17" s="19">
         <v>10719</v>
       </c>
     </row>
     <row r="18" spans="2:4">
       <c r="B18" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C18" s="21">
-        <v>55530</v>
+        <v>55320</v>
       </c>
       <c r="D18" s="22">
         <v>56146</v>
       </c>
     </row>
     <row r="19" spans="2:4">
       <c r="B19" s="8"/>
       <c r="C19" s="9"/>
       <c r="D19" s="5"/>
     </row>
     <row r="20" spans="2:4">
       <c r="B20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
     </row>
     <row r="21" spans="2:4">
       <c r="B21" s="10"/>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
     </row>
     <row r="22" spans="2:4" ht="15.75" customHeight="1">
       <c r="B22" s="2" t="s">
         <v>23</v>