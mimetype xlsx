--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -28,106 +28,106 @@
   <Override PartName="/xl/customProperty5.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/customProperty6.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\3-RI\Balanços e Análises\I Trimestre 2026\Divulgação\Pacote\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1A5649D9-C74F-4308-88B2-E53C243F82FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1AC73317-2B44-437C-B02C-7E66D025F7C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="20370" yWindow="-4770" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="20370" yWindow="-4770" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Index" sheetId="3" r:id="rId1"/>
     <sheet name="Endividamento - Plataforma" sheetId="4" r:id="rId2"/>
     <sheet name="Endividamento - Ativo" sheetId="9" r:id="rId3"/>
     <sheet name="Custo Médio" sheetId="5" r:id="rId4"/>
     <sheet name="Indebtedness - Platform" sheetId="1" r:id="rId5"/>
     <sheet name="Indebtedness - Asset" sheetId="12" r:id="rId6"/>
     <sheet name="Average Cost" sheetId="2" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Endividamento - Ativo'!$A$5:$B$66</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Indebtedness - Asset'!$A$5:$B$66</definedName>
     <definedName name="Z_F7172E9C_A36C_4D7E_97A9_CF1BEFA18B4E_.wvu.Cols" localSheetId="4" hidden="1">'Indebtedness - Platform'!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191029" concurrentManualCount="12"/>
+  <calcPr calcId="191029" concurrentManualCount="8"/>
   <customWorkbookViews>
     <customWorkbookView name="Teste config vis" guid="{F7172E9C-A36C-4D7E-97A9-CF1BEFA18B4E}" includePrintSettings="0" maximized="1" xWindow="-8" yWindow="-8" windowWidth="1382" windowHeight="744" activeSheetId="3"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G10" i="5" l="1"/>
   <c r="E7" i="5"/>
   <c r="E10" i="5"/>
   <c r="F10" i="5" s="1"/>
   <c r="F7" i="5" l="1"/>
   <c r="F6" i="5"/>
   <c r="F8" i="5"/>
   <c r="F9" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="649" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="649" uniqueCount="162">
   <si>
     <t>(R$ MM)</t>
   </si>
   <si>
     <t>Index</t>
   </si>
   <si>
     <t>Average Cost p.a.</t>
   </si>
   <si>
     <t>BNDES</t>
   </si>
   <si>
     <t>TJLP</t>
   </si>
   <si>
     <t>Local Bond, Credit Deposit and others</t>
   </si>
   <si>
     <t>CDI</t>
   </si>
   <si>
     <t>Local Bond</t>
   </si>
   <si>
@@ -188,53 +188,50 @@
     <t>Valores</t>
   </si>
   <si>
     <t>Debêntures, CCB e outros</t>
   </si>
   <si>
     <t>Debêntures</t>
   </si>
   <si>
     <t>Outros</t>
   </si>
   <si>
     <t>Pré fixado</t>
   </si>
   <si>
     <t>Calendário de Amortização da Dívida</t>
   </si>
   <si>
     <t>Dívida Bruta¹ - Consolidada</t>
   </si>
   <si>
     <t>Rodovias</t>
   </si>
   <si>
     <t>Aeroportos</t>
-  </si>
-[...1 lines deleted...]
-    <t>Outros²</t>
   </si>
   <si>
     <t>Caixa, Equivalentes e Aplicações Financeiras³ - Consolidadas</t>
   </si>
   <si>
     <t>Saldo líquido de derivativos a receber (pagar) - Consolidado</t>
   </si>
   <si>
     <t>Dívida Líquida - Consolidada</t>
   </si>
   <si>
     <t>Dívida Líquida CCR Holding</t>
   </si>
   <si>
     <t>Gross Debt¹ - Consolidated</t>
   </si>
   <si>
     <t>Toll Roads</t>
   </si>
   <si>
     <t>Airports</t>
   </si>
   <si>
     <t>Cash, Equivalents and Financial Investments³ - Consolidated</t>
   </si>
@@ -1099,51 +1096,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="37" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="170" fontId="16" fillId="10" borderId="0" applyNumberFormat="0">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="5" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="8" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="7" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -1229,84 +1226,78 @@
     <xf numFmtId="9" fontId="8" fillId="6" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="171" fontId="8" fillId="6" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="171" fontId="9" fillId="7" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="171" fontId="9" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="7" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="9" fontId="9" fillId="7" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="5" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="10" fillId="12" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="10" fillId="8" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="37" fontId="3" fillId="11" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="37" fontId="3" fillId="11" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="37" fontId="3" fillId="11" borderId="16" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="37" fontId="3" fillId="11" borderId="17" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="37" fontId="3" fillId="11" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="9" fontId="10" fillId="8" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="6" xr:uid="{58737488-0111-4D5C-A632-BF51015D1507}"/>
     <cellStyle name="Normal 2 2" xfId="8" xr:uid="{67FCF4FE-79C1-4F29-927A-F9B74A42B073}"/>
     <cellStyle name="Normal_Tabelas Press Release 1T05 - inglês_Cópia de planilha_porteng 1T09" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal_Tabelas3T02_v1" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Porcentagem" xfId="2" builtinId="5"/>
     <cellStyle name="SAPMemberCell" xfId="7" xr:uid="{979A0851-963A-437A-B6A9-14C957EF691A}"/>
     <cellStyle name="Vírgula" xfId="1" builtinId="3"/>
     <cellStyle name="Vírgula 2" xfId="5" xr:uid="{B7BE0274-87F4-45AE-BF77-1EA08F934369}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF3B3C44"/>
       <color rgb="FFCCB8FF"/>
       <color rgb="FF5E22F3"/>
       <color rgb="FF6A5EA5"/>
     </mruColors>
   </colors>
   <extLst>
@@ -2627,74 +2618,74 @@
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="175" zoomScaleNormal="100" zoomScaleSheetLayoutView="175" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="19" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{F7172E9C-A36C-4D7E-97A9-CF1BEFA18B4E}" showPageBreaks="1">
       <selection activeCell="F1" sqref="F1"/>
     </customSheetView>
   </customSheetViews>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <customProperties>
     <customPr name="_pios_id" r:id="rId2"/>
   </customProperties>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{054B50BE-C026-4BA7-8023-9CD2CF3E0833}">
   <dimension ref="B1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.7109375" customWidth="1"/>
     <col min="2" max="2" width="48.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="2:8" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="33" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D4" s="33">
         <v>45717</v>
       </c>
       <c r="E4" s="33">
         <v>45809</v>
       </c>
       <c r="F4" s="33">
         <v>45901</v>
       </c>
       <c r="G4" s="33">
         <v>45992</v>
       </c>
       <c r="H4" s="33">
         <v>46082</v>
       </c>
     </row>
     <row r="5" spans="2:8" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B5" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="18">
         <v>35433.269999999997</v>
       </c>
       <c r="D5" s="18">
@@ -2716,1632 +2707,1632 @@
     <row r="6" spans="2:8" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="15">
         <v>11832.373</v>
       </c>
       <c r="D6" s="15">
         <v>15201.620999999999</v>
       </c>
       <c r="E6" s="15">
         <v>15060.95</v>
       </c>
       <c r="F6" s="15">
         <v>16223.021000000001</v>
       </c>
       <c r="G6" s="15">
         <v>17522.25</v>
       </c>
       <c r="H6" s="15">
         <v>20230</v>
       </c>
     </row>
     <row r="7" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B7" s="11" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C7" s="15">
         <v>11711.776</v>
       </c>
       <c r="D7" s="15">
         <v>11761.779</v>
       </c>
       <c r="E7" s="15">
         <v>11777.789000000001</v>
       </c>
       <c r="F7" s="15">
         <v>11772.438</v>
       </c>
       <c r="G7" s="15">
         <v>11749.44</v>
       </c>
       <c r="H7" s="15">
         <v>11861</v>
       </c>
     </row>
     <row r="8" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B8" s="11" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C8" s="15">
         <v>6768.1549999999997</v>
       </c>
       <c r="D8" s="15">
         <v>6975.759</v>
       </c>
       <c r="E8" s="15">
         <v>6928.9380000000001</v>
       </c>
       <c r="F8" s="15">
         <v>7016.3329999999996</v>
       </c>
       <c r="G8" s="15">
         <v>7341.1120000000001</v>
       </c>
       <c r="H8" s="15" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="9" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B9" s="11" t="s">
-        <v>35</v>
+        <v>147</v>
       </c>
       <c r="C9" s="15">
         <v>5120.9660000000003</v>
       </c>
       <c r="D9" s="15">
         <v>5119.0349999999999</v>
       </c>
       <c r="E9" s="15">
         <v>6602.5519999999997</v>
       </c>
       <c r="F9" s="15">
         <v>6556.8490000000002</v>
       </c>
       <c r="G9" s="15">
         <v>8394.3420000000006</v>
       </c>
       <c r="H9" s="15">
         <v>8430</v>
       </c>
     </row>
     <row r="10" spans="2:8" ht="22.5" x14ac:dyDescent="0.25">
       <c r="B10" s="12" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C10" s="16">
         <v>7142.2290000000003</v>
       </c>
       <c r="D10" s="16">
         <v>6920.33</v>
       </c>
       <c r="E10" s="16">
         <v>7110.1189999999997</v>
       </c>
       <c r="F10" s="16">
         <v>8011.3779999999997</v>
       </c>
       <c r="G10" s="16">
         <v>9669.1350000000002</v>
       </c>
       <c r="H10" s="16">
         <v>9476</v>
       </c>
     </row>
     <row r="11" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B11" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="15">
         <v>2938.3620000000001</v>
       </c>
       <c r="D11" s="15">
         <v>4250.5519999999997</v>
       </c>
       <c r="E11" s="15">
         <v>3422.2449999999999</v>
       </c>
       <c r="F11" s="15">
         <v>4043.6959999999999</v>
       </c>
       <c r="G11" s="15">
         <v>4716.8310000000001</v>
       </c>
       <c r="H11" s="15">
         <v>7378</v>
       </c>
     </row>
     <row r="12" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B12" s="11" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C12" s="15">
         <v>1223.8499999999999</v>
       </c>
       <c r="D12" s="15">
         <v>913.86500000000001</v>
       </c>
       <c r="E12" s="15">
         <v>933.78499999999997</v>
       </c>
       <c r="F12" s="15">
         <v>1449.2619999999999</v>
       </c>
       <c r="G12" s="15">
         <v>1219.4860000000001</v>
       </c>
       <c r="H12" s="15">
         <v>1018</v>
       </c>
     </row>
     <row r="13" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B13" s="11" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C13" s="15">
         <v>1065.8399999999999</v>
       </c>
       <c r="D13" s="15">
         <v>1268.414</v>
       </c>
       <c r="E13" s="15">
         <v>1249.3109999999999</v>
       </c>
       <c r="F13" s="15">
         <v>1526.8050000000001</v>
       </c>
       <c r="G13" s="15">
         <v>1433.79</v>
       </c>
       <c r="H13" s="15" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="14" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B14" s="11" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C14" s="15">
         <v>1914.1769999999999</v>
       </c>
       <c r="D14" s="15">
         <v>487.49900000000002</v>
       </c>
       <c r="E14" s="15">
         <v>1504.778</v>
       </c>
       <c r="F14" s="15">
         <v>991.61500000000001</v>
       </c>
       <c r="G14" s="15">
         <v>2299.0279999999998</v>
       </c>
       <c r="H14" s="15">
         <v>1080</v>
       </c>
     </row>
     <row r="15" spans="2:8" ht="22.5" x14ac:dyDescent="0.25">
       <c r="B15" s="13" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C15" s="17">
         <v>-132.70099999999999</v>
       </c>
       <c r="D15" s="17">
         <v>-115.05</v>
       </c>
       <c r="E15" s="17">
         <v>-18.16</v>
       </c>
       <c r="F15" s="17">
         <v>-156.065</v>
       </c>
       <c r="G15" s="17">
         <v>-94.266999999999996</v>
       </c>
       <c r="H15" s="17">
         <v>-103</v>
       </c>
     </row>
     <row r="16" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B16" s="13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C16" s="20">
         <v>28423.741999999998</v>
       </c>
       <c r="D16" s="20">
         <v>32252.914000000001</v>
       </c>
       <c r="E16" s="20">
         <v>33278.269999999997</v>
       </c>
       <c r="F16" s="20">
         <v>33713.328000000001</v>
       </c>
       <c r="G16" s="20">
         <v>35432.275999999998</v>
       </c>
       <c r="H16" s="20">
         <v>31045</v>
       </c>
     </row>
     <row r="17" spans="2:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B17" s="14" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C17" s="21">
         <v>3278.1869999999999</v>
       </c>
       <c r="D17" s="21">
         <v>4673.0209999999997</v>
       </c>
       <c r="E17" s="21">
         <v>5100.9430000000002</v>
       </c>
       <c r="F17" s="21">
         <v>5608.9350000000004</v>
       </c>
       <c r="G17" s="21">
         <v>6089.3090000000002</v>
       </c>
       <c r="H17" s="21">
         <v>7333</v>
       </c>
     </row>
     <row r="18" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B18" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="19" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B19" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="20" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B20" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <customProperties>
     <customPr name="_pios_id" r:id="rId1"/>
   </customProperties>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73F20300-32C9-4976-80DE-BDF4E44E89EC}">
   <dimension ref="A5:AC255"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A259" sqref="A259"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="57.42578125" customWidth="1"/>
     <col min="2" max="6" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:29" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="34" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B5" s="35" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D5" s="35" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="E5" s="35" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F5" s="35" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="G5" s="40"/>
       <c r="H5" s="40"/>
       <c r="I5" s="40"/>
     </row>
     <row r="6" spans="1:29" s="24" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="23">
         <v>-15201.620999999999</v>
       </c>
       <c r="C6" s="23">
         <v>-15060.95</v>
       </c>
       <c r="D6" s="23">
         <v>-16223.021000000001</v>
       </c>
       <c r="E6" s="23">
         <v>-17522.25</v>
       </c>
       <c r="F6" s="23">
         <v>-20230</v>
       </c>
     </row>
     <row r="7" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="28" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B7" s="28">
         <v>0</v>
       </c>
       <c r="C7" s="28">
         <v>0</v>
       </c>
       <c r="D7" s="28">
         <v>0</v>
       </c>
       <c r="E7" s="28">
         <v>0</v>
       </c>
       <c r="F7" s="28">
         <v>0</v>
       </c>
       <c r="G7" s="31"/>
       <c r="H7" s="31"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="31"/>
       <c r="L7" s="31"/>
       <c r="M7" s="31"/>
       <c r="N7" s="31"/>
       <c r="O7" s="31"/>
       <c r="P7" s="31"/>
       <c r="Q7" s="31"/>
       <c r="R7" s="31"/>
       <c r="S7" s="31"/>
       <c r="T7" s="31"/>
       <c r="U7" s="31"/>
       <c r="V7" s="31"/>
       <c r="W7" s="31"/>
       <c r="X7" s="31"/>
       <c r="Y7" s="31"/>
       <c r="Z7" s="31"/>
       <c r="AA7" s="31"/>
       <c r="AB7" s="31"/>
       <c r="AC7" s="31"/>
     </row>
     <row r="8" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="25" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B8" s="26">
         <v>0</v>
       </c>
       <c r="C8" s="26">
         <v>0</v>
       </c>
       <c r="D8" s="26">
         <v>0</v>
       </c>
       <c r="E8" s="26">
         <v>0</v>
       </c>
       <c r="F8" s="26">
         <v>0</v>
       </c>
       <c r="G8" s="27"/>
       <c r="H8" s="27"/>
       <c r="I8" s="27"/>
       <c r="J8" s="27"/>
       <c r="K8" s="27"/>
       <c r="L8" s="27"/>
       <c r="M8" s="27"/>
       <c r="N8" s="27"/>
       <c r="O8" s="27"/>
       <c r="P8" s="27"/>
       <c r="Q8" s="27"/>
       <c r="R8" s="27"/>
       <c r="S8" s="27"/>
       <c r="T8" s="27"/>
       <c r="U8" s="27"/>
       <c r="V8" s="27"/>
       <c r="W8" s="27"/>
       <c r="X8" s="27"/>
       <c r="Y8" s="27"/>
       <c r="Z8" s="27"/>
       <c r="AA8" s="27"/>
       <c r="AB8" s="27"/>
       <c r="AC8" s="27"/>
     </row>
     <row r="9" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="28" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B9" s="28">
         <v>0</v>
       </c>
       <c r="C9" s="28">
         <v>0</v>
       </c>
       <c r="D9" s="28">
         <v>0</v>
       </c>
       <c r="E9" s="28">
         <v>0</v>
       </c>
       <c r="F9" s="28">
         <v>0</v>
       </c>
       <c r="G9" s="31"/>
       <c r="H9" s="31"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="31"/>
       <c r="M9" s="31"/>
       <c r="N9" s="31"/>
       <c r="O9" s="31"/>
       <c r="P9" s="31"/>
       <c r="Q9" s="31"/>
       <c r="R9" s="31"/>
       <c r="S9" s="31"/>
       <c r="T9" s="31"/>
       <c r="U9" s="31"/>
       <c r="V9" s="31"/>
       <c r="W9" s="31"/>
       <c r="X9" s="31"/>
       <c r="Y9" s="31"/>
       <c r="Z9" s="31"/>
       <c r="AA9" s="31"/>
       <c r="AB9" s="31"/>
       <c r="AC9" s="31"/>
     </row>
     <row r="10" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="25" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B10" s="26">
         <v>-293.875</v>
       </c>
       <c r="C10" s="26">
         <v>-200.697</v>
       </c>
       <c r="D10" s="26">
         <v>-208.54499999999999</v>
       </c>
       <c r="E10" s="26">
         <v>-200.916</v>
       </c>
       <c r="F10" s="26">
         <v>-208</v>
       </c>
       <c r="G10" s="27"/>
       <c r="H10" s="27"/>
       <c r="I10" s="27"/>
       <c r="J10" s="27"/>
       <c r="K10" s="27"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
       <c r="N10" s="27"/>
       <c r="O10" s="27"/>
       <c r="P10" s="27"/>
       <c r="Q10" s="27"/>
       <c r="R10" s="27"/>
       <c r="S10" s="27"/>
       <c r="T10" s="27"/>
       <c r="U10" s="27"/>
       <c r="V10" s="27"/>
       <c r="W10" s="27"/>
       <c r="X10" s="27"/>
       <c r="Y10" s="27"/>
       <c r="Z10" s="27"/>
       <c r="AA10" s="27"/>
       <c r="AB10" s="27"/>
       <c r="AC10" s="27"/>
     </row>
     <row r="11" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="28" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B11" s="28">
         <v>0</v>
       </c>
       <c r="C11" s="28">
         <v>0</v>
       </c>
       <c r="D11" s="28">
         <v>0</v>
       </c>
       <c r="E11" s="28">
         <v>0</v>
       </c>
       <c r="F11" s="28">
         <v>0</v>
       </c>
       <c r="G11" s="31"/>
       <c r="H11" s="31"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="31"/>
       <c r="M11" s="31"/>
       <c r="N11" s="31"/>
       <c r="O11" s="31"/>
       <c r="P11" s="31"/>
       <c r="Q11" s="31"/>
       <c r="R11" s="31"/>
       <c r="S11" s="31"/>
       <c r="T11" s="31"/>
       <c r="U11" s="31"/>
       <c r="V11" s="31"/>
       <c r="W11" s="31"/>
       <c r="X11" s="31"/>
       <c r="Y11" s="31"/>
       <c r="Z11" s="31"/>
       <c r="AA11" s="31"/>
       <c r="AB11" s="31"/>
       <c r="AC11" s="31"/>
     </row>
     <row r="12" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B12" s="26">
         <v>0</v>
       </c>
       <c r="C12" s="26">
         <v>0</v>
       </c>
       <c r="D12" s="26">
         <v>0</v>
       </c>
       <c r="E12" s="26">
         <v>0</v>
       </c>
       <c r="F12" s="26">
         <v>0</v>
       </c>
       <c r="G12" s="27"/>
       <c r="H12" s="27"/>
       <c r="I12" s="27"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="27"/>
       <c r="M12" s="27"/>
       <c r="N12" s="27"/>
       <c r="O12" s="27"/>
       <c r="P12" s="27"/>
       <c r="Q12" s="27"/>
       <c r="R12" s="27"/>
       <c r="S12" s="27"/>
       <c r="T12" s="27"/>
       <c r="U12" s="27"/>
       <c r="V12" s="27"/>
       <c r="W12" s="27"/>
       <c r="X12" s="27"/>
       <c r="Y12" s="27"/>
       <c r="Z12" s="27"/>
       <c r="AA12" s="27"/>
       <c r="AB12" s="27"/>
       <c r="AC12" s="27"/>
     </row>
     <row r="13" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="28" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B13" s="28">
         <v>-4816.2219999999998</v>
       </c>
       <c r="C13" s="28">
         <v>-4692.5749999999998</v>
       </c>
       <c r="D13" s="28">
         <v>-5263.7160000000003</v>
       </c>
       <c r="E13" s="28">
         <v>-4707.2749999999996</v>
       </c>
       <c r="F13" s="28">
         <v>-4721</v>
       </c>
       <c r="G13" s="31"/>
       <c r="H13" s="31"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="31"/>
       <c r="M13" s="31"/>
       <c r="N13" s="31"/>
       <c r="O13" s="31"/>
       <c r="P13" s="31"/>
       <c r="Q13" s="31"/>
       <c r="R13" s="31"/>
       <c r="S13" s="31"/>
       <c r="T13" s="31"/>
       <c r="U13" s="31"/>
       <c r="V13" s="31"/>
       <c r="W13" s="31"/>
       <c r="X13" s="31"/>
       <c r="Y13" s="31"/>
       <c r="Z13" s="31"/>
       <c r="AA13" s="31"/>
       <c r="AB13" s="31"/>
       <c r="AC13" s="31"/>
     </row>
     <row r="14" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B14" s="26">
         <v>0</v>
       </c>
       <c r="C14" s="26">
         <v>0</v>
       </c>
       <c r="D14" s="26">
         <v>0</v>
       </c>
       <c r="E14" s="26">
         <v>0</v>
       </c>
       <c r="F14" s="26">
         <v>0</v>
       </c>
       <c r="G14" s="27"/>
       <c r="H14" s="27"/>
       <c r="I14" s="27"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
       <c r="L14" s="27"/>
       <c r="M14" s="27"/>
       <c r="N14" s="27"/>
       <c r="O14" s="27"/>
       <c r="P14" s="27"/>
       <c r="Q14" s="27"/>
       <c r="R14" s="27"/>
       <c r="S14" s="27"/>
       <c r="T14" s="27"/>
       <c r="U14" s="27"/>
       <c r="V14" s="27"/>
       <c r="W14" s="27"/>
       <c r="X14" s="27"/>
       <c r="Y14" s="27"/>
       <c r="Z14" s="27"/>
       <c r="AA14" s="27"/>
       <c r="AB14" s="27"/>
       <c r="AC14" s="27"/>
     </row>
     <row r="15" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="28" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B15" s="28">
         <v>-571.36300000000006</v>
       </c>
       <c r="C15" s="28">
         <v>-565.19399999999996</v>
       </c>
       <c r="D15" s="28">
         <v>-578.37300000000005</v>
       </c>
       <c r="E15" s="28">
         <v>-571.18200000000002</v>
       </c>
       <c r="F15" s="28">
         <v>-589</v>
       </c>
       <c r="G15" s="31"/>
       <c r="H15" s="31"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="31"/>
       <c r="M15" s="31"/>
       <c r="N15" s="31"/>
       <c r="O15" s="31"/>
       <c r="P15" s="31"/>
       <c r="Q15" s="31"/>
       <c r="R15" s="31"/>
       <c r="S15" s="31"/>
       <c r="T15" s="31"/>
       <c r="U15" s="31"/>
       <c r="V15" s="31"/>
       <c r="W15" s="31"/>
       <c r="X15" s="31"/>
       <c r="Y15" s="31"/>
       <c r="Z15" s="31"/>
       <c r="AA15" s="31"/>
       <c r="AB15" s="31"/>
       <c r="AC15" s="31"/>
     </row>
     <row r="16" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B16" s="26">
         <v>0</v>
       </c>
       <c r="C16" s="26">
         <v>0</v>
       </c>
       <c r="D16" s="26">
         <v>0</v>
       </c>
       <c r="E16" s="26">
         <v>0</v>
       </c>
       <c r="F16" s="26">
         <v>0</v>
       </c>
       <c r="G16" s="27"/>
       <c r="H16" s="27"/>
       <c r="I16" s="27"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
       <c r="N16" s="27"/>
       <c r="O16" s="27"/>
       <c r="P16" s="27"/>
       <c r="Q16" s="27"/>
       <c r="R16" s="27"/>
       <c r="S16" s="27"/>
       <c r="T16" s="27"/>
       <c r="U16" s="27"/>
       <c r="V16" s="27"/>
       <c r="W16" s="27"/>
       <c r="X16" s="27"/>
       <c r="Y16" s="27"/>
       <c r="Z16" s="27"/>
       <c r="AA16" s="27"/>
       <c r="AB16" s="27"/>
       <c r="AC16" s="27"/>
     </row>
     <row r="17" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="28" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B17" s="28">
         <v>-1021.203</v>
       </c>
       <c r="C17" s="28">
         <v>-854.899</v>
       </c>
       <c r="D17" s="28">
         <v>-806.29899999999998</v>
       </c>
       <c r="E17" s="28">
         <v>-794.82299999999998</v>
       </c>
       <c r="F17" s="28">
         <v>-805</v>
       </c>
       <c r="G17" s="31"/>
       <c r="H17" s="31"/>
       <c r="I17" s="31"/>
       <c r="J17" s="31"/>
       <c r="K17" s="31"/>
       <c r="L17" s="31"/>
       <c r="M17" s="31"/>
       <c r="N17" s="31"/>
       <c r="O17" s="31"/>
       <c r="P17" s="31"/>
       <c r="Q17" s="31"/>
       <c r="R17" s="31"/>
       <c r="S17" s="31"/>
       <c r="T17" s="31"/>
       <c r="U17" s="31"/>
       <c r="V17" s="31"/>
       <c r="W17" s="31"/>
       <c r="X17" s="31"/>
       <c r="Y17" s="31"/>
       <c r="Z17" s="31"/>
       <c r="AA17" s="31"/>
       <c r="AB17" s="31"/>
       <c r="AC17" s="31"/>
     </row>
     <row r="18" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B18" s="26">
         <v>0</v>
       </c>
       <c r="C18" s="26">
         <v>0</v>
       </c>
       <c r="D18" s="26">
         <v>0</v>
       </c>
       <c r="E18" s="26">
         <v>0</v>
       </c>
       <c r="F18" s="26">
         <v>0</v>
       </c>
       <c r="G18" s="27"/>
       <c r="H18" s="27"/>
       <c r="I18" s="27"/>
       <c r="J18" s="27"/>
       <c r="K18" s="27"/>
       <c r="L18" s="27"/>
       <c r="M18" s="27"/>
       <c r="N18" s="27"/>
       <c r="O18" s="27"/>
       <c r="P18" s="27"/>
       <c r="Q18" s="27"/>
       <c r="R18" s="27"/>
       <c r="S18" s="27"/>
       <c r="T18" s="27"/>
       <c r="U18" s="27"/>
       <c r="V18" s="27"/>
       <c r="W18" s="27"/>
       <c r="X18" s="27"/>
       <c r="Y18" s="27"/>
       <c r="Z18" s="27"/>
       <c r="AA18" s="27"/>
       <c r="AB18" s="27"/>
       <c r="AC18" s="27"/>
     </row>
     <row r="19" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="28" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B19" s="28">
         <v>-405.63200000000001</v>
       </c>
       <c r="C19" s="28">
         <v>-421.99099999999999</v>
       </c>
       <c r="D19" s="28">
         <v>-407.69200000000001</v>
       </c>
       <c r="E19" s="28">
         <v>-425.34100000000001</v>
       </c>
       <c r="F19" s="28">
         <v>-396</v>
       </c>
       <c r="G19" s="31"/>
       <c r="H19" s="31"/>
       <c r="I19" s="31"/>
       <c r="J19" s="31"/>
       <c r="K19" s="31"/>
       <c r="L19" s="31"/>
       <c r="M19" s="31"/>
       <c r="N19" s="31"/>
       <c r="O19" s="31"/>
       <c r="P19" s="31"/>
       <c r="Q19" s="31"/>
       <c r="R19" s="31"/>
       <c r="S19" s="31"/>
       <c r="T19" s="31"/>
       <c r="U19" s="31"/>
       <c r="V19" s="31"/>
       <c r="W19" s="31"/>
       <c r="X19" s="31"/>
       <c r="Y19" s="31"/>
       <c r="Z19" s="31"/>
       <c r="AA19" s="31"/>
       <c r="AB19" s="31"/>
       <c r="AC19" s="31"/>
     </row>
     <row r="20" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="25" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B20" s="26">
         <v>-682.18200000000002</v>
       </c>
       <c r="C20" s="26">
         <v>-674.38599999999997</v>
       </c>
       <c r="D20" s="26">
         <v>-667.14599999999996</v>
       </c>
       <c r="E20" s="26">
         <v>-659.93200000000002</v>
       </c>
       <c r="F20" s="26">
         <v>-2089</v>
       </c>
       <c r="G20" s="27"/>
       <c r="H20" s="27"/>
       <c r="I20" s="27"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
       <c r="L20" s="27"/>
       <c r="M20" s="27"/>
       <c r="N20" s="27"/>
       <c r="O20" s="27"/>
       <c r="P20" s="27"/>
       <c r="Q20" s="27"/>
       <c r="R20" s="27"/>
       <c r="S20" s="27"/>
       <c r="T20" s="27"/>
       <c r="U20" s="27"/>
       <c r="V20" s="27"/>
       <c r="W20" s="27"/>
       <c r="X20" s="27"/>
       <c r="Y20" s="27"/>
       <c r="Z20" s="27"/>
       <c r="AA20" s="27"/>
       <c r="AB20" s="27"/>
       <c r="AC20" s="27"/>
     </row>
     <row r="21" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="28" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B21" s="28">
         <v>0</v>
       </c>
       <c r="C21" s="28">
         <v>0</v>
       </c>
       <c r="D21" s="28">
         <v>0</v>
       </c>
       <c r="E21" s="28">
         <v>0</v>
       </c>
       <c r="F21" s="28">
         <v>0</v>
       </c>
       <c r="G21" s="31"/>
       <c r="H21" s="31"/>
       <c r="I21" s="31"/>
       <c r="J21" s="31"/>
       <c r="K21" s="31"/>
       <c r="L21" s="31"/>
       <c r="M21" s="31"/>
       <c r="N21" s="31"/>
       <c r="O21" s="31"/>
       <c r="P21" s="31"/>
       <c r="Q21" s="31"/>
       <c r="R21" s="31"/>
       <c r="S21" s="31"/>
       <c r="T21" s="31"/>
       <c r="U21" s="31"/>
       <c r="V21" s="31"/>
       <c r="W21" s="31"/>
       <c r="X21" s="31"/>
       <c r="Y21" s="31"/>
       <c r="Z21" s="31"/>
       <c r="AA21" s="31"/>
       <c r="AB21" s="31"/>
       <c r="AC21" s="31"/>
     </row>
     <row r="22" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="25" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B22" s="26">
         <v>-1407.316</v>
       </c>
       <c r="C22" s="26">
         <v>-1496.4380000000001</v>
       </c>
       <c r="D22" s="26">
         <v>-1699.5719999999999</v>
       </c>
       <c r="E22" s="26">
         <v>-1720.2339999999999</v>
       </c>
       <c r="F22" s="26">
         <v>-1711</v>
       </c>
       <c r="G22" s="27"/>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
       <c r="N22" s="27"/>
       <c r="O22" s="27"/>
       <c r="P22" s="27"/>
       <c r="Q22" s="27"/>
       <c r="R22" s="27"/>
       <c r="S22" s="27"/>
       <c r="T22" s="27"/>
       <c r="U22" s="27"/>
       <c r="V22" s="27"/>
       <c r="W22" s="27"/>
       <c r="X22" s="27"/>
       <c r="Y22" s="27"/>
       <c r="Z22" s="27"/>
       <c r="AA22" s="27"/>
       <c r="AB22" s="27"/>
       <c r="AC22" s="27"/>
     </row>
     <row r="23" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="28" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B23" s="28">
         <v>-300.58999999999997</v>
       </c>
       <c r="C23" s="28">
         <v>-311.05399999999997</v>
       </c>
       <c r="D23" s="28">
         <v>-673.79200000000003</v>
       </c>
       <c r="E23" s="28">
         <v>-698.88</v>
       </c>
       <c r="F23" s="28">
         <v>-675</v>
       </c>
       <c r="G23" s="27"/>
       <c r="H23" s="27"/>
       <c r="I23" s="27"/>
       <c r="J23" s="27"/>
       <c r="K23" s="27"/>
       <c r="L23" s="27"/>
       <c r="M23" s="27"/>
       <c r="N23" s="27"/>
       <c r="O23" s="27"/>
       <c r="P23" s="27"/>
       <c r="Q23" s="27"/>
       <c r="R23" s="27"/>
       <c r="S23" s="27"/>
       <c r="T23" s="27"/>
       <c r="U23" s="27"/>
       <c r="V23" s="27"/>
       <c r="W23" s="27"/>
       <c r="X23" s="27"/>
       <c r="Y23" s="27"/>
       <c r="Z23" s="27"/>
       <c r="AA23" s="27"/>
       <c r="AB23" s="27"/>
       <c r="AC23" s="27"/>
     </row>
     <row r="24" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="25" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B24" s="26">
         <v>-2631.2460000000001</v>
       </c>
       <c r="C24" s="26">
         <v>-2616.3449999999998</v>
       </c>
       <c r="D24" s="26">
         <v>-2678.3589999999999</v>
       </c>
       <c r="E24" s="26">
         <v>-4393.2690000000002</v>
       </c>
       <c r="F24" s="26">
         <v>-4527</v>
       </c>
       <c r="G24" s="31"/>
       <c r="H24" s="31"/>
       <c r="I24" s="31"/>
       <c r="J24" s="31"/>
       <c r="K24" s="31"/>
       <c r="L24" s="31"/>
       <c r="M24" s="31"/>
       <c r="N24" s="31"/>
       <c r="O24" s="31"/>
       <c r="P24" s="31"/>
       <c r="Q24" s="31"/>
       <c r="R24" s="31"/>
       <c r="S24" s="31"/>
       <c r="T24" s="31"/>
       <c r="U24" s="31"/>
       <c r="V24" s="31"/>
       <c r="W24" s="31"/>
       <c r="X24" s="31"/>
       <c r="Y24" s="31"/>
       <c r="Z24" s="31"/>
       <c r="AA24" s="31"/>
       <c r="AB24" s="31"/>
       <c r="AC24" s="31"/>
     </row>
     <row r="25" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="28" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B25" s="28">
         <v>-2063.12</v>
       </c>
       <c r="C25" s="28">
         <v>-2170.6669999999999</v>
       </c>
       <c r="D25" s="28">
         <v>-2173.413</v>
       </c>
       <c r="E25" s="28">
         <v>-2253.2330000000002</v>
       </c>
       <c r="F25" s="28">
         <v>-3375</v>
       </c>
       <c r="G25" s="27"/>
       <c r="H25" s="27"/>
       <c r="I25" s="27"/>
       <c r="J25" s="27"/>
       <c r="K25" s="27"/>
       <c r="L25" s="27"/>
       <c r="M25" s="27"/>
       <c r="N25" s="27"/>
       <c r="O25" s="27"/>
       <c r="P25" s="27"/>
       <c r="Q25" s="27"/>
       <c r="R25" s="27"/>
       <c r="S25" s="27"/>
       <c r="T25" s="27"/>
       <c r="U25" s="27"/>
       <c r="V25" s="27"/>
       <c r="W25" s="27"/>
       <c r="X25" s="27"/>
       <c r="Y25" s="27"/>
       <c r="Z25" s="27"/>
       <c r="AA25" s="27"/>
       <c r="AB25" s="27"/>
       <c r="AC25" s="27"/>
     </row>
     <row r="26" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="25" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B26" s="26">
         <v>-1008.872</v>
       </c>
       <c r="C26" s="26">
         <v>-1056.704</v>
       </c>
       <c r="D26" s="26">
         <v>-1066.114</v>
       </c>
       <c r="E26" s="26">
         <v>-1097.165</v>
       </c>
       <c r="F26" s="26">
         <v>-1134</v>
       </c>
       <c r="G26" s="31"/>
       <c r="H26" s="31"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="31"/>
       <c r="M26" s="31"/>
       <c r="N26" s="31"/>
       <c r="O26" s="31"/>
       <c r="P26" s="31"/>
       <c r="Q26" s="31"/>
       <c r="R26" s="31"/>
       <c r="S26" s="31"/>
       <c r="T26" s="31"/>
       <c r="U26" s="31"/>
       <c r="V26" s="31"/>
       <c r="W26" s="31"/>
       <c r="X26" s="31"/>
       <c r="Y26" s="31"/>
       <c r="Z26" s="31"/>
       <c r="AA26" s="31"/>
       <c r="AB26" s="31"/>
       <c r="AC26" s="31"/>
     </row>
     <row r="27" spans="1:29" ht="15.75" collapsed="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="22" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B27" s="23">
         <v>-11761.779</v>
       </c>
       <c r="C27" s="23">
         <v>-11777.789000000001</v>
       </c>
       <c r="D27" s="23">
         <v>-11772.438</v>
       </c>
       <c r="E27" s="23">
         <v>-11749.44</v>
       </c>
       <c r="F27" s="23">
         <v>-11861</v>
       </c>
       <c r="G27" s="29"/>
       <c r="H27" s="29"/>
       <c r="I27" s="29"/>
       <c r="J27" s="29"/>
       <c r="K27" s="29"/>
       <c r="L27" s="29"/>
       <c r="M27" s="29"/>
       <c r="N27" s="29"/>
       <c r="O27" s="29"/>
       <c r="P27" s="29"/>
       <c r="Q27" s="29"/>
       <c r="R27" s="29"/>
       <c r="S27" s="29"/>
       <c r="T27" s="29"/>
       <c r="U27" s="29"/>
       <c r="V27" s="29"/>
       <c r="W27" s="29"/>
       <c r="X27" s="29"/>
       <c r="Y27" s="29"/>
       <c r="Z27" s="29"/>
       <c r="AA27" s="29"/>
       <c r="AB27" s="29"/>
       <c r="AC27" s="29"/>
     </row>
     <row r="28" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="28" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B28" s="28">
         <v>0</v>
       </c>
       <c r="C28" s="28">
         <v>0</v>
       </c>
       <c r="D28" s="28">
         <v>0</v>
       </c>
       <c r="E28" s="28">
         <v>0</v>
       </c>
       <c r="F28" s="28">
         <v>0</v>
       </c>
       <c r="G28" s="31"/>
       <c r="H28" s="31"/>
       <c r="I28" s="31"/>
       <c r="J28" s="31"/>
       <c r="K28" s="31"/>
       <c r="L28" s="31"/>
       <c r="M28" s="31"/>
       <c r="N28" s="31"/>
       <c r="O28" s="31"/>
       <c r="P28" s="31"/>
       <c r="Q28" s="31"/>
       <c r="R28" s="31"/>
       <c r="S28" s="31"/>
       <c r="T28" s="31"/>
       <c r="U28" s="31"/>
       <c r="V28" s="31"/>
       <c r="W28" s="31"/>
       <c r="X28" s="31"/>
       <c r="Y28" s="31"/>
       <c r="Z28" s="31"/>
       <c r="AA28" s="31"/>
       <c r="AB28" s="31"/>
       <c r="AC28" s="31"/>
     </row>
     <row r="29" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="25" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B29" s="26">
         <v>-1674.579</v>
       </c>
       <c r="C29" s="26">
         <v>-1666.06</v>
       </c>
       <c r="D29" s="26">
         <v>-1584.547</v>
       </c>
       <c r="E29" s="26">
         <v>-1568.3389999999999</v>
       </c>
       <c r="F29" s="26">
         <v>-1485</v>
       </c>
       <c r="G29" s="27"/>
       <c r="H29" s="27"/>
       <c r="I29" s="27"/>
       <c r="J29" s="27"/>
       <c r="K29" s="27"/>
       <c r="L29" s="27"/>
       <c r="M29" s="27"/>
       <c r="N29" s="27"/>
       <c r="O29" s="27"/>
       <c r="P29" s="27"/>
       <c r="Q29" s="27"/>
       <c r="R29" s="27"/>
       <c r="S29" s="27"/>
       <c r="T29" s="27"/>
       <c r="U29" s="27"/>
       <c r="V29" s="27"/>
       <c r="W29" s="27"/>
       <c r="X29" s="27"/>
       <c r="Y29" s="27"/>
       <c r="Z29" s="27"/>
       <c r="AA29" s="27"/>
       <c r="AB29" s="27"/>
       <c r="AC29" s="27"/>
     </row>
     <row r="30" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="28" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B30" s="28">
         <v>0</v>
       </c>
       <c r="C30" s="28">
         <v>0</v>
       </c>
       <c r="D30" s="28">
         <v>0</v>
       </c>
       <c r="E30" s="28">
         <v>0</v>
       </c>
       <c r="F30" s="28">
         <v>0</v>
       </c>
       <c r="G30" s="27"/>
       <c r="H30" s="27"/>
       <c r="I30" s="27"/>
       <c r="J30" s="27"/>
       <c r="K30" s="27"/>
       <c r="L30" s="27"/>
       <c r="M30" s="27"/>
       <c r="N30" s="27"/>
       <c r="O30" s="27"/>
       <c r="P30" s="27"/>
       <c r="Q30" s="27"/>
       <c r="R30" s="27"/>
       <c r="S30" s="27"/>
       <c r="T30" s="27"/>
       <c r="U30" s="27"/>
       <c r="V30" s="27"/>
       <c r="W30" s="27"/>
       <c r="X30" s="27"/>
       <c r="Y30" s="27"/>
       <c r="Z30" s="27"/>
       <c r="AA30" s="27"/>
       <c r="AB30" s="27"/>
       <c r="AC30" s="27"/>
     </row>
     <row r="31" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="25" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B31" s="26">
         <v>-963.14</v>
       </c>
       <c r="C31" s="26">
         <v>-956.5</v>
       </c>
       <c r="D31" s="26">
         <v>-955.86900000000003</v>
       </c>
       <c r="E31" s="26">
         <v>-955.08299999999997</v>
       </c>
       <c r="F31" s="26">
         <v>-954</v>
       </c>
       <c r="G31" s="31"/>
       <c r="H31" s="31"/>
       <c r="I31" s="31"/>
       <c r="J31" s="31"/>
       <c r="K31" s="31"/>
       <c r="L31" s="31"/>
       <c r="M31" s="31"/>
       <c r="N31" s="31"/>
       <c r="O31" s="31"/>
       <c r="P31" s="31"/>
       <c r="Q31" s="31"/>
       <c r="R31" s="31"/>
       <c r="S31" s="31"/>
       <c r="T31" s="31"/>
       <c r="U31" s="31"/>
       <c r="V31" s="31"/>
       <c r="W31" s="31"/>
       <c r="X31" s="31"/>
       <c r="Y31" s="31"/>
       <c r="Z31" s="31"/>
       <c r="AA31" s="31"/>
       <c r="AB31" s="31"/>
       <c r="AC31" s="31"/>
     </row>
     <row r="32" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="28" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B32" s="28">
         <v>-3696.424</v>
       </c>
       <c r="C32" s="28">
         <v>-3698.2449999999999</v>
       </c>
       <c r="D32" s="28">
         <v>-3702.4340000000002</v>
       </c>
       <c r="E32" s="28">
         <v>-3706.9389999999999</v>
       </c>
       <c r="F32" s="28">
         <v>-3713</v>
       </c>
       <c r="G32" s="27"/>
       <c r="H32" s="27"/>
       <c r="I32" s="27"/>
       <c r="J32" s="27"/>
       <c r="K32" s="27"/>
       <c r="L32" s="27"/>
       <c r="M32" s="27"/>
       <c r="N32" s="27"/>
       <c r="O32" s="27"/>
       <c r="P32" s="27"/>
       <c r="Q32" s="27"/>
       <c r="R32" s="27"/>
       <c r="S32" s="27"/>
       <c r="T32" s="27"/>
       <c r="U32" s="27"/>
       <c r="V32" s="27"/>
       <c r="W32" s="27"/>
       <c r="X32" s="27"/>
       <c r="Y32" s="27"/>
       <c r="Z32" s="27"/>
       <c r="AA32" s="27"/>
       <c r="AB32" s="27"/>
       <c r="AC32" s="27"/>
     </row>
     <row r="33" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="25" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B33" s="26">
         <v>0</v>
       </c>
       <c r="C33" s="26">
         <v>0</v>
       </c>
       <c r="D33" s="26">
         <v>0</v>
       </c>
       <c r="E33" s="26">
         <v>0</v>
       </c>
       <c r="F33" s="26">
         <v>0</v>
       </c>
       <c r="G33" s="31"/>
       <c r="H33" s="31"/>
       <c r="I33" s="31"/>
       <c r="J33" s="31"/>
       <c r="K33" s="31"/>
       <c r="L33" s="31"/>
       <c r="M33" s="31"/>
       <c r="N33" s="31"/>
       <c r="O33" s="31"/>
       <c r="P33" s="31"/>
       <c r="Q33" s="31"/>
       <c r="R33" s="31"/>
       <c r="S33" s="31"/>
       <c r="T33" s="31"/>
       <c r="U33" s="31"/>
       <c r="V33" s="31"/>
       <c r="W33" s="31"/>
       <c r="X33" s="31"/>
       <c r="Y33" s="31"/>
       <c r="Z33" s="31"/>
       <c r="AA33" s="31"/>
       <c r="AB33" s="31"/>
       <c r="AC33" s="31"/>
     </row>
     <row r="34" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="28" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B34" s="28">
         <v>-450.75299999999999</v>
       </c>
       <c r="C34" s="28">
         <v>-438.38099999999997</v>
       </c>
       <c r="D34" s="28">
         <v>-453.78500000000003</v>
       </c>
       <c r="E34" s="28">
         <v>-428.59699999999998</v>
       </c>
       <c r="F34" s="28">
         <v>-440</v>
       </c>
       <c r="G34" s="27"/>
       <c r="H34" s="27"/>
       <c r="I34" s="27"/>
       <c r="J34" s="27"/>
       <c r="K34" s="27"/>
       <c r="L34" s="27"/>
       <c r="M34" s="27"/>
       <c r="N34" s="27"/>
       <c r="O34" s="27"/>
       <c r="P34" s="27"/>
       <c r="Q34" s="27"/>
       <c r="R34" s="27"/>
       <c r="S34" s="27"/>
       <c r="T34" s="27"/>
       <c r="U34" s="27"/>
       <c r="V34" s="27"/>
       <c r="W34" s="27"/>
       <c r="X34" s="27"/>
       <c r="Y34" s="27"/>
       <c r="Z34" s="27"/>
       <c r="AA34" s="27"/>
       <c r="AB34" s="27"/>
       <c r="AC34" s="27"/>
     </row>
     <row r="35" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="25" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B35" s="26">
         <v>0</v>
       </c>
       <c r="C35" s="26">
         <v>0</v>
       </c>
       <c r="D35" s="26">
         <v>0</v>
       </c>
       <c r="E35" s="26">
         <v>0</v>
       </c>
       <c r="F35" s="26">
         <v>0</v>
       </c>
       <c r="G35" s="27"/>
       <c r="H35" s="27"/>
       <c r="I35" s="27"/>
       <c r="J35" s="27"/>
       <c r="K35" s="27"/>
       <c r="L35" s="27"/>
       <c r="M35" s="27"/>
       <c r="N35" s="27"/>
       <c r="O35" s="27"/>
       <c r="P35" s="27"/>
       <c r="Q35" s="27"/>
       <c r="R35" s="27"/>
       <c r="S35" s="27"/>
       <c r="T35" s="27"/>
       <c r="U35" s="27"/>
       <c r="V35" s="27"/>
       <c r="W35" s="27"/>
       <c r="X35" s="27"/>
       <c r="Y35" s="27"/>
       <c r="Z35" s="27"/>
       <c r="AA35" s="27"/>
       <c r="AB35" s="27"/>
       <c r="AC35" s="27"/>
     </row>
     <row r="36" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="28" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B36" s="28">
         <v>-4976.8829999999998</v>
       </c>
       <c r="C36" s="28">
         <v>-5018.6030000000001</v>
       </c>
       <c r="D36" s="28">
         <v>-5075.8029999999999</v>
       </c>
       <c r="E36" s="28">
         <v>-5090.482</v>
       </c>
       <c r="F36" s="28">
         <v>-5269</v>
       </c>
       <c r="G36" s="31"/>
       <c r="H36" s="31"/>
       <c r="I36" s="31"/>
       <c r="J36" s="31"/>
       <c r="K36" s="31"/>
       <c r="L36" s="31"/>
       <c r="M36" s="31"/>
       <c r="N36" s="31"/>
       <c r="O36" s="31"/>
@@ -4426,739 +4417,739 @@
       <c r="H38" s="31"/>
       <c r="I38" s="31"/>
       <c r="J38" s="31"/>
       <c r="K38" s="31"/>
       <c r="L38" s="31"/>
       <c r="M38" s="31"/>
       <c r="N38" s="31"/>
       <c r="O38" s="31"/>
       <c r="P38" s="31"/>
       <c r="Q38" s="31"/>
       <c r="R38" s="31"/>
       <c r="S38" s="31"/>
       <c r="T38" s="31"/>
       <c r="U38" s="31"/>
       <c r="V38" s="31"/>
       <c r="W38" s="31"/>
       <c r="X38" s="31"/>
       <c r="Y38" s="31"/>
       <c r="Z38" s="31"/>
       <c r="AA38" s="31"/>
       <c r="AB38" s="31"/>
       <c r="AC38" s="31"/>
     </row>
     <row r="39" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="25" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B39" s="26">
         <v>0</v>
       </c>
       <c r="C39" s="26">
         <v>0</v>
       </c>
       <c r="D39" s="26">
         <v>0</v>
       </c>
       <c r="E39" s="26">
         <v>0</v>
       </c>
       <c r="F39" s="26">
         <v>0</v>
       </c>
       <c r="G39" s="27"/>
       <c r="H39" s="27"/>
       <c r="I39" s="27"/>
       <c r="J39" s="27"/>
       <c r="K39" s="27"/>
       <c r="L39" s="27"/>
       <c r="M39" s="27"/>
       <c r="N39" s="27"/>
       <c r="O39" s="27"/>
       <c r="P39" s="27"/>
       <c r="Q39" s="27"/>
       <c r="R39" s="27"/>
       <c r="S39" s="27"/>
       <c r="T39" s="27"/>
       <c r="U39" s="27"/>
       <c r="V39" s="27"/>
       <c r="W39" s="27"/>
       <c r="X39" s="27"/>
       <c r="Y39" s="27"/>
       <c r="Z39" s="27"/>
       <c r="AA39" s="27"/>
       <c r="AB39" s="27"/>
       <c r="AC39" s="27"/>
     </row>
     <row r="40" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="28" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B40" s="28">
         <v>0</v>
       </c>
       <c r="C40" s="28">
         <v>0</v>
       </c>
       <c r="D40" s="28">
         <v>0</v>
       </c>
       <c r="E40" s="28">
         <v>0</v>
       </c>
       <c r="F40" s="28">
         <v>0</v>
       </c>
       <c r="G40" s="31"/>
       <c r="H40" s="31"/>
       <c r="I40" s="31"/>
       <c r="J40" s="31"/>
       <c r="K40" s="31"/>
       <c r="L40" s="31"/>
       <c r="M40" s="31"/>
       <c r="N40" s="31"/>
       <c r="O40" s="31"/>
       <c r="P40" s="31"/>
       <c r="Q40" s="31"/>
       <c r="R40" s="31"/>
       <c r="S40" s="31"/>
       <c r="T40" s="31"/>
       <c r="U40" s="31"/>
       <c r="V40" s="31"/>
       <c r="W40" s="31"/>
       <c r="X40" s="31"/>
       <c r="Y40" s="31"/>
       <c r="Z40" s="31"/>
       <c r="AA40" s="31"/>
       <c r="AB40" s="31"/>
       <c r="AC40" s="31"/>
     </row>
     <row r="41" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="25" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B41" s="26">
         <v>0</v>
       </c>
       <c r="C41" s="26">
         <v>0</v>
       </c>
       <c r="D41" s="26">
         <v>0</v>
       </c>
       <c r="E41" s="26">
         <v>0</v>
       </c>
       <c r="F41" s="26">
         <v>0</v>
       </c>
       <c r="G41" s="27"/>
       <c r="H41" s="27"/>
       <c r="I41" s="27"/>
       <c r="J41" s="27"/>
       <c r="K41" s="27"/>
       <c r="L41" s="27"/>
       <c r="M41" s="27"/>
       <c r="N41" s="27"/>
       <c r="O41" s="27"/>
       <c r="P41" s="27"/>
       <c r="Q41" s="27"/>
       <c r="R41" s="27"/>
       <c r="S41" s="27"/>
       <c r="T41" s="27"/>
       <c r="U41" s="27"/>
       <c r="V41" s="27"/>
       <c r="W41" s="27"/>
       <c r="X41" s="27"/>
       <c r="Y41" s="27"/>
       <c r="Z41" s="27"/>
       <c r="AA41" s="27"/>
       <c r="AB41" s="27"/>
       <c r="AC41" s="27"/>
     </row>
     <row r="42" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="28" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B42" s="28">
         <v>-74.629000000000005</v>
       </c>
       <c r="C42" s="28">
         <v>-77.3</v>
       </c>
       <c r="D42" s="28">
         <v>-75.387</v>
       </c>
       <c r="E42" s="28">
         <v>-78.3</v>
       </c>
       <c r="F42" s="28">
         <v>-75</v>
       </c>
       <c r="G42" s="31"/>
       <c r="H42" s="31"/>
       <c r="I42" s="31"/>
       <c r="J42" s="31"/>
       <c r="K42" s="31"/>
       <c r="L42" s="31"/>
       <c r="M42" s="31"/>
       <c r="N42" s="31"/>
       <c r="O42" s="31"/>
       <c r="P42" s="31"/>
       <c r="Q42" s="31"/>
       <c r="R42" s="31"/>
       <c r="S42" s="31"/>
       <c r="T42" s="31"/>
       <c r="U42" s="31"/>
       <c r="V42" s="31"/>
       <c r="W42" s="31"/>
       <c r="X42" s="31"/>
       <c r="Y42" s="31"/>
       <c r="Z42" s="31"/>
       <c r="AA42" s="31"/>
       <c r="AB42" s="31"/>
       <c r="AC42" s="31"/>
     </row>
     <row r="43" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="25" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B43" s="26">
         <v>-35.554000000000002</v>
       </c>
       <c r="C43" s="26">
         <v>-33.700000000000003</v>
       </c>
       <c r="D43" s="26">
         <v>-32.79</v>
       </c>
       <c r="E43" s="26">
         <v>-1237.489</v>
       </c>
       <c r="F43" s="26">
         <v>-1203</v>
       </c>
       <c r="G43" s="27"/>
       <c r="H43" s="27"/>
       <c r="I43" s="27"/>
       <c r="J43" s="27"/>
       <c r="K43" s="27"/>
       <c r="L43" s="27"/>
       <c r="M43" s="27"/>
       <c r="N43" s="27"/>
       <c r="O43" s="27"/>
       <c r="P43" s="27"/>
       <c r="Q43" s="27"/>
       <c r="R43" s="27"/>
       <c r="S43" s="27"/>
       <c r="T43" s="27"/>
       <c r="U43" s="27"/>
       <c r="V43" s="27"/>
       <c r="W43" s="27"/>
       <c r="X43" s="27"/>
       <c r="Y43" s="27"/>
       <c r="Z43" s="27"/>
       <c r="AA43" s="27"/>
       <c r="AB43" s="27"/>
       <c r="AC43" s="27"/>
     </row>
     <row r="44" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="28" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B44" s="28">
         <v>0</v>
       </c>
       <c r="C44" s="28">
         <v>0</v>
       </c>
       <c r="D44" s="28">
         <v>0</v>
       </c>
       <c r="E44" s="28">
         <v>0</v>
       </c>
       <c r="F44" s="28">
         <v>0</v>
       </c>
       <c r="G44" s="31"/>
       <c r="H44" s="31"/>
       <c r="I44" s="31"/>
       <c r="J44" s="31"/>
       <c r="K44" s="31"/>
       <c r="L44" s="31"/>
       <c r="M44" s="31"/>
       <c r="N44" s="31"/>
       <c r="O44" s="31"/>
       <c r="P44" s="31"/>
       <c r="Q44" s="31"/>
       <c r="R44" s="31"/>
       <c r="S44" s="31"/>
       <c r="T44" s="31"/>
       <c r="U44" s="31"/>
       <c r="V44" s="31"/>
       <c r="W44" s="31"/>
       <c r="X44" s="31"/>
       <c r="Y44" s="31"/>
       <c r="Z44" s="31"/>
       <c r="AA44" s="31"/>
       <c r="AB44" s="31"/>
       <c r="AC44" s="31"/>
     </row>
     <row r="45" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="25" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B45" s="26">
         <v>0</v>
       </c>
       <c r="C45" s="26">
         <v>0</v>
       </c>
       <c r="D45" s="26">
         <v>0</v>
       </c>
       <c r="E45" s="26">
         <v>0</v>
       </c>
       <c r="F45" s="26">
         <v>0</v>
       </c>
       <c r="G45" s="27"/>
       <c r="H45" s="27"/>
       <c r="I45" s="27"/>
       <c r="J45" s="27"/>
       <c r="K45" s="27"/>
       <c r="L45" s="27"/>
       <c r="M45" s="27"/>
       <c r="N45" s="27"/>
       <c r="O45" s="27"/>
       <c r="P45" s="27"/>
       <c r="Q45" s="27"/>
       <c r="R45" s="27"/>
       <c r="S45" s="27"/>
       <c r="T45" s="27"/>
       <c r="U45" s="27"/>
       <c r="V45" s="27"/>
       <c r="W45" s="27"/>
       <c r="X45" s="27"/>
       <c r="Y45" s="27"/>
       <c r="Z45" s="27"/>
       <c r="AA45" s="27"/>
       <c r="AB45" s="27"/>
       <c r="AC45" s="27"/>
     </row>
     <row r="46" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="28" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B46" s="28">
         <v>-969.57600000000002</v>
       </c>
       <c r="C46" s="28">
         <v>-948.97699999999998</v>
       </c>
       <c r="D46" s="28">
         <v>-864.55100000000004</v>
       </c>
       <c r="E46" s="28">
         <v>-6.0000000000000001E-3</v>
       </c>
       <c r="F46" s="28">
         <v>0</v>
       </c>
       <c r="G46" s="31"/>
       <c r="H46" s="31"/>
       <c r="I46" s="31"/>
       <c r="J46" s="31"/>
       <c r="K46" s="31"/>
       <c r="L46" s="31"/>
       <c r="M46" s="31"/>
       <c r="N46" s="31"/>
       <c r="O46" s="31"/>
       <c r="P46" s="31"/>
       <c r="Q46" s="31"/>
       <c r="R46" s="31"/>
       <c r="S46" s="31"/>
       <c r="T46" s="31"/>
       <c r="U46" s="31"/>
       <c r="V46" s="31"/>
       <c r="W46" s="31"/>
       <c r="X46" s="31"/>
       <c r="Y46" s="31"/>
       <c r="Z46" s="31"/>
       <c r="AA46" s="31"/>
       <c r="AB46" s="31"/>
       <c r="AC46" s="31"/>
     </row>
     <row r="47" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47" s="25" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B47" s="26">
         <v>-377.08</v>
       </c>
       <c r="C47" s="26">
         <v>-366.45299999999997</v>
       </c>
       <c r="D47" s="26">
         <v>-453.11799999999999</v>
       </c>
       <c r="E47" s="26">
         <v>-476.83300000000003</v>
       </c>
       <c r="F47" s="26">
         <v>-445</v>
       </c>
       <c r="G47" s="27"/>
       <c r="H47" s="27"/>
       <c r="I47" s="27"/>
       <c r="J47" s="27"/>
       <c r="K47" s="27"/>
       <c r="L47" s="27"/>
       <c r="M47" s="27"/>
       <c r="N47" s="27"/>
       <c r="O47" s="27"/>
       <c r="P47" s="27"/>
       <c r="Q47" s="27"/>
       <c r="R47" s="27"/>
       <c r="S47" s="27"/>
       <c r="T47" s="27"/>
       <c r="U47" s="27"/>
       <c r="V47" s="27"/>
       <c r="W47" s="27"/>
       <c r="X47" s="27"/>
       <c r="Y47" s="27"/>
       <c r="Z47" s="27"/>
       <c r="AA47" s="27"/>
       <c r="AB47" s="27"/>
       <c r="AC47" s="27"/>
     </row>
     <row r="48" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="28" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B48" s="28">
         <v>-188.31100000000001</v>
       </c>
       <c r="C48" s="28">
         <v>-173.684</v>
       </c>
       <c r="D48" s="28">
         <v>-164.06399999999999</v>
       </c>
       <c r="E48" s="28">
         <v>-164.285</v>
       </c>
       <c r="F48" s="28">
         <v>-151</v>
       </c>
       <c r="G48" s="27"/>
       <c r="H48" s="27"/>
       <c r="I48" s="27"/>
       <c r="J48" s="27"/>
       <c r="K48" s="27"/>
       <c r="L48" s="27"/>
       <c r="M48" s="27"/>
       <c r="N48" s="27"/>
       <c r="O48" s="27"/>
       <c r="P48" s="27"/>
       <c r="Q48" s="27"/>
       <c r="R48" s="27"/>
       <c r="S48" s="27"/>
       <c r="T48" s="27"/>
       <c r="U48" s="27"/>
       <c r="V48" s="27"/>
       <c r="W48" s="27"/>
       <c r="X48" s="27"/>
       <c r="Y48" s="27"/>
       <c r="Z48" s="27"/>
       <c r="AA48" s="27"/>
       <c r="AB48" s="27"/>
       <c r="AC48" s="27"/>
     </row>
     <row r="49" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="25" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B49" s="26">
         <v>0</v>
       </c>
       <c r="C49" s="26">
         <v>0</v>
       </c>
       <c r="D49" s="26">
         <v>0</v>
       </c>
       <c r="E49" s="26">
         <v>0</v>
       </c>
       <c r="F49" s="26">
         <v>0</v>
       </c>
       <c r="G49" s="31"/>
       <c r="H49" s="31"/>
       <c r="I49" s="31"/>
       <c r="J49" s="31"/>
       <c r="K49" s="31"/>
       <c r="L49" s="31"/>
       <c r="M49" s="31"/>
       <c r="N49" s="31"/>
       <c r="O49" s="31"/>
       <c r="P49" s="31"/>
       <c r="Q49" s="31"/>
       <c r="R49" s="31"/>
       <c r="S49" s="31"/>
       <c r="T49" s="31"/>
       <c r="U49" s="31"/>
       <c r="V49" s="31"/>
       <c r="W49" s="31"/>
       <c r="X49" s="31"/>
       <c r="Y49" s="31"/>
       <c r="Z49" s="31"/>
       <c r="AA49" s="31"/>
       <c r="AB49" s="31"/>
       <c r="AC49" s="31"/>
     </row>
     <row r="50" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A50" s="28" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B50" s="28">
         <v>-407.14</v>
       </c>
       <c r="C50" s="28">
         <v>-403.61099999999999</v>
       </c>
       <c r="D50" s="28">
         <v>-400.21</v>
       </c>
       <c r="E50" s="28">
         <v>-396.709</v>
       </c>
       <c r="F50" s="28">
         <v>-392</v>
       </c>
       <c r="G50" s="31"/>
       <c r="H50" s="31"/>
       <c r="I50" s="31"/>
       <c r="J50" s="31"/>
       <c r="K50" s="31"/>
       <c r="L50" s="31"/>
       <c r="M50" s="31"/>
       <c r="N50" s="31"/>
       <c r="O50" s="31"/>
       <c r="P50" s="31"/>
       <c r="Q50" s="31"/>
       <c r="R50" s="31"/>
       <c r="S50" s="31"/>
       <c r="T50" s="31"/>
       <c r="U50" s="31"/>
       <c r="V50" s="31"/>
       <c r="W50" s="31"/>
       <c r="X50" s="31"/>
       <c r="Y50" s="31"/>
       <c r="Z50" s="31"/>
       <c r="AA50" s="31"/>
       <c r="AB50" s="31"/>
       <c r="AC50" s="31"/>
     </row>
     <row r="51" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="25" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B51" s="26">
         <v>0</v>
       </c>
       <c r="C51" s="26">
         <v>0</v>
       </c>
       <c r="D51" s="26">
         <v>0</v>
       </c>
       <c r="E51" s="26">
         <v>0</v>
       </c>
       <c r="F51" s="26">
         <v>0</v>
       </c>
       <c r="G51" s="31"/>
       <c r="H51" s="31"/>
       <c r="I51" s="31"/>
       <c r="J51" s="31"/>
       <c r="K51" s="31"/>
       <c r="L51" s="31"/>
       <c r="M51" s="31"/>
       <c r="N51" s="31"/>
       <c r="O51" s="31"/>
       <c r="P51" s="31"/>
       <c r="Q51" s="31"/>
       <c r="R51" s="31"/>
       <c r="S51" s="31"/>
       <c r="T51" s="31"/>
       <c r="U51" s="31"/>
       <c r="V51" s="31"/>
       <c r="W51" s="31"/>
       <c r="X51" s="31"/>
       <c r="Y51" s="31"/>
       <c r="Z51" s="31"/>
       <c r="AA51" s="31"/>
       <c r="AB51" s="31"/>
       <c r="AC51" s="31"/>
     </row>
     <row r="52" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="28" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B52" s="28">
         <v>0</v>
       </c>
       <c r="C52" s="28">
         <v>0</v>
       </c>
       <c r="D52" s="28">
         <v>0</v>
       </c>
       <c r="E52" s="28">
         <v>0</v>
       </c>
       <c r="F52" s="28">
         <v>0</v>
       </c>
       <c r="G52" s="27"/>
       <c r="H52" s="27"/>
       <c r="I52" s="27"/>
       <c r="J52" s="27"/>
       <c r="K52" s="27"/>
       <c r="L52" s="27"/>
       <c r="M52" s="27"/>
       <c r="N52" s="27"/>
       <c r="O52" s="27"/>
       <c r="P52" s="27"/>
       <c r="Q52" s="27"/>
       <c r="R52" s="27"/>
       <c r="S52" s="27"/>
       <c r="T52" s="27"/>
       <c r="U52" s="27"/>
       <c r="V52" s="27"/>
       <c r="W52" s="27"/>
       <c r="X52" s="27"/>
       <c r="Y52" s="27"/>
       <c r="Z52" s="27"/>
       <c r="AA52" s="27"/>
       <c r="AB52" s="27"/>
       <c r="AC52" s="27"/>
     </row>
     <row r="53" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="25" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B53" s="26">
         <v>-3629.3119999999999</v>
       </c>
       <c r="C53" s="26">
         <v>-3630.982</v>
       </c>
       <c r="D53" s="26">
         <v>-3715.3690000000001</v>
       </c>
       <c r="E53" s="26">
         <v>-3680.1390000000001</v>
       </c>
       <c r="F53" s="26">
         <v>-3794</v>
       </c>
       <c r="G53" s="31"/>
       <c r="H53" s="31"/>
       <c r="I53" s="31"/>
       <c r="J53" s="31"/>
       <c r="K53" s="31"/>
       <c r="L53" s="31"/>
       <c r="M53" s="31"/>
       <c r="N53" s="31"/>
       <c r="O53" s="31"/>
       <c r="P53" s="31"/>
       <c r="Q53" s="31"/>
       <c r="R53" s="31"/>
       <c r="S53" s="31"/>
       <c r="T53" s="31"/>
       <c r="U53" s="31"/>
       <c r="V53" s="31"/>
       <c r="W53" s="31"/>
       <c r="X53" s="31"/>
       <c r="Y53" s="31"/>
       <c r="Z53" s="31"/>
       <c r="AA53" s="31"/>
       <c r="AB53" s="31"/>
       <c r="AC53" s="31"/>
     </row>
     <row r="54" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="28" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B54" s="28">
         <v>-1128.204</v>
       </c>
       <c r="C54" s="28">
         <v>-1122.5160000000001</v>
       </c>
       <c r="D54" s="28">
         <v>-1143.2329999999999</v>
       </c>
       <c r="E54" s="28">
         <v>-1133.3489999999999</v>
       </c>
       <c r="F54" s="28">
         <v>-1164</v>
       </c>
       <c r="G54" s="27"/>
       <c r="H54" s="27"/>
       <c r="I54" s="27"/>
       <c r="J54" s="27"/>
       <c r="K54" s="27"/>
       <c r="L54" s="27"/>
       <c r="M54" s="27"/>
       <c r="N54" s="27"/>
       <c r="O54" s="27"/>
       <c r="P54" s="27"/>
       <c r="Q54" s="27"/>
       <c r="R54" s="27"/>
       <c r="S54" s="27"/>
       <c r="T54" s="27"/>
       <c r="U54" s="27"/>
       <c r="V54" s="27"/>
       <c r="W54" s="27"/>
       <c r="X54" s="27"/>
       <c r="Y54" s="27"/>
       <c r="Z54" s="27"/>
       <c r="AA54" s="27"/>
       <c r="AB54" s="27"/>
       <c r="AC54" s="27"/>
     </row>
     <row r="55" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="25" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B55" s="26">
         <v>-165.953</v>
       </c>
       <c r="C55" s="26">
         <v>-171.715</v>
       </c>
       <c r="D55" s="26">
         <v>-167.61099999999999</v>
       </c>
       <c r="E55" s="26">
         <v>-174.00200000000001</v>
       </c>
       <c r="F55" s="26">
         <v>-166</v>
       </c>
       <c r="G55" s="31"/>
       <c r="H55" s="31"/>
       <c r="I55" s="31"/>
       <c r="J55" s="31"/>
       <c r="K55" s="31"/>
       <c r="L55" s="31"/>
       <c r="M55" s="31"/>
       <c r="N55" s="31"/>
       <c r="O55" s="31"/>
@@ -5200,1726 +5191,1726 @@
       <c r="H56" s="29"/>
       <c r="I56" s="29"/>
       <c r="J56" s="29"/>
       <c r="K56" s="29"/>
       <c r="L56" s="29"/>
       <c r="M56" s="29"/>
       <c r="N56" s="29"/>
       <c r="O56" s="29"/>
       <c r="P56" s="29"/>
       <c r="Q56" s="29"/>
       <c r="R56" s="29"/>
       <c r="S56" s="29"/>
       <c r="T56" s="29"/>
       <c r="U56" s="29"/>
       <c r="V56" s="29"/>
       <c r="W56" s="29"/>
       <c r="X56" s="29"/>
       <c r="Y56" s="29"/>
       <c r="Z56" s="29"/>
       <c r="AA56" s="29"/>
       <c r="AB56" s="29"/>
       <c r="AC56" s="29"/>
     </row>
     <row r="57" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A57" s="28" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B57" s="28">
         <v>-5119.0349999999999</v>
       </c>
       <c r="C57" s="28">
         <v>-6602.5519999999997</v>
       </c>
       <c r="D57" s="28">
         <v>-6556.8490000000002</v>
       </c>
       <c r="E57" s="28">
         <v>-8394.3420000000006</v>
       </c>
       <c r="F57" s="28">
         <v>-8430</v>
       </c>
       <c r="G57" s="31"/>
       <c r="H57" s="31"/>
       <c r="I57" s="31"/>
       <c r="J57" s="31"/>
       <c r="K57" s="31"/>
       <c r="L57" s="31"/>
       <c r="M57" s="31"/>
       <c r="N57" s="31"/>
       <c r="O57" s="31"/>
       <c r="P57" s="31"/>
       <c r="Q57" s="31"/>
       <c r="R57" s="31"/>
       <c r="S57" s="31"/>
       <c r="T57" s="31"/>
       <c r="U57" s="31"/>
       <c r="V57" s="31"/>
       <c r="W57" s="31"/>
       <c r="X57" s="31"/>
       <c r="Y57" s="31"/>
       <c r="Z57" s="31"/>
       <c r="AA57" s="31"/>
       <c r="AB57" s="31"/>
       <c r="AC57" s="31"/>
     </row>
     <row r="58" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A58" s="25" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B58" s="26">
         <v>0</v>
       </c>
       <c r="C58" s="26">
         <v>0</v>
       </c>
       <c r="D58" s="26">
         <v>0</v>
       </c>
       <c r="E58" s="26">
         <v>0</v>
       </c>
       <c r="F58" s="26">
         <v>0</v>
       </c>
       <c r="G58" s="27"/>
       <c r="H58" s="27"/>
       <c r="I58" s="27"/>
       <c r="J58" s="27"/>
       <c r="K58" s="27"/>
       <c r="L58" s="27"/>
       <c r="M58" s="27"/>
       <c r="N58" s="27"/>
       <c r="O58" s="27"/>
       <c r="P58" s="27"/>
       <c r="Q58" s="27"/>
       <c r="R58" s="27"/>
       <c r="S58" s="27"/>
       <c r="T58" s="27"/>
       <c r="U58" s="27"/>
       <c r="V58" s="27"/>
       <c r="W58" s="27"/>
       <c r="X58" s="27"/>
       <c r="Y58" s="27"/>
       <c r="Z58" s="27"/>
       <c r="AA58" s="27"/>
       <c r="AB58" s="27"/>
       <c r="AC58" s="27"/>
     </row>
     <row r="59" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A59" s="28" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B59" s="28">
         <v>0</v>
       </c>
       <c r="C59" s="28">
         <v>0</v>
       </c>
       <c r="D59" s="28">
         <v>0</v>
       </c>
       <c r="E59" s="28">
         <v>0</v>
       </c>
       <c r="F59" s="28">
         <v>0</v>
       </c>
       <c r="G59" s="31"/>
       <c r="H59" s="31"/>
       <c r="I59" s="31"/>
       <c r="J59" s="31"/>
       <c r="K59" s="31"/>
       <c r="L59" s="31"/>
       <c r="M59" s="31"/>
       <c r="N59" s="31"/>
       <c r="O59" s="31"/>
       <c r="P59" s="31"/>
       <c r="Q59" s="31"/>
       <c r="R59" s="31"/>
       <c r="S59" s="31"/>
       <c r="T59" s="31"/>
       <c r="U59" s="31"/>
       <c r="V59" s="31"/>
       <c r="W59" s="31"/>
       <c r="X59" s="31"/>
       <c r="Y59" s="31"/>
       <c r="Z59" s="31"/>
       <c r="AA59" s="31"/>
       <c r="AB59" s="31"/>
       <c r="AC59" s="31"/>
     </row>
     <row r="60" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A60" s="25" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B60" s="26">
         <v>0</v>
       </c>
       <c r="C60" s="26">
         <v>0</v>
       </c>
       <c r="D60" s="26">
         <v>0</v>
       </c>
       <c r="E60" s="26">
         <v>0</v>
       </c>
       <c r="F60" s="26">
         <v>0</v>
       </c>
       <c r="G60" s="27"/>
       <c r="H60" s="27"/>
       <c r="I60" s="27"/>
       <c r="J60" s="27"/>
       <c r="K60" s="27"/>
       <c r="L60" s="27"/>
       <c r="M60" s="27"/>
       <c r="N60" s="27"/>
       <c r="O60" s="27"/>
       <c r="P60" s="27"/>
       <c r="Q60" s="27"/>
       <c r="R60" s="27"/>
       <c r="S60" s="27"/>
       <c r="T60" s="27"/>
       <c r="U60" s="27"/>
       <c r="V60" s="27"/>
       <c r="W60" s="27"/>
       <c r="X60" s="27"/>
       <c r="Y60" s="27"/>
       <c r="Z60" s="27"/>
       <c r="AA60" s="27"/>
       <c r="AB60" s="27"/>
       <c r="AC60" s="27"/>
     </row>
     <row r="61" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A61" s="28" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B61" s="28">
         <v>0</v>
       </c>
       <c r="C61" s="28">
         <v>0</v>
       </c>
       <c r="D61" s="28">
         <v>0</v>
       </c>
       <c r="E61" s="28">
         <v>0</v>
       </c>
       <c r="F61" s="28">
         <v>0</v>
       </c>
       <c r="G61" s="31"/>
       <c r="H61" s="31"/>
       <c r="I61" s="31"/>
       <c r="J61" s="31"/>
       <c r="K61" s="31"/>
       <c r="L61" s="31"/>
       <c r="M61" s="31"/>
       <c r="N61" s="31"/>
       <c r="O61" s="31"/>
       <c r="P61" s="31"/>
       <c r="Q61" s="31"/>
       <c r="R61" s="31"/>
       <c r="S61" s="31"/>
       <c r="T61" s="31"/>
       <c r="U61" s="31"/>
       <c r="V61" s="31"/>
       <c r="W61" s="31"/>
       <c r="X61" s="31"/>
       <c r="Y61" s="31"/>
       <c r="Z61" s="31"/>
       <c r="AA61" s="31"/>
       <c r="AB61" s="31"/>
       <c r="AC61" s="31"/>
     </row>
     <row r="62" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A62" s="25" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B62" s="26">
         <v>0</v>
       </c>
       <c r="C62" s="26">
         <v>0</v>
       </c>
       <c r="D62" s="26">
         <v>0</v>
       </c>
       <c r="E62" s="26">
         <v>0</v>
       </c>
       <c r="F62" s="26">
         <v>0</v>
       </c>
       <c r="G62" s="27"/>
       <c r="H62" s="27"/>
       <c r="I62" s="27"/>
       <c r="J62" s="27"/>
       <c r="K62" s="27"/>
       <c r="L62" s="27"/>
       <c r="M62" s="27"/>
       <c r="N62" s="27"/>
       <c r="O62" s="27"/>
       <c r="P62" s="27"/>
       <c r="Q62" s="27"/>
       <c r="R62" s="27"/>
       <c r="S62" s="27"/>
       <c r="T62" s="27"/>
       <c r="U62" s="27"/>
       <c r="V62" s="27"/>
       <c r="W62" s="27"/>
       <c r="X62" s="27"/>
       <c r="Y62" s="27"/>
       <c r="Z62" s="27"/>
       <c r="AA62" s="27"/>
       <c r="AB62" s="27"/>
       <c r="AC62" s="27"/>
     </row>
     <row r="63" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A63" s="28" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B63" s="28">
         <v>0</v>
       </c>
       <c r="C63" s="28">
         <v>0</v>
       </c>
       <c r="D63" s="28">
         <v>0</v>
       </c>
       <c r="E63" s="28">
         <v>0</v>
       </c>
       <c r="F63" s="28">
         <v>0</v>
       </c>
       <c r="G63" s="27"/>
       <c r="H63" s="27"/>
       <c r="I63" s="27"/>
       <c r="J63" s="27"/>
       <c r="K63" s="27"/>
       <c r="L63" s="27"/>
       <c r="M63" s="27"/>
       <c r="N63" s="27"/>
       <c r="O63" s="27"/>
       <c r="P63" s="27"/>
       <c r="Q63" s="27"/>
       <c r="R63" s="27"/>
       <c r="S63" s="27"/>
       <c r="T63" s="27"/>
       <c r="U63" s="27"/>
       <c r="V63" s="27"/>
       <c r="W63" s="27"/>
       <c r="X63" s="27"/>
       <c r="Y63" s="27"/>
       <c r="Z63" s="27"/>
       <c r="AA63" s="27"/>
       <c r="AB63" s="27"/>
       <c r="AC63" s="27"/>
     </row>
     <row r="64" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A64" s="25" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B64" s="26">
         <v>0</v>
       </c>
       <c r="C64" s="26">
         <v>0</v>
       </c>
       <c r="D64" s="26">
         <v>0</v>
       </c>
       <c r="E64" s="26">
         <v>0</v>
       </c>
       <c r="F64" s="26">
         <v>0</v>
       </c>
       <c r="G64" s="30"/>
       <c r="H64" s="30"/>
       <c r="I64" s="30"/>
       <c r="J64" s="30"/>
       <c r="K64" s="30"/>
       <c r="L64" s="30"/>
       <c r="M64" s="30"/>
       <c r="N64" s="30"/>
       <c r="O64" s="30"/>
       <c r="P64" s="30"/>
       <c r="Q64" s="30"/>
       <c r="R64" s="30"/>
       <c r="S64" s="30"/>
       <c r="T64" s="30"/>
       <c r="U64" s="30"/>
       <c r="V64" s="30"/>
       <c r="W64" s="30"/>
       <c r="X64" s="30"/>
       <c r="Y64" s="30"/>
       <c r="Z64" s="30"/>
       <c r="AA64" s="30"/>
       <c r="AB64" s="30"/>
       <c r="AC64" s="30"/>
     </row>
     <row r="65" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A65" s="28" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B65" s="28">
         <v>0</v>
       </c>
       <c r="C65" s="28">
         <v>0</v>
       </c>
       <c r="D65" s="28">
         <v>0</v>
       </c>
       <c r="E65" s="28">
         <v>0</v>
       </c>
       <c r="F65" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:29" ht="15.75" customHeight="1" collapsed="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A66" s="36" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B66" s="37">
         <v>-39058.194000000003</v>
       </c>
       <c r="C66" s="37">
         <v>-40370.228999999999</v>
       </c>
       <c r="D66" s="37">
         <v>-41568.641000000003</v>
       </c>
       <c r="E66" s="37">
         <v>-45007.144</v>
       </c>
       <c r="F66" s="37">
         <v>-47911</v>
       </c>
     </row>
     <row r="67" spans="1:29" s="24" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="68" spans="1:29" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A68" s="34" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B68" s="35" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C68" s="35" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D68" s="35" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="E68" s="35" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F68" s="35" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="G68" s="40"/>
       <c r="H68" s="40"/>
       <c r="I68" s="40"/>
     </row>
     <row r="69" spans="1:29" s="24" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A69" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B69" s="23">
         <v>4250.5519999999997</v>
       </c>
       <c r="C69" s="23">
         <v>3422.2449999999999</v>
       </c>
       <c r="D69" s="23">
         <v>4043.6959999999999</v>
       </c>
       <c r="E69" s="23">
         <v>4716.8310000000001</v>
       </c>
       <c r="F69" s="23">
         <v>7378</v>
       </c>
     </row>
     <row r="70" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A70" s="28" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B70" s="28">
         <v>0.40400000000000003</v>
       </c>
       <c r="C70" s="28">
         <v>0.41199999999999998</v>
       </c>
       <c r="D70" s="28">
         <v>0.42299999999999999</v>
       </c>
       <c r="E70" s="28">
         <v>0.434</v>
       </c>
       <c r="F70" s="28">
         <v>0</v>
       </c>
       <c r="G70" s="31"/>
       <c r="H70" s="31"/>
       <c r="I70" s="31"/>
       <c r="J70" s="31"/>
       <c r="K70" s="31"/>
       <c r="L70" s="31"/>
       <c r="M70" s="31"/>
       <c r="N70" s="31"/>
       <c r="O70" s="31"/>
       <c r="P70" s="31"/>
       <c r="Q70" s="31"/>
       <c r="R70" s="31"/>
       <c r="S70" s="31"/>
       <c r="T70" s="31"/>
       <c r="U70" s="31"/>
       <c r="V70" s="31"/>
       <c r="W70" s="31"/>
       <c r="X70" s="31"/>
       <c r="Y70" s="31"/>
       <c r="Z70" s="31"/>
       <c r="AA70" s="31"/>
       <c r="AB70" s="31"/>
       <c r="AC70" s="31"/>
     </row>
     <row r="71" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A71" s="25" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B71" s="26">
         <v>1.627</v>
       </c>
       <c r="C71" s="26">
         <v>1.4670000000000001</v>
       </c>
       <c r="D71" s="26">
         <v>1.353</v>
       </c>
       <c r="E71" s="26">
         <v>1.3069999999999999</v>
       </c>
       <c r="F71" s="26">
         <v>1</v>
       </c>
       <c r="G71" s="27"/>
       <c r="H71" s="27"/>
       <c r="I71" s="27"/>
       <c r="J71" s="27"/>
       <c r="K71" s="27"/>
       <c r="L71" s="27"/>
       <c r="M71" s="27"/>
       <c r="N71" s="27"/>
       <c r="O71" s="27"/>
       <c r="P71" s="27"/>
       <c r="Q71" s="27"/>
       <c r="R71" s="27"/>
       <c r="S71" s="27"/>
       <c r="T71" s="27"/>
       <c r="U71" s="27"/>
       <c r="V71" s="27"/>
       <c r="W71" s="27"/>
       <c r="X71" s="27"/>
       <c r="Y71" s="27"/>
       <c r="Z71" s="27"/>
       <c r="AA71" s="27"/>
       <c r="AB71" s="27"/>
       <c r="AC71" s="27"/>
     </row>
     <row r="72" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A72" s="28" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B72" s="28">
         <v>43.145000000000003</v>
       </c>
       <c r="C72" s="28">
         <v>31.135999999999999</v>
       </c>
       <c r="D72" s="28">
         <v>23.515999999999998</v>
       </c>
       <c r="E72" s="28">
         <v>24.003</v>
       </c>
       <c r="F72" s="28">
         <v>22</v>
       </c>
       <c r="G72" s="31"/>
       <c r="H72" s="31"/>
       <c r="I72" s="31"/>
       <c r="J72" s="31"/>
       <c r="K72" s="31"/>
       <c r="L72" s="31"/>
       <c r="M72" s="31"/>
       <c r="N72" s="31"/>
       <c r="O72" s="31"/>
       <c r="P72" s="31"/>
       <c r="Q72" s="31"/>
       <c r="R72" s="31"/>
       <c r="S72" s="31"/>
       <c r="T72" s="31"/>
       <c r="U72" s="31"/>
       <c r="V72" s="31"/>
       <c r="W72" s="31"/>
       <c r="X72" s="31"/>
       <c r="Y72" s="31"/>
       <c r="Z72" s="31"/>
       <c r="AA72" s="31"/>
       <c r="AB72" s="31"/>
       <c r="AC72" s="31"/>
     </row>
     <row r="73" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A73" s="25" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B73" s="26">
         <v>114.31399999999999</v>
       </c>
       <c r="C73" s="26">
         <v>33.405999999999999</v>
       </c>
       <c r="D73" s="26">
         <v>14.598000000000001</v>
       </c>
       <c r="E73" s="26">
         <v>16.565000000000001</v>
       </c>
       <c r="F73" s="26">
         <v>53</v>
       </c>
       <c r="G73" s="27"/>
       <c r="H73" s="27"/>
       <c r="I73" s="27"/>
       <c r="J73" s="27"/>
       <c r="K73" s="27"/>
       <c r="L73" s="27"/>
       <c r="M73" s="27"/>
       <c r="N73" s="27"/>
       <c r="O73" s="27"/>
       <c r="P73" s="27"/>
       <c r="Q73" s="27"/>
       <c r="R73" s="27"/>
       <c r="S73" s="27"/>
       <c r="T73" s="27"/>
       <c r="U73" s="27"/>
       <c r="V73" s="27"/>
       <c r="W73" s="27"/>
       <c r="X73" s="27"/>
       <c r="Y73" s="27"/>
       <c r="Z73" s="27"/>
       <c r="AA73" s="27"/>
       <c r="AB73" s="27"/>
       <c r="AC73" s="27"/>
     </row>
     <row r="74" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A74" s="28" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B74" s="28">
         <v>72.322000000000003</v>
       </c>
       <c r="C74" s="28">
         <v>43.694000000000003</v>
       </c>
       <c r="D74" s="28">
         <v>33.771000000000001</v>
       </c>
       <c r="E74" s="28">
         <v>48.252000000000002</v>
       </c>
       <c r="F74" s="28">
         <v>46</v>
       </c>
       <c r="G74" s="31"/>
       <c r="H74" s="31"/>
       <c r="I74" s="31"/>
       <c r="J74" s="31"/>
       <c r="K74" s="31"/>
       <c r="L74" s="31"/>
       <c r="M74" s="31"/>
       <c r="N74" s="31"/>
       <c r="O74" s="31"/>
       <c r="P74" s="31"/>
       <c r="Q74" s="31"/>
       <c r="R74" s="31"/>
       <c r="S74" s="31"/>
       <c r="T74" s="31"/>
       <c r="U74" s="31"/>
       <c r="V74" s="31"/>
       <c r="W74" s="31"/>
       <c r="X74" s="31"/>
       <c r="Y74" s="31"/>
       <c r="Z74" s="31"/>
       <c r="AA74" s="31"/>
       <c r="AB74" s="31"/>
       <c r="AC74" s="31"/>
     </row>
     <row r="75" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A75" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B75" s="26">
         <v>0</v>
       </c>
       <c r="C75" s="26">
         <v>0</v>
       </c>
       <c r="D75" s="26">
         <v>0</v>
       </c>
       <c r="E75" s="26">
         <v>0</v>
       </c>
       <c r="F75" s="26">
         <v>0</v>
       </c>
       <c r="G75" s="27"/>
       <c r="H75" s="27"/>
       <c r="I75" s="27"/>
       <c r="J75" s="27"/>
       <c r="K75" s="27"/>
       <c r="L75" s="27"/>
       <c r="M75" s="27"/>
       <c r="N75" s="27"/>
       <c r="O75" s="27"/>
       <c r="P75" s="27"/>
       <c r="Q75" s="27"/>
       <c r="R75" s="27"/>
       <c r="S75" s="27"/>
       <c r="T75" s="27"/>
       <c r="U75" s="27"/>
       <c r="V75" s="27"/>
       <c r="W75" s="27"/>
       <c r="X75" s="27"/>
       <c r="Y75" s="27"/>
       <c r="Z75" s="27"/>
       <c r="AA75" s="27"/>
       <c r="AB75" s="27"/>
       <c r="AC75" s="27"/>
     </row>
     <row r="76" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A76" s="28" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B76" s="28">
         <v>861.93100000000004</v>
       </c>
       <c r="C76" s="28">
         <v>746.97900000000004</v>
       </c>
       <c r="D76" s="28">
         <v>899.97900000000004</v>
       </c>
       <c r="E76" s="28">
         <v>617.32799999999997</v>
       </c>
       <c r="F76" s="28">
         <v>969</v>
       </c>
       <c r="G76" s="31"/>
       <c r="H76" s="31"/>
       <c r="I76" s="31"/>
       <c r="J76" s="31"/>
       <c r="K76" s="31"/>
       <c r="L76" s="31"/>
       <c r="M76" s="31"/>
       <c r="N76" s="31"/>
       <c r="O76" s="31"/>
       <c r="P76" s="31"/>
       <c r="Q76" s="31"/>
       <c r="R76" s="31"/>
       <c r="S76" s="31"/>
       <c r="T76" s="31"/>
       <c r="U76" s="31"/>
       <c r="V76" s="31"/>
       <c r="W76" s="31"/>
       <c r="X76" s="31"/>
       <c r="Y76" s="31"/>
       <c r="Z76" s="31"/>
       <c r="AA76" s="31"/>
       <c r="AB76" s="31"/>
       <c r="AC76" s="31"/>
     </row>
     <row r="77" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A77" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B77" s="26">
         <v>269.05599999999998</v>
       </c>
       <c r="C77" s="26">
         <v>119.18899999999999</v>
       </c>
       <c r="D77" s="26">
         <v>145.12700000000001</v>
       </c>
       <c r="E77" s="26">
         <v>148.44300000000001</v>
       </c>
       <c r="F77" s="26">
         <v>186</v>
       </c>
       <c r="G77" s="27"/>
       <c r="H77" s="27"/>
       <c r="I77" s="27"/>
       <c r="J77" s="27"/>
       <c r="K77" s="27"/>
       <c r="L77" s="27"/>
       <c r="M77" s="27"/>
       <c r="N77" s="27"/>
       <c r="O77" s="27"/>
       <c r="P77" s="27"/>
       <c r="Q77" s="27"/>
       <c r="R77" s="27"/>
       <c r="S77" s="27"/>
       <c r="T77" s="27"/>
       <c r="U77" s="27"/>
       <c r="V77" s="27"/>
       <c r="W77" s="27"/>
       <c r="X77" s="27"/>
       <c r="Y77" s="27"/>
       <c r="Z77" s="27"/>
       <c r="AA77" s="27"/>
       <c r="AB77" s="27"/>
       <c r="AC77" s="27"/>
     </row>
     <row r="78" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A78" s="28" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B78" s="28">
         <v>95.704999999999998</v>
       </c>
       <c r="C78" s="28">
         <v>93.918000000000006</v>
       </c>
       <c r="D78" s="28">
         <v>117.334</v>
       </c>
       <c r="E78" s="28">
         <v>118.599</v>
       </c>
       <c r="F78" s="28">
         <v>161</v>
       </c>
       <c r="G78" s="31"/>
       <c r="H78" s="31"/>
       <c r="I78" s="31"/>
       <c r="J78" s="31"/>
       <c r="K78" s="31"/>
       <c r="L78" s="31"/>
       <c r="M78" s="31"/>
       <c r="N78" s="31"/>
       <c r="O78" s="31"/>
       <c r="P78" s="31"/>
       <c r="Q78" s="31"/>
       <c r="R78" s="31"/>
       <c r="S78" s="31"/>
       <c r="T78" s="31"/>
       <c r="U78" s="31"/>
       <c r="V78" s="31"/>
       <c r="W78" s="31"/>
       <c r="X78" s="31"/>
       <c r="Y78" s="31"/>
       <c r="Z78" s="31"/>
       <c r="AA78" s="31"/>
       <c r="AB78" s="31"/>
       <c r="AC78" s="31"/>
     </row>
     <row r="79" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A79" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B79" s="26">
         <v>0</v>
       </c>
       <c r="C79" s="26">
         <v>0</v>
       </c>
       <c r="D79" s="26">
         <v>0</v>
       </c>
       <c r="E79" s="26">
         <v>0</v>
       </c>
       <c r="F79" s="26">
         <v>0</v>
       </c>
       <c r="G79" s="27"/>
       <c r="H79" s="27"/>
       <c r="I79" s="27"/>
       <c r="J79" s="27"/>
       <c r="K79" s="27"/>
       <c r="L79" s="27"/>
       <c r="M79" s="27"/>
       <c r="N79" s="27"/>
       <c r="O79" s="27"/>
       <c r="P79" s="27"/>
       <c r="Q79" s="27"/>
       <c r="R79" s="27"/>
       <c r="S79" s="27"/>
       <c r="T79" s="27"/>
       <c r="U79" s="27"/>
       <c r="V79" s="27"/>
       <c r="W79" s="27"/>
       <c r="X79" s="27"/>
       <c r="Y79" s="27"/>
       <c r="Z79" s="27"/>
       <c r="AA79" s="27"/>
       <c r="AB79" s="27"/>
       <c r="AC79" s="27"/>
     </row>
     <row r="80" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A80" s="28" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B80" s="28">
         <v>192.71700000000001</v>
       </c>
       <c r="C80" s="28">
         <v>111.87</v>
       </c>
       <c r="D80" s="28">
         <v>177.715</v>
       </c>
       <c r="E80" s="28">
         <v>136.143</v>
       </c>
       <c r="F80" s="28">
         <v>154</v>
       </c>
       <c r="G80" s="31"/>
       <c r="H80" s="31"/>
       <c r="I80" s="31"/>
       <c r="J80" s="31"/>
       <c r="K80" s="31"/>
       <c r="L80" s="31"/>
       <c r="M80" s="31"/>
       <c r="N80" s="31"/>
       <c r="O80" s="31"/>
       <c r="P80" s="31"/>
       <c r="Q80" s="31"/>
       <c r="R80" s="31"/>
       <c r="S80" s="31"/>
       <c r="T80" s="31"/>
       <c r="U80" s="31"/>
       <c r="V80" s="31"/>
       <c r="W80" s="31"/>
       <c r="X80" s="31"/>
       <c r="Y80" s="31"/>
       <c r="Z80" s="31"/>
       <c r="AA80" s="31"/>
       <c r="AB80" s="31"/>
       <c r="AC80" s="31"/>
     </row>
     <row r="81" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A81" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B81" s="26">
         <v>1.05</v>
       </c>
       <c r="C81" s="26">
         <v>1.0740000000000001</v>
       </c>
       <c r="D81" s="26">
         <v>1.083</v>
       </c>
       <c r="E81" s="26">
         <v>1.1850000000000001</v>
       </c>
       <c r="F81" s="26">
         <v>4</v>
       </c>
       <c r="G81" s="27"/>
       <c r="H81" s="27"/>
       <c r="I81" s="27"/>
       <c r="J81" s="27"/>
       <c r="K81" s="27"/>
       <c r="L81" s="27"/>
       <c r="M81" s="27"/>
       <c r="N81" s="27"/>
       <c r="O81" s="27"/>
       <c r="P81" s="27"/>
       <c r="Q81" s="27"/>
       <c r="R81" s="27"/>
       <c r="S81" s="27"/>
       <c r="T81" s="27"/>
       <c r="U81" s="27"/>
       <c r="V81" s="27"/>
       <c r="W81" s="27"/>
       <c r="X81" s="27"/>
       <c r="Y81" s="27"/>
       <c r="Z81" s="27"/>
       <c r="AA81" s="27"/>
       <c r="AB81" s="27"/>
       <c r="AC81" s="27"/>
     </row>
     <row r="82" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A82" s="28" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B82" s="28">
         <v>103.143</v>
       </c>
       <c r="C82" s="28">
         <v>125.755</v>
       </c>
       <c r="D82" s="28">
         <v>49.561</v>
       </c>
       <c r="E82" s="28">
         <v>89.147000000000006</v>
       </c>
       <c r="F82" s="28">
         <v>66</v>
       </c>
       <c r="G82" s="31"/>
       <c r="H82" s="31"/>
       <c r="I82" s="31"/>
       <c r="J82" s="31"/>
       <c r="K82" s="31"/>
       <c r="L82" s="31"/>
       <c r="M82" s="31"/>
       <c r="N82" s="31"/>
       <c r="O82" s="31"/>
       <c r="P82" s="31"/>
       <c r="Q82" s="31"/>
       <c r="R82" s="31"/>
       <c r="S82" s="31"/>
       <c r="T82" s="31"/>
       <c r="U82" s="31"/>
       <c r="V82" s="31"/>
       <c r="W82" s="31"/>
       <c r="X82" s="31"/>
       <c r="Y82" s="31"/>
       <c r="Z82" s="31"/>
       <c r="AA82" s="31"/>
       <c r="AB82" s="31"/>
       <c r="AC82" s="31"/>
     </row>
     <row r="83" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A83" s="25" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B83" s="26">
         <v>68.513999999999996</v>
       </c>
       <c r="C83" s="26">
         <v>66.56</v>
       </c>
       <c r="D83" s="26">
         <v>314.62299999999999</v>
       </c>
       <c r="E83" s="26">
         <v>231.47200000000001</v>
       </c>
       <c r="F83" s="26">
         <v>1465</v>
       </c>
       <c r="G83" s="27"/>
       <c r="H83" s="27"/>
       <c r="I83" s="27"/>
       <c r="J83" s="27"/>
       <c r="K83" s="27"/>
       <c r="L83" s="27"/>
       <c r="M83" s="27"/>
       <c r="N83" s="27"/>
       <c r="O83" s="27"/>
       <c r="P83" s="27"/>
       <c r="Q83" s="27"/>
       <c r="R83" s="27"/>
       <c r="S83" s="27"/>
       <c r="T83" s="27"/>
       <c r="U83" s="27"/>
       <c r="V83" s="27"/>
       <c r="W83" s="27"/>
       <c r="X83" s="27"/>
       <c r="Y83" s="27"/>
       <c r="Z83" s="27"/>
       <c r="AA83" s="27"/>
       <c r="AB83" s="27"/>
       <c r="AC83" s="27"/>
     </row>
     <row r="84" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A84" s="28" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B84" s="28">
         <v>50.902000000000001</v>
       </c>
       <c r="C84" s="28">
         <v>90.846999999999994</v>
       </c>
       <c r="D84" s="28">
         <v>120.73</v>
       </c>
       <c r="E84" s="28">
         <v>51.845999999999997</v>
       </c>
       <c r="F84" s="28">
         <v>70</v>
       </c>
       <c r="G84" s="31"/>
       <c r="H84" s="31"/>
       <c r="I84" s="31"/>
       <c r="J84" s="31"/>
       <c r="K84" s="31"/>
       <c r="L84" s="31"/>
       <c r="M84" s="31"/>
       <c r="N84" s="31"/>
       <c r="O84" s="31"/>
       <c r="P84" s="31"/>
       <c r="Q84" s="31"/>
       <c r="R84" s="31"/>
       <c r="S84" s="31"/>
       <c r="T84" s="31"/>
       <c r="U84" s="31"/>
       <c r="V84" s="31"/>
       <c r="W84" s="31"/>
       <c r="X84" s="31"/>
       <c r="Y84" s="31"/>
       <c r="Z84" s="31"/>
       <c r="AA84" s="31"/>
       <c r="AB84" s="31"/>
       <c r="AC84" s="31"/>
     </row>
     <row r="85" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A85" s="25" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B85" s="26">
         <v>225.59</v>
       </c>
       <c r="C85" s="26">
         <v>229.84100000000001</v>
       </c>
       <c r="D85" s="26">
         <v>259.31400000000002</v>
       </c>
       <c r="E85" s="26">
         <v>188.52</v>
       </c>
       <c r="F85" s="26">
         <v>144</v>
       </c>
       <c r="G85" s="27"/>
       <c r="H85" s="27"/>
       <c r="I85" s="27"/>
       <c r="J85" s="27"/>
       <c r="K85" s="27"/>
       <c r="L85" s="27"/>
       <c r="M85" s="27"/>
       <c r="N85" s="27"/>
       <c r="O85" s="27"/>
       <c r="P85" s="27"/>
       <c r="Q85" s="27"/>
       <c r="R85" s="27"/>
       <c r="S85" s="27"/>
       <c r="T85" s="27"/>
       <c r="U85" s="27"/>
       <c r="V85" s="27"/>
       <c r="W85" s="27"/>
       <c r="X85" s="27"/>
       <c r="Y85" s="27"/>
       <c r="Z85" s="27"/>
       <c r="AA85" s="27"/>
       <c r="AB85" s="27"/>
       <c r="AC85" s="27"/>
     </row>
     <row r="86" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A86" s="28" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B86" s="28">
         <v>214.85900000000001</v>
       </c>
       <c r="C86" s="28">
         <v>132.92500000000001</v>
       </c>
       <c r="D86" s="28">
         <v>383.09899999999999</v>
       </c>
       <c r="E86" s="28">
         <v>311.53100000000001</v>
       </c>
       <c r="F86" s="28">
         <v>212</v>
       </c>
       <c r="G86" s="27"/>
       <c r="H86" s="27"/>
       <c r="I86" s="27"/>
       <c r="J86" s="27"/>
       <c r="K86" s="27"/>
       <c r="L86" s="27"/>
       <c r="M86" s="27"/>
       <c r="N86" s="27"/>
       <c r="O86" s="27"/>
       <c r="P86" s="27"/>
       <c r="Q86" s="27"/>
       <c r="R86" s="27"/>
       <c r="S86" s="27"/>
       <c r="T86" s="27"/>
       <c r="U86" s="27"/>
       <c r="V86" s="27"/>
       <c r="W86" s="27"/>
       <c r="X86" s="27"/>
       <c r="Y86" s="27"/>
       <c r="Z86" s="27"/>
       <c r="AA86" s="27"/>
       <c r="AB86" s="27"/>
       <c r="AC86" s="27"/>
     </row>
     <row r="87" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A87" s="25" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B87" s="26">
         <v>824.98099999999999</v>
       </c>
       <c r="C87" s="26">
         <v>597.15099999999995</v>
       </c>
       <c r="D87" s="26">
         <v>553.81100000000004</v>
       </c>
       <c r="E87" s="26">
         <v>1891.7750000000001</v>
       </c>
       <c r="F87" s="26">
         <v>1769</v>
       </c>
       <c r="G87" s="31"/>
       <c r="H87" s="31"/>
       <c r="I87" s="31"/>
       <c r="J87" s="31"/>
       <c r="K87" s="31"/>
       <c r="L87" s="31"/>
       <c r="M87" s="31"/>
       <c r="N87" s="31"/>
       <c r="O87" s="31"/>
       <c r="P87" s="31"/>
       <c r="Q87" s="31"/>
       <c r="R87" s="31"/>
       <c r="S87" s="31"/>
       <c r="T87" s="31"/>
       <c r="U87" s="31"/>
       <c r="V87" s="31"/>
       <c r="W87" s="31"/>
       <c r="X87" s="31"/>
       <c r="Y87" s="31"/>
       <c r="Z87" s="31"/>
       <c r="AA87" s="31"/>
       <c r="AB87" s="31"/>
       <c r="AC87" s="31"/>
     </row>
     <row r="88" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A88" s="28" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B88" s="28">
         <v>390.69799999999998</v>
       </c>
       <c r="C88" s="28">
         <v>385.95299999999997</v>
       </c>
       <c r="D88" s="28">
         <v>319.495</v>
       </c>
       <c r="E88" s="28">
         <v>265.39699999999999</v>
       </c>
       <c r="F88" s="28">
         <v>1260</v>
       </c>
       <c r="G88" s="27"/>
       <c r="H88" s="27"/>
       <c r="I88" s="27"/>
       <c r="J88" s="27"/>
       <c r="K88" s="27"/>
       <c r="L88" s="27"/>
       <c r="M88" s="27"/>
       <c r="N88" s="27"/>
       <c r="O88" s="27"/>
       <c r="P88" s="27"/>
       <c r="Q88" s="27"/>
       <c r="R88" s="27"/>
       <c r="S88" s="27"/>
       <c r="T88" s="27"/>
       <c r="U88" s="27"/>
       <c r="V88" s="27"/>
       <c r="W88" s="27"/>
       <c r="X88" s="27"/>
       <c r="Y88" s="27"/>
       <c r="Z88" s="27"/>
       <c r="AA88" s="27"/>
       <c r="AB88" s="27"/>
       <c r="AC88" s="27"/>
     </row>
     <row r="89" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A89" s="25" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B89" s="26">
         <v>719.59400000000005</v>
       </c>
       <c r="C89" s="26">
         <v>610.06799999999998</v>
       </c>
       <c r="D89" s="26">
         <v>628.16399999999999</v>
       </c>
       <c r="E89" s="26">
         <v>574.88400000000001</v>
       </c>
       <c r="F89" s="26">
         <v>796</v>
       </c>
       <c r="G89" s="31"/>
       <c r="H89" s="31"/>
       <c r="I89" s="31"/>
       <c r="J89" s="31"/>
       <c r="K89" s="31"/>
       <c r="L89" s="31"/>
       <c r="M89" s="31"/>
       <c r="N89" s="31"/>
       <c r="O89" s="31"/>
       <c r="P89" s="31"/>
       <c r="Q89" s="31"/>
       <c r="R89" s="31"/>
       <c r="S89" s="31"/>
       <c r="T89" s="31"/>
       <c r="U89" s="31"/>
       <c r="V89" s="31"/>
       <c r="W89" s="31"/>
       <c r="X89" s="31"/>
       <c r="Y89" s="31"/>
       <c r="Z89" s="31"/>
       <c r="AA89" s="31"/>
       <c r="AB89" s="31"/>
       <c r="AC89" s="31"/>
     </row>
     <row r="90" spans="1:29" ht="15.75" collapsed="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A90" s="22" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B90" s="23">
         <v>913.86500000000001</v>
       </c>
       <c r="C90" s="23">
         <v>933.78499999999997</v>
       </c>
       <c r="D90" s="23">
         <v>1449.2619999999999</v>
       </c>
       <c r="E90" s="23">
         <v>1219.4860000000001</v>
       </c>
       <c r="F90" s="23">
         <v>1018</v>
       </c>
       <c r="G90" s="29"/>
       <c r="H90" s="29"/>
       <c r="I90" s="29"/>
       <c r="J90" s="29"/>
       <c r="K90" s="29"/>
       <c r="L90" s="29"/>
       <c r="M90" s="29"/>
       <c r="N90" s="29"/>
       <c r="O90" s="29"/>
       <c r="P90" s="29"/>
       <c r="Q90" s="29"/>
       <c r="R90" s="29"/>
       <c r="S90" s="29"/>
       <c r="T90" s="29"/>
       <c r="U90" s="29"/>
       <c r="V90" s="29"/>
       <c r="W90" s="29"/>
       <c r="X90" s="29"/>
       <c r="Y90" s="29"/>
       <c r="Z90" s="29"/>
       <c r="AA90" s="29"/>
       <c r="AB90" s="29"/>
       <c r="AC90" s="29"/>
     </row>
     <row r="91" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A91" s="28" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B91" s="28">
         <v>0</v>
       </c>
       <c r="C91" s="28">
         <v>0</v>
       </c>
       <c r="D91" s="28">
         <v>0</v>
       </c>
       <c r="E91" s="28">
         <v>0</v>
       </c>
       <c r="F91" s="28">
         <v>0</v>
       </c>
       <c r="G91" s="31"/>
       <c r="H91" s="31"/>
       <c r="I91" s="31"/>
       <c r="J91" s="31"/>
       <c r="K91" s="31"/>
       <c r="L91" s="31"/>
       <c r="M91" s="31"/>
       <c r="N91" s="31"/>
       <c r="O91" s="31"/>
       <c r="P91" s="31"/>
       <c r="Q91" s="31"/>
       <c r="R91" s="31"/>
       <c r="S91" s="31"/>
       <c r="T91" s="31"/>
       <c r="U91" s="31"/>
       <c r="V91" s="31"/>
       <c r="W91" s="31"/>
       <c r="X91" s="31"/>
       <c r="Y91" s="31"/>
       <c r="Z91" s="31"/>
       <c r="AA91" s="31"/>
       <c r="AB91" s="31"/>
       <c r="AC91" s="31"/>
     </row>
     <row r="92" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A92" s="25" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B92" s="26">
         <v>220.44</v>
       </c>
       <c r="C92" s="26">
         <v>221.489</v>
       </c>
       <c r="D92" s="26">
         <v>758.95799999999997</v>
       </c>
       <c r="E92" s="26">
         <v>627.94299999999998</v>
       </c>
       <c r="F92" s="26">
         <v>414</v>
       </c>
       <c r="G92" s="27"/>
       <c r="H92" s="27"/>
       <c r="I92" s="27"/>
       <c r="J92" s="27"/>
       <c r="K92" s="27"/>
       <c r="L92" s="27"/>
       <c r="M92" s="27"/>
       <c r="N92" s="27"/>
       <c r="O92" s="27"/>
       <c r="P92" s="27"/>
       <c r="Q92" s="27"/>
       <c r="R92" s="27"/>
       <c r="S92" s="27"/>
       <c r="T92" s="27"/>
       <c r="U92" s="27"/>
       <c r="V92" s="27"/>
       <c r="W92" s="27"/>
       <c r="X92" s="27"/>
       <c r="Y92" s="27"/>
       <c r="Z92" s="27"/>
       <c r="AA92" s="27"/>
       <c r="AB92" s="27"/>
       <c r="AC92" s="27"/>
     </row>
     <row r="93" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A93" s="28" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B93" s="28">
         <v>35.680999999999997</v>
       </c>
       <c r="C93" s="28">
         <v>29.727</v>
       </c>
       <c r="D93" s="28">
         <v>25.628</v>
       </c>
       <c r="E93" s="28">
         <v>22.19</v>
       </c>
       <c r="F93" s="28">
         <v>17</v>
       </c>
       <c r="G93" s="27"/>
       <c r="H93" s="27"/>
       <c r="I93" s="27"/>
       <c r="J93" s="27"/>
       <c r="K93" s="27"/>
       <c r="L93" s="27"/>
       <c r="M93" s="27"/>
       <c r="N93" s="27"/>
       <c r="O93" s="27"/>
       <c r="P93" s="27"/>
       <c r="Q93" s="27"/>
       <c r="R93" s="27"/>
       <c r="S93" s="27"/>
       <c r="T93" s="27"/>
       <c r="U93" s="27"/>
       <c r="V93" s="27"/>
       <c r="W93" s="27"/>
       <c r="X93" s="27"/>
       <c r="Y93" s="27"/>
       <c r="Z93" s="27"/>
       <c r="AA93" s="27"/>
       <c r="AB93" s="27"/>
       <c r="AC93" s="27"/>
     </row>
     <row r="94" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A94" s="25" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B94" s="26">
         <v>30.835000000000001</v>
       </c>
       <c r="C94" s="26">
         <v>32.131</v>
       </c>
       <c r="D94" s="26">
         <v>42.186999999999998</v>
       </c>
       <c r="E94" s="26">
         <v>32.082999999999998</v>
       </c>
       <c r="F94" s="26">
         <v>44</v>
       </c>
       <c r="G94" s="31"/>
       <c r="H94" s="31"/>
       <c r="I94" s="31"/>
       <c r="J94" s="31"/>
       <c r="K94" s="31"/>
       <c r="L94" s="31"/>
       <c r="M94" s="31"/>
       <c r="N94" s="31"/>
       <c r="O94" s="31"/>
       <c r="P94" s="31"/>
       <c r="Q94" s="31"/>
       <c r="R94" s="31"/>
       <c r="S94" s="31"/>
       <c r="T94" s="31"/>
       <c r="U94" s="31"/>
       <c r="V94" s="31"/>
       <c r="W94" s="31"/>
       <c r="X94" s="31"/>
       <c r="Y94" s="31"/>
       <c r="Z94" s="31"/>
       <c r="AA94" s="31"/>
       <c r="AB94" s="31"/>
       <c r="AC94" s="31"/>
     </row>
     <row r="95" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A95" s="28" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B95" s="28">
         <v>93.807000000000002</v>
       </c>
       <c r="C95" s="28">
         <v>114.054</v>
       </c>
       <c r="D95" s="28">
         <v>78.587999999999994</v>
       </c>
       <c r="E95" s="28">
         <v>65.765000000000001</v>
       </c>
       <c r="F95" s="28">
         <v>88</v>
       </c>
       <c r="G95" s="27"/>
       <c r="H95" s="27"/>
       <c r="I95" s="27"/>
       <c r="J95" s="27"/>
       <c r="K95" s="27"/>
       <c r="L95" s="27"/>
       <c r="M95" s="27"/>
       <c r="N95" s="27"/>
       <c r="O95" s="27"/>
       <c r="P95" s="27"/>
       <c r="Q95" s="27"/>
       <c r="R95" s="27"/>
       <c r="S95" s="27"/>
       <c r="T95" s="27"/>
       <c r="U95" s="27"/>
       <c r="V95" s="27"/>
       <c r="W95" s="27"/>
       <c r="X95" s="27"/>
       <c r="Y95" s="27"/>
       <c r="Z95" s="27"/>
       <c r="AA95" s="27"/>
       <c r="AB95" s="27"/>
       <c r="AC95" s="27"/>
     </row>
     <row r="96" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A96" s="25" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B96" s="26">
         <v>0.16400000000000001</v>
       </c>
       <c r="C96" s="26">
         <v>0.16700000000000001</v>
       </c>
       <c r="D96" s="26">
         <v>0.17</v>
       </c>
       <c r="E96" s="26">
         <v>0.17399999999999999</v>
       </c>
       <c r="F96" s="26">
         <v>0</v>
       </c>
       <c r="G96" s="31"/>
       <c r="H96" s="31"/>
       <c r="I96" s="31"/>
       <c r="J96" s="31"/>
       <c r="K96" s="31"/>
       <c r="L96" s="31"/>
       <c r="M96" s="31"/>
       <c r="N96" s="31"/>
       <c r="O96" s="31"/>
       <c r="P96" s="31"/>
       <c r="Q96" s="31"/>
       <c r="R96" s="31"/>
       <c r="S96" s="31"/>
       <c r="T96" s="31"/>
       <c r="U96" s="31"/>
       <c r="V96" s="31"/>
       <c r="W96" s="31"/>
       <c r="X96" s="31"/>
       <c r="Y96" s="31"/>
       <c r="Z96" s="31"/>
       <c r="AA96" s="31"/>
       <c r="AB96" s="31"/>
       <c r="AC96" s="31"/>
     </row>
     <row r="97" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A97" s="28" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B97" s="28">
         <v>121.33499999999999</v>
       </c>
       <c r="C97" s="28">
         <v>110.197</v>
       </c>
       <c r="D97" s="28">
         <v>248.571</v>
       </c>
       <c r="E97" s="28">
         <v>196.88300000000001</v>
       </c>
       <c r="F97" s="28">
         <v>218</v>
       </c>
       <c r="G97" s="27"/>
       <c r="H97" s="27"/>
       <c r="I97" s="27"/>
       <c r="J97" s="27"/>
       <c r="K97" s="27"/>
       <c r="L97" s="27"/>
       <c r="M97" s="27"/>
       <c r="N97" s="27"/>
       <c r="O97" s="27"/>
       <c r="P97" s="27"/>
       <c r="Q97" s="27"/>
       <c r="R97" s="27"/>
       <c r="S97" s="27"/>
       <c r="T97" s="27"/>
       <c r="U97" s="27"/>
       <c r="V97" s="27"/>
       <c r="W97" s="27"/>
       <c r="X97" s="27"/>
       <c r="Y97" s="27"/>
       <c r="Z97" s="27"/>
       <c r="AA97" s="27"/>
       <c r="AB97" s="27"/>
       <c r="AC97" s="27"/>
     </row>
     <row r="98" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A98" s="25" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B98" s="26">
         <v>2.008</v>
       </c>
       <c r="C98" s="26">
         <v>2.04</v>
       </c>
       <c r="D98" s="26">
         <v>2.1</v>
       </c>
       <c r="E98" s="26">
         <v>2.1640000000000001</v>
       </c>
       <c r="F98" s="26">
         <v>2</v>
       </c>
       <c r="G98" s="27"/>
       <c r="H98" s="27"/>
       <c r="I98" s="27"/>
       <c r="J98" s="27"/>
       <c r="K98" s="27"/>
       <c r="L98" s="27"/>
       <c r="M98" s="27"/>
       <c r="N98" s="27"/>
       <c r="O98" s="27"/>
       <c r="P98" s="27"/>
       <c r="Q98" s="27"/>
       <c r="R98" s="27"/>
       <c r="S98" s="27"/>
       <c r="T98" s="27"/>
       <c r="U98" s="27"/>
       <c r="V98" s="27"/>
       <c r="W98" s="27"/>
       <c r="X98" s="27"/>
       <c r="Y98" s="27"/>
       <c r="Z98" s="27"/>
       <c r="AA98" s="27"/>
       <c r="AB98" s="27"/>
       <c r="AC98" s="27"/>
     </row>
     <row r="99" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A99" s="28" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B99" s="28">
         <v>409.59500000000003</v>
       </c>
       <c r="C99" s="28">
         <v>423.98</v>
       </c>
       <c r="D99" s="28">
         <v>293.06</v>
       </c>
       <c r="E99" s="28">
         <v>272.28399999999999</v>
       </c>
       <c r="F99" s="28">
         <v>235</v>
       </c>
       <c r="G99" s="31"/>
       <c r="H99" s="31"/>
       <c r="I99" s="31"/>
       <c r="J99" s="31"/>
       <c r="K99" s="31"/>
       <c r="L99" s="31"/>
       <c r="M99" s="31"/>
       <c r="N99" s="31"/>
       <c r="O99" s="31"/>
@@ -7004,739 +6995,739 @@
       <c r="H101" s="31"/>
       <c r="I101" s="31"/>
       <c r="J101" s="31"/>
       <c r="K101" s="31"/>
       <c r="L101" s="31"/>
       <c r="M101" s="31"/>
       <c r="N101" s="31"/>
       <c r="O101" s="31"/>
       <c r="P101" s="31"/>
       <c r="Q101" s="31"/>
       <c r="R101" s="31"/>
       <c r="S101" s="31"/>
       <c r="T101" s="31"/>
       <c r="U101" s="31"/>
       <c r="V101" s="31"/>
       <c r="W101" s="31"/>
       <c r="X101" s="31"/>
       <c r="Y101" s="31"/>
       <c r="Z101" s="31"/>
       <c r="AA101" s="31"/>
       <c r="AB101" s="31"/>
       <c r="AC101" s="31"/>
     </row>
     <row r="102" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A102" s="25" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B102" s="26">
         <v>0</v>
       </c>
       <c r="C102" s="26">
         <v>0</v>
       </c>
       <c r="D102" s="26">
         <v>0</v>
       </c>
       <c r="E102" s="26">
         <v>0</v>
       </c>
       <c r="F102" s="26">
         <v>0</v>
       </c>
       <c r="G102" s="27"/>
       <c r="H102" s="27"/>
       <c r="I102" s="27"/>
       <c r="J102" s="27"/>
       <c r="K102" s="27"/>
       <c r="L102" s="27"/>
       <c r="M102" s="27"/>
       <c r="N102" s="27"/>
       <c r="O102" s="27"/>
       <c r="P102" s="27"/>
       <c r="Q102" s="27"/>
       <c r="R102" s="27"/>
       <c r="S102" s="27"/>
       <c r="T102" s="27"/>
       <c r="U102" s="27"/>
       <c r="V102" s="27"/>
       <c r="W102" s="27"/>
       <c r="X102" s="27"/>
       <c r="Y102" s="27"/>
       <c r="Z102" s="27"/>
       <c r="AA102" s="27"/>
       <c r="AB102" s="27"/>
       <c r="AC102" s="27"/>
     </row>
     <row r="103" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A103" s="28" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B103" s="28">
         <v>30.004999999999999</v>
       </c>
       <c r="C103" s="28">
         <v>28.577999999999999</v>
       </c>
       <c r="D103" s="28">
         <v>27.306000000000001</v>
       </c>
       <c r="E103" s="28">
         <v>24.327000000000002</v>
       </c>
       <c r="F103" s="28">
         <v>37</v>
       </c>
       <c r="G103" s="31"/>
       <c r="H103" s="31"/>
       <c r="I103" s="31"/>
       <c r="J103" s="31"/>
       <c r="K103" s="31"/>
       <c r="L103" s="31"/>
       <c r="M103" s="31"/>
       <c r="N103" s="31"/>
       <c r="O103" s="31"/>
       <c r="P103" s="31"/>
       <c r="Q103" s="31"/>
       <c r="R103" s="31"/>
       <c r="S103" s="31"/>
       <c r="T103" s="31"/>
       <c r="U103" s="31"/>
       <c r="V103" s="31"/>
       <c r="W103" s="31"/>
       <c r="X103" s="31"/>
       <c r="Y103" s="31"/>
       <c r="Z103" s="31"/>
       <c r="AA103" s="31"/>
       <c r="AB103" s="31"/>
       <c r="AC103" s="31"/>
     </row>
     <row r="104" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A104" s="25" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B104" s="26">
         <v>29.69</v>
       </c>
       <c r="C104" s="26">
         <v>24.992999999999999</v>
       </c>
       <c r="D104" s="26">
         <v>83.692999999999998</v>
       </c>
       <c r="E104" s="26">
         <v>29.794</v>
       </c>
       <c r="F104" s="26">
         <v>40</v>
       </c>
       <c r="G104" s="27"/>
       <c r="H104" s="27"/>
       <c r="I104" s="27"/>
       <c r="J104" s="27"/>
       <c r="K104" s="27"/>
       <c r="L104" s="27"/>
       <c r="M104" s="27"/>
       <c r="N104" s="27"/>
       <c r="O104" s="27"/>
       <c r="P104" s="27"/>
       <c r="Q104" s="27"/>
       <c r="R104" s="27"/>
       <c r="S104" s="27"/>
       <c r="T104" s="27"/>
       <c r="U104" s="27"/>
       <c r="V104" s="27"/>
       <c r="W104" s="27"/>
       <c r="X104" s="27"/>
       <c r="Y104" s="27"/>
       <c r="Z104" s="27"/>
       <c r="AA104" s="27"/>
       <c r="AB104" s="27"/>
       <c r="AC104" s="27"/>
     </row>
     <row r="105" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A105" s="28" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B105" s="28">
         <v>57.313000000000002</v>
       </c>
       <c r="C105" s="28">
         <v>59.42</v>
       </c>
       <c r="D105" s="28">
         <v>54.027999999999999</v>
       </c>
       <c r="E105" s="28">
         <v>157.32300000000001</v>
       </c>
       <c r="F105" s="28">
         <v>93</v>
       </c>
       <c r="G105" s="31"/>
       <c r="H105" s="31"/>
       <c r="I105" s="31"/>
       <c r="J105" s="31"/>
       <c r="K105" s="31"/>
       <c r="L105" s="31"/>
       <c r="M105" s="31"/>
       <c r="N105" s="31"/>
       <c r="O105" s="31"/>
       <c r="P105" s="31"/>
       <c r="Q105" s="31"/>
       <c r="R105" s="31"/>
       <c r="S105" s="31"/>
       <c r="T105" s="31"/>
       <c r="U105" s="31"/>
       <c r="V105" s="31"/>
       <c r="W105" s="31"/>
       <c r="X105" s="31"/>
       <c r="Y105" s="31"/>
       <c r="Z105" s="31"/>
       <c r="AA105" s="31"/>
       <c r="AB105" s="31"/>
       <c r="AC105" s="31"/>
     </row>
     <row r="106" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A106" s="25" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B106" s="26">
         <v>150.12</v>
       </c>
       <c r="C106" s="26">
         <v>138.34800000000001</v>
       </c>
       <c r="D106" s="26">
         <v>153.142</v>
       </c>
       <c r="E106" s="26">
         <v>207.673</v>
       </c>
       <c r="F106" s="26">
         <v>285</v>
       </c>
       <c r="G106" s="27"/>
       <c r="H106" s="27"/>
       <c r="I106" s="27"/>
       <c r="J106" s="27"/>
       <c r="K106" s="27"/>
       <c r="L106" s="27"/>
       <c r="M106" s="27"/>
       <c r="N106" s="27"/>
       <c r="O106" s="27"/>
       <c r="P106" s="27"/>
       <c r="Q106" s="27"/>
       <c r="R106" s="27"/>
       <c r="S106" s="27"/>
       <c r="T106" s="27"/>
       <c r="U106" s="27"/>
       <c r="V106" s="27"/>
       <c r="W106" s="27"/>
       <c r="X106" s="27"/>
       <c r="Y106" s="27"/>
       <c r="Z106" s="27"/>
       <c r="AA106" s="27"/>
       <c r="AB106" s="27"/>
       <c r="AC106" s="27"/>
     </row>
     <row r="107" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A107" s="28" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B107" s="28">
         <v>1.0229999999999999</v>
       </c>
       <c r="C107" s="28">
         <v>12.576000000000001</v>
       </c>
       <c r="D107" s="28">
         <v>0.63900000000000001</v>
       </c>
       <c r="E107" s="28">
         <v>12.807</v>
       </c>
       <c r="F107" s="28">
         <v>1</v>
       </c>
       <c r="G107" s="31"/>
       <c r="H107" s="31"/>
       <c r="I107" s="31"/>
       <c r="J107" s="31"/>
       <c r="K107" s="31"/>
       <c r="L107" s="31"/>
       <c r="M107" s="31"/>
       <c r="N107" s="31"/>
       <c r="O107" s="31"/>
       <c r="P107" s="31"/>
       <c r="Q107" s="31"/>
       <c r="R107" s="31"/>
       <c r="S107" s="31"/>
       <c r="T107" s="31"/>
       <c r="U107" s="31"/>
       <c r="V107" s="31"/>
       <c r="W107" s="31"/>
       <c r="X107" s="31"/>
       <c r="Y107" s="31"/>
       <c r="Z107" s="31"/>
       <c r="AA107" s="31"/>
       <c r="AB107" s="31"/>
       <c r="AC107" s="31"/>
     </row>
     <row r="108" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A108" s="25" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B108" s="26">
         <v>2.5640000000000001</v>
       </c>
       <c r="C108" s="26">
         <v>2.9529999999999998</v>
       </c>
       <c r="D108" s="26">
         <v>3.0019999999999998</v>
       </c>
       <c r="E108" s="26">
         <v>2.508</v>
       </c>
       <c r="F108" s="26">
         <v>3</v>
       </c>
       <c r="G108" s="27"/>
       <c r="H108" s="27"/>
       <c r="I108" s="27"/>
       <c r="J108" s="27"/>
       <c r="K108" s="27"/>
       <c r="L108" s="27"/>
       <c r="M108" s="27"/>
       <c r="N108" s="27"/>
       <c r="O108" s="27"/>
       <c r="P108" s="27"/>
       <c r="Q108" s="27"/>
       <c r="R108" s="27"/>
       <c r="S108" s="27"/>
       <c r="T108" s="27"/>
       <c r="U108" s="27"/>
       <c r="V108" s="27"/>
       <c r="W108" s="27"/>
       <c r="X108" s="27"/>
       <c r="Y108" s="27"/>
       <c r="Z108" s="27"/>
       <c r="AA108" s="27"/>
       <c r="AB108" s="27"/>
       <c r="AC108" s="27"/>
     </row>
     <row r="109" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A109" s="28" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B109" s="28">
         <v>19.84</v>
       </c>
       <c r="C109" s="28">
         <v>64.659000000000006</v>
       </c>
       <c r="D109" s="28">
         <v>19.446999999999999</v>
       </c>
       <c r="E109" s="28">
         <v>3.899</v>
       </c>
       <c r="F109" s="28">
         <v>4</v>
       </c>
       <c r="G109" s="31"/>
       <c r="H109" s="31"/>
       <c r="I109" s="31"/>
       <c r="J109" s="31"/>
       <c r="K109" s="31"/>
       <c r="L109" s="31"/>
       <c r="M109" s="31"/>
       <c r="N109" s="31"/>
       <c r="O109" s="31"/>
       <c r="P109" s="31"/>
       <c r="Q109" s="31"/>
       <c r="R109" s="31"/>
       <c r="S109" s="31"/>
       <c r="T109" s="31"/>
       <c r="U109" s="31"/>
       <c r="V109" s="31"/>
       <c r="W109" s="31"/>
       <c r="X109" s="31"/>
       <c r="Y109" s="31"/>
       <c r="Z109" s="31"/>
       <c r="AA109" s="31"/>
       <c r="AB109" s="31"/>
       <c r="AC109" s="31"/>
     </row>
     <row r="110" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A110" s="25" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B110" s="26">
         <v>194.12200000000001</v>
       </c>
       <c r="C110" s="26">
         <v>213.542</v>
       </c>
       <c r="D110" s="26">
         <v>313.34899999999999</v>
       </c>
       <c r="E110" s="26">
         <v>294.72699999999998</v>
       </c>
       <c r="F110" s="26">
         <v>284</v>
       </c>
       <c r="G110" s="27"/>
       <c r="H110" s="27"/>
       <c r="I110" s="27"/>
       <c r="J110" s="27"/>
       <c r="K110" s="27"/>
       <c r="L110" s="27"/>
       <c r="M110" s="27"/>
       <c r="N110" s="27"/>
       <c r="O110" s="27"/>
       <c r="P110" s="27"/>
       <c r="Q110" s="27"/>
       <c r="R110" s="27"/>
       <c r="S110" s="27"/>
       <c r="T110" s="27"/>
       <c r="U110" s="27"/>
       <c r="V110" s="27"/>
       <c r="W110" s="27"/>
       <c r="X110" s="27"/>
       <c r="Y110" s="27"/>
       <c r="Z110" s="27"/>
       <c r="AA110" s="27"/>
       <c r="AB110" s="27"/>
       <c r="AC110" s="27"/>
     </row>
     <row r="111" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A111" s="28" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B111" s="28">
         <v>177.845</v>
       </c>
       <c r="C111" s="28">
         <v>147.334</v>
       </c>
       <c r="D111" s="28">
         <v>164.71700000000001</v>
       </c>
       <c r="E111" s="28">
         <v>139.58199999999999</v>
       </c>
       <c r="F111" s="28">
         <v>113</v>
       </c>
       <c r="G111" s="27"/>
       <c r="H111" s="27"/>
       <c r="I111" s="27"/>
       <c r="J111" s="27"/>
       <c r="K111" s="27"/>
       <c r="L111" s="27"/>
       <c r="M111" s="27"/>
       <c r="N111" s="27"/>
       <c r="O111" s="27"/>
       <c r="P111" s="27"/>
       <c r="Q111" s="27"/>
       <c r="R111" s="27"/>
       <c r="S111" s="27"/>
       <c r="T111" s="27"/>
       <c r="U111" s="27"/>
       <c r="V111" s="27"/>
       <c r="W111" s="27"/>
       <c r="X111" s="27"/>
       <c r="Y111" s="27"/>
       <c r="Z111" s="27"/>
       <c r="AA111" s="27"/>
       <c r="AB111" s="27"/>
       <c r="AC111" s="27"/>
     </row>
     <row r="112" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A112" s="25" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B112" s="26">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="C112" s="26">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="D112" s="26">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="E112" s="26">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="F112" s="26">
         <v>0</v>
       </c>
       <c r="G112" s="31"/>
       <c r="H112" s="31"/>
       <c r="I112" s="31"/>
       <c r="J112" s="31"/>
       <c r="K112" s="31"/>
       <c r="L112" s="31"/>
       <c r="M112" s="31"/>
       <c r="N112" s="31"/>
       <c r="O112" s="31"/>
       <c r="P112" s="31"/>
       <c r="Q112" s="31"/>
       <c r="R112" s="31"/>
       <c r="S112" s="31"/>
       <c r="T112" s="31"/>
       <c r="U112" s="31"/>
       <c r="V112" s="31"/>
       <c r="W112" s="31"/>
       <c r="X112" s="31"/>
       <c r="Y112" s="31"/>
       <c r="Z112" s="31"/>
       <c r="AA112" s="31"/>
       <c r="AB112" s="31"/>
       <c r="AC112" s="31"/>
     </row>
     <row r="113" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A113" s="28" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B113" s="28">
         <v>101.105</v>
       </c>
       <c r="C113" s="28">
         <v>146.34</v>
       </c>
       <c r="D113" s="28">
         <v>218.702</v>
       </c>
       <c r="E113" s="28">
         <v>115.498</v>
       </c>
       <c r="F113" s="28">
         <v>158</v>
       </c>
       <c r="G113" s="31"/>
       <c r="H113" s="31"/>
       <c r="I113" s="31"/>
       <c r="J113" s="31"/>
       <c r="K113" s="31"/>
       <c r="L113" s="31"/>
       <c r="M113" s="31"/>
       <c r="N113" s="31"/>
       <c r="O113" s="31"/>
       <c r="P113" s="31"/>
       <c r="Q113" s="31"/>
       <c r="R113" s="31"/>
       <c r="S113" s="31"/>
       <c r="T113" s="31"/>
       <c r="U113" s="31"/>
       <c r="V113" s="31"/>
       <c r="W113" s="31"/>
       <c r="X113" s="31"/>
       <c r="Y113" s="31"/>
       <c r="Z113" s="31"/>
       <c r="AA113" s="31"/>
       <c r="AB113" s="31"/>
       <c r="AC113" s="31"/>
     </row>
     <row r="114" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A114" s="25" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B114" s="26">
         <v>19.963000000000001</v>
       </c>
       <c r="C114" s="26">
         <v>19.061</v>
       </c>
       <c r="D114" s="26">
         <v>18.646999999999998</v>
       </c>
       <c r="E114" s="26">
         <v>19.334</v>
       </c>
       <c r="F114" s="26">
         <v>18</v>
       </c>
       <c r="G114" s="31"/>
       <c r="H114" s="31"/>
       <c r="I114" s="31"/>
       <c r="J114" s="31"/>
       <c r="K114" s="31"/>
       <c r="L114" s="31"/>
       <c r="M114" s="31"/>
       <c r="N114" s="31"/>
       <c r="O114" s="31"/>
       <c r="P114" s="31"/>
       <c r="Q114" s="31"/>
       <c r="R114" s="31"/>
       <c r="S114" s="31"/>
       <c r="T114" s="31"/>
       <c r="U114" s="31"/>
       <c r="V114" s="31"/>
       <c r="W114" s="31"/>
       <c r="X114" s="31"/>
       <c r="Y114" s="31"/>
       <c r="Z114" s="31"/>
       <c r="AA114" s="31"/>
       <c r="AB114" s="31"/>
       <c r="AC114" s="31"/>
     </row>
     <row r="115" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A115" s="28" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B115" s="28">
         <v>0</v>
       </c>
       <c r="C115" s="28">
         <v>0</v>
       </c>
       <c r="D115" s="28">
         <v>0</v>
       </c>
       <c r="E115" s="28">
         <v>0</v>
       </c>
       <c r="F115" s="28">
         <v>0</v>
       </c>
       <c r="G115" s="27"/>
       <c r="H115" s="27"/>
       <c r="I115" s="27"/>
       <c r="J115" s="27"/>
       <c r="K115" s="27"/>
       <c r="L115" s="27"/>
       <c r="M115" s="27"/>
       <c r="N115" s="27"/>
       <c r="O115" s="27"/>
       <c r="P115" s="27"/>
       <c r="Q115" s="27"/>
       <c r="R115" s="27"/>
       <c r="S115" s="27"/>
       <c r="T115" s="27"/>
       <c r="U115" s="27"/>
       <c r="V115" s="27"/>
       <c r="W115" s="27"/>
       <c r="X115" s="27"/>
       <c r="Y115" s="27"/>
       <c r="Z115" s="27"/>
       <c r="AA115" s="27"/>
       <c r="AB115" s="27"/>
       <c r="AC115" s="27"/>
     </row>
     <row r="116" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A116" s="25" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B116" s="26">
         <v>255.172</v>
       </c>
       <c r="C116" s="26">
         <v>202.83199999999999</v>
       </c>
       <c r="D116" s="26">
         <v>273.00200000000001</v>
       </c>
       <c r="E116" s="26">
         <v>269.39400000000001</v>
       </c>
       <c r="F116" s="26">
         <v>317</v>
       </c>
       <c r="G116" s="31"/>
       <c r="H116" s="31"/>
       <c r="I116" s="31"/>
       <c r="J116" s="31"/>
       <c r="K116" s="31"/>
       <c r="L116" s="31"/>
       <c r="M116" s="31"/>
       <c r="N116" s="31"/>
       <c r="O116" s="31"/>
       <c r="P116" s="31"/>
       <c r="Q116" s="31"/>
       <c r="R116" s="31"/>
       <c r="S116" s="31"/>
       <c r="T116" s="31"/>
       <c r="U116" s="31"/>
       <c r="V116" s="31"/>
       <c r="W116" s="31"/>
       <c r="X116" s="31"/>
       <c r="Y116" s="31"/>
       <c r="Z116" s="31"/>
       <c r="AA116" s="31"/>
       <c r="AB116" s="31"/>
       <c r="AC116" s="31"/>
     </row>
     <row r="117" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A117" s="28" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B117" s="28">
         <v>102.908</v>
       </c>
       <c r="C117" s="28">
         <v>59.595999999999997</v>
       </c>
       <c r="D117" s="28">
         <v>80.066000000000003</v>
       </c>
       <c r="E117" s="28">
         <v>53.683</v>
       </c>
       <c r="F117" s="28">
         <v>107</v>
       </c>
       <c r="G117" s="27"/>
       <c r="H117" s="27"/>
       <c r="I117" s="27"/>
       <c r="J117" s="27"/>
       <c r="K117" s="27"/>
       <c r="L117" s="27"/>
       <c r="M117" s="27"/>
       <c r="N117" s="27"/>
       <c r="O117" s="27"/>
       <c r="P117" s="27"/>
       <c r="Q117" s="27"/>
       <c r="R117" s="27"/>
       <c r="S117" s="27"/>
       <c r="T117" s="27"/>
       <c r="U117" s="27"/>
       <c r="V117" s="27"/>
       <c r="W117" s="27"/>
       <c r="X117" s="27"/>
       <c r="Y117" s="27"/>
       <c r="Z117" s="27"/>
       <c r="AA117" s="27"/>
       <c r="AB117" s="27"/>
       <c r="AC117" s="27"/>
     </row>
     <row r="118" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A118" s="25" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B118" s="26">
         <v>126.739</v>
       </c>
       <c r="C118" s="26">
         <v>129.07400000000001</v>
       </c>
       <c r="D118" s="26">
         <v>117.06</v>
       </c>
       <c r="E118" s="26">
         <v>103.236</v>
       </c>
       <c r="F118" s="26">
         <v>82</v>
       </c>
       <c r="G118" s="31"/>
       <c r="H118" s="31"/>
       <c r="I118" s="31"/>
       <c r="J118" s="31"/>
       <c r="K118" s="31"/>
       <c r="L118" s="31"/>
       <c r="M118" s="31"/>
       <c r="N118" s="31"/>
       <c r="O118" s="31"/>
@@ -7778,1756 +7769,1756 @@
       <c r="H119" s="29"/>
       <c r="I119" s="29"/>
       <c r="J119" s="29"/>
       <c r="K119" s="29"/>
       <c r="L119" s="29"/>
       <c r="M119" s="29"/>
       <c r="N119" s="29"/>
       <c r="O119" s="29"/>
       <c r="P119" s="29"/>
       <c r="Q119" s="29"/>
       <c r="R119" s="29"/>
       <c r="S119" s="29"/>
       <c r="T119" s="29"/>
       <c r="U119" s="29"/>
       <c r="V119" s="29"/>
       <c r="W119" s="29"/>
       <c r="X119" s="29"/>
       <c r="Y119" s="29"/>
       <c r="Z119" s="29"/>
       <c r="AA119" s="29"/>
       <c r="AB119" s="29"/>
       <c r="AC119" s="29"/>
     </row>
     <row r="120" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A120" s="28" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B120" s="28">
         <v>482.22300000000001</v>
       </c>
       <c r="C120" s="28">
         <v>1499.3869999999999</v>
       </c>
       <c r="D120" s="28">
         <v>985.97400000000005</v>
       </c>
       <c r="E120" s="28">
         <v>2292.5650000000001</v>
       </c>
       <c r="F120" s="28">
         <v>1074</v>
       </c>
       <c r="G120" s="31"/>
       <c r="H120" s="31"/>
       <c r="I120" s="31"/>
       <c r="J120" s="31"/>
       <c r="K120" s="31"/>
       <c r="L120" s="31"/>
       <c r="M120" s="31"/>
       <c r="N120" s="31"/>
       <c r="O120" s="31"/>
       <c r="P120" s="31"/>
       <c r="Q120" s="31"/>
       <c r="R120" s="31"/>
       <c r="S120" s="31"/>
       <c r="T120" s="31"/>
       <c r="U120" s="31"/>
       <c r="V120" s="31"/>
       <c r="W120" s="31"/>
       <c r="X120" s="31"/>
       <c r="Y120" s="31"/>
       <c r="Z120" s="31"/>
       <c r="AA120" s="31"/>
       <c r="AB120" s="31"/>
       <c r="AC120" s="31"/>
     </row>
     <row r="121" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A121" s="25" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B121" s="26">
         <v>0</v>
       </c>
       <c r="C121" s="26">
         <v>0</v>
       </c>
       <c r="D121" s="26">
         <v>0</v>
       </c>
       <c r="E121" s="26">
         <v>0</v>
       </c>
       <c r="F121" s="26">
         <v>0</v>
       </c>
       <c r="G121" s="27"/>
       <c r="H121" s="27"/>
       <c r="I121" s="27"/>
       <c r="J121" s="27"/>
       <c r="K121" s="27"/>
       <c r="L121" s="27"/>
       <c r="M121" s="27"/>
       <c r="N121" s="27"/>
       <c r="O121" s="27"/>
       <c r="P121" s="27"/>
       <c r="Q121" s="27"/>
       <c r="R121" s="27"/>
       <c r="S121" s="27"/>
       <c r="T121" s="27"/>
       <c r="U121" s="27"/>
       <c r="V121" s="27"/>
       <c r="W121" s="27"/>
       <c r="X121" s="27"/>
       <c r="Y121" s="27"/>
       <c r="Z121" s="27"/>
       <c r="AA121" s="27"/>
       <c r="AB121" s="27"/>
       <c r="AC121" s="27"/>
     </row>
     <row r="122" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A122" s="28" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B122" s="28">
         <v>0</v>
       </c>
       <c r="C122" s="28">
         <v>0</v>
       </c>
       <c r="D122" s="28">
         <v>0</v>
       </c>
       <c r="E122" s="28">
         <v>0</v>
       </c>
       <c r="F122" s="28">
         <v>0</v>
       </c>
       <c r="G122" s="31"/>
       <c r="H122" s="31"/>
       <c r="I122" s="31"/>
       <c r="J122" s="31"/>
       <c r="K122" s="31"/>
       <c r="L122" s="31"/>
       <c r="M122" s="31"/>
       <c r="N122" s="31"/>
       <c r="O122" s="31"/>
       <c r="P122" s="31"/>
       <c r="Q122" s="31"/>
       <c r="R122" s="31"/>
       <c r="S122" s="31"/>
       <c r="T122" s="31"/>
       <c r="U122" s="31"/>
       <c r="V122" s="31"/>
       <c r="W122" s="31"/>
       <c r="X122" s="31"/>
       <c r="Y122" s="31"/>
       <c r="Z122" s="31"/>
       <c r="AA122" s="31"/>
       <c r="AB122" s="31"/>
       <c r="AC122" s="31"/>
     </row>
     <row r="123" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A123" s="25" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B123" s="26">
         <v>0</v>
       </c>
       <c r="C123" s="26">
         <v>0</v>
       </c>
       <c r="D123" s="26">
         <v>0</v>
       </c>
       <c r="E123" s="26">
         <v>0</v>
       </c>
       <c r="F123" s="26">
         <v>0</v>
       </c>
       <c r="G123" s="27"/>
       <c r="H123" s="27"/>
       <c r="I123" s="27"/>
       <c r="J123" s="27"/>
       <c r="K123" s="27"/>
       <c r="L123" s="27"/>
       <c r="M123" s="27"/>
       <c r="N123" s="27"/>
       <c r="O123" s="27"/>
       <c r="P123" s="27"/>
       <c r="Q123" s="27"/>
       <c r="R123" s="27"/>
       <c r="S123" s="27"/>
       <c r="T123" s="27"/>
       <c r="U123" s="27"/>
       <c r="V123" s="27"/>
       <c r="W123" s="27"/>
       <c r="X123" s="27"/>
       <c r="Y123" s="27"/>
       <c r="Z123" s="27"/>
       <c r="AA123" s="27"/>
       <c r="AB123" s="27"/>
       <c r="AC123" s="27"/>
     </row>
     <row r="124" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A124" s="28" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B124" s="28">
         <v>0</v>
       </c>
       <c r="C124" s="28">
         <v>0</v>
       </c>
       <c r="D124" s="28">
         <v>0</v>
       </c>
       <c r="E124" s="28">
         <v>0</v>
       </c>
       <c r="F124" s="28">
         <v>0</v>
       </c>
       <c r="G124" s="31"/>
       <c r="H124" s="31"/>
       <c r="I124" s="31"/>
       <c r="J124" s="31"/>
       <c r="K124" s="31"/>
       <c r="L124" s="31"/>
       <c r="M124" s="31"/>
       <c r="N124" s="31"/>
       <c r="O124" s="31"/>
       <c r="P124" s="31"/>
       <c r="Q124" s="31"/>
       <c r="R124" s="31"/>
       <c r="S124" s="31"/>
       <c r="T124" s="31"/>
       <c r="U124" s="31"/>
       <c r="V124" s="31"/>
       <c r="W124" s="31"/>
       <c r="X124" s="31"/>
       <c r="Y124" s="31"/>
       <c r="Z124" s="31"/>
       <c r="AA124" s="31"/>
       <c r="AB124" s="31"/>
       <c r="AC124" s="31"/>
     </row>
     <row r="125" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A125" s="25" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B125" s="26">
         <v>5.2690000000000001</v>
       </c>
       <c r="C125" s="26">
         <v>5.3570000000000002</v>
       </c>
       <c r="D125" s="26">
         <v>5.3959999999999999</v>
       </c>
       <c r="E125" s="26">
         <v>6.3650000000000002</v>
       </c>
       <c r="F125" s="26">
         <v>6</v>
       </c>
       <c r="G125" s="27"/>
       <c r="H125" s="27"/>
       <c r="I125" s="27"/>
       <c r="J125" s="27"/>
       <c r="K125" s="27"/>
       <c r="L125" s="27"/>
       <c r="M125" s="27"/>
       <c r="N125" s="27"/>
       <c r="O125" s="27"/>
       <c r="P125" s="27"/>
       <c r="Q125" s="27"/>
       <c r="R125" s="27"/>
       <c r="S125" s="27"/>
       <c r="T125" s="27"/>
       <c r="U125" s="27"/>
       <c r="V125" s="27"/>
       <c r="W125" s="27"/>
       <c r="X125" s="27"/>
       <c r="Y125" s="27"/>
       <c r="Z125" s="27"/>
       <c r="AA125" s="27"/>
       <c r="AB125" s="27"/>
       <c r="AC125" s="27"/>
     </row>
     <row r="126" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A126" s="28" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B126" s="28">
         <v>0</v>
       </c>
       <c r="C126" s="28">
         <v>0</v>
       </c>
       <c r="D126" s="28">
         <v>0</v>
       </c>
       <c r="E126" s="28">
         <v>0</v>
       </c>
       <c r="F126" s="28">
         <v>0</v>
       </c>
       <c r="G126" s="27"/>
       <c r="H126" s="27"/>
       <c r="I126" s="27"/>
       <c r="J126" s="27"/>
       <c r="K126" s="27"/>
       <c r="L126" s="27"/>
       <c r="M126" s="27"/>
       <c r="N126" s="27"/>
       <c r="O126" s="27"/>
       <c r="P126" s="27"/>
       <c r="Q126" s="27"/>
       <c r="R126" s="27"/>
       <c r="S126" s="27"/>
       <c r="T126" s="27"/>
       <c r="U126" s="27"/>
       <c r="V126" s="27"/>
       <c r="W126" s="27"/>
       <c r="X126" s="27"/>
       <c r="Y126" s="27"/>
       <c r="Z126" s="27"/>
       <c r="AA126" s="27"/>
       <c r="AB126" s="27"/>
       <c r="AC126" s="27"/>
     </row>
     <row r="127" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A127" s="25" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B127" s="26">
         <v>0</v>
       </c>
       <c r="C127" s="26">
         <v>0</v>
       </c>
       <c r="D127" s="26">
         <v>0</v>
       </c>
       <c r="E127" s="26">
         <v>0</v>
       </c>
       <c r="F127" s="26">
         <v>0</v>
       </c>
       <c r="G127" s="30"/>
       <c r="H127" s="30"/>
       <c r="I127" s="30"/>
       <c r="J127" s="30"/>
       <c r="K127" s="30"/>
       <c r="L127" s="30"/>
       <c r="M127" s="30"/>
       <c r="N127" s="30"/>
       <c r="O127" s="30"/>
       <c r="P127" s="30"/>
       <c r="Q127" s="30"/>
       <c r="R127" s="30"/>
       <c r="S127" s="30"/>
       <c r="T127" s="30"/>
       <c r="U127" s="30"/>
       <c r="V127" s="30"/>
       <c r="W127" s="30"/>
       <c r="X127" s="30"/>
       <c r="Y127" s="30"/>
       <c r="Z127" s="30"/>
       <c r="AA127" s="30"/>
       <c r="AB127" s="30"/>
       <c r="AC127" s="30"/>
     </row>
     <row r="128" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A128" s="28" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B128" s="28">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="C128" s="28">
         <v>3.4000000000000002E-2</v>
       </c>
       <c r="D128" s="28">
         <v>0.245</v>
       </c>
       <c r="E128" s="28">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="F128" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:29" ht="15.75" customHeight="1" collapsed="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A129" s="36" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B129" s="37">
         <v>6920.33</v>
       </c>
       <c r="C129" s="37">
         <v>7110.1189999999997</v>
       </c>
       <c r="D129" s="37">
         <v>8011.3779999999997</v>
       </c>
       <c r="E129" s="37">
         <v>9669.1350000000002</v>
       </c>
       <c r="F129" s="37">
         <v>11018</v>
       </c>
     </row>
     <row r="130" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A130" s="28"/>
       <c r="B130" s="28"/>
       <c r="C130" s="28"/>
       <c r="D130" s="28"/>
       <c r="E130" s="28"/>
       <c r="F130" s="28"/>
       <c r="G130" s="31"/>
       <c r="H130" s="31"/>
       <c r="I130" s="31"/>
       <c r="J130" s="31"/>
       <c r="K130" s="31"/>
       <c r="L130" s="31"/>
       <c r="M130" s="31"/>
       <c r="N130" s="31"/>
       <c r="O130" s="31"/>
       <c r="P130" s="31"/>
       <c r="Q130" s="31"/>
       <c r="R130" s="31"/>
       <c r="S130" s="31"/>
       <c r="T130" s="31"/>
       <c r="U130" s="31"/>
       <c r="V130" s="31"/>
       <c r="W130" s="31"/>
       <c r="X130" s="31"/>
       <c r="Y130" s="31"/>
       <c r="Z130" s="31"/>
       <c r="AA130" s="31"/>
       <c r="AB130" s="31"/>
       <c r="AC130" s="31"/>
     </row>
     <row r="131" spans="1:29" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A131" s="34" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B131" s="35" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C131" s="35" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D131" s="35" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="E131" s="35" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F131" s="35" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="G131" s="40"/>
       <c r="H131" s="40"/>
       <c r="I131" s="40"/>
     </row>
     <row r="132" spans="1:29" s="24" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A132" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B132" s="23">
         <v>1.607</v>
       </c>
       <c r="C132" s="23">
         <v>39.92</v>
       </c>
       <c r="D132" s="23">
         <v>-52.692999999999998</v>
       </c>
       <c r="E132" s="23">
         <v>-54.250999999999998</v>
       </c>
       <c r="F132" s="23">
         <v>-38</v>
       </c>
     </row>
     <row r="133" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A133" s="28" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B133" s="28">
         <v>0</v>
       </c>
       <c r="C133" s="28">
         <v>0</v>
       </c>
       <c r="D133" s="28">
         <v>0</v>
       </c>
       <c r="E133" s="28">
         <v>0</v>
       </c>
       <c r="F133" s="28">
         <v>0</v>
       </c>
       <c r="G133" s="31"/>
       <c r="H133" s="31"/>
       <c r="I133" s="31"/>
       <c r="J133" s="31"/>
       <c r="K133" s="31"/>
       <c r="L133" s="31"/>
       <c r="M133" s="31"/>
       <c r="N133" s="31"/>
       <c r="O133" s="31"/>
       <c r="P133" s="31"/>
       <c r="Q133" s="31"/>
       <c r="R133" s="31"/>
       <c r="S133" s="31"/>
       <c r="T133" s="31"/>
       <c r="U133" s="31"/>
       <c r="V133" s="31"/>
       <c r="W133" s="31"/>
       <c r="X133" s="31"/>
       <c r="Y133" s="31"/>
       <c r="Z133" s="31"/>
       <c r="AA133" s="31"/>
       <c r="AB133" s="31"/>
       <c r="AC133" s="31"/>
     </row>
     <row r="134" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A134" s="25" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B134" s="26">
         <v>0</v>
       </c>
       <c r="C134" s="26">
         <v>0</v>
       </c>
       <c r="D134" s="26">
         <v>0</v>
       </c>
       <c r="E134" s="26">
         <v>0</v>
       </c>
       <c r="F134" s="26">
         <v>0</v>
       </c>
       <c r="G134" s="27"/>
       <c r="H134" s="27"/>
       <c r="I134" s="27"/>
       <c r="J134" s="27"/>
       <c r="K134" s="27"/>
       <c r="L134" s="27"/>
       <c r="M134" s="27"/>
       <c r="N134" s="27"/>
       <c r="O134" s="27"/>
       <c r="P134" s="27"/>
       <c r="Q134" s="27"/>
       <c r="R134" s="27"/>
       <c r="S134" s="27"/>
       <c r="T134" s="27"/>
       <c r="U134" s="27"/>
       <c r="V134" s="27"/>
       <c r="W134" s="27"/>
       <c r="X134" s="27"/>
       <c r="Y134" s="27"/>
       <c r="Z134" s="27"/>
       <c r="AA134" s="27"/>
       <c r="AB134" s="27"/>
       <c r="AC134" s="27"/>
     </row>
     <row r="135" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A135" s="28" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B135" s="28">
         <v>0</v>
       </c>
       <c r="C135" s="28">
         <v>0</v>
       </c>
       <c r="D135" s="28">
         <v>0</v>
       </c>
       <c r="E135" s="28">
         <v>0</v>
       </c>
       <c r="F135" s="28">
         <v>0</v>
       </c>
       <c r="G135" s="31"/>
       <c r="H135" s="31"/>
       <c r="I135" s="31"/>
       <c r="J135" s="31"/>
       <c r="K135" s="31"/>
       <c r="L135" s="31"/>
       <c r="M135" s="31"/>
       <c r="N135" s="31"/>
       <c r="O135" s="31"/>
       <c r="P135" s="31"/>
       <c r="Q135" s="31"/>
       <c r="R135" s="31"/>
       <c r="S135" s="31"/>
       <c r="T135" s="31"/>
       <c r="U135" s="31"/>
       <c r="V135" s="31"/>
       <c r="W135" s="31"/>
       <c r="X135" s="31"/>
       <c r="Y135" s="31"/>
       <c r="Z135" s="31"/>
       <c r="AA135" s="31"/>
       <c r="AB135" s="31"/>
       <c r="AC135" s="31"/>
     </row>
     <row r="136" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A136" s="25" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B136" s="26">
         <v>12.669</v>
       </c>
       <c r="C136" s="26">
         <v>0</v>
       </c>
       <c r="D136" s="26">
         <v>0</v>
       </c>
       <c r="E136" s="26">
         <v>0</v>
       </c>
       <c r="F136" s="26">
         <v>0</v>
       </c>
       <c r="G136" s="27"/>
       <c r="H136" s="27"/>
       <c r="I136" s="27"/>
       <c r="J136" s="27"/>
       <c r="K136" s="27"/>
       <c r="L136" s="27"/>
       <c r="M136" s="27"/>
       <c r="N136" s="27"/>
       <c r="O136" s="27"/>
       <c r="P136" s="27"/>
       <c r="Q136" s="27"/>
       <c r="R136" s="27"/>
       <c r="S136" s="27"/>
       <c r="T136" s="27"/>
       <c r="U136" s="27"/>
       <c r="V136" s="27"/>
       <c r="W136" s="27"/>
       <c r="X136" s="27"/>
       <c r="Y136" s="27"/>
       <c r="Z136" s="27"/>
       <c r="AA136" s="27"/>
       <c r="AB136" s="27"/>
       <c r="AC136" s="27"/>
     </row>
     <row r="137" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A137" s="28" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B137" s="28">
         <v>0</v>
       </c>
       <c r="C137" s="28">
         <v>0</v>
       </c>
       <c r="D137" s="28">
         <v>0</v>
       </c>
       <c r="E137" s="28">
         <v>0</v>
       </c>
       <c r="F137" s="28">
         <v>0</v>
       </c>
       <c r="G137" s="31"/>
       <c r="H137" s="31"/>
       <c r="I137" s="31"/>
       <c r="J137" s="31"/>
       <c r="K137" s="31"/>
       <c r="L137" s="31"/>
       <c r="M137" s="31"/>
       <c r="N137" s="31"/>
       <c r="O137" s="31"/>
       <c r="P137" s="31"/>
       <c r="Q137" s="31"/>
       <c r="R137" s="31"/>
       <c r="S137" s="31"/>
       <c r="T137" s="31"/>
       <c r="U137" s="31"/>
       <c r="V137" s="31"/>
       <c r="W137" s="31"/>
       <c r="X137" s="31"/>
       <c r="Y137" s="31"/>
       <c r="Z137" s="31"/>
       <c r="AA137" s="31"/>
       <c r="AB137" s="31"/>
       <c r="AC137" s="31"/>
     </row>
     <row r="138" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A138" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B138" s="26">
         <v>0</v>
       </c>
       <c r="C138" s="26">
         <v>0</v>
       </c>
       <c r="D138" s="26">
         <v>0</v>
       </c>
       <c r="E138" s="26">
         <v>0</v>
       </c>
       <c r="F138" s="26">
         <v>0</v>
       </c>
       <c r="G138" s="27"/>
       <c r="H138" s="27"/>
       <c r="I138" s="27"/>
       <c r="J138" s="27"/>
       <c r="K138" s="27"/>
       <c r="L138" s="27"/>
       <c r="M138" s="27"/>
       <c r="N138" s="27"/>
       <c r="O138" s="27"/>
       <c r="P138" s="27"/>
       <c r="Q138" s="27"/>
       <c r="R138" s="27"/>
       <c r="S138" s="27"/>
       <c r="T138" s="27"/>
       <c r="U138" s="27"/>
       <c r="V138" s="27"/>
       <c r="W138" s="27"/>
       <c r="X138" s="27"/>
       <c r="Y138" s="27"/>
       <c r="Z138" s="27"/>
       <c r="AA138" s="27"/>
       <c r="AB138" s="27"/>
       <c r="AC138" s="27"/>
     </row>
     <row r="139" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A139" s="28" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B139" s="28">
         <v>0</v>
       </c>
       <c r="C139" s="28">
         <v>0</v>
       </c>
       <c r="D139" s="28">
         <v>7.8449999999999998</v>
       </c>
       <c r="E139" s="28">
         <v>16.616</v>
       </c>
       <c r="F139" s="28">
         <v>44</v>
       </c>
       <c r="G139" s="31"/>
       <c r="H139" s="31"/>
       <c r="I139" s="31"/>
       <c r="J139" s="31"/>
       <c r="K139" s="31"/>
       <c r="L139" s="31"/>
       <c r="M139" s="31"/>
       <c r="N139" s="31"/>
       <c r="O139" s="31"/>
       <c r="P139" s="31"/>
       <c r="Q139" s="31"/>
       <c r="R139" s="31"/>
       <c r="S139" s="31"/>
       <c r="T139" s="31"/>
       <c r="U139" s="31"/>
       <c r="V139" s="31"/>
       <c r="W139" s="31"/>
       <c r="X139" s="31"/>
       <c r="Y139" s="31"/>
       <c r="Z139" s="31"/>
       <c r="AA139" s="31"/>
       <c r="AB139" s="31"/>
       <c r="AC139" s="31"/>
     </row>
     <row r="140" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A140" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B140" s="26">
         <v>0</v>
       </c>
       <c r="C140" s="26">
         <v>0</v>
       </c>
       <c r="D140" s="26">
         <v>0</v>
       </c>
       <c r="E140" s="26">
         <v>0</v>
       </c>
       <c r="F140" s="26">
         <v>0</v>
       </c>
       <c r="G140" s="27"/>
       <c r="H140" s="27"/>
       <c r="I140" s="27"/>
       <c r="J140" s="27"/>
       <c r="K140" s="27"/>
       <c r="L140" s="27"/>
       <c r="M140" s="27"/>
       <c r="N140" s="27"/>
       <c r="O140" s="27"/>
       <c r="P140" s="27"/>
       <c r="Q140" s="27"/>
       <c r="R140" s="27"/>
       <c r="S140" s="27"/>
       <c r="T140" s="27"/>
       <c r="U140" s="27"/>
       <c r="V140" s="27"/>
       <c r="W140" s="27"/>
       <c r="X140" s="27"/>
       <c r="Y140" s="27"/>
       <c r="Z140" s="27"/>
       <c r="AA140" s="27"/>
       <c r="AB140" s="27"/>
       <c r="AC140" s="27"/>
     </row>
     <row r="141" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A141" s="28" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B141" s="28">
         <v>0</v>
       </c>
       <c r="C141" s="28">
         <v>0</v>
       </c>
       <c r="D141" s="28">
         <v>0</v>
       </c>
       <c r="E141" s="28">
         <v>0</v>
       </c>
       <c r="F141" s="28">
         <v>0</v>
       </c>
       <c r="G141" s="31"/>
       <c r="H141" s="31"/>
       <c r="I141" s="31"/>
       <c r="J141" s="31"/>
       <c r="K141" s="31"/>
       <c r="L141" s="31"/>
       <c r="M141" s="31"/>
       <c r="N141" s="31"/>
       <c r="O141" s="31"/>
       <c r="P141" s="31"/>
       <c r="Q141" s="31"/>
       <c r="R141" s="31"/>
       <c r="S141" s="31"/>
       <c r="T141" s="31"/>
       <c r="U141" s="31"/>
       <c r="V141" s="31"/>
       <c r="W141" s="31"/>
       <c r="X141" s="31"/>
       <c r="Y141" s="31"/>
       <c r="Z141" s="31"/>
       <c r="AA141" s="31"/>
       <c r="AB141" s="31"/>
       <c r="AC141" s="31"/>
     </row>
     <row r="142" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B142" s="26">
         <v>0</v>
       </c>
       <c r="C142" s="26">
         <v>0</v>
       </c>
       <c r="D142" s="26">
         <v>0</v>
       </c>
       <c r="E142" s="26">
         <v>0</v>
       </c>
       <c r="F142" s="26">
         <v>0</v>
       </c>
       <c r="G142" s="27"/>
       <c r="H142" s="27"/>
       <c r="I142" s="27"/>
       <c r="J142" s="27"/>
       <c r="K142" s="27"/>
       <c r="L142" s="27"/>
       <c r="M142" s="27"/>
       <c r="N142" s="27"/>
       <c r="O142" s="27"/>
       <c r="P142" s="27"/>
       <c r="Q142" s="27"/>
       <c r="R142" s="27"/>
       <c r="S142" s="27"/>
       <c r="T142" s="27"/>
       <c r="U142" s="27"/>
       <c r="V142" s="27"/>
       <c r="W142" s="27"/>
       <c r="X142" s="27"/>
       <c r="Y142" s="27"/>
       <c r="Z142" s="27"/>
       <c r="AA142" s="27"/>
       <c r="AB142" s="27"/>
       <c r="AC142" s="27"/>
     </row>
     <row r="143" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="28" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B143" s="28">
         <v>0</v>
       </c>
       <c r="C143" s="28">
         <v>0</v>
       </c>
       <c r="D143" s="28">
         <v>0</v>
       </c>
       <c r="E143" s="28">
         <v>0</v>
       </c>
       <c r="F143" s="28">
         <v>0</v>
       </c>
       <c r="G143" s="31"/>
       <c r="H143" s="31"/>
       <c r="I143" s="31"/>
       <c r="J143" s="31"/>
       <c r="K143" s="31"/>
       <c r="L143" s="31"/>
       <c r="M143" s="31"/>
       <c r="N143" s="31"/>
       <c r="O143" s="31"/>
       <c r="P143" s="31"/>
       <c r="Q143" s="31"/>
       <c r="R143" s="31"/>
       <c r="S143" s="31"/>
       <c r="T143" s="31"/>
       <c r="U143" s="31"/>
       <c r="V143" s="31"/>
       <c r="W143" s="31"/>
       <c r="X143" s="31"/>
       <c r="Y143" s="31"/>
       <c r="Z143" s="31"/>
       <c r="AA143" s="31"/>
       <c r="AB143" s="31"/>
       <c r="AC143" s="31"/>
     </row>
     <row r="144" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A144" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B144" s="26">
         <v>0</v>
       </c>
       <c r="C144" s="26">
         <v>0</v>
       </c>
       <c r="D144" s="26">
         <v>0</v>
       </c>
       <c r="E144" s="26">
         <v>0</v>
       </c>
       <c r="F144" s="26">
         <v>0</v>
       </c>
       <c r="G144" s="27"/>
       <c r="H144" s="27"/>
       <c r="I144" s="27"/>
       <c r="J144" s="27"/>
       <c r="K144" s="27"/>
       <c r="L144" s="27"/>
       <c r="M144" s="27"/>
       <c r="N144" s="27"/>
       <c r="O144" s="27"/>
       <c r="P144" s="27"/>
       <c r="Q144" s="27"/>
       <c r="R144" s="27"/>
       <c r="S144" s="27"/>
       <c r="T144" s="27"/>
       <c r="U144" s="27"/>
       <c r="V144" s="27"/>
       <c r="W144" s="27"/>
       <c r="X144" s="27"/>
       <c r="Y144" s="27"/>
       <c r="Z144" s="27"/>
       <c r="AA144" s="27"/>
       <c r="AB144" s="27"/>
       <c r="AC144" s="27"/>
     </row>
     <row r="145" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A145" s="28" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B145" s="28">
         <v>0</v>
       </c>
       <c r="C145" s="28">
         <v>0</v>
       </c>
       <c r="D145" s="28">
         <v>0</v>
       </c>
       <c r="E145" s="28">
         <v>0</v>
       </c>
       <c r="F145" s="28">
         <v>0</v>
       </c>
       <c r="G145" s="31"/>
       <c r="H145" s="31"/>
       <c r="I145" s="31"/>
       <c r="J145" s="31"/>
       <c r="K145" s="31"/>
       <c r="L145" s="31"/>
       <c r="M145" s="31"/>
       <c r="N145" s="31"/>
       <c r="O145" s="31"/>
       <c r="P145" s="31"/>
       <c r="Q145" s="31"/>
       <c r="R145" s="31"/>
       <c r="S145" s="31"/>
       <c r="T145" s="31"/>
       <c r="U145" s="31"/>
       <c r="V145" s="31"/>
       <c r="W145" s="31"/>
       <c r="X145" s="31"/>
       <c r="Y145" s="31"/>
       <c r="Z145" s="31"/>
       <c r="AA145" s="31"/>
       <c r="AB145" s="31"/>
       <c r="AC145" s="31"/>
     </row>
     <row r="146" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A146" s="25" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B146" s="26">
         <v>0</v>
       </c>
       <c r="C146" s="26">
         <v>0</v>
       </c>
       <c r="D146" s="26">
         <v>0</v>
       </c>
       <c r="E146" s="26">
         <v>0</v>
       </c>
       <c r="F146" s="26">
         <v>-1</v>
       </c>
       <c r="G146" s="27"/>
       <c r="H146" s="27"/>
       <c r="I146" s="27"/>
       <c r="J146" s="27"/>
       <c r="K146" s="27"/>
       <c r="L146" s="27"/>
       <c r="M146" s="27"/>
       <c r="N146" s="27"/>
       <c r="O146" s="27"/>
       <c r="P146" s="27"/>
       <c r="Q146" s="27"/>
       <c r="R146" s="27"/>
       <c r="S146" s="27"/>
       <c r="T146" s="27"/>
       <c r="U146" s="27"/>
       <c r="V146" s="27"/>
       <c r="W146" s="27"/>
       <c r="X146" s="27"/>
       <c r="Y146" s="27"/>
       <c r="Z146" s="27"/>
       <c r="AA146" s="27"/>
       <c r="AB146" s="27"/>
       <c r="AC146" s="27"/>
     </row>
     <row r="147" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A147" s="28" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B147" s="28">
         <v>0</v>
       </c>
       <c r="C147" s="28">
         <v>0</v>
       </c>
       <c r="D147" s="28">
         <v>0</v>
       </c>
       <c r="E147" s="28">
         <v>0</v>
       </c>
       <c r="F147" s="28">
         <v>0</v>
       </c>
       <c r="G147" s="31"/>
       <c r="H147" s="31"/>
       <c r="I147" s="31"/>
       <c r="J147" s="31"/>
       <c r="K147" s="31"/>
       <c r="L147" s="31"/>
       <c r="M147" s="31"/>
       <c r="N147" s="31"/>
       <c r="O147" s="31"/>
       <c r="P147" s="31"/>
       <c r="Q147" s="31"/>
       <c r="R147" s="31"/>
       <c r="S147" s="31"/>
       <c r="T147" s="31"/>
       <c r="U147" s="31"/>
       <c r="V147" s="31"/>
       <c r="W147" s="31"/>
       <c r="X147" s="31"/>
       <c r="Y147" s="31"/>
       <c r="Z147" s="31"/>
       <c r="AA147" s="31"/>
       <c r="AB147" s="31"/>
       <c r="AC147" s="31"/>
     </row>
     <row r="148" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A148" s="25" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B148" s="26">
         <v>0</v>
       </c>
       <c r="C148" s="26">
         <v>0</v>
       </c>
       <c r="D148" s="26">
         <v>0</v>
       </c>
       <c r="E148" s="26">
         <v>0</v>
       </c>
       <c r="F148" s="26">
         <v>0</v>
       </c>
       <c r="G148" s="27"/>
       <c r="H148" s="27"/>
       <c r="I148" s="27"/>
       <c r="J148" s="27"/>
       <c r="K148" s="27"/>
       <c r="L148" s="27"/>
       <c r="M148" s="27"/>
       <c r="N148" s="27"/>
       <c r="O148" s="27"/>
       <c r="P148" s="27"/>
       <c r="Q148" s="27"/>
       <c r="R148" s="27"/>
       <c r="S148" s="27"/>
       <c r="T148" s="27"/>
       <c r="U148" s="27"/>
       <c r="V148" s="27"/>
       <c r="W148" s="27"/>
       <c r="X148" s="27"/>
       <c r="Y148" s="27"/>
       <c r="Z148" s="27"/>
       <c r="AA148" s="27"/>
       <c r="AB148" s="27"/>
       <c r="AC148" s="27"/>
     </row>
     <row r="149" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A149" s="28" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B149" s="28">
         <v>0</v>
       </c>
       <c r="C149" s="28">
         <v>0</v>
       </c>
       <c r="D149" s="28">
         <v>0</v>
       </c>
       <c r="E149" s="28">
         <v>0</v>
       </c>
       <c r="F149" s="28">
         <v>0</v>
       </c>
       <c r="G149" s="27"/>
       <c r="H149" s="27"/>
       <c r="I149" s="27"/>
       <c r="J149" s="27"/>
       <c r="K149" s="27"/>
       <c r="L149" s="27"/>
       <c r="M149" s="27"/>
       <c r="N149" s="27"/>
       <c r="O149" s="27"/>
       <c r="P149" s="27"/>
       <c r="Q149" s="27"/>
       <c r="R149" s="27"/>
       <c r="S149" s="27"/>
       <c r="T149" s="27"/>
       <c r="U149" s="27"/>
       <c r="V149" s="27"/>
       <c r="W149" s="27"/>
       <c r="X149" s="27"/>
       <c r="Y149" s="27"/>
       <c r="Z149" s="27"/>
       <c r="AA149" s="27"/>
       <c r="AB149" s="27"/>
       <c r="AC149" s="27"/>
     </row>
     <row r="150" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A150" s="25" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B150" s="26">
         <v>0</v>
       </c>
       <c r="C150" s="26">
         <v>0</v>
       </c>
       <c r="D150" s="26">
         <v>0</v>
       </c>
       <c r="E150" s="26">
         <v>0</v>
       </c>
       <c r="F150" s="26">
         <v>0</v>
       </c>
       <c r="G150" s="31"/>
       <c r="H150" s="31"/>
       <c r="I150" s="31"/>
       <c r="J150" s="31"/>
       <c r="K150" s="31"/>
       <c r="L150" s="31"/>
       <c r="M150" s="31"/>
       <c r="N150" s="31"/>
       <c r="O150" s="31"/>
       <c r="P150" s="31"/>
       <c r="Q150" s="31"/>
       <c r="R150" s="31"/>
       <c r="S150" s="31"/>
       <c r="T150" s="31"/>
       <c r="U150" s="31"/>
       <c r="V150" s="31"/>
       <c r="W150" s="31"/>
       <c r="X150" s="31"/>
       <c r="Y150" s="31"/>
       <c r="Z150" s="31"/>
       <c r="AA150" s="31"/>
       <c r="AB150" s="31"/>
       <c r="AC150" s="31"/>
     </row>
     <row r="151" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A151" s="28" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B151" s="28">
         <v>-0.502</v>
       </c>
       <c r="C151" s="28">
         <v>38.030999999999999</v>
       </c>
       <c r="D151" s="28">
         <v>-37.585000000000001</v>
       </c>
       <c r="E151" s="28">
         <v>-37.107999999999997</v>
       </c>
       <c r="F151" s="28">
         <v>-43</v>
       </c>
       <c r="G151" s="27"/>
       <c r="H151" s="27"/>
       <c r="I151" s="27"/>
       <c r="J151" s="27"/>
       <c r="K151" s="27"/>
       <c r="L151" s="27"/>
       <c r="M151" s="27"/>
       <c r="N151" s="27"/>
       <c r="O151" s="27"/>
       <c r="P151" s="27"/>
       <c r="Q151" s="27"/>
       <c r="R151" s="27"/>
       <c r="S151" s="27"/>
       <c r="T151" s="27"/>
       <c r="U151" s="27"/>
       <c r="V151" s="27"/>
       <c r="W151" s="27"/>
       <c r="X151" s="27"/>
       <c r="Y151" s="27"/>
       <c r="Z151" s="27"/>
       <c r="AA151" s="27"/>
       <c r="AB151" s="27"/>
       <c r="AC151" s="27"/>
     </row>
     <row r="152" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A152" s="25" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B152" s="26">
         <v>-10.56</v>
       </c>
       <c r="C152" s="26">
         <v>1.889</v>
       </c>
       <c r="D152" s="26">
         <v>-22.952999999999999</v>
       </c>
       <c r="E152" s="26">
         <v>-33.759</v>
       </c>
       <c r="F152" s="26">
         <v>-38</v>
       </c>
       <c r="G152" s="31"/>
       <c r="H152" s="31"/>
       <c r="I152" s="31"/>
       <c r="J152" s="31"/>
       <c r="K152" s="31"/>
       <c r="L152" s="31"/>
       <c r="M152" s="31"/>
       <c r="N152" s="31"/>
       <c r="O152" s="31"/>
       <c r="P152" s="31"/>
       <c r="Q152" s="31"/>
       <c r="R152" s="31"/>
       <c r="S152" s="31"/>
       <c r="T152" s="31"/>
       <c r="U152" s="31"/>
       <c r="V152" s="31"/>
       <c r="W152" s="31"/>
       <c r="X152" s="31"/>
       <c r="Y152" s="31"/>
       <c r="Z152" s="31"/>
       <c r="AA152" s="31"/>
       <c r="AB152" s="31"/>
       <c r="AC152" s="31"/>
     </row>
     <row r="153" spans="1:29" ht="15.75" collapsed="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A153" s="22" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B153" s="23">
         <v>-80.45</v>
       </c>
       <c r="C153" s="23">
         <v>-60.304000000000002</v>
       </c>
       <c r="D153" s="23">
         <v>-65.313999999999993</v>
       </c>
       <c r="E153" s="23">
         <v>-52.484000000000002</v>
       </c>
       <c r="F153" s="23">
         <v>-88</v>
       </c>
       <c r="G153" s="29"/>
       <c r="H153" s="29"/>
       <c r="I153" s="29"/>
       <c r="J153" s="29"/>
       <c r="K153" s="29"/>
       <c r="L153" s="29"/>
       <c r="M153" s="29"/>
       <c r="N153" s="29"/>
       <c r="O153" s="29"/>
       <c r="P153" s="29"/>
       <c r="Q153" s="29"/>
       <c r="R153" s="29"/>
       <c r="S153" s="29"/>
       <c r="T153" s="29"/>
       <c r="U153" s="29"/>
       <c r="V153" s="29"/>
       <c r="W153" s="29"/>
       <c r="X153" s="29"/>
       <c r="Y153" s="29"/>
       <c r="Z153" s="29"/>
       <c r="AA153" s="29"/>
       <c r="AB153" s="29"/>
       <c r="AC153" s="29"/>
     </row>
     <row r="154" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A154" s="28" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B154" s="28">
         <v>0</v>
       </c>
       <c r="C154" s="28">
         <v>0</v>
       </c>
       <c r="D154" s="28">
         <v>0</v>
       </c>
       <c r="E154" s="28">
         <v>0</v>
       </c>
       <c r="F154" s="28">
         <v>0</v>
       </c>
       <c r="G154" s="31"/>
       <c r="H154" s="31"/>
       <c r="I154" s="31"/>
       <c r="J154" s="31"/>
       <c r="K154" s="31"/>
       <c r="L154" s="31"/>
       <c r="M154" s="31"/>
       <c r="N154" s="31"/>
       <c r="O154" s="31"/>
       <c r="P154" s="31"/>
       <c r="Q154" s="31"/>
       <c r="R154" s="31"/>
       <c r="S154" s="31"/>
       <c r="T154" s="31"/>
       <c r="U154" s="31"/>
       <c r="V154" s="31"/>
       <c r="W154" s="31"/>
       <c r="X154" s="31"/>
       <c r="Y154" s="31"/>
       <c r="Z154" s="31"/>
       <c r="AA154" s="31"/>
       <c r="AB154" s="31"/>
       <c r="AC154" s="31"/>
     </row>
     <row r="155" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A155" s="25" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B155" s="26">
         <v>0</v>
       </c>
       <c r="C155" s="26">
         <v>0</v>
       </c>
       <c r="D155" s="26">
         <v>0</v>
       </c>
       <c r="E155" s="26">
         <v>0.40799999999999997</v>
       </c>
       <c r="F155" s="26">
         <v>-28</v>
       </c>
       <c r="G155" s="27"/>
       <c r="H155" s="27"/>
       <c r="I155" s="27"/>
       <c r="J155" s="27"/>
       <c r="K155" s="27"/>
       <c r="L155" s="27"/>
       <c r="M155" s="27"/>
       <c r="N155" s="27"/>
       <c r="O155" s="27"/>
       <c r="P155" s="27"/>
       <c r="Q155" s="27"/>
       <c r="R155" s="27"/>
       <c r="S155" s="27"/>
       <c r="T155" s="27"/>
       <c r="U155" s="27"/>
       <c r="V155" s="27"/>
       <c r="W155" s="27"/>
       <c r="X155" s="27"/>
       <c r="Y155" s="27"/>
       <c r="Z155" s="27"/>
       <c r="AA155" s="27"/>
       <c r="AB155" s="27"/>
       <c r="AC155" s="27"/>
     </row>
     <row r="156" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A156" s="28" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B156" s="28">
         <v>0</v>
       </c>
       <c r="C156" s="28">
         <v>0</v>
       </c>
       <c r="D156" s="28">
         <v>0</v>
       </c>
       <c r="E156" s="28">
         <v>0</v>
       </c>
       <c r="F156" s="28">
         <v>0</v>
       </c>
       <c r="G156" s="27"/>
       <c r="H156" s="27"/>
       <c r="I156" s="27"/>
       <c r="J156" s="27"/>
       <c r="K156" s="27"/>
       <c r="L156" s="27"/>
       <c r="M156" s="27"/>
       <c r="N156" s="27"/>
       <c r="O156" s="27"/>
       <c r="P156" s="27"/>
       <c r="Q156" s="27"/>
       <c r="R156" s="27"/>
       <c r="S156" s="27"/>
       <c r="T156" s="27"/>
       <c r="U156" s="27"/>
       <c r="V156" s="27"/>
       <c r="W156" s="27"/>
       <c r="X156" s="27"/>
       <c r="Y156" s="27"/>
       <c r="Z156" s="27"/>
       <c r="AA156" s="27"/>
       <c r="AB156" s="27"/>
       <c r="AC156" s="27"/>
     </row>
     <row r="157" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A157" s="25" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B157" s="26">
         <v>0</v>
       </c>
       <c r="C157" s="26">
         <v>0</v>
       </c>
       <c r="D157" s="26">
         <v>0</v>
       </c>
       <c r="E157" s="26">
         <v>0</v>
       </c>
       <c r="F157" s="26">
         <v>0</v>
       </c>
       <c r="G157" s="31"/>
       <c r="H157" s="31"/>
       <c r="I157" s="31"/>
       <c r="J157" s="31"/>
       <c r="K157" s="31"/>
       <c r="L157" s="31"/>
       <c r="M157" s="31"/>
       <c r="N157" s="31"/>
       <c r="O157" s="31"/>
       <c r="P157" s="31"/>
       <c r="Q157" s="31"/>
       <c r="R157" s="31"/>
       <c r="S157" s="31"/>
       <c r="T157" s="31"/>
       <c r="U157" s="31"/>
       <c r="V157" s="31"/>
       <c r="W157" s="31"/>
       <c r="X157" s="31"/>
       <c r="Y157" s="31"/>
       <c r="Z157" s="31"/>
       <c r="AA157" s="31"/>
       <c r="AB157" s="31"/>
       <c r="AC157" s="31"/>
     </row>
     <row r="158" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A158" s="28" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B158" s="28">
         <v>0</v>
       </c>
       <c r="C158" s="28">
         <v>0</v>
       </c>
       <c r="D158" s="28">
         <v>0</v>
       </c>
       <c r="E158" s="28">
         <v>0</v>
       </c>
       <c r="F158" s="28">
         <v>0</v>
       </c>
       <c r="G158" s="27"/>
       <c r="H158" s="27"/>
       <c r="I158" s="27"/>
       <c r="J158" s="27"/>
       <c r="K158" s="27"/>
       <c r="L158" s="27"/>
       <c r="M158" s="27"/>
       <c r="N158" s="27"/>
       <c r="O158" s="27"/>
       <c r="P158" s="27"/>
       <c r="Q158" s="27"/>
       <c r="R158" s="27"/>
       <c r="S158" s="27"/>
       <c r="T158" s="27"/>
       <c r="U158" s="27"/>
       <c r="V158" s="27"/>
       <c r="W158" s="27"/>
       <c r="X158" s="27"/>
       <c r="Y158" s="27"/>
       <c r="Z158" s="27"/>
       <c r="AA158" s="27"/>
       <c r="AB158" s="27"/>
       <c r="AC158" s="27"/>
     </row>
     <row r="159" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A159" s="25" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B159" s="26">
         <v>0</v>
       </c>
       <c r="C159" s="26">
         <v>0</v>
       </c>
       <c r="D159" s="26">
         <v>0</v>
       </c>
       <c r="E159" s="26">
         <v>0</v>
       </c>
       <c r="F159" s="26">
         <v>0</v>
       </c>
       <c r="G159" s="31"/>
       <c r="H159" s="31"/>
       <c r="I159" s="31"/>
       <c r="J159" s="31"/>
       <c r="K159" s="31"/>
       <c r="L159" s="31"/>
       <c r="M159" s="31"/>
       <c r="N159" s="31"/>
       <c r="O159" s="31"/>
       <c r="P159" s="31"/>
       <c r="Q159" s="31"/>
       <c r="R159" s="31"/>
       <c r="S159" s="31"/>
       <c r="T159" s="31"/>
       <c r="U159" s="31"/>
       <c r="V159" s="31"/>
       <c r="W159" s="31"/>
       <c r="X159" s="31"/>
       <c r="Y159" s="31"/>
       <c r="Z159" s="31"/>
       <c r="AA159" s="31"/>
       <c r="AB159" s="31"/>
       <c r="AC159" s="31"/>
     </row>
     <row r="160" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A160" s="28" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B160" s="28">
         <v>-80.45</v>
       </c>
       <c r="C160" s="28">
         <v>-60.304000000000002</v>
       </c>
       <c r="D160" s="28">
         <v>-65.313999999999993</v>
       </c>
       <c r="E160" s="28">
         <v>-52.892000000000003</v>
       </c>
       <c r="F160" s="28">
         <v>-60</v>
       </c>
       <c r="G160" s="27"/>
       <c r="H160" s="27"/>
       <c r="I160" s="27"/>
       <c r="J160" s="27"/>
       <c r="K160" s="27"/>
       <c r="L160" s="27"/>
       <c r="M160" s="27"/>
       <c r="N160" s="27"/>
       <c r="O160" s="27"/>
       <c r="P160" s="27"/>
       <c r="Q160" s="27"/>
       <c r="R160" s="27"/>
       <c r="S160" s="27"/>
       <c r="T160" s="27"/>
       <c r="U160" s="27"/>
       <c r="V160" s="27"/>
       <c r="W160" s="27"/>
       <c r="X160" s="27"/>
       <c r="Y160" s="27"/>
       <c r="Z160" s="27"/>
       <c r="AA160" s="27"/>
       <c r="AB160" s="27"/>
       <c r="AC160" s="27"/>
     </row>
     <row r="161" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A161" s="25" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B161" s="26">
         <v>0</v>
       </c>
       <c r="C161" s="26">
         <v>0</v>
       </c>
       <c r="D161" s="26">
         <v>0</v>
       </c>
       <c r="E161" s="26">
         <v>0</v>
       </c>
       <c r="F161" s="26">
         <v>0</v>
       </c>
       <c r="G161" s="27"/>
       <c r="H161" s="27"/>
       <c r="I161" s="27"/>
       <c r="J161" s="27"/>
       <c r="K161" s="27"/>
       <c r="L161" s="27"/>
       <c r="M161" s="27"/>
       <c r="N161" s="27"/>
       <c r="O161" s="27"/>
       <c r="P161" s="27"/>
       <c r="Q161" s="27"/>
       <c r="R161" s="27"/>
       <c r="S161" s="27"/>
       <c r="T161" s="27"/>
       <c r="U161" s="27"/>
       <c r="V161" s="27"/>
       <c r="W161" s="27"/>
       <c r="X161" s="27"/>
       <c r="Y161" s="27"/>
       <c r="Z161" s="27"/>
       <c r="AA161" s="27"/>
       <c r="AB161" s="27"/>
       <c r="AC161" s="27"/>
     </row>
     <row r="162" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A162" s="28" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B162" s="28">
         <v>0</v>
       </c>
       <c r="C162" s="28">
         <v>0</v>
       </c>
       <c r="D162" s="28">
         <v>0</v>
       </c>
       <c r="E162" s="28">
         <v>0</v>
       </c>
       <c r="F162" s="28">
         <v>0</v>
       </c>
       <c r="G162" s="31"/>
       <c r="H162" s="31"/>
       <c r="I162" s="31"/>
       <c r="J162" s="31"/>
       <c r="K162" s="31"/>
       <c r="L162" s="31"/>
       <c r="M162" s="31"/>
       <c r="N162" s="31"/>
       <c r="O162" s="31"/>
@@ -9612,739 +9603,739 @@
       <c r="H164" s="31"/>
       <c r="I164" s="31"/>
       <c r="J164" s="31"/>
       <c r="K164" s="31"/>
       <c r="L164" s="31"/>
       <c r="M164" s="31"/>
       <c r="N164" s="31"/>
       <c r="O164" s="31"/>
       <c r="P164" s="31"/>
       <c r="Q164" s="31"/>
       <c r="R164" s="31"/>
       <c r="S164" s="31"/>
       <c r="T164" s="31"/>
       <c r="U164" s="31"/>
       <c r="V164" s="31"/>
       <c r="W164" s="31"/>
       <c r="X164" s="31"/>
       <c r="Y164" s="31"/>
       <c r="Z164" s="31"/>
       <c r="AA164" s="31"/>
       <c r="AB164" s="31"/>
       <c r="AC164" s="31"/>
     </row>
     <row r="165" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A165" s="25" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B165" s="26">
         <v>0</v>
       </c>
       <c r="C165" s="26">
         <v>0</v>
       </c>
       <c r="D165" s="26">
         <v>0</v>
       </c>
       <c r="E165" s="26">
         <v>0</v>
       </c>
       <c r="F165" s="26">
         <v>0</v>
       </c>
       <c r="G165" s="27"/>
       <c r="H165" s="27"/>
       <c r="I165" s="27"/>
       <c r="J165" s="27"/>
       <c r="K165" s="27"/>
       <c r="L165" s="27"/>
       <c r="M165" s="27"/>
       <c r="N165" s="27"/>
       <c r="O165" s="27"/>
       <c r="P165" s="27"/>
       <c r="Q165" s="27"/>
       <c r="R165" s="27"/>
       <c r="S165" s="27"/>
       <c r="T165" s="27"/>
       <c r="U165" s="27"/>
       <c r="V165" s="27"/>
       <c r="W165" s="27"/>
       <c r="X165" s="27"/>
       <c r="Y165" s="27"/>
       <c r="Z165" s="27"/>
       <c r="AA165" s="27"/>
       <c r="AB165" s="27"/>
       <c r="AC165" s="27"/>
     </row>
     <row r="166" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A166" s="28" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B166" s="28">
         <v>0</v>
       </c>
       <c r="C166" s="28">
         <v>0</v>
       </c>
       <c r="D166" s="28">
         <v>0</v>
       </c>
       <c r="E166" s="28">
         <v>0</v>
       </c>
       <c r="F166" s="28">
         <v>0</v>
       </c>
       <c r="G166" s="31"/>
       <c r="H166" s="31"/>
       <c r="I166" s="31"/>
       <c r="J166" s="31"/>
       <c r="K166" s="31"/>
       <c r="L166" s="31"/>
       <c r="M166" s="31"/>
       <c r="N166" s="31"/>
       <c r="O166" s="31"/>
       <c r="P166" s="31"/>
       <c r="Q166" s="31"/>
       <c r="R166" s="31"/>
       <c r="S166" s="31"/>
       <c r="T166" s="31"/>
       <c r="U166" s="31"/>
       <c r="V166" s="31"/>
       <c r="W166" s="31"/>
       <c r="X166" s="31"/>
       <c r="Y166" s="31"/>
       <c r="Z166" s="31"/>
       <c r="AA166" s="31"/>
       <c r="AB166" s="31"/>
       <c r="AC166" s="31"/>
     </row>
     <row r="167" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A167" s="25" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B167" s="26">
         <v>0</v>
       </c>
       <c r="C167" s="26">
         <v>0</v>
       </c>
       <c r="D167" s="26">
         <v>0</v>
       </c>
       <c r="E167" s="26">
         <v>0</v>
       </c>
       <c r="F167" s="26">
         <v>0</v>
       </c>
       <c r="G167" s="27"/>
       <c r="H167" s="27"/>
       <c r="I167" s="27"/>
       <c r="J167" s="27"/>
       <c r="K167" s="27"/>
       <c r="L167" s="27"/>
       <c r="M167" s="27"/>
       <c r="N167" s="27"/>
       <c r="O167" s="27"/>
       <c r="P167" s="27"/>
       <c r="Q167" s="27"/>
       <c r="R167" s="27"/>
       <c r="S167" s="27"/>
       <c r="T167" s="27"/>
       <c r="U167" s="27"/>
       <c r="V167" s="27"/>
       <c r="W167" s="27"/>
       <c r="X167" s="27"/>
       <c r="Y167" s="27"/>
       <c r="Z167" s="27"/>
       <c r="AA167" s="27"/>
       <c r="AB167" s="27"/>
       <c r="AC167" s="27"/>
     </row>
     <row r="168" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A168" s="28" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B168" s="28">
         <v>0</v>
       </c>
       <c r="C168" s="28">
         <v>0</v>
       </c>
       <c r="D168" s="28">
         <v>0</v>
       </c>
       <c r="E168" s="28">
         <v>0</v>
       </c>
       <c r="F168" s="28">
         <v>0</v>
       </c>
       <c r="G168" s="31"/>
       <c r="H168" s="31"/>
       <c r="I168" s="31"/>
       <c r="J168" s="31"/>
       <c r="K168" s="31"/>
       <c r="L168" s="31"/>
       <c r="M168" s="31"/>
       <c r="N168" s="31"/>
       <c r="O168" s="31"/>
       <c r="P168" s="31"/>
       <c r="Q168" s="31"/>
       <c r="R168" s="31"/>
       <c r="S168" s="31"/>
       <c r="T168" s="31"/>
       <c r="U168" s="31"/>
       <c r="V168" s="31"/>
       <c r="W168" s="31"/>
       <c r="X168" s="31"/>
       <c r="Y168" s="31"/>
       <c r="Z168" s="31"/>
       <c r="AA168" s="31"/>
       <c r="AB168" s="31"/>
       <c r="AC168" s="31"/>
     </row>
     <row r="169" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A169" s="25" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B169" s="26">
         <v>0</v>
       </c>
       <c r="C169" s="26">
         <v>0</v>
       </c>
       <c r="D169" s="26">
         <v>0</v>
       </c>
       <c r="E169" s="26">
         <v>0</v>
       </c>
       <c r="F169" s="26">
         <v>0</v>
       </c>
       <c r="G169" s="27"/>
       <c r="H169" s="27"/>
       <c r="I169" s="27"/>
       <c r="J169" s="27"/>
       <c r="K169" s="27"/>
       <c r="L169" s="27"/>
       <c r="M169" s="27"/>
       <c r="N169" s="27"/>
       <c r="O169" s="27"/>
       <c r="P169" s="27"/>
       <c r="Q169" s="27"/>
       <c r="R169" s="27"/>
       <c r="S169" s="27"/>
       <c r="T169" s="27"/>
       <c r="U169" s="27"/>
       <c r="V169" s="27"/>
       <c r="W169" s="27"/>
       <c r="X169" s="27"/>
       <c r="Y169" s="27"/>
       <c r="Z169" s="27"/>
       <c r="AA169" s="27"/>
       <c r="AB169" s="27"/>
       <c r="AC169" s="27"/>
     </row>
     <row r="170" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A170" s="28" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B170" s="28">
         <v>0</v>
       </c>
       <c r="C170" s="28">
         <v>0</v>
       </c>
       <c r="D170" s="28">
         <v>0</v>
       </c>
       <c r="E170" s="28">
         <v>0</v>
       </c>
       <c r="F170" s="28">
         <v>0</v>
       </c>
       <c r="G170" s="31"/>
       <c r="H170" s="31"/>
       <c r="I170" s="31"/>
       <c r="J170" s="31"/>
       <c r="K170" s="31"/>
       <c r="L170" s="31"/>
       <c r="M170" s="31"/>
       <c r="N170" s="31"/>
       <c r="O170" s="31"/>
       <c r="P170" s="31"/>
       <c r="Q170" s="31"/>
       <c r="R170" s="31"/>
       <c r="S170" s="31"/>
       <c r="T170" s="31"/>
       <c r="U170" s="31"/>
       <c r="V170" s="31"/>
       <c r="W170" s="31"/>
       <c r="X170" s="31"/>
       <c r="Y170" s="31"/>
       <c r="Z170" s="31"/>
       <c r="AA170" s="31"/>
       <c r="AB170" s="31"/>
       <c r="AC170" s="31"/>
     </row>
     <row r="171" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A171" s="25" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B171" s="26">
         <v>0</v>
       </c>
       <c r="C171" s="26">
         <v>0</v>
       </c>
       <c r="D171" s="26">
         <v>0</v>
       </c>
       <c r="E171" s="26">
         <v>0</v>
       </c>
       <c r="F171" s="26">
         <v>0</v>
       </c>
       <c r="G171" s="27"/>
       <c r="H171" s="27"/>
       <c r="I171" s="27"/>
       <c r="J171" s="27"/>
       <c r="K171" s="27"/>
       <c r="L171" s="27"/>
       <c r="M171" s="27"/>
       <c r="N171" s="27"/>
       <c r="O171" s="27"/>
       <c r="P171" s="27"/>
       <c r="Q171" s="27"/>
       <c r="R171" s="27"/>
       <c r="S171" s="27"/>
       <c r="T171" s="27"/>
       <c r="U171" s="27"/>
       <c r="V171" s="27"/>
       <c r="W171" s="27"/>
       <c r="X171" s="27"/>
       <c r="Y171" s="27"/>
       <c r="Z171" s="27"/>
       <c r="AA171" s="27"/>
       <c r="AB171" s="27"/>
       <c r="AC171" s="27"/>
     </row>
     <row r="172" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A172" s="28" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B172" s="28">
         <v>0</v>
       </c>
       <c r="C172" s="28">
         <v>0</v>
       </c>
       <c r="D172" s="28">
         <v>0</v>
       </c>
       <c r="E172" s="28">
         <v>0</v>
       </c>
       <c r="F172" s="28">
         <v>0</v>
       </c>
       <c r="G172" s="31"/>
       <c r="H172" s="31"/>
       <c r="I172" s="31"/>
       <c r="J172" s="31"/>
       <c r="K172" s="31"/>
       <c r="L172" s="31"/>
       <c r="M172" s="31"/>
       <c r="N172" s="31"/>
       <c r="O172" s="31"/>
       <c r="P172" s="31"/>
       <c r="Q172" s="31"/>
       <c r="R172" s="31"/>
       <c r="S172" s="31"/>
       <c r="T172" s="31"/>
       <c r="U172" s="31"/>
       <c r="V172" s="31"/>
       <c r="W172" s="31"/>
       <c r="X172" s="31"/>
       <c r="Y172" s="31"/>
       <c r="Z172" s="31"/>
       <c r="AA172" s="31"/>
       <c r="AB172" s="31"/>
       <c r="AC172" s="31"/>
     </row>
     <row r="173" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A173" s="25" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B173" s="26">
         <v>0</v>
       </c>
       <c r="C173" s="26">
         <v>0</v>
       </c>
       <c r="D173" s="26">
         <v>0</v>
       </c>
       <c r="E173" s="26">
         <v>0</v>
       </c>
       <c r="F173" s="26">
         <v>0</v>
       </c>
       <c r="G173" s="27"/>
       <c r="H173" s="27"/>
       <c r="I173" s="27"/>
       <c r="J173" s="27"/>
       <c r="K173" s="27"/>
       <c r="L173" s="27"/>
       <c r="M173" s="27"/>
       <c r="N173" s="27"/>
       <c r="O173" s="27"/>
       <c r="P173" s="27"/>
       <c r="Q173" s="27"/>
       <c r="R173" s="27"/>
       <c r="S173" s="27"/>
       <c r="T173" s="27"/>
       <c r="U173" s="27"/>
       <c r="V173" s="27"/>
       <c r="W173" s="27"/>
       <c r="X173" s="27"/>
       <c r="Y173" s="27"/>
       <c r="Z173" s="27"/>
       <c r="AA173" s="27"/>
       <c r="AB173" s="27"/>
       <c r="AC173" s="27"/>
     </row>
     <row r="174" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A174" s="28" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B174" s="28">
         <v>0</v>
       </c>
       <c r="C174" s="28">
         <v>0</v>
       </c>
       <c r="D174" s="28">
         <v>0</v>
       </c>
       <c r="E174" s="28">
         <v>0</v>
       </c>
       <c r="F174" s="28">
         <v>0</v>
       </c>
       <c r="G174" s="27"/>
       <c r="H174" s="27"/>
       <c r="I174" s="27"/>
       <c r="J174" s="27"/>
       <c r="K174" s="27"/>
       <c r="L174" s="27"/>
       <c r="M174" s="27"/>
       <c r="N174" s="27"/>
       <c r="O174" s="27"/>
       <c r="P174" s="27"/>
       <c r="Q174" s="27"/>
       <c r="R174" s="27"/>
       <c r="S174" s="27"/>
       <c r="T174" s="27"/>
       <c r="U174" s="27"/>
       <c r="V174" s="27"/>
       <c r="W174" s="27"/>
       <c r="X174" s="27"/>
       <c r="Y174" s="27"/>
       <c r="Z174" s="27"/>
       <c r="AA174" s="27"/>
       <c r="AB174" s="27"/>
       <c r="AC174" s="27"/>
     </row>
     <row r="175" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A175" s="25" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B175" s="26">
         <v>0</v>
       </c>
       <c r="C175" s="26">
         <v>0</v>
       </c>
       <c r="D175" s="26">
         <v>0</v>
       </c>
       <c r="E175" s="26">
         <v>0</v>
       </c>
       <c r="F175" s="26">
         <v>0</v>
       </c>
       <c r="G175" s="31"/>
       <c r="H175" s="31"/>
       <c r="I175" s="31"/>
       <c r="J175" s="31"/>
       <c r="K175" s="31"/>
       <c r="L175" s="31"/>
       <c r="M175" s="31"/>
       <c r="N175" s="31"/>
       <c r="O175" s="31"/>
       <c r="P175" s="31"/>
       <c r="Q175" s="31"/>
       <c r="R175" s="31"/>
       <c r="S175" s="31"/>
       <c r="T175" s="31"/>
       <c r="U175" s="31"/>
       <c r="V175" s="31"/>
       <c r="W175" s="31"/>
       <c r="X175" s="31"/>
       <c r="Y175" s="31"/>
       <c r="Z175" s="31"/>
       <c r="AA175" s="31"/>
       <c r="AB175" s="31"/>
       <c r="AC175" s="31"/>
     </row>
     <row r="176" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A176" s="28" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B176" s="28">
         <v>0</v>
       </c>
       <c r="C176" s="28">
         <v>0</v>
       </c>
       <c r="D176" s="28">
         <v>0</v>
       </c>
       <c r="E176" s="28">
         <v>0</v>
       </c>
       <c r="F176" s="28">
         <v>0</v>
       </c>
       <c r="G176" s="31"/>
       <c r="H176" s="31"/>
       <c r="I176" s="31"/>
       <c r="J176" s="31"/>
       <c r="K176" s="31"/>
       <c r="L176" s="31"/>
       <c r="M176" s="31"/>
       <c r="N176" s="31"/>
       <c r="O176" s="31"/>
       <c r="P176" s="31"/>
       <c r="Q176" s="31"/>
       <c r="R176" s="31"/>
       <c r="S176" s="31"/>
       <c r="T176" s="31"/>
       <c r="U176" s="31"/>
       <c r="V176" s="31"/>
       <c r="W176" s="31"/>
       <c r="X176" s="31"/>
       <c r="Y176" s="31"/>
       <c r="Z176" s="31"/>
       <c r="AA176" s="31"/>
       <c r="AB176" s="31"/>
       <c r="AC176" s="31"/>
     </row>
     <row r="177" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A177" s="25" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B177" s="26">
         <v>0</v>
       </c>
       <c r="C177" s="26">
         <v>0</v>
       </c>
       <c r="D177" s="26">
         <v>0</v>
       </c>
       <c r="E177" s="26">
         <v>0</v>
       </c>
       <c r="F177" s="26">
         <v>0</v>
       </c>
       <c r="G177" s="31"/>
       <c r="H177" s="31"/>
       <c r="I177" s="31"/>
       <c r="J177" s="31"/>
       <c r="K177" s="31"/>
       <c r="L177" s="31"/>
       <c r="M177" s="31"/>
       <c r="N177" s="31"/>
       <c r="O177" s="31"/>
       <c r="P177" s="31"/>
       <c r="Q177" s="31"/>
       <c r="R177" s="31"/>
       <c r="S177" s="31"/>
       <c r="T177" s="31"/>
       <c r="U177" s="31"/>
       <c r="V177" s="31"/>
       <c r="W177" s="31"/>
       <c r="X177" s="31"/>
       <c r="Y177" s="31"/>
       <c r="Z177" s="31"/>
       <c r="AA177" s="31"/>
       <c r="AB177" s="31"/>
       <c r="AC177" s="31"/>
     </row>
     <row r="178" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A178" s="28" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B178" s="28">
         <v>0</v>
       </c>
       <c r="C178" s="28">
         <v>0</v>
       </c>
       <c r="D178" s="28">
         <v>0</v>
       </c>
       <c r="E178" s="28">
         <v>0</v>
       </c>
       <c r="F178" s="28">
         <v>0</v>
       </c>
       <c r="G178" s="27"/>
       <c r="H178" s="27"/>
       <c r="I178" s="27"/>
       <c r="J178" s="27"/>
       <c r="K178" s="27"/>
       <c r="L178" s="27"/>
       <c r="M178" s="27"/>
       <c r="N178" s="27"/>
       <c r="O178" s="27"/>
       <c r="P178" s="27"/>
       <c r="Q178" s="27"/>
       <c r="R178" s="27"/>
       <c r="S178" s="27"/>
       <c r="T178" s="27"/>
       <c r="U178" s="27"/>
       <c r="V178" s="27"/>
       <c r="W178" s="27"/>
       <c r="X178" s="27"/>
       <c r="Y178" s="27"/>
       <c r="Z178" s="27"/>
       <c r="AA178" s="27"/>
       <c r="AB178" s="27"/>
       <c r="AC178" s="27"/>
     </row>
     <row r="179" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A179" s="25" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B179" s="26">
         <v>0</v>
       </c>
       <c r="C179" s="26">
         <v>0</v>
       </c>
       <c r="D179" s="26">
         <v>0</v>
       </c>
       <c r="E179" s="26">
         <v>0</v>
       </c>
       <c r="F179" s="26">
         <v>0</v>
       </c>
       <c r="G179" s="31"/>
       <c r="H179" s="31"/>
       <c r="I179" s="31"/>
       <c r="J179" s="31"/>
       <c r="K179" s="31"/>
       <c r="L179" s="31"/>
       <c r="M179" s="31"/>
       <c r="N179" s="31"/>
       <c r="O179" s="31"/>
       <c r="P179" s="31"/>
       <c r="Q179" s="31"/>
       <c r="R179" s="31"/>
       <c r="S179" s="31"/>
       <c r="T179" s="31"/>
       <c r="U179" s="31"/>
       <c r="V179" s="31"/>
       <c r="W179" s="31"/>
       <c r="X179" s="31"/>
       <c r="Y179" s="31"/>
       <c r="Z179" s="31"/>
       <c r="AA179" s="31"/>
       <c r="AB179" s="31"/>
       <c r="AC179" s="31"/>
     </row>
     <row r="180" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A180" s="28" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B180" s="28">
         <v>0</v>
       </c>
       <c r="C180" s="28">
         <v>0</v>
       </c>
       <c r="D180" s="28">
         <v>0</v>
       </c>
       <c r="E180" s="28">
         <v>0</v>
       </c>
       <c r="F180" s="28">
         <v>0</v>
       </c>
       <c r="G180" s="27"/>
       <c r="H180" s="27"/>
       <c r="I180" s="27"/>
       <c r="J180" s="27"/>
       <c r="K180" s="27"/>
       <c r="L180" s="27"/>
       <c r="M180" s="27"/>
       <c r="N180" s="27"/>
       <c r="O180" s="27"/>
       <c r="P180" s="27"/>
       <c r="Q180" s="27"/>
       <c r="R180" s="27"/>
       <c r="S180" s="27"/>
       <c r="T180" s="27"/>
       <c r="U180" s="27"/>
       <c r="V180" s="27"/>
       <c r="W180" s="27"/>
       <c r="X180" s="27"/>
       <c r="Y180" s="27"/>
       <c r="Z180" s="27"/>
       <c r="AA180" s="27"/>
       <c r="AB180" s="27"/>
       <c r="AC180" s="27"/>
     </row>
     <row r="181" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A181" s="25" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B181" s="26">
         <v>0</v>
       </c>
       <c r="C181" s="26">
         <v>0</v>
       </c>
       <c r="D181" s="26">
         <v>0</v>
       </c>
       <c r="E181" s="26">
         <v>0</v>
       </c>
       <c r="F181" s="26">
         <v>0</v>
       </c>
       <c r="G181" s="31"/>
       <c r="H181" s="31"/>
       <c r="I181" s="31"/>
       <c r="J181" s="31"/>
       <c r="K181" s="31"/>
       <c r="L181" s="31"/>
       <c r="M181" s="31"/>
       <c r="N181" s="31"/>
       <c r="O181" s="31"/>
@@ -10386,1726 +10377,1726 @@
       <c r="H182" s="29"/>
       <c r="I182" s="29"/>
       <c r="J182" s="29"/>
       <c r="K182" s="29"/>
       <c r="L182" s="29"/>
       <c r="M182" s="29"/>
       <c r="N182" s="29"/>
       <c r="O182" s="29"/>
       <c r="P182" s="29"/>
       <c r="Q182" s="29"/>
       <c r="R182" s="29"/>
       <c r="S182" s="29"/>
       <c r="T182" s="29"/>
       <c r="U182" s="29"/>
       <c r="V182" s="29"/>
       <c r="W182" s="29"/>
       <c r="X182" s="29"/>
       <c r="Y182" s="29"/>
       <c r="Z182" s="29"/>
       <c r="AA182" s="29"/>
       <c r="AB182" s="29"/>
       <c r="AC182" s="29"/>
     </row>
     <row r="183" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A183" s="28" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B183" s="28">
         <v>-36.209000000000003</v>
       </c>
       <c r="C183" s="28">
         <v>2.222</v>
       </c>
       <c r="D183" s="28">
         <v>-38.06</v>
       </c>
       <c r="E183" s="28">
         <v>12.468</v>
       </c>
       <c r="F183" s="28">
         <v>23</v>
       </c>
       <c r="G183" s="31"/>
       <c r="H183" s="31"/>
       <c r="I183" s="31"/>
       <c r="J183" s="31"/>
       <c r="K183" s="31"/>
       <c r="L183" s="31"/>
       <c r="M183" s="31"/>
       <c r="N183" s="31"/>
       <c r="O183" s="31"/>
       <c r="P183" s="31"/>
       <c r="Q183" s="31"/>
       <c r="R183" s="31"/>
       <c r="S183" s="31"/>
       <c r="T183" s="31"/>
       <c r="U183" s="31"/>
       <c r="V183" s="31"/>
       <c r="W183" s="31"/>
       <c r="X183" s="31"/>
       <c r="Y183" s="31"/>
       <c r="Z183" s="31"/>
       <c r="AA183" s="31"/>
       <c r="AB183" s="31"/>
       <c r="AC183" s="31"/>
     </row>
     <row r="184" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A184" s="25" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B184" s="26">
         <v>0</v>
       </c>
       <c r="C184" s="26">
         <v>0</v>
       </c>
       <c r="D184" s="26">
         <v>0</v>
       </c>
       <c r="E184" s="26">
         <v>0</v>
       </c>
       <c r="F184" s="26">
         <v>0</v>
       </c>
       <c r="G184" s="27"/>
       <c r="H184" s="27"/>
       <c r="I184" s="27"/>
       <c r="J184" s="27"/>
       <c r="K184" s="27"/>
       <c r="L184" s="27"/>
       <c r="M184" s="27"/>
       <c r="N184" s="27"/>
       <c r="O184" s="27"/>
       <c r="P184" s="27"/>
       <c r="Q184" s="27"/>
       <c r="R184" s="27"/>
       <c r="S184" s="27"/>
       <c r="T184" s="27"/>
       <c r="U184" s="27"/>
       <c r="V184" s="27"/>
       <c r="W184" s="27"/>
       <c r="X184" s="27"/>
       <c r="Y184" s="27"/>
       <c r="Z184" s="27"/>
       <c r="AA184" s="27"/>
       <c r="AB184" s="27"/>
       <c r="AC184" s="27"/>
     </row>
     <row r="185" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A185" s="28" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B185" s="28">
         <v>0</v>
       </c>
       <c r="C185" s="28">
         <v>0</v>
       </c>
       <c r="D185" s="28">
         <v>0</v>
       </c>
       <c r="E185" s="28">
         <v>0</v>
       </c>
       <c r="F185" s="28">
         <v>0</v>
       </c>
       <c r="G185" s="31"/>
       <c r="H185" s="31"/>
       <c r="I185" s="31"/>
       <c r="J185" s="31"/>
       <c r="K185" s="31"/>
       <c r="L185" s="31"/>
       <c r="M185" s="31"/>
       <c r="N185" s="31"/>
       <c r="O185" s="31"/>
       <c r="P185" s="31"/>
       <c r="Q185" s="31"/>
       <c r="R185" s="31"/>
       <c r="S185" s="31"/>
       <c r="T185" s="31"/>
       <c r="U185" s="31"/>
       <c r="V185" s="31"/>
       <c r="W185" s="31"/>
       <c r="X185" s="31"/>
       <c r="Y185" s="31"/>
       <c r="Z185" s="31"/>
       <c r="AA185" s="31"/>
       <c r="AB185" s="31"/>
       <c r="AC185" s="31"/>
     </row>
     <row r="186" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A186" s="25" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B186" s="26">
         <v>0</v>
       </c>
       <c r="C186" s="26">
         <v>0</v>
       </c>
       <c r="D186" s="26">
         <v>0</v>
       </c>
       <c r="E186" s="26">
         <v>0</v>
       </c>
       <c r="F186" s="26">
         <v>0</v>
       </c>
       <c r="G186" s="27"/>
       <c r="H186" s="27"/>
       <c r="I186" s="27"/>
       <c r="J186" s="27"/>
       <c r="K186" s="27"/>
       <c r="L186" s="27"/>
       <c r="M186" s="27"/>
       <c r="N186" s="27"/>
       <c r="O186" s="27"/>
       <c r="P186" s="27"/>
       <c r="Q186" s="27"/>
       <c r="R186" s="27"/>
       <c r="S186" s="27"/>
       <c r="T186" s="27"/>
       <c r="U186" s="27"/>
       <c r="V186" s="27"/>
       <c r="W186" s="27"/>
       <c r="X186" s="27"/>
       <c r="Y186" s="27"/>
       <c r="Z186" s="27"/>
       <c r="AA186" s="27"/>
       <c r="AB186" s="27"/>
       <c r="AC186" s="27"/>
     </row>
     <row r="187" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A187" s="28" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B187" s="28">
         <v>0</v>
       </c>
       <c r="C187" s="28">
         <v>0</v>
       </c>
       <c r="D187" s="28">
         <v>0</v>
       </c>
       <c r="E187" s="28">
         <v>0</v>
       </c>
       <c r="F187" s="28">
         <v>0</v>
       </c>
       <c r="G187" s="31"/>
       <c r="H187" s="31"/>
       <c r="I187" s="31"/>
       <c r="J187" s="31"/>
       <c r="K187" s="31"/>
       <c r="L187" s="31"/>
       <c r="M187" s="31"/>
       <c r="N187" s="31"/>
       <c r="O187" s="31"/>
       <c r="P187" s="31"/>
       <c r="Q187" s="31"/>
       <c r="R187" s="31"/>
       <c r="S187" s="31"/>
       <c r="T187" s="31"/>
       <c r="U187" s="31"/>
       <c r="V187" s="31"/>
       <c r="W187" s="31"/>
       <c r="X187" s="31"/>
       <c r="Y187" s="31"/>
       <c r="Z187" s="31"/>
       <c r="AA187" s="31"/>
       <c r="AB187" s="31"/>
       <c r="AC187" s="31"/>
     </row>
     <row r="188" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A188" s="25" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B188" s="26">
         <v>0</v>
       </c>
       <c r="C188" s="26">
         <v>0</v>
       </c>
       <c r="D188" s="26">
         <v>0</v>
       </c>
       <c r="E188" s="26">
         <v>0</v>
       </c>
       <c r="F188" s="26">
         <v>0</v>
       </c>
       <c r="G188" s="27"/>
       <c r="H188" s="27"/>
       <c r="I188" s="27"/>
       <c r="J188" s="27"/>
       <c r="K188" s="27"/>
       <c r="L188" s="27"/>
       <c r="M188" s="27"/>
       <c r="N188" s="27"/>
       <c r="O188" s="27"/>
       <c r="P188" s="27"/>
       <c r="Q188" s="27"/>
       <c r="R188" s="27"/>
       <c r="S188" s="27"/>
       <c r="T188" s="27"/>
       <c r="U188" s="27"/>
       <c r="V188" s="27"/>
       <c r="W188" s="27"/>
       <c r="X188" s="27"/>
       <c r="Y188" s="27"/>
       <c r="Z188" s="27"/>
       <c r="AA188" s="27"/>
       <c r="AB188" s="27"/>
       <c r="AC188" s="27"/>
     </row>
     <row r="189" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A189" s="28" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B189" s="28">
         <v>0</v>
       </c>
       <c r="C189" s="28">
         <v>0</v>
       </c>
       <c r="D189" s="28">
         <v>0</v>
       </c>
       <c r="E189" s="28">
         <v>0</v>
       </c>
       <c r="F189" s="28">
         <v>0</v>
       </c>
       <c r="G189" s="27"/>
       <c r="H189" s="27"/>
       <c r="I189" s="27"/>
       <c r="J189" s="27"/>
       <c r="K189" s="27"/>
       <c r="L189" s="27"/>
       <c r="M189" s="27"/>
       <c r="N189" s="27"/>
       <c r="O189" s="27"/>
       <c r="P189" s="27"/>
       <c r="Q189" s="27"/>
       <c r="R189" s="27"/>
       <c r="S189" s="27"/>
       <c r="T189" s="27"/>
       <c r="U189" s="27"/>
       <c r="V189" s="27"/>
       <c r="W189" s="27"/>
       <c r="X189" s="27"/>
       <c r="Y189" s="27"/>
       <c r="Z189" s="27"/>
       <c r="AA189" s="27"/>
       <c r="AB189" s="27"/>
       <c r="AC189" s="27"/>
     </row>
     <row r="190" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A190" s="25" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B190" s="26">
         <v>0</v>
       </c>
       <c r="C190" s="26">
         <v>0</v>
       </c>
       <c r="D190" s="26">
         <v>0</v>
       </c>
       <c r="E190" s="26">
         <v>0</v>
       </c>
       <c r="F190" s="26">
         <v>0</v>
       </c>
       <c r="G190" s="30"/>
       <c r="H190" s="30"/>
       <c r="I190" s="30"/>
       <c r="J190" s="30"/>
       <c r="K190" s="30"/>
       <c r="L190" s="30"/>
       <c r="M190" s="30"/>
       <c r="N190" s="30"/>
       <c r="O190" s="30"/>
       <c r="P190" s="30"/>
       <c r="Q190" s="30"/>
       <c r="R190" s="30"/>
       <c r="S190" s="30"/>
       <c r="T190" s="30"/>
       <c r="U190" s="30"/>
       <c r="V190" s="30"/>
       <c r="W190" s="30"/>
       <c r="X190" s="30"/>
       <c r="Y190" s="30"/>
       <c r="Z190" s="30"/>
       <c r="AA190" s="30"/>
       <c r="AB190" s="30"/>
       <c r="AC190" s="30"/>
     </row>
     <row r="191" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A191" s="28" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B191" s="28">
         <v>0</v>
       </c>
       <c r="C191" s="28">
         <v>0</v>
       </c>
       <c r="D191" s="28">
         <v>0</v>
       </c>
       <c r="E191" s="28">
         <v>0</v>
       </c>
       <c r="F191" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:29" ht="15.75" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="A192" s="36" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B192" s="37">
         <v>-115.05200000000001</v>
       </c>
       <c r="C192" s="37">
         <v>-18.161999999999999</v>
       </c>
       <c r="D192" s="37">
         <v>-156.06700000000001</v>
       </c>
       <c r="E192" s="37">
         <v>-94.266999999999996</v>
       </c>
       <c r="F192" s="37">
         <v>-103</v>
       </c>
     </row>
     <row r="194" spans="1:29" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A194" s="34" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B194" s="35" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C194" s="35" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D194" s="35" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="E194" s="35" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F194" s="35" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="G194" s="40"/>
       <c r="H194" s="40"/>
       <c r="I194" s="40"/>
     </row>
     <row r="195" spans="1:29" s="24" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A195" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B195" s="23">
         <v>-10949.462</v>
       </c>
       <c r="C195" s="23">
         <v>-11598.785</v>
       </c>
       <c r="D195" s="23">
         <v>-12232.018</v>
       </c>
       <c r="E195" s="23">
         <v>-12859.67</v>
       </c>
       <c r="F195" s="23">
         <v>-12890</v>
       </c>
       <c r="G195" s="49"/>
     </row>
     <row r="196" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A196" s="28" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B196" s="28">
         <v>0.40400000000000003</v>
       </c>
       <c r="C196" s="28">
         <v>0.41199999999999998</v>
       </c>
       <c r="D196" s="28">
         <v>0.42299999999999999</v>
       </c>
       <c r="E196" s="28">
         <v>0.434</v>
       </c>
       <c r="F196" s="28">
         <v>0</v>
       </c>
       <c r="G196" s="31"/>
       <c r="H196" s="31"/>
       <c r="I196" s="31"/>
       <c r="J196" s="31"/>
       <c r="K196" s="31"/>
       <c r="L196" s="31"/>
       <c r="M196" s="31"/>
       <c r="N196" s="31"/>
       <c r="O196" s="31"/>
       <c r="P196" s="31"/>
       <c r="Q196" s="31"/>
       <c r="R196" s="31"/>
       <c r="S196" s="31"/>
       <c r="T196" s="31"/>
       <c r="U196" s="31"/>
       <c r="V196" s="31"/>
       <c r="W196" s="31"/>
       <c r="X196" s="31"/>
       <c r="Y196" s="31"/>
       <c r="Z196" s="31"/>
       <c r="AA196" s="31"/>
       <c r="AB196" s="31"/>
       <c r="AC196" s="31"/>
     </row>
     <row r="197" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A197" s="25" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B197" s="26">
         <v>1.627</v>
       </c>
       <c r="C197" s="26">
         <v>1.4670000000000001</v>
       </c>
       <c r="D197" s="26">
         <v>1.353</v>
       </c>
       <c r="E197" s="26">
         <v>1.3069999999999999</v>
       </c>
       <c r="F197" s="26">
         <v>1</v>
       </c>
       <c r="G197" s="27"/>
       <c r="H197" s="27"/>
       <c r="I197" s="27"/>
       <c r="J197" s="27"/>
       <c r="K197" s="27"/>
       <c r="L197" s="27"/>
       <c r="M197" s="27"/>
       <c r="N197" s="27"/>
       <c r="O197" s="27"/>
       <c r="P197" s="27"/>
       <c r="Q197" s="27"/>
       <c r="R197" s="27"/>
       <c r="S197" s="27"/>
       <c r="T197" s="27"/>
       <c r="U197" s="27"/>
       <c r="V197" s="27"/>
       <c r="W197" s="27"/>
       <c r="X197" s="27"/>
       <c r="Y197" s="27"/>
       <c r="Z197" s="27"/>
       <c r="AA197" s="27"/>
       <c r="AB197" s="27"/>
       <c r="AC197" s="27"/>
     </row>
     <row r="198" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A198" s="28" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B198" s="28">
         <v>43.145000000000003</v>
       </c>
       <c r="C198" s="28">
         <v>31.135999999999999</v>
       </c>
       <c r="D198" s="28">
         <v>23.515999999999998</v>
       </c>
       <c r="E198" s="28">
         <v>24.003</v>
       </c>
       <c r="F198" s="28">
         <v>22</v>
       </c>
       <c r="G198" s="31"/>
       <c r="H198" s="31"/>
       <c r="I198" s="31"/>
       <c r="J198" s="31"/>
       <c r="K198" s="31"/>
       <c r="L198" s="31"/>
       <c r="M198" s="31"/>
       <c r="N198" s="31"/>
       <c r="O198" s="31"/>
       <c r="P198" s="31"/>
       <c r="Q198" s="31"/>
       <c r="R198" s="31"/>
       <c r="S198" s="31"/>
       <c r="T198" s="31"/>
       <c r="U198" s="31"/>
       <c r="V198" s="31"/>
       <c r="W198" s="31"/>
       <c r="X198" s="31"/>
       <c r="Y198" s="31"/>
       <c r="Z198" s="31"/>
       <c r="AA198" s="31"/>
       <c r="AB198" s="31"/>
       <c r="AC198" s="31"/>
     </row>
     <row r="199" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A199" s="25" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B199" s="26">
         <v>-166.892</v>
       </c>
       <c r="C199" s="26">
         <v>-167.291</v>
       </c>
       <c r="D199" s="26">
         <v>-193.947</v>
       </c>
       <c r="E199" s="26">
         <v>-184.351</v>
       </c>
       <c r="F199" s="26">
         <v>-155</v>
       </c>
       <c r="G199" s="27"/>
       <c r="H199" s="27"/>
       <c r="I199" s="27"/>
       <c r="J199" s="27"/>
       <c r="K199" s="27"/>
       <c r="L199" s="27"/>
       <c r="M199" s="27"/>
       <c r="N199" s="27"/>
       <c r="O199" s="27"/>
       <c r="P199" s="27"/>
       <c r="Q199" s="27"/>
       <c r="R199" s="27"/>
       <c r="S199" s="27"/>
       <c r="T199" s="27"/>
       <c r="U199" s="27"/>
       <c r="V199" s="27"/>
       <c r="W199" s="27"/>
       <c r="X199" s="27"/>
       <c r="Y199" s="27"/>
       <c r="Z199" s="27"/>
       <c r="AA199" s="27"/>
       <c r="AB199" s="27"/>
       <c r="AC199" s="27"/>
     </row>
     <row r="200" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A200" s="28" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B200" s="28">
         <v>72.322000000000003</v>
       </c>
       <c r="C200" s="28">
         <v>43.694000000000003</v>
       </c>
       <c r="D200" s="28">
         <v>33.771000000000001</v>
       </c>
       <c r="E200" s="28">
         <v>48.252000000000002</v>
       </c>
       <c r="F200" s="28">
         <v>46</v>
       </c>
       <c r="G200" s="31"/>
       <c r="H200" s="31"/>
       <c r="I200" s="31"/>
       <c r="J200" s="31"/>
       <c r="K200" s="31"/>
       <c r="L200" s="31"/>
       <c r="M200" s="31"/>
       <c r="N200" s="31"/>
       <c r="O200" s="31"/>
       <c r="P200" s="31"/>
       <c r="Q200" s="31"/>
       <c r="R200" s="31"/>
       <c r="S200" s="31"/>
       <c r="T200" s="31"/>
       <c r="U200" s="31"/>
       <c r="V200" s="31"/>
       <c r="W200" s="31"/>
       <c r="X200" s="31"/>
       <c r="Y200" s="31"/>
       <c r="Z200" s="31"/>
       <c r="AA200" s="31"/>
       <c r="AB200" s="31"/>
       <c r="AC200" s="31"/>
     </row>
     <row r="201" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A201" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B201" s="26">
         <v>0</v>
       </c>
       <c r="C201" s="26">
         <v>0</v>
       </c>
       <c r="D201" s="26">
         <v>0</v>
       </c>
       <c r="E201" s="26">
         <v>0</v>
       </c>
       <c r="F201" s="26">
         <v>0</v>
       </c>
       <c r="G201" s="27"/>
       <c r="H201" s="27"/>
       <c r="I201" s="27"/>
       <c r="J201" s="27"/>
       <c r="K201" s="27"/>
       <c r="L201" s="27"/>
       <c r="M201" s="27"/>
       <c r="N201" s="27"/>
       <c r="O201" s="27"/>
       <c r="P201" s="27"/>
       <c r="Q201" s="27"/>
       <c r="R201" s="27"/>
       <c r="S201" s="27"/>
       <c r="T201" s="27"/>
       <c r="U201" s="27"/>
       <c r="V201" s="27"/>
       <c r="W201" s="27"/>
       <c r="X201" s="27"/>
       <c r="Y201" s="27"/>
       <c r="Z201" s="27"/>
       <c r="AA201" s="27"/>
       <c r="AB201" s="27"/>
       <c r="AC201" s="27"/>
     </row>
     <row r="202" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A202" s="28" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B202" s="28">
         <v>-3954.2910000000002</v>
       </c>
       <c r="C202" s="28">
         <v>-3945.596</v>
       </c>
       <c r="D202" s="28">
         <v>-4355.8919999999998</v>
       </c>
       <c r="E202" s="28">
         <v>-4073.3310000000001</v>
       </c>
       <c r="F202" s="28">
         <v>-3708</v>
       </c>
       <c r="G202" s="31"/>
       <c r="H202" s="31"/>
       <c r="I202" s="31"/>
       <c r="J202" s="31"/>
       <c r="K202" s="31"/>
       <c r="L202" s="31"/>
       <c r="M202" s="31"/>
       <c r="N202" s="31"/>
       <c r="O202" s="31"/>
       <c r="P202" s="31"/>
       <c r="Q202" s="31"/>
       <c r="R202" s="31"/>
       <c r="S202" s="31"/>
       <c r="T202" s="31"/>
       <c r="U202" s="31"/>
       <c r="V202" s="31"/>
       <c r="W202" s="31"/>
       <c r="X202" s="31"/>
       <c r="Y202" s="31"/>
       <c r="Z202" s="31"/>
       <c r="AA202" s="31"/>
       <c r="AB202" s="31"/>
       <c r="AC202" s="31"/>
     </row>
     <row r="203" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A203" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B203" s="26">
         <v>269.05599999999998</v>
       </c>
       <c r="C203" s="26">
         <v>119.18899999999999</v>
       </c>
       <c r="D203" s="26">
         <v>145.12700000000001</v>
       </c>
       <c r="E203" s="26">
         <v>148.44300000000001</v>
       </c>
       <c r="F203" s="26">
         <v>186</v>
       </c>
       <c r="G203" s="27"/>
       <c r="H203" s="27"/>
       <c r="I203" s="27"/>
       <c r="J203" s="27"/>
       <c r="K203" s="27"/>
       <c r="L203" s="27"/>
       <c r="M203" s="27"/>
       <c r="N203" s="27"/>
       <c r="O203" s="27"/>
       <c r="P203" s="27"/>
       <c r="Q203" s="27"/>
       <c r="R203" s="27"/>
       <c r="S203" s="27"/>
       <c r="T203" s="27"/>
       <c r="U203" s="27"/>
       <c r="V203" s="27"/>
       <c r="W203" s="27"/>
       <c r="X203" s="27"/>
       <c r="Y203" s="27"/>
       <c r="Z203" s="27"/>
       <c r="AA203" s="27"/>
       <c r="AB203" s="27"/>
       <c r="AC203" s="27"/>
     </row>
     <row r="204" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A204" s="28" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B204" s="28">
         <v>-475.65800000000002</v>
       </c>
       <c r="C204" s="28">
         <v>-471.27600000000001</v>
       </c>
       <c r="D204" s="28">
         <v>-461.03899999999999</v>
       </c>
       <c r="E204" s="28">
         <v>-452.58300000000003</v>
       </c>
       <c r="F204" s="28">
         <v>-428</v>
       </c>
       <c r="G204" s="31"/>
       <c r="H204" s="31"/>
       <c r="I204" s="31"/>
       <c r="J204" s="31"/>
       <c r="K204" s="31"/>
       <c r="L204" s="31"/>
       <c r="M204" s="31"/>
       <c r="N204" s="31"/>
       <c r="O204" s="31"/>
       <c r="P204" s="31"/>
       <c r="Q204" s="31"/>
       <c r="R204" s="31"/>
       <c r="S204" s="31"/>
       <c r="T204" s="31"/>
       <c r="U204" s="31"/>
       <c r="V204" s="31"/>
       <c r="W204" s="31"/>
       <c r="X204" s="31"/>
       <c r="Y204" s="31"/>
       <c r="Z204" s="31"/>
       <c r="AA204" s="31"/>
       <c r="AB204" s="31"/>
       <c r="AC204" s="31"/>
     </row>
     <row r="205" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A205" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B205" s="26">
         <v>0</v>
       </c>
       <c r="C205" s="26">
         <v>0</v>
       </c>
       <c r="D205" s="26">
         <v>0</v>
       </c>
       <c r="E205" s="26">
         <v>0</v>
       </c>
       <c r="F205" s="26">
         <v>0</v>
       </c>
       <c r="G205" s="27"/>
       <c r="H205" s="27"/>
       <c r="I205" s="27"/>
       <c r="J205" s="27"/>
       <c r="K205" s="27"/>
       <c r="L205" s="27"/>
       <c r="M205" s="27"/>
       <c r="N205" s="27"/>
       <c r="O205" s="27"/>
       <c r="P205" s="27"/>
       <c r="Q205" s="27"/>
       <c r="R205" s="27"/>
       <c r="S205" s="27"/>
       <c r="T205" s="27"/>
       <c r="U205" s="27"/>
       <c r="V205" s="27"/>
       <c r="W205" s="27"/>
       <c r="X205" s="27"/>
       <c r="Y205" s="27"/>
       <c r="Z205" s="27"/>
       <c r="AA205" s="27"/>
       <c r="AB205" s="27"/>
       <c r="AC205" s="27"/>
     </row>
     <row r="206" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A206" s="28" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B206" s="28">
         <v>-828.48599999999999</v>
       </c>
       <c r="C206" s="28">
         <v>-743.029</v>
       </c>
       <c r="D206" s="28">
         <v>-628.58399999999995</v>
       </c>
       <c r="E206" s="28">
         <v>-658.68</v>
       </c>
       <c r="F206" s="28">
         <v>-651</v>
       </c>
       <c r="G206" s="31"/>
       <c r="H206" s="31"/>
       <c r="I206" s="31"/>
       <c r="J206" s="31"/>
       <c r="K206" s="31"/>
       <c r="L206" s="31"/>
       <c r="M206" s="31"/>
       <c r="N206" s="31"/>
       <c r="O206" s="31"/>
       <c r="P206" s="31"/>
       <c r="Q206" s="31"/>
       <c r="R206" s="31"/>
       <c r="S206" s="31"/>
       <c r="T206" s="31"/>
       <c r="U206" s="31"/>
       <c r="V206" s="31"/>
       <c r="W206" s="31"/>
       <c r="X206" s="31"/>
       <c r="Y206" s="31"/>
       <c r="Z206" s="31"/>
       <c r="AA206" s="31"/>
       <c r="AB206" s="31"/>
       <c r="AC206" s="31"/>
     </row>
     <row r="207" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A207" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B207" s="26">
         <v>1.05</v>
       </c>
       <c r="C207" s="26">
         <v>1.0740000000000001</v>
       </c>
       <c r="D207" s="26">
         <v>1.083</v>
       </c>
       <c r="E207" s="26">
         <v>1.1850000000000001</v>
       </c>
       <c r="F207" s="26">
         <v>4</v>
       </c>
       <c r="G207" s="27"/>
       <c r="H207" s="27"/>
       <c r="I207" s="27"/>
       <c r="J207" s="27"/>
       <c r="K207" s="27"/>
       <c r="L207" s="27"/>
       <c r="M207" s="27"/>
       <c r="N207" s="27"/>
       <c r="O207" s="27"/>
       <c r="P207" s="27"/>
       <c r="Q207" s="27"/>
       <c r="R207" s="27"/>
       <c r="S207" s="27"/>
       <c r="T207" s="27"/>
       <c r="U207" s="27"/>
       <c r="V207" s="27"/>
       <c r="W207" s="27"/>
       <c r="X207" s="27"/>
       <c r="Y207" s="27"/>
       <c r="Z207" s="27"/>
       <c r="AA207" s="27"/>
       <c r="AB207" s="27"/>
       <c r="AC207" s="27"/>
     </row>
     <row r="208" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A208" s="28" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B208" s="28">
         <v>-302.48899999999998</v>
       </c>
       <c r="C208" s="28">
         <v>-296.23599999999999</v>
       </c>
       <c r="D208" s="28">
         <v>-358.13099999999997</v>
       </c>
       <c r="E208" s="28">
         <v>-336.19400000000002</v>
       </c>
       <c r="F208" s="28">
         <v>-330</v>
       </c>
       <c r="G208" s="31"/>
       <c r="H208" s="31"/>
       <c r="I208" s="31"/>
       <c r="J208" s="31"/>
       <c r="K208" s="31"/>
       <c r="L208" s="31"/>
       <c r="M208" s="31"/>
       <c r="N208" s="31"/>
       <c r="O208" s="31"/>
       <c r="P208" s="31"/>
       <c r="Q208" s="31"/>
       <c r="R208" s="31"/>
       <c r="S208" s="31"/>
       <c r="T208" s="31"/>
       <c r="U208" s="31"/>
       <c r="V208" s="31"/>
       <c r="W208" s="31"/>
       <c r="X208" s="31"/>
       <c r="Y208" s="31"/>
       <c r="Z208" s="31"/>
       <c r="AA208" s="31"/>
       <c r="AB208" s="31"/>
       <c r="AC208" s="31"/>
     </row>
     <row r="209" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A209" s="25" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B209" s="26">
         <v>-613.66800000000001</v>
       </c>
       <c r="C209" s="26">
         <v>-607.82600000000002</v>
       </c>
       <c r="D209" s="26">
         <v>-352.52300000000002</v>
       </c>
       <c r="E209" s="26">
         <v>-428.46</v>
       </c>
       <c r="F209" s="26">
         <v>-625</v>
       </c>
       <c r="G209" s="27"/>
       <c r="H209" s="27"/>
       <c r="I209" s="27"/>
       <c r="J209" s="27"/>
       <c r="K209" s="27"/>
       <c r="L209" s="27"/>
       <c r="M209" s="27"/>
       <c r="N209" s="27"/>
       <c r="O209" s="27"/>
       <c r="P209" s="27"/>
       <c r="Q209" s="27"/>
       <c r="R209" s="27"/>
       <c r="S209" s="27"/>
       <c r="T209" s="27"/>
       <c r="U209" s="27"/>
       <c r="V209" s="27"/>
       <c r="W209" s="27"/>
       <c r="X209" s="27"/>
       <c r="Y209" s="27"/>
       <c r="Z209" s="27"/>
       <c r="AA209" s="27"/>
       <c r="AB209" s="27"/>
       <c r="AC209" s="27"/>
     </row>
     <row r="210" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A210" s="28" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B210" s="28">
         <v>50.902000000000001</v>
       </c>
       <c r="C210" s="28">
         <v>90.846999999999994</v>
       </c>
       <c r="D210" s="28">
         <v>120.73</v>
       </c>
       <c r="E210" s="28">
         <v>51.845999999999997</v>
       </c>
       <c r="F210" s="28">
         <v>70</v>
       </c>
       <c r="G210" s="31"/>
       <c r="H210" s="31"/>
       <c r="I210" s="31"/>
       <c r="J210" s="31"/>
       <c r="K210" s="31"/>
       <c r="L210" s="31"/>
       <c r="M210" s="31"/>
       <c r="N210" s="31"/>
       <c r="O210" s="31"/>
       <c r="P210" s="31"/>
       <c r="Q210" s="31"/>
       <c r="R210" s="31"/>
       <c r="S210" s="31"/>
       <c r="T210" s="31"/>
       <c r="U210" s="31"/>
       <c r="V210" s="31"/>
       <c r="W210" s="31"/>
       <c r="X210" s="31"/>
       <c r="Y210" s="31"/>
       <c r="Z210" s="31"/>
       <c r="AA210" s="31"/>
       <c r="AB210" s="31"/>
       <c r="AC210" s="31"/>
     </row>
     <row r="211" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A211" s="25" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B211" s="26">
         <v>-1181.7260000000001</v>
       </c>
       <c r="C211" s="26">
         <v>-1266.597</v>
       </c>
       <c r="D211" s="26">
         <v>-1440.258</v>
       </c>
       <c r="E211" s="26">
         <v>-1531.7139999999999</v>
       </c>
       <c r="F211" s="26">
         <v>-1567</v>
       </c>
       <c r="G211" s="27"/>
       <c r="H211" s="27"/>
       <c r="I211" s="27"/>
       <c r="J211" s="27"/>
       <c r="K211" s="27"/>
       <c r="L211" s="27"/>
       <c r="M211" s="27"/>
       <c r="N211" s="27"/>
       <c r="O211" s="27"/>
       <c r="P211" s="27"/>
       <c r="Q211" s="27"/>
       <c r="R211" s="27"/>
       <c r="S211" s="27"/>
       <c r="T211" s="27"/>
       <c r="U211" s="27"/>
       <c r="V211" s="27"/>
       <c r="W211" s="27"/>
       <c r="X211" s="27"/>
       <c r="Y211" s="27"/>
       <c r="Z211" s="27"/>
       <c r="AA211" s="27"/>
       <c r="AB211" s="27"/>
       <c r="AC211" s="27"/>
     </row>
     <row r="212" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A212" s="28" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B212" s="28">
         <v>-85.730999999999995</v>
       </c>
       <c r="C212" s="28">
         <v>-178.12899999999999</v>
       </c>
       <c r="D212" s="28">
         <v>-290.69299999999998</v>
       </c>
       <c r="E212" s="28">
         <v>-387.34899999999999</v>
       </c>
       <c r="F212" s="28">
         <v>-463</v>
       </c>
       <c r="G212" s="27"/>
       <c r="H212" s="27"/>
       <c r="I212" s="27"/>
       <c r="J212" s="27"/>
       <c r="K212" s="27"/>
       <c r="L212" s="27"/>
       <c r="M212" s="27"/>
       <c r="N212" s="27"/>
       <c r="O212" s="27"/>
       <c r="P212" s="27"/>
       <c r="Q212" s="27"/>
       <c r="R212" s="27"/>
       <c r="S212" s="27"/>
       <c r="T212" s="27"/>
       <c r="U212" s="27"/>
       <c r="V212" s="27"/>
       <c r="W212" s="27"/>
       <c r="X212" s="27"/>
       <c r="Y212" s="27"/>
       <c r="Z212" s="27"/>
       <c r="AA212" s="27"/>
       <c r="AB212" s="27"/>
       <c r="AC212" s="27"/>
     </row>
     <row r="213" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A213" s="25" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B213" s="26">
         <v>-1806.2650000000001</v>
       </c>
       <c r="C213" s="26">
         <v>-2019.194</v>
       </c>
       <c r="D213" s="26">
         <v>-2124.5479999999998</v>
       </c>
       <c r="E213" s="26">
         <v>-2501.4940000000001</v>
       </c>
       <c r="F213" s="26">
         <v>-2758</v>
       </c>
       <c r="G213" s="31"/>
       <c r="H213" s="31"/>
       <c r="I213" s="31"/>
       <c r="J213" s="31"/>
       <c r="K213" s="31"/>
       <c r="L213" s="31"/>
       <c r="M213" s="31"/>
       <c r="N213" s="31"/>
       <c r="O213" s="31"/>
       <c r="P213" s="31"/>
       <c r="Q213" s="31"/>
       <c r="R213" s="31"/>
       <c r="S213" s="31"/>
       <c r="T213" s="31"/>
       <c r="U213" s="31"/>
       <c r="V213" s="31"/>
       <c r="W213" s="31"/>
       <c r="X213" s="31"/>
       <c r="Y213" s="31"/>
       <c r="Z213" s="31"/>
       <c r="AA213" s="31"/>
       <c r="AB213" s="31"/>
       <c r="AC213" s="31"/>
     </row>
     <row r="214" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A214" s="28" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B214" s="28">
         <v>-1672.924</v>
       </c>
       <c r="C214" s="28">
         <v>-1746.683</v>
       </c>
       <c r="D214" s="28">
         <v>-1891.5029999999999</v>
       </c>
       <c r="E214" s="28">
         <v>-2024.944</v>
       </c>
       <c r="F214" s="28">
         <v>-2158</v>
       </c>
       <c r="G214" s="27"/>
       <c r="H214" s="27"/>
       <c r="I214" s="27"/>
       <c r="J214" s="27"/>
       <c r="K214" s="27"/>
       <c r="L214" s="27"/>
       <c r="M214" s="27"/>
       <c r="N214" s="27"/>
       <c r="O214" s="27"/>
       <c r="P214" s="27"/>
       <c r="Q214" s="27"/>
       <c r="R214" s="27"/>
       <c r="S214" s="27"/>
       <c r="T214" s="27"/>
       <c r="U214" s="27"/>
       <c r="V214" s="27"/>
       <c r="W214" s="27"/>
       <c r="X214" s="27"/>
       <c r="Y214" s="27"/>
       <c r="Z214" s="27"/>
       <c r="AA214" s="27"/>
       <c r="AB214" s="27"/>
       <c r="AC214" s="27"/>
     </row>
     <row r="215" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A215" s="25" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B215" s="26">
         <v>-299.83800000000002</v>
       </c>
       <c r="C215" s="26">
         <v>-444.74700000000001</v>
       </c>
       <c r="D215" s="26">
         <v>-460.90300000000002</v>
       </c>
       <c r="E215" s="26">
         <v>-556.04</v>
       </c>
       <c r="F215" s="26">
         <v>-376</v>
       </c>
       <c r="G215" s="31"/>
       <c r="H215" s="31"/>
       <c r="I215" s="31"/>
       <c r="J215" s="31"/>
       <c r="K215" s="31"/>
       <c r="L215" s="31"/>
       <c r="M215" s="31"/>
       <c r="N215" s="31"/>
       <c r="O215" s="31"/>
       <c r="P215" s="31"/>
       <c r="Q215" s="31"/>
       <c r="R215" s="31"/>
       <c r="S215" s="31"/>
       <c r="T215" s="31"/>
       <c r="U215" s="31"/>
       <c r="V215" s="31"/>
       <c r="W215" s="31"/>
       <c r="X215" s="31"/>
       <c r="Y215" s="31"/>
       <c r="Z215" s="31"/>
       <c r="AA215" s="31"/>
       <c r="AB215" s="31"/>
       <c r="AC215" s="31"/>
     </row>
     <row r="216" spans="1:29" ht="15.75" collapsed="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A216" s="22" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B216" s="23">
         <v>-10928.364</v>
       </c>
       <c r="C216" s="23">
         <v>-10904.308000000001</v>
       </c>
       <c r="D216" s="23">
         <v>-10388.49</v>
       </c>
       <c r="E216" s="23">
         <v>-10582.438</v>
       </c>
       <c r="F216" s="23">
         <v>-10931</v>
       </c>
       <c r="G216" s="29"/>
       <c r="H216" s="29"/>
       <c r="I216" s="29"/>
       <c r="J216" s="29"/>
       <c r="K216" s="29"/>
       <c r="L216" s="29"/>
       <c r="M216" s="29"/>
       <c r="N216" s="29"/>
       <c r="O216" s="29"/>
       <c r="P216" s="29"/>
       <c r="Q216" s="29"/>
       <c r="R216" s="29"/>
       <c r="S216" s="29"/>
       <c r="T216" s="29"/>
       <c r="U216" s="29"/>
       <c r="V216" s="29"/>
       <c r="W216" s="29"/>
       <c r="X216" s="29"/>
       <c r="Y216" s="29"/>
       <c r="Z216" s="29"/>
       <c r="AA216" s="29"/>
       <c r="AB216" s="29"/>
       <c r="AC216" s="29"/>
     </row>
     <row r="217" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A217" s="28" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B217" s="28">
         <v>0</v>
       </c>
       <c r="C217" s="28">
         <v>0</v>
       </c>
       <c r="D217" s="28">
         <v>0</v>
       </c>
       <c r="E217" s="28">
         <v>0</v>
       </c>
       <c r="F217" s="28">
         <v>0</v>
       </c>
       <c r="G217" s="31"/>
       <c r="H217" s="31"/>
       <c r="I217" s="31"/>
       <c r="J217" s="31"/>
       <c r="K217" s="31"/>
       <c r="L217" s="31"/>
       <c r="M217" s="31"/>
       <c r="N217" s="31"/>
       <c r="O217" s="31"/>
       <c r="P217" s="31"/>
       <c r="Q217" s="31"/>
       <c r="R217" s="31"/>
       <c r="S217" s="31"/>
       <c r="T217" s="31"/>
       <c r="U217" s="31"/>
       <c r="V217" s="31"/>
       <c r="W217" s="31"/>
       <c r="X217" s="31"/>
       <c r="Y217" s="31"/>
       <c r="Z217" s="31"/>
       <c r="AA217" s="31"/>
       <c r="AB217" s="31"/>
       <c r="AC217" s="31"/>
     </row>
     <row r="218" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A218" s="25" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B218" s="26">
         <v>-1454.1389999999999</v>
       </c>
       <c r="C218" s="26">
         <v>-1444.5709999999999</v>
       </c>
       <c r="D218" s="26">
         <v>-825.58900000000006</v>
       </c>
       <c r="E218" s="26">
         <v>-939.98800000000006</v>
       </c>
       <c r="F218" s="26">
         <v>-1099</v>
       </c>
       <c r="G218" s="27"/>
       <c r="H218" s="27"/>
       <c r="I218" s="27"/>
       <c r="J218" s="27"/>
       <c r="K218" s="27"/>
       <c r="L218" s="27"/>
       <c r="M218" s="27"/>
       <c r="N218" s="27"/>
       <c r="O218" s="27"/>
       <c r="P218" s="27"/>
       <c r="Q218" s="27"/>
       <c r="R218" s="27"/>
       <c r="S218" s="27"/>
       <c r="T218" s="27"/>
       <c r="U218" s="27"/>
       <c r="V218" s="27"/>
       <c r="W218" s="27"/>
       <c r="X218" s="27"/>
       <c r="Y218" s="27"/>
       <c r="Z218" s="27"/>
       <c r="AA218" s="27"/>
       <c r="AB218" s="27"/>
       <c r="AC218" s="27"/>
     </row>
     <row r="219" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A219" s="28" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B219" s="28">
         <v>35.680999999999997</v>
       </c>
       <c r="C219" s="28">
         <v>29.727</v>
       </c>
       <c r="D219" s="28">
         <v>25.628</v>
       </c>
       <c r="E219" s="28">
         <v>22.19</v>
       </c>
       <c r="F219" s="28">
         <v>17</v>
       </c>
       <c r="G219" s="27"/>
       <c r="H219" s="27"/>
       <c r="I219" s="27"/>
       <c r="J219" s="27"/>
       <c r="K219" s="27"/>
       <c r="L219" s="27"/>
       <c r="M219" s="27"/>
       <c r="N219" s="27"/>
       <c r="O219" s="27"/>
       <c r="P219" s="27"/>
       <c r="Q219" s="27"/>
       <c r="R219" s="27"/>
       <c r="S219" s="27"/>
       <c r="T219" s="27"/>
       <c r="U219" s="27"/>
       <c r="V219" s="27"/>
       <c r="W219" s="27"/>
       <c r="X219" s="27"/>
       <c r="Y219" s="27"/>
       <c r="Z219" s="27"/>
       <c r="AA219" s="27"/>
       <c r="AB219" s="27"/>
       <c r="AC219" s="27"/>
     </row>
     <row r="220" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A220" s="25" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B220" s="26">
         <v>-932.30499999999995</v>
       </c>
       <c r="C220" s="26">
         <v>-924.36900000000003</v>
       </c>
       <c r="D220" s="26">
         <v>-913.68200000000002</v>
       </c>
       <c r="E220" s="26">
         <v>-923</v>
       </c>
       <c r="F220" s="26">
         <v>-910</v>
       </c>
       <c r="G220" s="31"/>
       <c r="H220" s="31"/>
       <c r="I220" s="31"/>
       <c r="J220" s="31"/>
       <c r="K220" s="31"/>
       <c r="L220" s="31"/>
       <c r="M220" s="31"/>
       <c r="N220" s="31"/>
       <c r="O220" s="31"/>
       <c r="P220" s="31"/>
       <c r="Q220" s="31"/>
       <c r="R220" s="31"/>
       <c r="S220" s="31"/>
       <c r="T220" s="31"/>
       <c r="U220" s="31"/>
       <c r="V220" s="31"/>
       <c r="W220" s="31"/>
       <c r="X220" s="31"/>
       <c r="Y220" s="31"/>
       <c r="Z220" s="31"/>
       <c r="AA220" s="31"/>
       <c r="AB220" s="31"/>
       <c r="AC220" s="31"/>
     </row>
     <row r="221" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A221" s="28" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B221" s="28">
         <v>-3602.6170000000002</v>
       </c>
       <c r="C221" s="28">
         <v>-3584.1909999999998</v>
       </c>
       <c r="D221" s="28">
         <v>-3623.846</v>
       </c>
       <c r="E221" s="28">
         <v>-3641.174</v>
       </c>
       <c r="F221" s="28">
         <v>-3625</v>
       </c>
       <c r="G221" s="27"/>
       <c r="H221" s="27"/>
       <c r="I221" s="27"/>
       <c r="J221" s="27"/>
       <c r="K221" s="27"/>
       <c r="L221" s="27"/>
       <c r="M221" s="27"/>
       <c r="N221" s="27"/>
       <c r="O221" s="27"/>
       <c r="P221" s="27"/>
       <c r="Q221" s="27"/>
       <c r="R221" s="27"/>
       <c r="S221" s="27"/>
       <c r="T221" s="27"/>
       <c r="U221" s="27"/>
       <c r="V221" s="27"/>
       <c r="W221" s="27"/>
       <c r="X221" s="27"/>
       <c r="Y221" s="27"/>
       <c r="Z221" s="27"/>
       <c r="AA221" s="27"/>
       <c r="AB221" s="27"/>
       <c r="AC221" s="27"/>
     </row>
     <row r="222" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A222" s="25" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B222" s="26">
         <v>0.16400000000000001</v>
       </c>
       <c r="C222" s="26">
         <v>0.16700000000000001</v>
       </c>
       <c r="D222" s="26">
         <v>0.17</v>
       </c>
       <c r="E222" s="26">
         <v>0.17399999999999999</v>
       </c>
       <c r="F222" s="26">
         <v>0</v>
       </c>
       <c r="G222" s="31"/>
       <c r="H222" s="31"/>
       <c r="I222" s="31"/>
       <c r="J222" s="31"/>
       <c r="K222" s="31"/>
       <c r="L222" s="31"/>
       <c r="M222" s="31"/>
       <c r="N222" s="31"/>
       <c r="O222" s="31"/>
       <c r="P222" s="31"/>
       <c r="Q222" s="31"/>
       <c r="R222" s="31"/>
       <c r="S222" s="31"/>
       <c r="T222" s="31"/>
       <c r="U222" s="31"/>
       <c r="V222" s="31"/>
       <c r="W222" s="31"/>
       <c r="X222" s="31"/>
       <c r="Y222" s="31"/>
       <c r="Z222" s="31"/>
       <c r="AA222" s="31"/>
       <c r="AB222" s="31"/>
       <c r="AC222" s="31"/>
     </row>
     <row r="223" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A223" s="28" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B223" s="28">
         <v>-409.86799999999999</v>
       </c>
       <c r="C223" s="28">
         <v>-388.488</v>
       </c>
       <c r="D223" s="28">
         <v>-270.52800000000002</v>
       </c>
       <c r="E223" s="28">
         <v>-284.60599999999999</v>
       </c>
       <c r="F223" s="28">
         <v>-282</v>
       </c>
       <c r="G223" s="27"/>
       <c r="H223" s="27"/>
       <c r="I223" s="27"/>
       <c r="J223" s="27"/>
       <c r="K223" s="27"/>
       <c r="L223" s="27"/>
       <c r="M223" s="27"/>
       <c r="N223" s="27"/>
       <c r="O223" s="27"/>
       <c r="P223" s="27"/>
       <c r="Q223" s="27"/>
       <c r="R223" s="27"/>
       <c r="S223" s="27"/>
       <c r="T223" s="27"/>
       <c r="U223" s="27"/>
       <c r="V223" s="27"/>
       <c r="W223" s="27"/>
       <c r="X223" s="27"/>
       <c r="Y223" s="27"/>
       <c r="Z223" s="27"/>
       <c r="AA223" s="27"/>
       <c r="AB223" s="27"/>
       <c r="AC223" s="27"/>
     </row>
     <row r="224" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A224" s="25" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B224" s="26">
         <v>2.008</v>
       </c>
       <c r="C224" s="26">
         <v>2.04</v>
       </c>
       <c r="D224" s="26">
         <v>2.1</v>
       </c>
       <c r="E224" s="26">
         <v>2.1640000000000001</v>
       </c>
       <c r="F224" s="26">
         <v>2</v>
       </c>
       <c r="G224" s="27"/>
       <c r="H224" s="27"/>
       <c r="I224" s="27"/>
       <c r="J224" s="27"/>
       <c r="K224" s="27"/>
       <c r="L224" s="27"/>
       <c r="M224" s="27"/>
       <c r="N224" s="27"/>
       <c r="O224" s="27"/>
       <c r="P224" s="27"/>
       <c r="Q224" s="27"/>
       <c r="R224" s="27"/>
       <c r="S224" s="27"/>
       <c r="T224" s="27"/>
       <c r="U224" s="27"/>
       <c r="V224" s="27"/>
       <c r="W224" s="27"/>
       <c r="X224" s="27"/>
       <c r="Y224" s="27"/>
       <c r="Z224" s="27"/>
       <c r="AA224" s="27"/>
       <c r="AB224" s="27"/>
       <c r="AC224" s="27"/>
     </row>
     <row r="225" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A225" s="28" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B225" s="28">
         <v>-4567.2879999999996</v>
       </c>
       <c r="C225" s="28">
         <v>-4594.6229999999996</v>
       </c>
       <c r="D225" s="28">
         <v>-4782.7430000000004</v>
       </c>
       <c r="E225" s="28">
         <v>-4818.1980000000003</v>
       </c>
       <c r="F225" s="28">
         <v>-5034</v>
       </c>
       <c r="G225" s="31"/>
       <c r="H225" s="31"/>
       <c r="I225" s="31"/>
       <c r="J225" s="31"/>
       <c r="K225" s="31"/>
       <c r="L225" s="31"/>
       <c r="M225" s="31"/>
       <c r="N225" s="31"/>
       <c r="O225" s="31"/>
@@ -12190,739 +12181,739 @@
       <c r="H227" s="31"/>
       <c r="I227" s="31"/>
       <c r="J227" s="31"/>
       <c r="K227" s="31"/>
       <c r="L227" s="31"/>
       <c r="M227" s="31"/>
       <c r="N227" s="31"/>
       <c r="O227" s="31"/>
       <c r="P227" s="31"/>
       <c r="Q227" s="31"/>
       <c r="R227" s="31"/>
       <c r="S227" s="31"/>
       <c r="T227" s="31"/>
       <c r="U227" s="31"/>
       <c r="V227" s="31"/>
       <c r="W227" s="31"/>
       <c r="X227" s="31"/>
       <c r="Y227" s="31"/>
       <c r="Z227" s="31"/>
       <c r="AA227" s="31"/>
       <c r="AB227" s="31"/>
       <c r="AC227" s="31"/>
     </row>
     <row r="228" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A228" s="25" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B228" s="26">
         <v>0</v>
       </c>
       <c r="C228" s="26">
         <v>0</v>
       </c>
       <c r="D228" s="26">
         <v>0</v>
       </c>
       <c r="E228" s="26">
         <v>0</v>
       </c>
       <c r="F228" s="26">
         <v>0</v>
       </c>
       <c r="G228" s="27"/>
       <c r="H228" s="27"/>
       <c r="I228" s="27"/>
       <c r="J228" s="27"/>
       <c r="K228" s="27"/>
       <c r="L228" s="27"/>
       <c r="M228" s="27"/>
       <c r="N228" s="27"/>
       <c r="O228" s="27"/>
       <c r="P228" s="27"/>
       <c r="Q228" s="27"/>
       <c r="R228" s="27"/>
       <c r="S228" s="27"/>
       <c r="T228" s="27"/>
       <c r="U228" s="27"/>
       <c r="V228" s="27"/>
       <c r="W228" s="27"/>
       <c r="X228" s="27"/>
       <c r="Y228" s="27"/>
       <c r="Z228" s="27"/>
       <c r="AA228" s="27"/>
       <c r="AB228" s="27"/>
       <c r="AC228" s="27"/>
     </row>
     <row r="229" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A229" s="28" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B229" s="28">
         <v>30.004999999999999</v>
       </c>
       <c r="C229" s="28">
         <v>28.577999999999999</v>
       </c>
       <c r="D229" s="28">
         <v>27.306000000000001</v>
       </c>
       <c r="E229" s="28">
         <v>24.327000000000002</v>
       </c>
       <c r="F229" s="28">
         <v>37</v>
       </c>
       <c r="G229" s="31"/>
       <c r="H229" s="31"/>
       <c r="I229" s="31"/>
       <c r="J229" s="31"/>
       <c r="K229" s="31"/>
       <c r="L229" s="31"/>
       <c r="M229" s="31"/>
       <c r="N229" s="31"/>
       <c r="O229" s="31"/>
       <c r="P229" s="31"/>
       <c r="Q229" s="31"/>
       <c r="R229" s="31"/>
       <c r="S229" s="31"/>
       <c r="T229" s="31"/>
       <c r="U229" s="31"/>
       <c r="V229" s="31"/>
       <c r="W229" s="31"/>
       <c r="X229" s="31"/>
       <c r="Y229" s="31"/>
       <c r="Z229" s="31"/>
       <c r="AA229" s="31"/>
       <c r="AB229" s="31"/>
       <c r="AC229" s="31"/>
     </row>
     <row r="230" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A230" s="25" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B230" s="26">
         <v>29.69</v>
       </c>
       <c r="C230" s="26">
         <v>24.992999999999999</v>
       </c>
       <c r="D230" s="26">
         <v>83.692999999999998</v>
       </c>
       <c r="E230" s="26">
         <v>29.794</v>
       </c>
       <c r="F230" s="26">
         <v>40</v>
       </c>
       <c r="G230" s="27"/>
       <c r="H230" s="27"/>
       <c r="I230" s="27"/>
       <c r="J230" s="27"/>
       <c r="K230" s="27"/>
       <c r="L230" s="27"/>
       <c r="M230" s="27"/>
       <c r="N230" s="27"/>
       <c r="O230" s="27"/>
       <c r="P230" s="27"/>
       <c r="Q230" s="27"/>
       <c r="R230" s="27"/>
       <c r="S230" s="27"/>
       <c r="T230" s="27"/>
       <c r="U230" s="27"/>
       <c r="V230" s="27"/>
       <c r="W230" s="27"/>
       <c r="X230" s="27"/>
       <c r="Y230" s="27"/>
       <c r="Z230" s="27"/>
       <c r="AA230" s="27"/>
       <c r="AB230" s="27"/>
       <c r="AC230" s="27"/>
     </row>
     <row r="231" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A231" s="28" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B231" s="28">
         <v>-17.315999999999999</v>
       </c>
       <c r="C231" s="28">
         <v>-17.88</v>
       </c>
       <c r="D231" s="28">
         <v>-21.359000000000002</v>
       </c>
       <c r="E231" s="28">
         <v>79.022999999999996</v>
       </c>
       <c r="F231" s="28">
         <v>18</v>
       </c>
       <c r="G231" s="31"/>
       <c r="H231" s="31"/>
       <c r="I231" s="31"/>
       <c r="J231" s="31"/>
       <c r="K231" s="31"/>
       <c r="L231" s="31"/>
       <c r="M231" s="31"/>
       <c r="N231" s="31"/>
       <c r="O231" s="31"/>
       <c r="P231" s="31"/>
       <c r="Q231" s="31"/>
       <c r="R231" s="31"/>
       <c r="S231" s="31"/>
       <c r="T231" s="31"/>
       <c r="U231" s="31"/>
       <c r="V231" s="31"/>
       <c r="W231" s="31"/>
       <c r="X231" s="31"/>
       <c r="Y231" s="31"/>
       <c r="Z231" s="31"/>
       <c r="AA231" s="31"/>
       <c r="AB231" s="31"/>
       <c r="AC231" s="31"/>
     </row>
     <row r="232" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A232" s="25" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B232" s="26">
         <v>114.566</v>
       </c>
       <c r="C232" s="26">
         <v>104.648</v>
       </c>
       <c r="D232" s="26">
         <v>120.352</v>
       </c>
       <c r="E232" s="26">
         <v>-1029.816</v>
       </c>
       <c r="F232" s="26">
         <v>-918</v>
       </c>
       <c r="G232" s="27"/>
       <c r="H232" s="27"/>
       <c r="I232" s="27"/>
       <c r="J232" s="27"/>
       <c r="K232" s="27"/>
       <c r="L232" s="27"/>
       <c r="M232" s="27"/>
       <c r="N232" s="27"/>
       <c r="O232" s="27"/>
       <c r="P232" s="27"/>
       <c r="Q232" s="27"/>
       <c r="R232" s="27"/>
       <c r="S232" s="27"/>
       <c r="T232" s="27"/>
       <c r="U232" s="27"/>
       <c r="V232" s="27"/>
       <c r="W232" s="27"/>
       <c r="X232" s="27"/>
       <c r="Y232" s="27"/>
       <c r="Z232" s="27"/>
       <c r="AA232" s="27"/>
       <c r="AB232" s="27"/>
       <c r="AC232" s="27"/>
     </row>
     <row r="233" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A233" s="28" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B233" s="28">
         <v>1.0229999999999999</v>
       </c>
       <c r="C233" s="28">
         <v>12.576000000000001</v>
       </c>
       <c r="D233" s="28">
         <v>0.63900000000000001</v>
       </c>
       <c r="E233" s="28">
         <v>12.807</v>
       </c>
       <c r="F233" s="28">
         <v>1</v>
       </c>
       <c r="G233" s="31"/>
       <c r="H233" s="31"/>
       <c r="I233" s="31"/>
       <c r="J233" s="31"/>
       <c r="K233" s="31"/>
       <c r="L233" s="31"/>
       <c r="M233" s="31"/>
       <c r="N233" s="31"/>
       <c r="O233" s="31"/>
       <c r="P233" s="31"/>
       <c r="Q233" s="31"/>
       <c r="R233" s="31"/>
       <c r="S233" s="31"/>
       <c r="T233" s="31"/>
       <c r="U233" s="31"/>
       <c r="V233" s="31"/>
       <c r="W233" s="31"/>
       <c r="X233" s="31"/>
       <c r="Y233" s="31"/>
       <c r="Z233" s="31"/>
       <c r="AA233" s="31"/>
       <c r="AB233" s="31"/>
       <c r="AC233" s="31"/>
     </row>
     <row r="234" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A234" s="25" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B234" s="26">
         <v>2.5640000000000001</v>
       </c>
       <c r="C234" s="26">
         <v>2.9529999999999998</v>
       </c>
       <c r="D234" s="26">
         <v>3.0019999999999998</v>
       </c>
       <c r="E234" s="26">
         <v>2.508</v>
       </c>
       <c r="F234" s="26">
         <v>3</v>
       </c>
       <c r="G234" s="27"/>
       <c r="H234" s="27"/>
       <c r="I234" s="27"/>
       <c r="J234" s="27"/>
       <c r="K234" s="27"/>
       <c r="L234" s="27"/>
       <c r="M234" s="27"/>
       <c r="N234" s="27"/>
       <c r="O234" s="27"/>
       <c r="P234" s="27"/>
       <c r="Q234" s="27"/>
       <c r="R234" s="27"/>
       <c r="S234" s="27"/>
       <c r="T234" s="27"/>
       <c r="U234" s="27"/>
       <c r="V234" s="27"/>
       <c r="W234" s="27"/>
       <c r="X234" s="27"/>
       <c r="Y234" s="27"/>
       <c r="Z234" s="27"/>
       <c r="AA234" s="27"/>
       <c r="AB234" s="27"/>
       <c r="AC234" s="27"/>
     </row>
     <row r="235" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A235" s="28" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B235" s="28">
         <v>-949.73599999999999</v>
       </c>
       <c r="C235" s="28">
         <v>-884.31799999999998</v>
       </c>
       <c r="D235" s="28">
         <v>-845.10400000000004</v>
       </c>
       <c r="E235" s="28">
         <v>3.8929999999999998</v>
       </c>
       <c r="F235" s="28">
         <v>4</v>
       </c>
       <c r="G235" s="31"/>
       <c r="H235" s="31"/>
       <c r="I235" s="31"/>
       <c r="J235" s="31"/>
       <c r="K235" s="31"/>
       <c r="L235" s="31"/>
       <c r="M235" s="31"/>
       <c r="N235" s="31"/>
       <c r="O235" s="31"/>
       <c r="P235" s="31"/>
       <c r="Q235" s="31"/>
       <c r="R235" s="31"/>
       <c r="S235" s="31"/>
       <c r="T235" s="31"/>
       <c r="U235" s="31"/>
       <c r="V235" s="31"/>
       <c r="W235" s="31"/>
       <c r="X235" s="31"/>
       <c r="Y235" s="31"/>
       <c r="Z235" s="31"/>
       <c r="AA235" s="31"/>
       <c r="AB235" s="31"/>
       <c r="AC235" s="31"/>
     </row>
     <row r="236" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A236" s="25" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B236" s="26">
         <v>-182.958</v>
       </c>
       <c r="C236" s="26">
         <v>-152.911</v>
       </c>
       <c r="D236" s="26">
         <v>-139.76900000000001</v>
       </c>
       <c r="E236" s="26">
         <v>-182.10599999999999</v>
       </c>
       <c r="F236" s="26">
         <v>-161</v>
       </c>
       <c r="G236" s="27"/>
       <c r="H236" s="27"/>
       <c r="I236" s="27"/>
       <c r="J236" s="27"/>
       <c r="K236" s="27"/>
       <c r="L236" s="27"/>
       <c r="M236" s="27"/>
       <c r="N236" s="27"/>
       <c r="O236" s="27"/>
       <c r="P236" s="27"/>
       <c r="Q236" s="27"/>
       <c r="R236" s="27"/>
       <c r="S236" s="27"/>
       <c r="T236" s="27"/>
       <c r="U236" s="27"/>
       <c r="V236" s="27"/>
       <c r="W236" s="27"/>
       <c r="X236" s="27"/>
       <c r="Y236" s="27"/>
       <c r="Z236" s="27"/>
       <c r="AA236" s="27"/>
       <c r="AB236" s="27"/>
       <c r="AC236" s="27"/>
     </row>
     <row r="237" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A237" s="28" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B237" s="28">
         <v>-10.465999999999999</v>
       </c>
       <c r="C237" s="28">
         <v>-26.35</v>
       </c>
       <c r="D237" s="28">
         <v>0.65300000000000002</v>
       </c>
       <c r="E237" s="28">
         <v>-24.702999999999999</v>
       </c>
       <c r="F237" s="28">
         <v>-38</v>
       </c>
       <c r="G237" s="27"/>
       <c r="H237" s="27"/>
       <c r="I237" s="27"/>
       <c r="J237" s="27"/>
       <c r="K237" s="27"/>
       <c r="L237" s="27"/>
       <c r="M237" s="27"/>
       <c r="N237" s="27"/>
       <c r="O237" s="27"/>
       <c r="P237" s="27"/>
       <c r="Q237" s="27"/>
       <c r="R237" s="27"/>
       <c r="S237" s="27"/>
       <c r="T237" s="27"/>
       <c r="U237" s="27"/>
       <c r="V237" s="27"/>
       <c r="W237" s="27"/>
       <c r="X237" s="27"/>
       <c r="Y237" s="27"/>
       <c r="Z237" s="27"/>
       <c r="AA237" s="27"/>
       <c r="AB237" s="27"/>
       <c r="AC237" s="27"/>
     </row>
     <row r="238" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A238" s="25" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B238" s="26">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="C238" s="26">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="D238" s="26">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="E238" s="26">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="F238" s="26">
         <v>0</v>
       </c>
       <c r="G238" s="31"/>
       <c r="H238" s="31"/>
       <c r="I238" s="31"/>
       <c r="J238" s="31"/>
       <c r="K238" s="31"/>
       <c r="L238" s="31"/>
       <c r="M238" s="31"/>
       <c r="N238" s="31"/>
       <c r="O238" s="31"/>
       <c r="P238" s="31"/>
       <c r="Q238" s="31"/>
       <c r="R238" s="31"/>
       <c r="S238" s="31"/>
       <c r="T238" s="31"/>
       <c r="U238" s="31"/>
       <c r="V238" s="31"/>
       <c r="W238" s="31"/>
       <c r="X238" s="31"/>
       <c r="Y238" s="31"/>
       <c r="Z238" s="31"/>
       <c r="AA238" s="31"/>
       <c r="AB238" s="31"/>
       <c r="AC238" s="31"/>
     </row>
     <row r="239" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A239" s="28" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B239" s="28">
         <v>-306.03500000000003</v>
       </c>
       <c r="C239" s="28">
         <v>-257.27100000000002</v>
       </c>
       <c r="D239" s="28">
         <v>-181.50800000000001</v>
       </c>
       <c r="E239" s="28">
         <v>-281.21100000000001</v>
       </c>
       <c r="F239" s="28">
         <v>-234</v>
       </c>
       <c r="G239" s="31"/>
       <c r="H239" s="31"/>
       <c r="I239" s="31"/>
       <c r="J239" s="31"/>
       <c r="K239" s="31"/>
       <c r="L239" s="31"/>
       <c r="M239" s="31"/>
       <c r="N239" s="31"/>
       <c r="O239" s="31"/>
       <c r="P239" s="31"/>
       <c r="Q239" s="31"/>
       <c r="R239" s="31"/>
       <c r="S239" s="31"/>
       <c r="T239" s="31"/>
       <c r="U239" s="31"/>
       <c r="V239" s="31"/>
       <c r="W239" s="31"/>
       <c r="X239" s="31"/>
       <c r="Y239" s="31"/>
       <c r="Z239" s="31"/>
       <c r="AA239" s="31"/>
       <c r="AB239" s="31"/>
       <c r="AC239" s="31"/>
     </row>
     <row r="240" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A240" s="25" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B240" s="26">
         <v>19.963000000000001</v>
       </c>
       <c r="C240" s="26">
         <v>19.061</v>
       </c>
       <c r="D240" s="26">
         <v>18.646999999999998</v>
       </c>
       <c r="E240" s="26">
         <v>19.334</v>
       </c>
       <c r="F240" s="26">
         <v>18</v>
       </c>
       <c r="G240" s="31"/>
       <c r="H240" s="31"/>
       <c r="I240" s="31"/>
       <c r="J240" s="31"/>
       <c r="K240" s="31"/>
       <c r="L240" s="31"/>
       <c r="M240" s="31"/>
       <c r="N240" s="31"/>
       <c r="O240" s="31"/>
       <c r="P240" s="31"/>
       <c r="Q240" s="31"/>
       <c r="R240" s="31"/>
       <c r="S240" s="31"/>
       <c r="T240" s="31"/>
       <c r="U240" s="31"/>
       <c r="V240" s="31"/>
       <c r="W240" s="31"/>
       <c r="X240" s="31"/>
       <c r="Y240" s="31"/>
       <c r="Z240" s="31"/>
       <c r="AA240" s="31"/>
       <c r="AB240" s="31"/>
       <c r="AC240" s="31"/>
     </row>
     <row r="241" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A241" s="28" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B241" s="28">
         <v>0</v>
       </c>
       <c r="C241" s="28">
         <v>0</v>
       </c>
       <c r="D241" s="28">
         <v>0</v>
       </c>
       <c r="E241" s="28">
         <v>0</v>
       </c>
       <c r="F241" s="28">
         <v>0</v>
       </c>
       <c r="G241" s="27"/>
       <c r="H241" s="27"/>
       <c r="I241" s="27"/>
       <c r="J241" s="27"/>
       <c r="K241" s="27"/>
       <c r="L241" s="27"/>
       <c r="M241" s="27"/>
       <c r="N241" s="27"/>
       <c r="O241" s="27"/>
       <c r="P241" s="27"/>
       <c r="Q241" s="27"/>
       <c r="R241" s="27"/>
       <c r="S241" s="27"/>
       <c r="T241" s="27"/>
       <c r="U241" s="27"/>
       <c r="V241" s="27"/>
       <c r="W241" s="27"/>
       <c r="X241" s="27"/>
       <c r="Y241" s="27"/>
       <c r="Z241" s="27"/>
       <c r="AA241" s="27"/>
       <c r="AB241" s="27"/>
       <c r="AC241" s="27"/>
     </row>
     <row r="242" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A242" s="25" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B242" s="26">
         <v>-3374.14</v>
       </c>
       <c r="C242" s="26">
         <v>-3428.15</v>
       </c>
       <c r="D242" s="26">
         <v>-3442.3670000000002</v>
       </c>
       <c r="E242" s="26">
         <v>-3410.7449999999999</v>
       </c>
       <c r="F242" s="26">
         <v>-3477</v>
       </c>
       <c r="G242" s="31"/>
       <c r="H242" s="31"/>
       <c r="I242" s="31"/>
       <c r="J242" s="31"/>
       <c r="K242" s="31"/>
       <c r="L242" s="31"/>
       <c r="M242" s="31"/>
       <c r="N242" s="31"/>
       <c r="O242" s="31"/>
       <c r="P242" s="31"/>
       <c r="Q242" s="31"/>
       <c r="R242" s="31"/>
       <c r="S242" s="31"/>
       <c r="T242" s="31"/>
       <c r="U242" s="31"/>
       <c r="V242" s="31"/>
       <c r="W242" s="31"/>
       <c r="X242" s="31"/>
       <c r="Y242" s="31"/>
       <c r="Z242" s="31"/>
       <c r="AA242" s="31"/>
       <c r="AB242" s="31"/>
       <c r="AC242" s="31"/>
     </row>
     <row r="243" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A243" s="28" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B243" s="28">
         <v>-1025.296</v>
       </c>
       <c r="C243" s="28">
         <v>-1062.92</v>
       </c>
       <c r="D243" s="28">
         <v>-1063.1669999999999</v>
       </c>
       <c r="E243" s="28">
         <v>-1079.6659999999999</v>
       </c>
       <c r="F243" s="28">
         <v>-1057</v>
       </c>
       <c r="G243" s="27"/>
       <c r="H243" s="27"/>
       <c r="I243" s="27"/>
       <c r="J243" s="27"/>
       <c r="K243" s="27"/>
       <c r="L243" s="27"/>
       <c r="M243" s="27"/>
       <c r="N243" s="27"/>
       <c r="O243" s="27"/>
       <c r="P243" s="27"/>
       <c r="Q243" s="27"/>
       <c r="R243" s="27"/>
       <c r="S243" s="27"/>
       <c r="T243" s="27"/>
       <c r="U243" s="27"/>
       <c r="V243" s="27"/>
       <c r="W243" s="27"/>
       <c r="X243" s="27"/>
       <c r="Y243" s="27"/>
       <c r="Z243" s="27"/>
       <c r="AA243" s="27"/>
       <c r="AB243" s="27"/>
       <c r="AC243" s="27"/>
     </row>
     <row r="244" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A244" s="25" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B244" s="26">
         <v>-39.213999999999999</v>
       </c>
       <c r="C244" s="26">
         <v>-42.640999999999998</v>
       </c>
       <c r="D244" s="26">
         <v>-50.551000000000002</v>
       </c>
       <c r="E244" s="26">
         <v>-70.766000000000005</v>
       </c>
       <c r="F244" s="26">
         <v>-84</v>
       </c>
       <c r="G244" s="31"/>
       <c r="H244" s="31"/>
       <c r="I244" s="31"/>
       <c r="J244" s="31"/>
       <c r="K244" s="31"/>
       <c r="L244" s="31"/>
       <c r="M244" s="31"/>
       <c r="N244" s="31"/>
       <c r="O244" s="31"/>
@@ -12964,11796 +12955,11796 @@
       <c r="H245" s="29"/>
       <c r="I245" s="29"/>
       <c r="J245" s="29"/>
       <c r="K245" s="29"/>
       <c r="L245" s="29"/>
       <c r="M245" s="29"/>
       <c r="N245" s="29"/>
       <c r="O245" s="29"/>
       <c r="P245" s="29"/>
       <c r="Q245" s="29"/>
       <c r="R245" s="29"/>
       <c r="S245" s="29"/>
       <c r="T245" s="29"/>
       <c r="U245" s="29"/>
       <c r="V245" s="29"/>
       <c r="W245" s="29"/>
       <c r="X245" s="29"/>
       <c r="Y245" s="29"/>
       <c r="Z245" s="29"/>
       <c r="AA245" s="29"/>
       <c r="AB245" s="29"/>
       <c r="AC245" s="29"/>
     </row>
     <row r="246" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A246" s="28" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B246" s="28">
         <v>-4673.0209999999997</v>
       </c>
       <c r="C246" s="28">
         <v>-5100.9430000000002</v>
       </c>
       <c r="D246" s="28">
         <v>-5608.9350000000004</v>
       </c>
       <c r="E246" s="28">
         <v>-6089.3090000000002</v>
       </c>
       <c r="F246" s="28">
         <v>-7333</v>
       </c>
       <c r="G246" s="31"/>
       <c r="H246" s="31"/>
       <c r="I246" s="31"/>
       <c r="J246" s="31"/>
       <c r="K246" s="31"/>
       <c r="L246" s="31"/>
       <c r="M246" s="31"/>
       <c r="N246" s="31"/>
       <c r="O246" s="31"/>
       <c r="P246" s="31"/>
       <c r="Q246" s="31"/>
       <c r="R246" s="31"/>
       <c r="S246" s="31"/>
       <c r="T246" s="31"/>
       <c r="U246" s="31"/>
       <c r="V246" s="31"/>
       <c r="W246" s="31"/>
       <c r="X246" s="31"/>
       <c r="Y246" s="31"/>
       <c r="Z246" s="31"/>
       <c r="AA246" s="31"/>
       <c r="AB246" s="31"/>
       <c r="AC246" s="31"/>
     </row>
     <row r="247" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A247" s="25" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B247" s="26">
         <v>0</v>
       </c>
       <c r="C247" s="26">
         <v>0</v>
       </c>
       <c r="D247" s="26">
         <v>0</v>
       </c>
       <c r="E247" s="26">
         <v>0</v>
       </c>
       <c r="F247" s="26">
         <v>0</v>
       </c>
       <c r="G247" s="27"/>
       <c r="H247" s="27"/>
       <c r="I247" s="27"/>
       <c r="J247" s="27"/>
       <c r="K247" s="27"/>
       <c r="L247" s="27"/>
       <c r="M247" s="27"/>
       <c r="N247" s="27"/>
       <c r="O247" s="27"/>
       <c r="P247" s="27"/>
       <c r="Q247" s="27"/>
       <c r="R247" s="27"/>
       <c r="S247" s="27"/>
       <c r="T247" s="27"/>
       <c r="U247" s="27"/>
       <c r="V247" s="27"/>
       <c r="W247" s="27"/>
       <c r="X247" s="27"/>
       <c r="Y247" s="27"/>
       <c r="Z247" s="27"/>
       <c r="AA247" s="27"/>
       <c r="AB247" s="27"/>
       <c r="AC247" s="27"/>
     </row>
     <row r="248" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A248" s="28" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B248" s="28">
         <v>0</v>
       </c>
       <c r="C248" s="28">
         <v>0</v>
       </c>
       <c r="D248" s="28">
         <v>0</v>
       </c>
       <c r="E248" s="28">
         <v>0</v>
       </c>
       <c r="F248" s="28">
         <v>0</v>
       </c>
       <c r="G248" s="31"/>
       <c r="H248" s="31"/>
       <c r="I248" s="31"/>
       <c r="J248" s="31"/>
       <c r="K248" s="31"/>
       <c r="L248" s="31"/>
       <c r="M248" s="31"/>
       <c r="N248" s="31"/>
       <c r="O248" s="31"/>
       <c r="P248" s="31"/>
       <c r="Q248" s="31"/>
       <c r="R248" s="31"/>
       <c r="S248" s="31"/>
       <c r="T248" s="31"/>
       <c r="U248" s="31"/>
       <c r="V248" s="31"/>
       <c r="W248" s="31"/>
       <c r="X248" s="31"/>
       <c r="Y248" s="31"/>
       <c r="Z248" s="31"/>
       <c r="AA248" s="31"/>
       <c r="AB248" s="31"/>
       <c r="AC248" s="31"/>
     </row>
     <row r="249" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A249" s="25" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B249" s="26">
         <v>0</v>
       </c>
       <c r="C249" s="26">
         <v>0</v>
       </c>
       <c r="D249" s="26">
         <v>0</v>
       </c>
       <c r="E249" s="26">
         <v>0</v>
       </c>
       <c r="F249" s="26">
         <v>0</v>
       </c>
       <c r="G249" s="27"/>
       <c r="H249" s="27"/>
       <c r="I249" s="27"/>
       <c r="J249" s="27"/>
       <c r="K249" s="27"/>
       <c r="L249" s="27"/>
       <c r="M249" s="27"/>
       <c r="N249" s="27"/>
       <c r="O249" s="27"/>
       <c r="P249" s="27"/>
       <c r="Q249" s="27"/>
       <c r="R249" s="27"/>
       <c r="S249" s="27"/>
       <c r="T249" s="27"/>
       <c r="U249" s="27"/>
       <c r="V249" s="27"/>
       <c r="W249" s="27"/>
       <c r="X249" s="27"/>
       <c r="Y249" s="27"/>
       <c r="Z249" s="27"/>
       <c r="AA249" s="27"/>
       <c r="AB249" s="27"/>
       <c r="AC249" s="27"/>
     </row>
     <row r="250" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A250" s="28" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B250" s="28">
         <v>0</v>
       </c>
       <c r="C250" s="28">
         <v>0</v>
       </c>
       <c r="D250" s="28">
         <v>0</v>
       </c>
       <c r="E250" s="28">
         <v>0</v>
       </c>
       <c r="F250" s="28">
         <v>0</v>
       </c>
       <c r="G250" s="31"/>
       <c r="H250" s="31"/>
       <c r="I250" s="31"/>
       <c r="J250" s="31"/>
       <c r="K250" s="31"/>
       <c r="L250" s="31"/>
       <c r="M250" s="31"/>
       <c r="N250" s="31"/>
       <c r="O250" s="31"/>
       <c r="P250" s="31"/>
       <c r="Q250" s="31"/>
       <c r="R250" s="31"/>
       <c r="S250" s="31"/>
       <c r="T250" s="31"/>
       <c r="U250" s="31"/>
       <c r="V250" s="31"/>
       <c r="W250" s="31"/>
       <c r="X250" s="31"/>
       <c r="Y250" s="31"/>
       <c r="Z250" s="31"/>
       <c r="AA250" s="31"/>
       <c r="AB250" s="31"/>
       <c r="AC250" s="31"/>
     </row>
     <row r="251" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A251" s="25" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B251" s="26">
         <v>5.2690000000000001</v>
       </c>
       <c r="C251" s="26">
         <v>5.3570000000000002</v>
       </c>
       <c r="D251" s="26">
         <v>5.3959999999999999</v>
       </c>
       <c r="E251" s="26">
         <v>6.3650000000000002</v>
       </c>
       <c r="F251" s="26">
         <v>6</v>
       </c>
       <c r="G251" s="27"/>
       <c r="H251" s="27"/>
       <c r="I251" s="27"/>
       <c r="J251" s="27"/>
       <c r="K251" s="27"/>
       <c r="L251" s="27"/>
       <c r="M251" s="27"/>
       <c r="N251" s="27"/>
       <c r="O251" s="27"/>
       <c r="P251" s="27"/>
       <c r="Q251" s="27"/>
       <c r="R251" s="27"/>
       <c r="S251" s="27"/>
       <c r="T251" s="27"/>
       <c r="U251" s="27"/>
       <c r="V251" s="27"/>
       <c r="W251" s="27"/>
       <c r="X251" s="27"/>
       <c r="Y251" s="27"/>
       <c r="Z251" s="27"/>
       <c r="AA251" s="27"/>
       <c r="AB251" s="27"/>
       <c r="AC251" s="27"/>
     </row>
     <row r="252" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A252" s="28" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B252" s="28">
         <v>0</v>
       </c>
       <c r="C252" s="28">
         <v>0</v>
       </c>
       <c r="D252" s="28">
         <v>0</v>
       </c>
       <c r="E252" s="28">
         <v>0</v>
       </c>
       <c r="F252" s="28">
         <v>0</v>
       </c>
       <c r="G252" s="27"/>
       <c r="H252" s="27"/>
       <c r="I252" s="27"/>
       <c r="J252" s="27"/>
       <c r="K252" s="27"/>
       <c r="L252" s="27"/>
       <c r="M252" s="27"/>
       <c r="N252" s="27"/>
       <c r="O252" s="27"/>
       <c r="P252" s="27"/>
       <c r="Q252" s="27"/>
       <c r="R252" s="27"/>
       <c r="S252" s="27"/>
       <c r="T252" s="27"/>
       <c r="U252" s="27"/>
       <c r="V252" s="27"/>
       <c r="W252" s="27"/>
       <c r="X252" s="27"/>
       <c r="Y252" s="27"/>
       <c r="Z252" s="27"/>
       <c r="AA252" s="27"/>
       <c r="AB252" s="27"/>
       <c r="AC252" s="27"/>
     </row>
     <row r="253" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A253" s="25" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B253" s="26">
         <v>0</v>
       </c>
       <c r="C253" s="26">
         <v>0</v>
       </c>
       <c r="D253" s="26">
         <v>0</v>
       </c>
       <c r="E253" s="26">
         <v>0</v>
       </c>
       <c r="F253" s="26">
         <v>0</v>
       </c>
       <c r="G253" s="30"/>
       <c r="H253" s="30"/>
       <c r="I253" s="30"/>
       <c r="J253" s="30"/>
       <c r="K253" s="30"/>
       <c r="L253" s="30"/>
       <c r="M253" s="30"/>
       <c r="N253" s="30"/>
       <c r="O253" s="30"/>
       <c r="P253" s="30"/>
       <c r="Q253" s="30"/>
       <c r="R253" s="30"/>
       <c r="S253" s="30"/>
       <c r="T253" s="30"/>
       <c r="U253" s="30"/>
       <c r="V253" s="30"/>
       <c r="W253" s="30"/>
       <c r="X253" s="30"/>
       <c r="Y253" s="30"/>
       <c r="Z253" s="30"/>
       <c r="AA253" s="30"/>
       <c r="AB253" s="30"/>
       <c r="AC253" s="30"/>
     </row>
     <row r="254" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A254" s="28" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B254" s="28">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="C254" s="28">
         <v>3.4000000000000002E-2</v>
       </c>
       <c r="D254" s="28">
         <v>0.245</v>
       </c>
       <c r="E254" s="28">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="F254" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:29" ht="15.75" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="A255" s="36" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B255" s="37">
         <v>-32252.916000000001</v>
       </c>
       <c r="C255" s="37">
         <v>-33278.271999999997</v>
       </c>
       <c r="D255" s="37">
         <v>-33713.33</v>
       </c>
       <c r="E255" s="37">
         <v>-35432.275999999998</v>
       </c>
       <c r="F255" s="37">
         <v>-36996</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <customProperties>
     <customPr name="_pios_id" r:id="rId1"/>
   </customProperties>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E287C5E5-FA63-4BC5-96DA-F42A5B4687AD}">
   <dimension ref="B3:L16"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.5703125" customWidth="1"/>
     <col min="2" max="2" width="36" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="4" max="4" width="52.28515625" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="E3" s="55" t="s">
-[...9 lines deleted...]
-      <c r="L3" s="55"/>
+      <c r="E3" s="59" t="s">
+        <v>158</v>
+      </c>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="J3" s="59" t="s">
+        <v>158</v>
+      </c>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
     </row>
     <row r="4" spans="2:12" ht="15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="53" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="53" t="s">
+      <c r="B4" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="C4" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="D4" s="56" t="s">
+      <c r="D4" s="60" t="s">
         <v>23</v>
       </c>
-      <c r="E4" s="58" t="s">
+      <c r="E4" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="F4" s="53"/>
-      <c r="G4" s="53" t="s">
+      <c r="F4" s="57"/>
+      <c r="G4" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="H4" s="53"/>
-      <c r="J4" s="53" t="s">
+      <c r="H4" s="57"/>
+      <c r="J4" s="57" t="s">
         <v>31</v>
       </c>
-      <c r="K4" s="53"/>
-      <c r="L4" s="53"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
     </row>
     <row r="5" spans="2:12" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="54"/>
-[...1 lines deleted...]
-      <c r="D5" s="57"/>
+      <c r="B5" s="58"/>
+      <c r="C5" s="58"/>
+      <c r="D5" s="61"/>
       <c r="E5" s="38" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="39" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="39" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="J5" s="54"/>
-[...1 lines deleted...]
-      <c r="L5" s="54"/>
+      <c r="J5" s="58"/>
+      <c r="K5" s="58"/>
+      <c r="L5" s="58"/>
     </row>
     <row r="6" spans="2:12" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="9" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E6" s="42">
         <v>7075</v>
       </c>
       <c r="F6" s="3">
         <f>E6/$E$10</f>
         <v>0.17239698823070737</v>
       </c>
       <c r="G6" s="42">
         <v>5179</v>
       </c>
       <c r="H6" s="3">
         <v>0.12619703209142524</v>
       </c>
       <c r="J6" s="39" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="K6" s="39" t="s">
         <v>12</v>
       </c>
       <c r="L6" s="39" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="2:12" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B7" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="8" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="E7" s="41">
         <f>11108+398</f>
         <v>11506</v>
       </c>
       <c r="F7" s="48">
         <f>E7/$E$10</f>
         <v>0.28036745534735252</v>
       </c>
       <c r="G7" s="41">
         <v>21618</v>
       </c>
       <c r="H7" s="48">
         <v>0.52676722142352395</v>
       </c>
       <c r="J7" s="4" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="K7" s="50">
         <v>1.6330000000000002</v>
       </c>
-      <c r="L7" s="59">
+      <c r="L7" s="53">
         <v>3.9791902725489485E-2</v>
       </c>
     </row>
     <row r="8" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B8" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="9" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="E8" s="42">
         <v>21830</v>
       </c>
       <c r="F8" s="3">
         <f>E8/$E$10</f>
         <v>0.53193303930407665</v>
       </c>
       <c r="G8" s="42">
         <v>14099</v>
       </c>
       <c r="H8" s="3">
         <v>0.3435512561222252</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="K8" s="51">
         <v>2.1850000000000005</v>
       </c>
-      <c r="L8" s="60">
+      <c r="L8" s="54">
         <v>5.3242686745373261E-2</v>
       </c>
     </row>
     <row r="9" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B9" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E9" s="41">
         <v>628</v>
       </c>
       <c r="F9" s="48">
         <f>E9/$E$10</f>
         <v>1.5302517117863495E-2</v>
       </c>
       <c r="G9" s="41">
         <v>143</v>
       </c>
       <c r="H9" s="48">
         <v>3.4844903628256049E-3</v>
       </c>
       <c r="J9" s="4" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="K9" s="50">
         <v>2.4619999999999997</v>
       </c>
-      <c r="L9" s="59">
+      <c r="L9" s="53">
         <v>5.999244611766999E-2</v>
       </c>
     </row>
     <row r="10" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B10" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
       <c r="E10" s="43">
         <f>SUM(E6:E9)</f>
         <v>41039</v>
       </c>
       <c r="F10" s="44">
         <f>E10/$E$10</f>
         <v>1</v>
       </c>
       <c r="G10" s="43">
         <f>SUM(G6:G9)</f>
         <v>41039</v>
       </c>
       <c r="H10" s="44">
         <v>1</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="K10" s="51">
         <v>3.2290000000000001</v>
       </c>
-      <c r="L10" s="60">
+      <c r="L10" s="54">
         <v>7.8682213043849078E-2</v>
       </c>
     </row>
     <row r="11" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B11" s="2" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="J11" s="4" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="K11" s="50">
         <v>6.1370000000000005</v>
       </c>
-      <c r="L11" s="59">
+      <c r="L11" s="53">
         <v>0.14954250277178749</v>
       </c>
     </row>
     <row r="12" spans="2:12" x14ac:dyDescent="0.25">
       <c r="J12" s="5" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="K12" s="51">
         <v>4.0559999999999992</v>
       </c>
-      <c r="L12" s="60">
+      <c r="L12" s="54">
         <v>9.8834021711319844E-2</v>
       </c>
     </row>
     <row r="13" spans="2:12" x14ac:dyDescent="0.25">
       <c r="J13" s="4" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="K13" s="50">
         <v>2.7100000000000004</v>
       </c>
-      <c r="L13" s="59">
+      <c r="L13" s="53">
         <v>6.6035551981675752E-2</v>
       </c>
     </row>
     <row r="14" spans="2:12" x14ac:dyDescent="0.25">
       <c r="J14" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="K14" s="51">
         <v>2.3330000000000002</v>
       </c>
-      <c r="L14" s="60">
+      <c r="L14" s="54">
         <v>5.6849056373892815E-2</v>
       </c>
     </row>
     <row r="15" spans="2:12" x14ac:dyDescent="0.25">
       <c r="J15" s="4" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="K15" s="50">
         <v>16.293500000000002</v>
       </c>
-      <c r="L15" s="59">
+      <c r="L15" s="53">
         <v>0.39702961852894236</v>
       </c>
     </row>
     <row r="16" spans="2:12" x14ac:dyDescent="0.25">
       <c r="J16" s="6" t="s">
         <v>11</v>
       </c>
       <c r="K16" s="7">
         <v>41.038499999999999</v>
       </c>
-      <c r="L16" s="61">
+      <c r="L16" s="55">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="J4:L5"/>
     <mergeCell ref="E3:H3"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <customProperties>
     <customPr name="_pios_id" r:id="rId1"/>
   </customProperties>
   <ignoredErrors>
     <ignoredError sqref="J7:J16" numberStoredAsText="1"/>
     <ignoredError sqref="F10" formula="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:H20"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.7109375" customWidth="1"/>
     <col min="2" max="2" width="49.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="2:8" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="33" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D4" s="33">
         <v>45717</v>
       </c>
       <c r="E4" s="33">
         <v>45809</v>
       </c>
       <c r="F4" s="33" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G4" s="33" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="H4" s="33">
         <v>46082</v>
       </c>
     </row>
     <row r="5" spans="2:8" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B5" s="19" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C5" s="18">
         <v>35433.269999999997</v>
       </c>
       <c r="D5" s="18">
         <v>39058.194000000003</v>
       </c>
       <c r="E5" s="18">
         <v>40370.228999999999</v>
       </c>
       <c r="F5" s="18">
         <v>41568.641000000003</v>
       </c>
       <c r="G5" s="18">
         <v>45007.144</v>
       </c>
       <c r="H5" s="18">
         <v>40521</v>
       </c>
     </row>
     <row r="6" spans="2:8" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B6" s="11" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C6" s="15">
         <v>11832.373</v>
       </c>
       <c r="D6" s="15">
         <v>15201.620999999999</v>
       </c>
       <c r="E6" s="15">
         <v>15060.95</v>
       </c>
       <c r="F6" s="15">
         <v>16223.021000000001</v>
       </c>
       <c r="G6" s="15">
         <v>17522.25</v>
       </c>
       <c r="H6" s="15">
         <v>20230</v>
       </c>
     </row>
     <row r="7" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B7" s="11" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C7" s="15">
         <v>11711.776</v>
       </c>
       <c r="D7" s="15">
         <v>11761.779</v>
       </c>
       <c r="E7" s="15">
         <v>11777.789000000001</v>
       </c>
       <c r="F7" s="15">
         <v>11772.438</v>
       </c>
       <c r="G7" s="15">
         <v>11749.44</v>
       </c>
       <c r="H7" s="15">
         <v>11861</v>
       </c>
     </row>
     <row r="8" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B8" s="11" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C8" s="15">
         <v>6768.1549999999997</v>
       </c>
       <c r="D8" s="15">
         <v>6975.759</v>
       </c>
       <c r="E8" s="15">
         <v>6928.9380000000001</v>
       </c>
       <c r="F8" s="15">
         <v>7016.3329999999996</v>
       </c>
       <c r="G8" s="15">
         <v>7341.1120000000001</v>
       </c>
       <c r="H8" s="15" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="9" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B9" s="11" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C9" s="15">
         <v>5120.9660000000003</v>
       </c>
       <c r="D9" s="15">
         <v>5119.0349999999999</v>
       </c>
       <c r="E9" s="15">
         <v>6602.5519999999997</v>
       </c>
       <c r="F9" s="15">
         <v>6556.8490000000002</v>
       </c>
       <c r="G9" s="15">
         <v>8394.3420000000006</v>
       </c>
       <c r="H9" s="15">
         <v>8430</v>
       </c>
     </row>
-    <row r="10" spans="2:8" ht="22.5" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B10" s="12" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C10" s="16">
         <v>7142.2290000000003</v>
       </c>
       <c r="D10" s="16">
         <v>6920.33</v>
       </c>
       <c r="E10" s="16">
         <v>7110.1189999999997</v>
       </c>
       <c r="F10" s="16">
         <v>8011.3779999999997</v>
       </c>
       <c r="G10" s="16">
         <v>9669.1350000000002</v>
       </c>
       <c r="H10" s="16">
         <v>9476</v>
       </c>
     </row>
     <row r="11" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B11" s="11" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C11" s="15">
         <v>2938.3620000000001</v>
       </c>
       <c r="D11" s="15">
         <v>4250.5519999999997</v>
       </c>
       <c r="E11" s="15">
         <v>3422.2449999999999</v>
       </c>
       <c r="F11" s="15">
         <v>4043.6959999999999</v>
       </c>
       <c r="G11" s="15">
         <v>4716.8310000000001</v>
       </c>
       <c r="H11" s="15">
         <v>7378</v>
       </c>
     </row>
     <row r="12" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B12" s="11" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C12" s="15">
         <v>1223.8499999999999</v>
       </c>
       <c r="D12" s="15">
         <v>913.86500000000001</v>
       </c>
       <c r="E12" s="15">
         <v>933.78499999999997</v>
       </c>
       <c r="F12" s="15">
         <v>1449.2619999999999</v>
       </c>
       <c r="G12" s="15">
         <v>1219.4860000000001</v>
       </c>
       <c r="H12" s="15">
         <v>1018</v>
       </c>
     </row>
     <row r="13" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B13" s="11" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C13" s="15">
         <v>1065.8399999999999</v>
       </c>
       <c r="D13" s="15">
         <v>1268.414</v>
       </c>
       <c r="E13" s="15">
         <v>1249.3109999999999</v>
       </c>
       <c r="F13" s="15">
         <v>1526.8050000000001</v>
       </c>
       <c r="G13" s="15">
         <v>1433.79</v>
       </c>
       <c r="H13" s="15" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="14" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B14" s="11" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C14" s="15">
         <v>1914.1769999999999</v>
       </c>
       <c r="D14" s="15">
         <v>487.49900000000002</v>
       </c>
       <c r="E14" s="15">
         <v>1504.778</v>
       </c>
       <c r="F14" s="15">
         <v>991.61500000000001</v>
       </c>
       <c r="G14" s="15">
         <v>2299.0279999999998</v>
       </c>
       <c r="H14" s="15">
         <v>1080</v>
       </c>
     </row>
     <row r="15" spans="2:8" ht="22.5" x14ac:dyDescent="0.25">
       <c r="B15" s="13" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C15" s="17">
         <v>-132.70099999999999</v>
       </c>
       <c r="D15" s="17">
         <v>-115.05</v>
       </c>
       <c r="E15" s="17">
         <v>-18.16</v>
       </c>
       <c r="F15" s="17">
         <v>-156.065</v>
       </c>
       <c r="G15" s="17">
         <v>-94.266999999999996</v>
       </c>
       <c r="H15" s="17">
         <v>-103</v>
       </c>
     </row>
     <row r="16" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B16" s="13" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C16" s="20">
         <v>28423.741999999998</v>
       </c>
       <c r="D16" s="20">
         <v>32252.914000000001</v>
       </c>
       <c r="E16" s="20">
         <v>33278.269999999997</v>
       </c>
       <c r="F16" s="20">
         <v>33713.328000000001</v>
       </c>
       <c r="G16" s="20">
         <v>35432.275999999998</v>
       </c>
       <c r="H16" s="20">
         <v>31045</v>
       </c>
     </row>
     <row r="17" spans="2:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B17" s="14" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C17" s="21">
         <v>3278.1869999999999</v>
       </c>
       <c r="D17" s="21">
         <v>4673.0209999999997</v>
       </c>
       <c r="E17" s="21">
         <v>5100.9430000000002</v>
       </c>
       <c r="F17" s="21">
         <v>5608.9350000000004</v>
       </c>
       <c r="G17" s="21">
         <v>6089.3090000000002</v>
       </c>
       <c r="H17" s="21">
         <v>7333</v>
       </c>
     </row>
     <row r="18" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B18" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="19" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B20" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{F7172E9C-A36C-4D7E-97A9-CF1BEFA18B4E}" showGridLines="0" hiddenColumns="1">
       <selection activeCell="C1" sqref="C1:L1048576"/>
     </customSheetView>
   </customSheetViews>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <customProperties>
     <customPr name="_pios_id" r:id="rId2"/>
   </customProperties>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{66802795-7D24-40AB-A821-B13D2105814A}">
   <dimension ref="A5:AC255"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="57.42578125" customWidth="1"/>
     <col min="2" max="3" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.140625" customWidth="1"/>
     <col min="5" max="6" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:29" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="34" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B5" s="35" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D5" s="35" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="E5" s="35" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F5" s="35" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="6" spans="1:29" s="24" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="22" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B6" s="23">
         <v>-15201.620999999999</v>
       </c>
       <c r="C6" s="23">
         <v>-15060.95</v>
       </c>
       <c r="D6" s="23">
         <v>-16223.021000000001</v>
       </c>
       <c r="E6" s="23">
         <v>-17522.25</v>
       </c>
       <c r="F6" s="23">
         <v>-20230</v>
       </c>
     </row>
     <row r="7" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="28" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B7" s="28">
         <v>0</v>
       </c>
       <c r="C7" s="28">
         <v>0</v>
       </c>
       <c r="D7" s="28">
         <v>0</v>
       </c>
       <c r="E7" s="28">
         <v>0</v>
       </c>
       <c r="F7" s="28">
         <v>0</v>
       </c>
       <c r="G7" s="31"/>
       <c r="H7" s="31"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="31"/>
       <c r="L7" s="31"/>
       <c r="M7" s="31"/>
       <c r="N7" s="31"/>
       <c r="O7" s="31"/>
       <c r="P7" s="31"/>
       <c r="Q7" s="31"/>
       <c r="R7" s="31"/>
       <c r="S7" s="31"/>
       <c r="T7" s="31"/>
       <c r="U7" s="31"/>
       <c r="V7" s="31"/>
       <c r="W7" s="31"/>
       <c r="X7" s="31"/>
       <c r="Y7" s="31"/>
       <c r="Z7" s="31"/>
       <c r="AA7" s="31"/>
       <c r="AB7" s="31"/>
       <c r="AC7" s="31"/>
     </row>
     <row r="8" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="25" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B8" s="26">
         <v>0</v>
       </c>
       <c r="C8" s="26">
         <v>0</v>
       </c>
       <c r="D8" s="26">
         <v>0</v>
       </c>
       <c r="E8" s="26">
         <v>0</v>
       </c>
       <c r="F8" s="26">
         <v>0</v>
       </c>
       <c r="G8" s="27"/>
       <c r="H8" s="27"/>
       <c r="I8" s="27"/>
       <c r="J8" s="27"/>
       <c r="K8" s="27"/>
       <c r="L8" s="27"/>
       <c r="M8" s="27"/>
       <c r="N8" s="27"/>
       <c r="O8" s="27"/>
       <c r="P8" s="27"/>
       <c r="Q8" s="27"/>
       <c r="R8" s="27"/>
       <c r="S8" s="27"/>
       <c r="T8" s="27"/>
       <c r="U8" s="27"/>
       <c r="V8" s="27"/>
       <c r="W8" s="27"/>
       <c r="X8" s="27"/>
       <c r="Y8" s="27"/>
       <c r="Z8" s="27"/>
       <c r="AA8" s="27"/>
       <c r="AB8" s="27"/>
       <c r="AC8" s="27"/>
     </row>
     <row r="9" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="28" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B9" s="28">
         <v>0</v>
       </c>
       <c r="C9" s="28">
         <v>0</v>
       </c>
       <c r="D9" s="28">
         <v>0</v>
       </c>
       <c r="E9" s="28">
         <v>0</v>
       </c>
       <c r="F9" s="28">
         <v>0</v>
       </c>
       <c r="G9" s="31"/>
       <c r="H9" s="31"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="31"/>
       <c r="M9" s="31"/>
       <c r="N9" s="31"/>
       <c r="O9" s="31"/>
       <c r="P9" s="31"/>
       <c r="Q9" s="31"/>
       <c r="R9" s="31"/>
       <c r="S9" s="31"/>
       <c r="T9" s="31"/>
       <c r="U9" s="31"/>
       <c r="V9" s="31"/>
       <c r="W9" s="31"/>
       <c r="X9" s="31"/>
       <c r="Y9" s="31"/>
       <c r="Z9" s="31"/>
       <c r="AA9" s="31"/>
       <c r="AB9" s="31"/>
       <c r="AC9" s="31"/>
     </row>
     <row r="10" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="25" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B10" s="26">
         <v>-293.875</v>
       </c>
       <c r="C10" s="26">
         <v>-200.697</v>
       </c>
       <c r="D10" s="26">
         <v>-208.54499999999999</v>
       </c>
       <c r="E10" s="26">
         <v>-200.916</v>
       </c>
       <c r="F10" s="26">
         <v>-208</v>
       </c>
       <c r="G10" s="27"/>
       <c r="H10" s="27"/>
       <c r="I10" s="27"/>
       <c r="J10" s="27"/>
       <c r="K10" s="27"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
       <c r="N10" s="27"/>
       <c r="O10" s="27"/>
       <c r="P10" s="27"/>
       <c r="Q10" s="27"/>
       <c r="R10" s="27"/>
       <c r="S10" s="27"/>
       <c r="T10" s="27"/>
       <c r="U10" s="27"/>
       <c r="V10" s="27"/>
       <c r="W10" s="27"/>
       <c r="X10" s="27"/>
       <c r="Y10" s="27"/>
       <c r="Z10" s="27"/>
       <c r="AA10" s="27"/>
       <c r="AB10" s="27"/>
       <c r="AC10" s="27"/>
     </row>
     <row r="11" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="28" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B11" s="28">
         <v>0</v>
       </c>
       <c r="C11" s="28">
         <v>0</v>
       </c>
       <c r="D11" s="28">
         <v>0</v>
       </c>
       <c r="E11" s="28">
         <v>0</v>
       </c>
       <c r="F11" s="28">
         <v>0</v>
       </c>
       <c r="G11" s="31"/>
       <c r="H11" s="31"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="31"/>
       <c r="M11" s="31"/>
       <c r="N11" s="31"/>
       <c r="O11" s="31"/>
       <c r="P11" s="31"/>
       <c r="Q11" s="31"/>
       <c r="R11" s="31"/>
       <c r="S11" s="31"/>
       <c r="T11" s="31"/>
       <c r="U11" s="31"/>
       <c r="V11" s="31"/>
       <c r="W11" s="31"/>
       <c r="X11" s="31"/>
       <c r="Y11" s="31"/>
       <c r="Z11" s="31"/>
       <c r="AA11" s="31"/>
       <c r="AB11" s="31"/>
       <c r="AC11" s="31"/>
     </row>
     <row r="12" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B12" s="26">
         <v>0</v>
       </c>
       <c r="C12" s="26">
         <v>0</v>
       </c>
       <c r="D12" s="26">
         <v>0</v>
       </c>
       <c r="E12" s="26">
         <v>0</v>
       </c>
       <c r="F12" s="26">
         <v>0</v>
       </c>
       <c r="G12" s="27"/>
       <c r="H12" s="27"/>
       <c r="I12" s="27"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="27"/>
       <c r="M12" s="27"/>
       <c r="N12" s="27"/>
       <c r="O12" s="27"/>
       <c r="P12" s="27"/>
       <c r="Q12" s="27"/>
       <c r="R12" s="27"/>
       <c r="S12" s="27"/>
       <c r="T12" s="27"/>
       <c r="U12" s="27"/>
       <c r="V12" s="27"/>
       <c r="W12" s="27"/>
       <c r="X12" s="27"/>
       <c r="Y12" s="27"/>
       <c r="Z12" s="27"/>
       <c r="AA12" s="27"/>
       <c r="AB12" s="27"/>
       <c r="AC12" s="27"/>
     </row>
     <row r="13" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="28" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B13" s="28">
         <v>-4816.2219999999998</v>
       </c>
       <c r="C13" s="28">
         <v>-4692.5749999999998</v>
       </c>
       <c r="D13" s="28">
         <v>-5263.7160000000003</v>
       </c>
       <c r="E13" s="28">
         <v>-4707.2749999999996</v>
       </c>
       <c r="F13" s="28">
         <v>-4721</v>
       </c>
       <c r="G13" s="31"/>
       <c r="H13" s="31"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="31"/>
       <c r="M13" s="31"/>
       <c r="N13" s="31"/>
       <c r="O13" s="31"/>
       <c r="P13" s="31"/>
       <c r="Q13" s="31"/>
       <c r="R13" s="31"/>
       <c r="S13" s="31"/>
       <c r="T13" s="31"/>
       <c r="U13" s="31"/>
       <c r="V13" s="31"/>
       <c r="W13" s="31"/>
       <c r="X13" s="31"/>
       <c r="Y13" s="31"/>
       <c r="Z13" s="31"/>
       <c r="AA13" s="31"/>
       <c r="AB13" s="31"/>
       <c r="AC13" s="31"/>
     </row>
     <row r="14" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B14" s="26">
         <v>0</v>
       </c>
       <c r="C14" s="26">
         <v>0</v>
       </c>
       <c r="D14" s="26">
         <v>0</v>
       </c>
       <c r="E14" s="26">
         <v>0</v>
       </c>
       <c r="F14" s="26">
         <v>0</v>
       </c>
       <c r="G14" s="27"/>
       <c r="H14" s="27"/>
       <c r="I14" s="27"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
       <c r="L14" s="27"/>
       <c r="M14" s="27"/>
       <c r="N14" s="27"/>
       <c r="O14" s="27"/>
       <c r="P14" s="27"/>
       <c r="Q14" s="27"/>
       <c r="R14" s="27"/>
       <c r="S14" s="27"/>
       <c r="T14" s="27"/>
       <c r="U14" s="27"/>
       <c r="V14" s="27"/>
       <c r="W14" s="27"/>
       <c r="X14" s="27"/>
       <c r="Y14" s="27"/>
       <c r="Z14" s="27"/>
       <c r="AA14" s="27"/>
       <c r="AB14" s="27"/>
       <c r="AC14" s="27"/>
     </row>
     <row r="15" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="28" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B15" s="28">
         <v>-571.36300000000006</v>
       </c>
       <c r="C15" s="28">
         <v>-565.19399999999996</v>
       </c>
       <c r="D15" s="28">
         <v>-578.37300000000005</v>
       </c>
       <c r="E15" s="28">
         <v>-571.18200000000002</v>
       </c>
       <c r="F15" s="28">
         <v>-589</v>
       </c>
       <c r="G15" s="31"/>
       <c r="H15" s="31"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="31"/>
       <c r="M15" s="31"/>
       <c r="N15" s="31"/>
       <c r="O15" s="31"/>
       <c r="P15" s="31"/>
       <c r="Q15" s="31"/>
       <c r="R15" s="31"/>
       <c r="S15" s="31"/>
       <c r="T15" s="31"/>
       <c r="U15" s="31"/>
       <c r="V15" s="31"/>
       <c r="W15" s="31"/>
       <c r="X15" s="31"/>
       <c r="Y15" s="31"/>
       <c r="Z15" s="31"/>
       <c r="AA15" s="31"/>
       <c r="AB15" s="31"/>
       <c r="AC15" s="31"/>
     </row>
     <row r="16" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B16" s="26">
         <v>0</v>
       </c>
       <c r="C16" s="26">
         <v>0</v>
       </c>
       <c r="D16" s="26">
         <v>0</v>
       </c>
       <c r="E16" s="26">
         <v>0</v>
       </c>
       <c r="F16" s="26">
         <v>0</v>
       </c>
       <c r="G16" s="27"/>
       <c r="H16" s="27"/>
       <c r="I16" s="27"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
       <c r="N16" s="27"/>
       <c r="O16" s="27"/>
       <c r="P16" s="27"/>
       <c r="Q16" s="27"/>
       <c r="R16" s="27"/>
       <c r="S16" s="27"/>
       <c r="T16" s="27"/>
       <c r="U16" s="27"/>
       <c r="V16" s="27"/>
       <c r="W16" s="27"/>
       <c r="X16" s="27"/>
       <c r="Y16" s="27"/>
       <c r="Z16" s="27"/>
       <c r="AA16" s="27"/>
       <c r="AB16" s="27"/>
       <c r="AC16" s="27"/>
     </row>
     <row r="17" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="28" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B17" s="28">
         <v>-1021.203</v>
       </c>
       <c r="C17" s="28">
         <v>-854.899</v>
       </c>
       <c r="D17" s="28">
         <v>-806.29899999999998</v>
       </c>
       <c r="E17" s="28">
         <v>-794.82299999999998</v>
       </c>
       <c r="F17" s="28">
         <v>-805</v>
       </c>
       <c r="G17" s="31"/>
       <c r="H17" s="31"/>
       <c r="I17" s="31"/>
       <c r="J17" s="31"/>
       <c r="K17" s="31"/>
       <c r="L17" s="31"/>
       <c r="M17" s="31"/>
       <c r="N17" s="31"/>
       <c r="O17" s="31"/>
       <c r="P17" s="31"/>
       <c r="Q17" s="31"/>
       <c r="R17" s="31"/>
       <c r="S17" s="31"/>
       <c r="T17" s="31"/>
       <c r="U17" s="31"/>
       <c r="V17" s="31"/>
       <c r="W17" s="31"/>
       <c r="X17" s="31"/>
       <c r="Y17" s="31"/>
       <c r="Z17" s="31"/>
       <c r="AA17" s="31"/>
       <c r="AB17" s="31"/>
       <c r="AC17" s="31"/>
     </row>
     <row r="18" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B18" s="26">
         <v>0</v>
       </c>
       <c r="C18" s="26">
         <v>0</v>
       </c>
       <c r="D18" s="26">
         <v>0</v>
       </c>
       <c r="E18" s="26">
         <v>0</v>
       </c>
       <c r="F18" s="26">
         <v>0</v>
       </c>
       <c r="G18" s="27"/>
       <c r="H18" s="27"/>
       <c r="I18" s="27"/>
       <c r="J18" s="27"/>
       <c r="K18" s="27"/>
       <c r="L18" s="27"/>
       <c r="M18" s="27"/>
       <c r="N18" s="27"/>
       <c r="O18" s="27"/>
       <c r="P18" s="27"/>
       <c r="Q18" s="27"/>
       <c r="R18" s="27"/>
       <c r="S18" s="27"/>
       <c r="T18" s="27"/>
       <c r="U18" s="27"/>
       <c r="V18" s="27"/>
       <c r="W18" s="27"/>
       <c r="X18" s="27"/>
       <c r="Y18" s="27"/>
       <c r="Z18" s="27"/>
       <c r="AA18" s="27"/>
       <c r="AB18" s="27"/>
       <c r="AC18" s="27"/>
     </row>
     <row r="19" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="28" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B19" s="28">
         <v>-405.63200000000001</v>
       </c>
       <c r="C19" s="28">
         <v>-421.99099999999999</v>
       </c>
       <c r="D19" s="28">
         <v>-407.69200000000001</v>
       </c>
       <c r="E19" s="28">
         <v>-425.34100000000001</v>
       </c>
       <c r="F19" s="28">
         <v>-396</v>
       </c>
       <c r="G19" s="31"/>
       <c r="H19" s="31"/>
       <c r="I19" s="31"/>
       <c r="J19" s="31"/>
       <c r="K19" s="31"/>
       <c r="L19" s="31"/>
       <c r="M19" s="31"/>
       <c r="N19" s="31"/>
       <c r="O19" s="31"/>
       <c r="P19" s="31"/>
       <c r="Q19" s="31"/>
       <c r="R19" s="31"/>
       <c r="S19" s="31"/>
       <c r="T19" s="31"/>
       <c r="U19" s="31"/>
       <c r="V19" s="31"/>
       <c r="W19" s="31"/>
       <c r="X19" s="31"/>
       <c r="Y19" s="31"/>
       <c r="Z19" s="31"/>
       <c r="AA19" s="31"/>
       <c r="AB19" s="31"/>
       <c r="AC19" s="31"/>
     </row>
     <row r="20" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="25" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B20" s="26">
         <v>-682.18200000000002</v>
       </c>
       <c r="C20" s="26">
         <v>-674.38599999999997</v>
       </c>
       <c r="D20" s="26">
         <v>-667.14599999999996</v>
       </c>
       <c r="E20" s="26">
         <v>-659.93200000000002</v>
       </c>
       <c r="F20" s="26">
         <v>-2089</v>
       </c>
       <c r="G20" s="27"/>
       <c r="H20" s="27"/>
       <c r="I20" s="27"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
       <c r="L20" s="27"/>
       <c r="M20" s="27"/>
       <c r="N20" s="27"/>
       <c r="O20" s="27"/>
       <c r="P20" s="27"/>
       <c r="Q20" s="27"/>
       <c r="R20" s="27"/>
       <c r="S20" s="27"/>
       <c r="T20" s="27"/>
       <c r="U20" s="27"/>
       <c r="V20" s="27"/>
       <c r="W20" s="27"/>
       <c r="X20" s="27"/>
       <c r="Y20" s="27"/>
       <c r="Z20" s="27"/>
       <c r="AA20" s="27"/>
       <c r="AB20" s="27"/>
       <c r="AC20" s="27"/>
     </row>
     <row r="21" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="28" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B21" s="28">
         <v>0</v>
       </c>
       <c r="C21" s="28">
         <v>0</v>
       </c>
       <c r="D21" s="28">
         <v>0</v>
       </c>
       <c r="E21" s="28">
         <v>0</v>
       </c>
       <c r="F21" s="28">
         <v>0</v>
       </c>
       <c r="G21" s="31"/>
       <c r="H21" s="31"/>
       <c r="I21" s="31"/>
       <c r="J21" s="31"/>
       <c r="K21" s="31"/>
       <c r="L21" s="31"/>
       <c r="M21" s="31"/>
       <c r="N21" s="31"/>
       <c r="O21" s="31"/>
       <c r="P21" s="31"/>
       <c r="Q21" s="31"/>
       <c r="R21" s="31"/>
       <c r="S21" s="31"/>
       <c r="T21" s="31"/>
       <c r="U21" s="31"/>
       <c r="V21" s="31"/>
       <c r="W21" s="31"/>
       <c r="X21" s="31"/>
       <c r="Y21" s="31"/>
       <c r="Z21" s="31"/>
       <c r="AA21" s="31"/>
       <c r="AB21" s="31"/>
       <c r="AC21" s="31"/>
     </row>
     <row r="22" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="25" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B22" s="26">
         <v>-1407.316</v>
       </c>
       <c r="C22" s="26">
         <v>-1496.4380000000001</v>
       </c>
       <c r="D22" s="26">
         <v>-1699.5719999999999</v>
       </c>
       <c r="E22" s="26">
         <v>-1720.2339999999999</v>
       </c>
       <c r="F22" s="26">
         <v>-1711</v>
       </c>
       <c r="G22" s="27"/>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
       <c r="N22" s="27"/>
       <c r="O22" s="27"/>
       <c r="P22" s="27"/>
       <c r="Q22" s="27"/>
       <c r="R22" s="27"/>
       <c r="S22" s="27"/>
       <c r="T22" s="27"/>
       <c r="U22" s="27"/>
       <c r="V22" s="27"/>
       <c r="W22" s="27"/>
       <c r="X22" s="27"/>
       <c r="Y22" s="27"/>
       <c r="Z22" s="27"/>
       <c r="AA22" s="27"/>
       <c r="AB22" s="27"/>
       <c r="AC22" s="27"/>
     </row>
     <row r="23" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="28" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B23" s="28">
         <v>-300.58999999999997</v>
       </c>
       <c r="C23" s="28">
         <v>-311.05399999999997</v>
       </c>
       <c r="D23" s="28">
         <v>-673.79200000000003</v>
       </c>
       <c r="E23" s="28">
         <v>-698.88</v>
       </c>
       <c r="F23" s="28">
         <v>-675</v>
       </c>
       <c r="G23" s="27"/>
       <c r="H23" s="27"/>
       <c r="I23" s="27"/>
       <c r="J23" s="27"/>
       <c r="K23" s="27"/>
       <c r="L23" s="27"/>
       <c r="M23" s="27"/>
       <c r="N23" s="27"/>
       <c r="O23" s="27"/>
       <c r="P23" s="27"/>
       <c r="Q23" s="27"/>
       <c r="R23" s="27"/>
       <c r="S23" s="27"/>
       <c r="T23" s="27"/>
       <c r="U23" s="27"/>
       <c r="V23" s="27"/>
       <c r="W23" s="27"/>
       <c r="X23" s="27"/>
       <c r="Y23" s="27"/>
       <c r="Z23" s="27"/>
       <c r="AA23" s="27"/>
       <c r="AB23" s="27"/>
       <c r="AC23" s="27"/>
     </row>
     <row r="24" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="25" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B24" s="26">
         <v>-2631.2460000000001</v>
       </c>
       <c r="C24" s="26">
         <v>-2616.3449999999998</v>
       </c>
       <c r="D24" s="26">
         <v>-2678.3589999999999</v>
       </c>
       <c r="E24" s="26">
         <v>-4393.2690000000002</v>
       </c>
       <c r="F24" s="26">
         <v>-4527</v>
       </c>
       <c r="G24" s="31"/>
       <c r="H24" s="31"/>
       <c r="I24" s="31"/>
       <c r="J24" s="31"/>
       <c r="K24" s="31"/>
       <c r="L24" s="31"/>
       <c r="M24" s="31"/>
       <c r="N24" s="31"/>
       <c r="O24" s="31"/>
       <c r="P24" s="31"/>
       <c r="Q24" s="31"/>
       <c r="R24" s="31"/>
       <c r="S24" s="31"/>
       <c r="T24" s="31"/>
       <c r="U24" s="31"/>
       <c r="V24" s="31"/>
       <c r="W24" s="31"/>
       <c r="X24" s="31"/>
       <c r="Y24" s="31"/>
       <c r="Z24" s="31"/>
       <c r="AA24" s="31"/>
       <c r="AB24" s="31"/>
       <c r="AC24" s="31"/>
     </row>
     <row r="25" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="28" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B25" s="28">
         <v>-2063.12</v>
       </c>
       <c r="C25" s="28">
         <v>-2170.6669999999999</v>
       </c>
       <c r="D25" s="28">
         <v>-2173.413</v>
       </c>
       <c r="E25" s="28">
         <v>-2253.2330000000002</v>
       </c>
       <c r="F25" s="28">
         <v>-3375</v>
       </c>
       <c r="G25" s="27"/>
       <c r="H25" s="27"/>
       <c r="I25" s="27"/>
       <c r="J25" s="27"/>
       <c r="K25" s="27"/>
       <c r="L25" s="27"/>
       <c r="M25" s="27"/>
       <c r="N25" s="27"/>
       <c r="O25" s="27"/>
       <c r="P25" s="27"/>
       <c r="Q25" s="27"/>
       <c r="R25" s="27"/>
       <c r="S25" s="27"/>
       <c r="T25" s="27"/>
       <c r="U25" s="27"/>
       <c r="V25" s="27"/>
       <c r="W25" s="27"/>
       <c r="X25" s="27"/>
       <c r="Y25" s="27"/>
       <c r="Z25" s="27"/>
       <c r="AA25" s="27"/>
       <c r="AB25" s="27"/>
       <c r="AC25" s="27"/>
     </row>
     <row r="26" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="25" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B26" s="26">
         <v>-1008.872</v>
       </c>
       <c r="C26" s="26">
         <v>-1056.704</v>
       </c>
       <c r="D26" s="26">
         <v>-1066.114</v>
       </c>
       <c r="E26" s="26">
         <v>-1097.165</v>
       </c>
       <c r="F26" s="26">
         <v>-1134</v>
       </c>
       <c r="G26" s="31"/>
       <c r="H26" s="31"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="31"/>
       <c r="M26" s="31"/>
       <c r="N26" s="31"/>
       <c r="O26" s="31"/>
       <c r="P26" s="31"/>
       <c r="Q26" s="31"/>
       <c r="R26" s="31"/>
       <c r="S26" s="31"/>
       <c r="T26" s="31"/>
       <c r="U26" s="31"/>
       <c r="V26" s="31"/>
       <c r="W26" s="31"/>
       <c r="X26" s="31"/>
       <c r="Y26" s="31"/>
       <c r="Z26" s="31"/>
       <c r="AA26" s="31"/>
       <c r="AB26" s="31"/>
       <c r="AC26" s="31"/>
     </row>
     <row r="27" spans="1:29" ht="15.75" collapsed="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="22" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B27" s="23">
         <v>-11761.779</v>
       </c>
       <c r="C27" s="23">
         <v>-11777.789000000001</v>
       </c>
       <c r="D27" s="23">
         <v>-11772.438</v>
       </c>
       <c r="E27" s="23">
         <v>-11749.44</v>
       </c>
       <c r="F27" s="23">
         <v>-11861</v>
       </c>
       <c r="G27" s="29"/>
       <c r="H27" s="29"/>
       <c r="I27" s="29"/>
       <c r="J27" s="29"/>
       <c r="K27" s="29"/>
       <c r="L27" s="29"/>
       <c r="M27" s="29"/>
       <c r="N27" s="29"/>
       <c r="O27" s="29"/>
       <c r="P27" s="29"/>
       <c r="Q27" s="29"/>
       <c r="R27" s="29"/>
       <c r="S27" s="29"/>
       <c r="T27" s="29"/>
       <c r="U27" s="29"/>
       <c r="V27" s="29"/>
       <c r="W27" s="29"/>
       <c r="X27" s="29"/>
       <c r="Y27" s="29"/>
       <c r="Z27" s="29"/>
       <c r="AA27" s="29"/>
       <c r="AB27" s="29"/>
       <c r="AC27" s="29"/>
     </row>
     <row r="28" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="28" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B28" s="28">
         <v>0</v>
       </c>
       <c r="C28" s="28">
         <v>0</v>
       </c>
       <c r="D28" s="28">
         <v>0</v>
       </c>
       <c r="E28" s="28">
         <v>0</v>
       </c>
       <c r="F28" s="28">
         <v>0</v>
       </c>
       <c r="G28" s="31"/>
       <c r="H28" s="31"/>
       <c r="I28" s="31"/>
       <c r="J28" s="31"/>
       <c r="K28" s="31"/>
       <c r="L28" s="31"/>
       <c r="M28" s="31"/>
       <c r="N28" s="31"/>
       <c r="O28" s="31"/>
       <c r="P28" s="31"/>
       <c r="Q28" s="31"/>
       <c r="R28" s="31"/>
       <c r="S28" s="31"/>
       <c r="T28" s="31"/>
       <c r="U28" s="31"/>
       <c r="V28" s="31"/>
       <c r="W28" s="31"/>
       <c r="X28" s="31"/>
       <c r="Y28" s="31"/>
       <c r="Z28" s="31"/>
       <c r="AA28" s="31"/>
       <c r="AB28" s="31"/>
       <c r="AC28" s="31"/>
     </row>
     <row r="29" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="25" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B29" s="26">
         <v>-1674.579</v>
       </c>
       <c r="C29" s="26">
         <v>-1666.06</v>
       </c>
       <c r="D29" s="26">
         <v>-1584.547</v>
       </c>
       <c r="E29" s="26">
         <v>-1568.3389999999999</v>
       </c>
       <c r="F29" s="26">
         <v>-1485</v>
       </c>
       <c r="G29" s="27"/>
       <c r="H29" s="27"/>
       <c r="I29" s="27"/>
       <c r="J29" s="27"/>
       <c r="K29" s="27"/>
       <c r="L29" s="27"/>
       <c r="M29" s="27"/>
       <c r="N29" s="27"/>
       <c r="O29" s="27"/>
       <c r="P29" s="27"/>
       <c r="Q29" s="27"/>
       <c r="R29" s="27"/>
       <c r="S29" s="27"/>
       <c r="T29" s="27"/>
       <c r="U29" s="27"/>
       <c r="V29" s="27"/>
       <c r="W29" s="27"/>
       <c r="X29" s="27"/>
       <c r="Y29" s="27"/>
       <c r="Z29" s="27"/>
       <c r="AA29" s="27"/>
       <c r="AB29" s="27"/>
       <c r="AC29" s="27"/>
     </row>
     <row r="30" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="28" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B30" s="28">
         <v>0</v>
       </c>
       <c r="C30" s="28">
         <v>0</v>
       </c>
       <c r="D30" s="28">
         <v>0</v>
       </c>
       <c r="E30" s="28">
         <v>0</v>
       </c>
       <c r="F30" s="28">
         <v>0</v>
       </c>
       <c r="G30" s="27"/>
       <c r="H30" s="27"/>
       <c r="I30" s="27"/>
       <c r="J30" s="27"/>
       <c r="K30" s="27"/>
       <c r="L30" s="27"/>
       <c r="M30" s="27"/>
       <c r="N30" s="27"/>
       <c r="O30" s="27"/>
       <c r="P30" s="27"/>
       <c r="Q30" s="27"/>
       <c r="R30" s="27"/>
       <c r="S30" s="27"/>
       <c r="T30" s="27"/>
       <c r="U30" s="27"/>
       <c r="V30" s="27"/>
       <c r="W30" s="27"/>
       <c r="X30" s="27"/>
       <c r="Y30" s="27"/>
       <c r="Z30" s="27"/>
       <c r="AA30" s="27"/>
       <c r="AB30" s="27"/>
       <c r="AC30" s="27"/>
     </row>
     <row r="31" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="25" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B31" s="26">
         <v>-963.14</v>
       </c>
       <c r="C31" s="26">
         <v>-956.5</v>
       </c>
       <c r="D31" s="26">
         <v>-955.86900000000003</v>
       </c>
       <c r="E31" s="26">
         <v>-955.08299999999997</v>
       </c>
       <c r="F31" s="26">
         <v>-954</v>
       </c>
       <c r="G31" s="31"/>
       <c r="H31" s="31"/>
       <c r="I31" s="31"/>
       <c r="J31" s="31"/>
       <c r="K31" s="31"/>
       <c r="L31" s="31"/>
       <c r="M31" s="31"/>
       <c r="N31" s="31"/>
       <c r="O31" s="31"/>
       <c r="P31" s="31"/>
       <c r="Q31" s="31"/>
       <c r="R31" s="31"/>
       <c r="S31" s="31"/>
       <c r="T31" s="31"/>
       <c r="U31" s="31"/>
       <c r="V31" s="31"/>
       <c r="W31" s="31"/>
       <c r="X31" s="31"/>
       <c r="Y31" s="31"/>
       <c r="Z31" s="31"/>
       <c r="AA31" s="31"/>
       <c r="AB31" s="31"/>
       <c r="AC31" s="31"/>
     </row>
     <row r="32" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="28" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B32" s="28">
         <v>-3696.424</v>
       </c>
       <c r="C32" s="28">
         <v>-3698.2449999999999</v>
       </c>
       <c r="D32" s="28">
         <v>-3702.4340000000002</v>
       </c>
       <c r="E32" s="28">
         <v>-3706.9389999999999</v>
       </c>
       <c r="F32" s="28">
         <v>-3713</v>
       </c>
       <c r="G32" s="27"/>
       <c r="H32" s="27"/>
       <c r="I32" s="27"/>
       <c r="J32" s="27"/>
       <c r="K32" s="27"/>
       <c r="L32" s="27"/>
       <c r="M32" s="27"/>
       <c r="N32" s="27"/>
       <c r="O32" s="27"/>
       <c r="P32" s="27"/>
       <c r="Q32" s="27"/>
       <c r="R32" s="27"/>
       <c r="S32" s="27"/>
       <c r="T32" s="27"/>
       <c r="U32" s="27"/>
       <c r="V32" s="27"/>
       <c r="W32" s="27"/>
       <c r="X32" s="27"/>
       <c r="Y32" s="27"/>
       <c r="Z32" s="27"/>
       <c r="AA32" s="27"/>
       <c r="AB32" s="27"/>
       <c r="AC32" s="27"/>
     </row>
     <row r="33" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="25" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B33" s="26">
         <v>0</v>
       </c>
       <c r="C33" s="26">
         <v>0</v>
       </c>
       <c r="D33" s="26">
         <v>0</v>
       </c>
       <c r="E33" s="26">
         <v>0</v>
       </c>
       <c r="F33" s="26">
         <v>0</v>
       </c>
       <c r="G33" s="31"/>
       <c r="H33" s="31"/>
       <c r="I33" s="31"/>
       <c r="J33" s="31"/>
       <c r="K33" s="31"/>
       <c r="L33" s="31"/>
       <c r="M33" s="31"/>
       <c r="N33" s="31"/>
       <c r="O33" s="31"/>
       <c r="P33" s="31"/>
       <c r="Q33" s="31"/>
       <c r="R33" s="31"/>
       <c r="S33" s="31"/>
       <c r="T33" s="31"/>
       <c r="U33" s="31"/>
       <c r="V33" s="31"/>
       <c r="W33" s="31"/>
       <c r="X33" s="31"/>
       <c r="Y33" s="31"/>
       <c r="Z33" s="31"/>
       <c r="AA33" s="31"/>
       <c r="AB33" s="31"/>
       <c r="AC33" s="31"/>
     </row>
     <row r="34" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="28" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B34" s="28">
         <v>-450.75299999999999</v>
       </c>
       <c r="C34" s="28">
         <v>-438.38099999999997</v>
       </c>
       <c r="D34" s="28">
         <v>-453.78500000000003</v>
       </c>
       <c r="E34" s="28">
         <v>-428.59699999999998</v>
       </c>
       <c r="F34" s="28">
         <v>-440</v>
       </c>
       <c r="G34" s="27"/>
       <c r="H34" s="27"/>
       <c r="I34" s="27"/>
       <c r="J34" s="27"/>
       <c r="K34" s="27"/>
       <c r="L34" s="27"/>
       <c r="M34" s="27"/>
       <c r="N34" s="27"/>
       <c r="O34" s="27"/>
       <c r="P34" s="27"/>
       <c r="Q34" s="27"/>
       <c r="R34" s="27"/>
       <c r="S34" s="27"/>
       <c r="T34" s="27"/>
       <c r="U34" s="27"/>
       <c r="V34" s="27"/>
       <c r="W34" s="27"/>
       <c r="X34" s="27"/>
       <c r="Y34" s="27"/>
       <c r="Z34" s="27"/>
       <c r="AA34" s="27"/>
       <c r="AB34" s="27"/>
       <c r="AC34" s="27"/>
     </row>
     <row r="35" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="25" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B35" s="26">
         <v>0</v>
       </c>
       <c r="C35" s="26">
         <v>0</v>
       </c>
       <c r="D35" s="26">
         <v>0</v>
       </c>
       <c r="E35" s="26">
         <v>0</v>
       </c>
       <c r="F35" s="26">
         <v>0</v>
       </c>
       <c r="G35" s="27"/>
       <c r="H35" s="27"/>
       <c r="I35" s="27"/>
       <c r="J35" s="27"/>
       <c r="K35" s="27"/>
       <c r="L35" s="27"/>
       <c r="M35" s="27"/>
       <c r="N35" s="27"/>
       <c r="O35" s="27"/>
       <c r="P35" s="27"/>
       <c r="Q35" s="27"/>
       <c r="R35" s="27"/>
       <c r="S35" s="27"/>
       <c r="T35" s="27"/>
       <c r="U35" s="27"/>
       <c r="V35" s="27"/>
       <c r="W35" s="27"/>
       <c r="X35" s="27"/>
       <c r="Y35" s="27"/>
       <c r="Z35" s="27"/>
       <c r="AA35" s="27"/>
       <c r="AB35" s="27"/>
       <c r="AC35" s="27"/>
     </row>
     <row r="36" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="28" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B36" s="28">
         <v>-4976.8829999999998</v>
       </c>
       <c r="C36" s="28">
         <v>-5018.6030000000001</v>
       </c>
       <c r="D36" s="28">
         <v>-5075.8029999999999</v>
       </c>
       <c r="E36" s="28">
         <v>-5090.482</v>
       </c>
       <c r="F36" s="28">
         <v>-5269</v>
       </c>
       <c r="G36" s="31"/>
       <c r="H36" s="31"/>
       <c r="I36" s="31"/>
       <c r="J36" s="31"/>
       <c r="K36" s="31"/>
       <c r="L36" s="31"/>
       <c r="M36" s="31"/>
       <c r="N36" s="31"/>
       <c r="O36" s="31"/>
       <c r="P36" s="31"/>
       <c r="Q36" s="31"/>
       <c r="R36" s="31"/>
       <c r="S36" s="31"/>
       <c r="T36" s="31"/>
       <c r="U36" s="31"/>
       <c r="V36" s="31"/>
       <c r="W36" s="31"/>
       <c r="X36" s="31"/>
       <c r="Y36" s="31"/>
       <c r="Z36" s="31"/>
       <c r="AA36" s="31"/>
       <c r="AB36" s="31"/>
       <c r="AC36" s="31"/>
     </row>
     <row r="37" spans="1:29" ht="15.75" collapsed="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="22" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B37" s="23">
         <v>-6975.759</v>
       </c>
       <c r="C37" s="23">
         <v>-6928.9380000000001</v>
       </c>
       <c r="D37" s="23">
         <v>-7016.3329999999996</v>
       </c>
       <c r="E37" s="23">
         <v>-7341.1120000000001</v>
       </c>
       <c r="F37" s="23">
         <v>-7390</v>
       </c>
       <c r="G37" s="29"/>
       <c r="H37" s="29"/>
       <c r="I37" s="29"/>
       <c r="J37" s="29"/>
       <c r="K37" s="29"/>
       <c r="L37" s="29"/>
       <c r="M37" s="29"/>
       <c r="N37" s="29"/>
       <c r="O37" s="29"/>
       <c r="P37" s="29"/>
       <c r="Q37" s="29"/>
       <c r="R37" s="29"/>
       <c r="S37" s="29"/>
       <c r="T37" s="29"/>
       <c r="U37" s="29"/>
       <c r="V37" s="29"/>
       <c r="W37" s="29"/>
       <c r="X37" s="29"/>
       <c r="Y37" s="29"/>
       <c r="Z37" s="29"/>
       <c r="AA37" s="29"/>
       <c r="AB37" s="29"/>
       <c r="AC37" s="29"/>
     </row>
     <row r="38" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="28" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B38" s="28">
         <v>0</v>
       </c>
       <c r="C38" s="28">
         <v>0</v>
       </c>
       <c r="D38" s="28">
         <v>0</v>
       </c>
       <c r="E38" s="28">
         <v>0</v>
       </c>
       <c r="F38" s="28">
         <v>0</v>
       </c>
       <c r="G38" s="31"/>
       <c r="H38" s="31"/>
       <c r="I38" s="31"/>
       <c r="J38" s="31"/>
       <c r="K38" s="31"/>
       <c r="L38" s="31"/>
       <c r="M38" s="31"/>
       <c r="N38" s="31"/>
       <c r="O38" s="31"/>
       <c r="P38" s="31"/>
       <c r="Q38" s="31"/>
       <c r="R38" s="31"/>
       <c r="S38" s="31"/>
       <c r="T38" s="31"/>
       <c r="U38" s="31"/>
       <c r="V38" s="31"/>
       <c r="W38" s="31"/>
       <c r="X38" s="31"/>
       <c r="Y38" s="31"/>
       <c r="Z38" s="31"/>
       <c r="AA38" s="31"/>
       <c r="AB38" s="31"/>
       <c r="AC38" s="31"/>
     </row>
     <row r="39" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="25" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B39" s="26">
         <v>0</v>
       </c>
       <c r="C39" s="26">
         <v>0</v>
       </c>
       <c r="D39" s="26">
         <v>0</v>
       </c>
       <c r="E39" s="26">
         <v>0</v>
       </c>
       <c r="F39" s="26">
         <v>0</v>
       </c>
       <c r="G39" s="27"/>
       <c r="H39" s="27"/>
       <c r="I39" s="27"/>
       <c r="J39" s="27"/>
       <c r="K39" s="27"/>
       <c r="L39" s="27"/>
       <c r="M39" s="27"/>
       <c r="N39" s="27"/>
       <c r="O39" s="27"/>
       <c r="P39" s="27"/>
       <c r="Q39" s="27"/>
       <c r="R39" s="27"/>
       <c r="S39" s="27"/>
       <c r="T39" s="27"/>
       <c r="U39" s="27"/>
       <c r="V39" s="27"/>
       <c r="W39" s="27"/>
       <c r="X39" s="27"/>
       <c r="Y39" s="27"/>
       <c r="Z39" s="27"/>
       <c r="AA39" s="27"/>
       <c r="AB39" s="27"/>
       <c r="AC39" s="27"/>
     </row>
     <row r="40" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="28" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B40" s="28">
         <v>0</v>
       </c>
       <c r="C40" s="28">
         <v>0</v>
       </c>
       <c r="D40" s="28">
         <v>0</v>
       </c>
       <c r="E40" s="28">
         <v>0</v>
       </c>
       <c r="F40" s="28">
         <v>0</v>
       </c>
       <c r="G40" s="31"/>
       <c r="H40" s="31"/>
       <c r="I40" s="31"/>
       <c r="J40" s="31"/>
       <c r="K40" s="31"/>
       <c r="L40" s="31"/>
       <c r="M40" s="31"/>
       <c r="N40" s="31"/>
       <c r="O40" s="31"/>
       <c r="P40" s="31"/>
       <c r="Q40" s="31"/>
       <c r="R40" s="31"/>
       <c r="S40" s="31"/>
       <c r="T40" s="31"/>
       <c r="U40" s="31"/>
       <c r="V40" s="31"/>
       <c r="W40" s="31"/>
       <c r="X40" s="31"/>
       <c r="Y40" s="31"/>
       <c r="Z40" s="31"/>
       <c r="AA40" s="31"/>
       <c r="AB40" s="31"/>
       <c r="AC40" s="31"/>
     </row>
     <row r="41" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="25" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B41" s="26">
         <v>0</v>
       </c>
       <c r="C41" s="26">
         <v>0</v>
       </c>
       <c r="D41" s="26">
         <v>0</v>
       </c>
       <c r="E41" s="26">
         <v>0</v>
       </c>
       <c r="F41" s="26">
         <v>0</v>
       </c>
       <c r="G41" s="27"/>
       <c r="H41" s="27"/>
       <c r="I41" s="27"/>
       <c r="J41" s="27"/>
       <c r="K41" s="27"/>
       <c r="L41" s="27"/>
       <c r="M41" s="27"/>
       <c r="N41" s="27"/>
       <c r="O41" s="27"/>
       <c r="P41" s="27"/>
       <c r="Q41" s="27"/>
       <c r="R41" s="27"/>
       <c r="S41" s="27"/>
       <c r="T41" s="27"/>
       <c r="U41" s="27"/>
       <c r="V41" s="27"/>
       <c r="W41" s="27"/>
       <c r="X41" s="27"/>
       <c r="Y41" s="27"/>
       <c r="Z41" s="27"/>
       <c r="AA41" s="27"/>
       <c r="AB41" s="27"/>
       <c r="AC41" s="27"/>
     </row>
     <row r="42" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="28" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B42" s="28">
         <v>-74.629000000000005</v>
       </c>
       <c r="C42" s="28">
         <v>-77.3</v>
       </c>
       <c r="D42" s="28">
         <v>-75.387</v>
       </c>
       <c r="E42" s="28">
         <v>-78.3</v>
       </c>
       <c r="F42" s="28">
         <v>-75</v>
       </c>
       <c r="G42" s="31"/>
       <c r="H42" s="31"/>
       <c r="I42" s="31"/>
       <c r="J42" s="31"/>
       <c r="K42" s="31"/>
       <c r="L42" s="31"/>
       <c r="M42" s="31"/>
       <c r="N42" s="31"/>
       <c r="O42" s="31"/>
       <c r="P42" s="31"/>
       <c r="Q42" s="31"/>
       <c r="R42" s="31"/>
       <c r="S42" s="31"/>
       <c r="T42" s="31"/>
       <c r="U42" s="31"/>
       <c r="V42" s="31"/>
       <c r="W42" s="31"/>
       <c r="X42" s="31"/>
       <c r="Y42" s="31"/>
       <c r="Z42" s="31"/>
       <c r="AA42" s="31"/>
       <c r="AB42" s="31"/>
       <c r="AC42" s="31"/>
     </row>
     <row r="43" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="25" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B43" s="26">
         <v>-35.554000000000002</v>
       </c>
       <c r="C43" s="26">
         <v>-33.700000000000003</v>
       </c>
       <c r="D43" s="26">
         <v>-32.79</v>
       </c>
       <c r="E43" s="26">
         <v>-1237.489</v>
       </c>
       <c r="F43" s="26">
         <v>-1203</v>
       </c>
       <c r="G43" s="27"/>
       <c r="H43" s="27"/>
       <c r="I43" s="27"/>
       <c r="J43" s="27"/>
       <c r="K43" s="27"/>
       <c r="L43" s="27"/>
       <c r="M43" s="27"/>
       <c r="N43" s="27"/>
       <c r="O43" s="27"/>
       <c r="P43" s="27"/>
       <c r="Q43" s="27"/>
       <c r="R43" s="27"/>
       <c r="S43" s="27"/>
       <c r="T43" s="27"/>
       <c r="U43" s="27"/>
       <c r="V43" s="27"/>
       <c r="W43" s="27"/>
       <c r="X43" s="27"/>
       <c r="Y43" s="27"/>
       <c r="Z43" s="27"/>
       <c r="AA43" s="27"/>
       <c r="AB43" s="27"/>
       <c r="AC43" s="27"/>
     </row>
     <row r="44" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="28" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B44" s="28">
         <v>0</v>
       </c>
       <c r="C44" s="28">
         <v>0</v>
       </c>
       <c r="D44" s="28">
         <v>0</v>
       </c>
       <c r="E44" s="28">
         <v>0</v>
       </c>
       <c r="F44" s="28">
         <v>0</v>
       </c>
       <c r="G44" s="31"/>
       <c r="H44" s="31"/>
       <c r="I44" s="31"/>
       <c r="J44" s="31"/>
       <c r="K44" s="31"/>
       <c r="L44" s="31"/>
       <c r="M44" s="31"/>
       <c r="N44" s="31"/>
       <c r="O44" s="31"/>
       <c r="P44" s="31"/>
       <c r="Q44" s="31"/>
       <c r="R44" s="31"/>
       <c r="S44" s="31"/>
       <c r="T44" s="31"/>
       <c r="U44" s="31"/>
       <c r="V44" s="31"/>
       <c r="W44" s="31"/>
       <c r="X44" s="31"/>
       <c r="Y44" s="31"/>
       <c r="Z44" s="31"/>
       <c r="AA44" s="31"/>
       <c r="AB44" s="31"/>
       <c r="AC44" s="31"/>
     </row>
     <row r="45" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="25" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B45" s="26">
         <v>0</v>
       </c>
       <c r="C45" s="26">
         <v>0</v>
       </c>
       <c r="D45" s="26">
         <v>0</v>
       </c>
       <c r="E45" s="26">
         <v>0</v>
       </c>
       <c r="F45" s="26">
         <v>0</v>
       </c>
       <c r="G45" s="27"/>
       <c r="H45" s="27"/>
       <c r="I45" s="27"/>
       <c r="J45" s="27"/>
       <c r="K45" s="27"/>
       <c r="L45" s="27"/>
       <c r="M45" s="27"/>
       <c r="N45" s="27"/>
       <c r="O45" s="27"/>
       <c r="P45" s="27"/>
       <c r="Q45" s="27"/>
       <c r="R45" s="27"/>
       <c r="S45" s="27"/>
       <c r="T45" s="27"/>
       <c r="U45" s="27"/>
       <c r="V45" s="27"/>
       <c r="W45" s="27"/>
       <c r="X45" s="27"/>
       <c r="Y45" s="27"/>
       <c r="Z45" s="27"/>
       <c r="AA45" s="27"/>
       <c r="AB45" s="27"/>
       <c r="AC45" s="27"/>
     </row>
     <row r="46" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="28" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B46" s="28">
         <v>-969.57600000000002</v>
       </c>
       <c r="C46" s="28">
         <v>-948.97699999999998</v>
       </c>
       <c r="D46" s="28">
         <v>-864.55100000000004</v>
       </c>
       <c r="E46" s="28">
         <v>-6.0000000000000001E-3</v>
       </c>
       <c r="F46" s="28">
         <v>0</v>
       </c>
       <c r="G46" s="31"/>
       <c r="H46" s="31"/>
       <c r="I46" s="31"/>
       <c r="J46" s="31"/>
       <c r="K46" s="31"/>
       <c r="L46" s="31"/>
       <c r="M46" s="31"/>
       <c r="N46" s="31"/>
       <c r="O46" s="31"/>
       <c r="P46" s="31"/>
       <c r="Q46" s="31"/>
       <c r="R46" s="31"/>
       <c r="S46" s="31"/>
       <c r="T46" s="31"/>
       <c r="U46" s="31"/>
       <c r="V46" s="31"/>
       <c r="W46" s="31"/>
       <c r="X46" s="31"/>
       <c r="Y46" s="31"/>
       <c r="Z46" s="31"/>
       <c r="AA46" s="31"/>
       <c r="AB46" s="31"/>
       <c r="AC46" s="31"/>
     </row>
     <row r="47" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47" s="25" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B47" s="26">
         <v>-377.08</v>
       </c>
       <c r="C47" s="26">
         <v>-366.45299999999997</v>
       </c>
       <c r="D47" s="26">
         <v>-453.11799999999999</v>
       </c>
       <c r="E47" s="26">
         <v>-476.83300000000003</v>
       </c>
       <c r="F47" s="26">
         <v>-445</v>
       </c>
       <c r="G47" s="27"/>
       <c r="H47" s="27"/>
       <c r="I47" s="27"/>
       <c r="J47" s="27"/>
       <c r="K47" s="27"/>
       <c r="L47" s="27"/>
       <c r="M47" s="27"/>
       <c r="N47" s="27"/>
       <c r="O47" s="27"/>
       <c r="P47" s="27"/>
       <c r="Q47" s="27"/>
       <c r="R47" s="27"/>
       <c r="S47" s="27"/>
       <c r="T47" s="27"/>
       <c r="U47" s="27"/>
       <c r="V47" s="27"/>
       <c r="W47" s="27"/>
       <c r="X47" s="27"/>
       <c r="Y47" s="27"/>
       <c r="Z47" s="27"/>
       <c r="AA47" s="27"/>
       <c r="AB47" s="27"/>
       <c r="AC47" s="27"/>
     </row>
     <row r="48" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="28" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B48" s="28">
         <v>-188.31100000000001</v>
       </c>
       <c r="C48" s="28">
         <v>-173.684</v>
       </c>
       <c r="D48" s="28">
         <v>-164.06399999999999</v>
       </c>
       <c r="E48" s="28">
         <v>-164.285</v>
       </c>
       <c r="F48" s="28">
         <v>-151</v>
       </c>
       <c r="G48" s="27"/>
       <c r="H48" s="27"/>
       <c r="I48" s="27"/>
       <c r="J48" s="27"/>
       <c r="K48" s="27"/>
       <c r="L48" s="27"/>
       <c r="M48" s="27"/>
       <c r="N48" s="27"/>
       <c r="O48" s="27"/>
       <c r="P48" s="27"/>
       <c r="Q48" s="27"/>
       <c r="R48" s="27"/>
       <c r="S48" s="27"/>
       <c r="T48" s="27"/>
       <c r="U48" s="27"/>
       <c r="V48" s="27"/>
       <c r="W48" s="27"/>
       <c r="X48" s="27"/>
       <c r="Y48" s="27"/>
       <c r="Z48" s="27"/>
       <c r="AA48" s="27"/>
       <c r="AB48" s="27"/>
       <c r="AC48" s="27"/>
     </row>
     <row r="49" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="25" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B49" s="26">
         <v>0</v>
       </c>
       <c r="C49" s="26">
         <v>0</v>
       </c>
       <c r="D49" s="26">
         <v>0</v>
       </c>
       <c r="E49" s="26">
         <v>0</v>
       </c>
       <c r="F49" s="26">
         <v>0</v>
       </c>
       <c r="G49" s="31"/>
       <c r="H49" s="31"/>
       <c r="I49" s="31"/>
       <c r="J49" s="31"/>
       <c r="K49" s="31"/>
       <c r="L49" s="31"/>
       <c r="M49" s="31"/>
       <c r="N49" s="31"/>
       <c r="O49" s="31"/>
       <c r="P49" s="31"/>
       <c r="Q49" s="31"/>
       <c r="R49" s="31"/>
       <c r="S49" s="31"/>
       <c r="T49" s="31"/>
       <c r="U49" s="31"/>
       <c r="V49" s="31"/>
       <c r="W49" s="31"/>
       <c r="X49" s="31"/>
       <c r="Y49" s="31"/>
       <c r="Z49" s="31"/>
       <c r="AA49" s="31"/>
       <c r="AB49" s="31"/>
       <c r="AC49" s="31"/>
     </row>
     <row r="50" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A50" s="28" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B50" s="28">
         <v>-407.14</v>
       </c>
       <c r="C50" s="28">
         <v>-403.61099999999999</v>
       </c>
       <c r="D50" s="28">
         <v>-400.21</v>
       </c>
       <c r="E50" s="28">
         <v>-396.709</v>
       </c>
       <c r="F50" s="28">
         <v>-392</v>
       </c>
       <c r="G50" s="31"/>
       <c r="H50" s="31"/>
       <c r="I50" s="31"/>
       <c r="J50" s="31"/>
       <c r="K50" s="31"/>
       <c r="L50" s="31"/>
       <c r="M50" s="31"/>
       <c r="N50" s="31"/>
       <c r="O50" s="31"/>
       <c r="P50" s="31"/>
       <c r="Q50" s="31"/>
       <c r="R50" s="31"/>
       <c r="S50" s="31"/>
       <c r="T50" s="31"/>
       <c r="U50" s="31"/>
       <c r="V50" s="31"/>
       <c r="W50" s="31"/>
       <c r="X50" s="31"/>
       <c r="Y50" s="31"/>
       <c r="Z50" s="31"/>
       <c r="AA50" s="31"/>
       <c r="AB50" s="31"/>
       <c r="AC50" s="31"/>
     </row>
     <row r="51" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="25" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B51" s="26">
         <v>0</v>
       </c>
       <c r="C51" s="26">
         <v>0</v>
       </c>
       <c r="D51" s="26">
         <v>0</v>
       </c>
       <c r="E51" s="26">
         <v>0</v>
       </c>
       <c r="F51" s="26">
         <v>0</v>
       </c>
       <c r="G51" s="31"/>
       <c r="H51" s="31"/>
       <c r="I51" s="31"/>
       <c r="J51" s="31"/>
       <c r="K51" s="31"/>
       <c r="L51" s="31"/>
       <c r="M51" s="31"/>
       <c r="N51" s="31"/>
       <c r="O51" s="31"/>
       <c r="P51" s="31"/>
       <c r="Q51" s="31"/>
       <c r="R51" s="31"/>
       <c r="S51" s="31"/>
       <c r="T51" s="31"/>
       <c r="U51" s="31"/>
       <c r="V51" s="31"/>
       <c r="W51" s="31"/>
       <c r="X51" s="31"/>
       <c r="Y51" s="31"/>
       <c r="Z51" s="31"/>
       <c r="AA51" s="31"/>
       <c r="AB51" s="31"/>
       <c r="AC51" s="31"/>
     </row>
     <row r="52" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="28" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B52" s="28">
         <v>0</v>
       </c>
       <c r="C52" s="28">
         <v>0</v>
       </c>
       <c r="D52" s="28">
         <v>0</v>
       </c>
       <c r="E52" s="28">
         <v>0</v>
       </c>
       <c r="F52" s="28">
         <v>0</v>
       </c>
       <c r="G52" s="27"/>
       <c r="H52" s="27"/>
       <c r="I52" s="27"/>
       <c r="J52" s="27"/>
       <c r="K52" s="27"/>
       <c r="L52" s="27"/>
       <c r="M52" s="27"/>
       <c r="N52" s="27"/>
       <c r="O52" s="27"/>
       <c r="P52" s="27"/>
       <c r="Q52" s="27"/>
       <c r="R52" s="27"/>
       <c r="S52" s="27"/>
       <c r="T52" s="27"/>
       <c r="U52" s="27"/>
       <c r="V52" s="27"/>
       <c r="W52" s="27"/>
       <c r="X52" s="27"/>
       <c r="Y52" s="27"/>
       <c r="Z52" s="27"/>
       <c r="AA52" s="27"/>
       <c r="AB52" s="27"/>
       <c r="AC52" s="27"/>
     </row>
     <row r="53" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="25" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B53" s="26">
         <v>-3629.3119999999999</v>
       </c>
       <c r="C53" s="26">
         <v>-3630.982</v>
       </c>
       <c r="D53" s="26">
         <v>-3715.3690000000001</v>
       </c>
       <c r="E53" s="26">
         <v>-3680.1390000000001</v>
       </c>
       <c r="F53" s="26">
         <v>-3794</v>
       </c>
       <c r="G53" s="31"/>
       <c r="H53" s="31"/>
       <c r="I53" s="31"/>
       <c r="J53" s="31"/>
       <c r="K53" s="31"/>
       <c r="L53" s="31"/>
       <c r="M53" s="31"/>
       <c r="N53" s="31"/>
       <c r="O53" s="31"/>
       <c r="P53" s="31"/>
       <c r="Q53" s="31"/>
       <c r="R53" s="31"/>
       <c r="S53" s="31"/>
       <c r="T53" s="31"/>
       <c r="U53" s="31"/>
       <c r="V53" s="31"/>
       <c r="W53" s="31"/>
       <c r="X53" s="31"/>
       <c r="Y53" s="31"/>
       <c r="Z53" s="31"/>
       <c r="AA53" s="31"/>
       <c r="AB53" s="31"/>
       <c r="AC53" s="31"/>
     </row>
     <row r="54" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="28" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B54" s="28">
         <v>-1128.204</v>
       </c>
       <c r="C54" s="28">
         <v>-1122.5160000000001</v>
       </c>
       <c r="D54" s="28">
         <v>-1143.2329999999999</v>
       </c>
       <c r="E54" s="28">
         <v>-1133.3489999999999</v>
       </c>
       <c r="F54" s="28">
         <v>-1164</v>
       </c>
       <c r="G54" s="27"/>
       <c r="H54" s="27"/>
       <c r="I54" s="27"/>
       <c r="J54" s="27"/>
       <c r="K54" s="27"/>
       <c r="L54" s="27"/>
       <c r="M54" s="27"/>
       <c r="N54" s="27"/>
       <c r="O54" s="27"/>
       <c r="P54" s="27"/>
       <c r="Q54" s="27"/>
       <c r="R54" s="27"/>
       <c r="S54" s="27"/>
       <c r="T54" s="27"/>
       <c r="U54" s="27"/>
       <c r="V54" s="27"/>
       <c r="W54" s="27"/>
       <c r="X54" s="27"/>
       <c r="Y54" s="27"/>
       <c r="Z54" s="27"/>
       <c r="AA54" s="27"/>
       <c r="AB54" s="27"/>
       <c r="AC54" s="27"/>
     </row>
     <row r="55" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="25" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B55" s="26">
         <v>-165.953</v>
       </c>
       <c r="C55" s="26">
         <v>-171.715</v>
       </c>
       <c r="D55" s="26">
         <v>-167.61099999999999</v>
       </c>
       <c r="E55" s="26">
         <v>-174.00200000000001</v>
       </c>
       <c r="F55" s="26">
         <v>-166</v>
       </c>
       <c r="G55" s="31"/>
       <c r="H55" s="31"/>
       <c r="I55" s="31"/>
       <c r="J55" s="31"/>
       <c r="K55" s="31"/>
       <c r="L55" s="31"/>
       <c r="M55" s="31"/>
       <c r="N55" s="31"/>
       <c r="O55" s="31"/>
       <c r="P55" s="31"/>
       <c r="Q55" s="31"/>
       <c r="R55" s="31"/>
       <c r="S55" s="31"/>
       <c r="T55" s="31"/>
       <c r="U55" s="31"/>
       <c r="V55" s="31"/>
       <c r="W55" s="31"/>
       <c r="X55" s="31"/>
       <c r="Y55" s="31"/>
       <c r="Z55" s="31"/>
       <c r="AA55" s="31"/>
       <c r="AB55" s="31"/>
       <c r="AC55" s="31"/>
     </row>
     <row r="56" spans="1:29" ht="15.75" collapsed="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A56" s="22" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B56" s="23">
         <v>-5119.0349999999999</v>
       </c>
       <c r="C56" s="23">
         <v>-6602.5519999999997</v>
       </c>
       <c r="D56" s="23">
         <v>-6556.8490000000002</v>
       </c>
       <c r="E56" s="23">
         <v>-8394.3420000000006</v>
       </c>
       <c r="F56" s="23">
         <v>-8430</v>
       </c>
       <c r="G56" s="29"/>
       <c r="H56" s="29"/>
       <c r="I56" s="29"/>
       <c r="J56" s="29"/>
       <c r="K56" s="29"/>
       <c r="L56" s="29"/>
       <c r="M56" s="29"/>
       <c r="N56" s="29"/>
       <c r="O56" s="29"/>
       <c r="P56" s="29"/>
       <c r="Q56" s="29"/>
       <c r="R56" s="29"/>
       <c r="S56" s="29"/>
       <c r="T56" s="29"/>
       <c r="U56" s="29"/>
       <c r="V56" s="29"/>
       <c r="W56" s="29"/>
       <c r="X56" s="29"/>
       <c r="Y56" s="29"/>
       <c r="Z56" s="29"/>
       <c r="AA56" s="29"/>
       <c r="AB56" s="29"/>
       <c r="AC56" s="29"/>
     </row>
     <row r="57" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A57" s="28" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B57" s="28">
         <v>-5119.0349999999999</v>
       </c>
       <c r="C57" s="28">
         <v>-6602.5519999999997</v>
       </c>
       <c r="D57" s="28">
         <v>-6556.8490000000002</v>
       </c>
       <c r="E57" s="28">
         <v>-8394.3420000000006</v>
       </c>
       <c r="F57" s="28">
         <v>-8430</v>
       </c>
       <c r="G57" s="31"/>
       <c r="H57" s="31"/>
       <c r="I57" s="31"/>
       <c r="J57" s="31"/>
       <c r="K57" s="31"/>
       <c r="L57" s="31"/>
       <c r="M57" s="31"/>
       <c r="N57" s="31"/>
       <c r="O57" s="31"/>
       <c r="P57" s="31"/>
       <c r="Q57" s="31"/>
       <c r="R57" s="31"/>
       <c r="S57" s="31"/>
       <c r="T57" s="31"/>
       <c r="U57" s="31"/>
       <c r="V57" s="31"/>
       <c r="W57" s="31"/>
       <c r="X57" s="31"/>
       <c r="Y57" s="31"/>
       <c r="Z57" s="31"/>
       <c r="AA57" s="31"/>
       <c r="AB57" s="31"/>
       <c r="AC57" s="31"/>
     </row>
     <row r="58" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A58" s="25" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B58" s="26">
         <v>0</v>
       </c>
       <c r="C58" s="26">
         <v>0</v>
       </c>
       <c r="D58" s="26">
         <v>0</v>
       </c>
       <c r="E58" s="26">
         <v>0</v>
       </c>
       <c r="F58" s="26">
         <v>0</v>
       </c>
       <c r="G58" s="27"/>
       <c r="H58" s="27"/>
       <c r="I58" s="27"/>
       <c r="J58" s="27"/>
       <c r="K58" s="27"/>
       <c r="L58" s="27"/>
       <c r="M58" s="27"/>
       <c r="N58" s="27"/>
       <c r="O58" s="27"/>
       <c r="P58" s="27"/>
       <c r="Q58" s="27"/>
       <c r="R58" s="27"/>
       <c r="S58" s="27"/>
       <c r="T58" s="27"/>
       <c r="U58" s="27"/>
       <c r="V58" s="27"/>
       <c r="W58" s="27"/>
       <c r="X58" s="27"/>
       <c r="Y58" s="27"/>
       <c r="Z58" s="27"/>
       <c r="AA58" s="27"/>
       <c r="AB58" s="27"/>
       <c r="AC58" s="27"/>
     </row>
     <row r="59" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A59" s="28" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B59" s="28">
         <v>0</v>
       </c>
       <c r="C59" s="28">
         <v>0</v>
       </c>
       <c r="D59" s="28">
         <v>0</v>
       </c>
       <c r="E59" s="28">
         <v>0</v>
       </c>
       <c r="F59" s="28">
         <v>0</v>
       </c>
       <c r="G59" s="31"/>
       <c r="H59" s="31"/>
       <c r="I59" s="31"/>
       <c r="J59" s="31"/>
       <c r="K59" s="31"/>
       <c r="L59" s="31"/>
       <c r="M59" s="31"/>
       <c r="N59" s="31"/>
       <c r="O59" s="31"/>
       <c r="P59" s="31"/>
       <c r="Q59" s="31"/>
       <c r="R59" s="31"/>
       <c r="S59" s="31"/>
       <c r="T59" s="31"/>
       <c r="U59" s="31"/>
       <c r="V59" s="31"/>
       <c r="W59" s="31"/>
       <c r="X59" s="31"/>
       <c r="Y59" s="31"/>
       <c r="Z59" s="31"/>
       <c r="AA59" s="31"/>
       <c r="AB59" s="31"/>
       <c r="AC59" s="31"/>
     </row>
     <row r="60" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A60" s="25" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B60" s="26">
         <v>0</v>
       </c>
       <c r="C60" s="26">
         <v>0</v>
       </c>
       <c r="D60" s="26">
         <v>0</v>
       </c>
       <c r="E60" s="26">
         <v>0</v>
       </c>
       <c r="F60" s="26">
         <v>0</v>
       </c>
       <c r="G60" s="27"/>
       <c r="H60" s="27"/>
       <c r="I60" s="27"/>
       <c r="J60" s="27"/>
       <c r="K60" s="27"/>
       <c r="L60" s="27"/>
       <c r="M60" s="27"/>
       <c r="N60" s="27"/>
       <c r="O60" s="27"/>
       <c r="P60" s="27"/>
       <c r="Q60" s="27"/>
       <c r="R60" s="27"/>
       <c r="S60" s="27"/>
       <c r="T60" s="27"/>
       <c r="U60" s="27"/>
       <c r="V60" s="27"/>
       <c r="W60" s="27"/>
       <c r="X60" s="27"/>
       <c r="Y60" s="27"/>
       <c r="Z60" s="27"/>
       <c r="AA60" s="27"/>
       <c r="AB60" s="27"/>
       <c r="AC60" s="27"/>
     </row>
     <row r="61" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A61" s="28" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B61" s="28">
         <v>0</v>
       </c>
       <c r="C61" s="28">
         <v>0</v>
       </c>
       <c r="D61" s="28">
         <v>0</v>
       </c>
       <c r="E61" s="28">
         <v>0</v>
       </c>
       <c r="F61" s="28">
         <v>0</v>
       </c>
       <c r="G61" s="31"/>
       <c r="H61" s="31"/>
       <c r="I61" s="31"/>
       <c r="J61" s="31"/>
       <c r="K61" s="31"/>
       <c r="L61" s="31"/>
       <c r="M61" s="31"/>
       <c r="N61" s="31"/>
       <c r="O61" s="31"/>
       <c r="P61" s="31"/>
       <c r="Q61" s="31"/>
       <c r="R61" s="31"/>
       <c r="S61" s="31"/>
       <c r="T61" s="31"/>
       <c r="U61" s="31"/>
       <c r="V61" s="31"/>
       <c r="W61" s="31"/>
       <c r="X61" s="31"/>
       <c r="Y61" s="31"/>
       <c r="Z61" s="31"/>
       <c r="AA61" s="31"/>
       <c r="AB61" s="31"/>
       <c r="AC61" s="31"/>
     </row>
     <row r="62" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A62" s="25" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B62" s="26">
         <v>0</v>
       </c>
       <c r="C62" s="26">
         <v>0</v>
       </c>
       <c r="D62" s="26">
         <v>0</v>
       </c>
       <c r="E62" s="26">
         <v>0</v>
       </c>
       <c r="F62" s="26">
         <v>0</v>
       </c>
       <c r="G62" s="27"/>
       <c r="H62" s="27"/>
       <c r="I62" s="27"/>
       <c r="J62" s="27"/>
       <c r="K62" s="27"/>
       <c r="L62" s="27"/>
       <c r="M62" s="27"/>
       <c r="N62" s="27"/>
       <c r="O62" s="27"/>
       <c r="P62" s="27"/>
       <c r="Q62" s="27"/>
       <c r="R62" s="27"/>
       <c r="S62" s="27"/>
       <c r="T62" s="27"/>
       <c r="U62" s="27"/>
       <c r="V62" s="27"/>
       <c r="W62" s="27"/>
       <c r="X62" s="27"/>
       <c r="Y62" s="27"/>
       <c r="Z62" s="27"/>
       <c r="AA62" s="27"/>
       <c r="AB62" s="27"/>
       <c r="AC62" s="27"/>
     </row>
     <row r="63" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A63" s="28" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B63" s="28">
         <v>0</v>
       </c>
       <c r="C63" s="28">
         <v>0</v>
       </c>
       <c r="D63" s="28">
         <v>0</v>
       </c>
       <c r="E63" s="28">
         <v>0</v>
       </c>
       <c r="F63" s="28">
         <v>0</v>
       </c>
       <c r="G63" s="27"/>
       <c r="H63" s="27"/>
       <c r="I63" s="27"/>
       <c r="J63" s="27"/>
       <c r="K63" s="27"/>
       <c r="L63" s="27"/>
       <c r="M63" s="27"/>
       <c r="N63" s="27"/>
       <c r="O63" s="27"/>
       <c r="P63" s="27"/>
       <c r="Q63" s="27"/>
       <c r="R63" s="27"/>
       <c r="S63" s="27"/>
       <c r="T63" s="27"/>
       <c r="U63" s="27"/>
       <c r="V63" s="27"/>
       <c r="W63" s="27"/>
       <c r="X63" s="27"/>
       <c r="Y63" s="27"/>
       <c r="Z63" s="27"/>
       <c r="AA63" s="27"/>
       <c r="AB63" s="27"/>
       <c r="AC63" s="27"/>
     </row>
     <row r="64" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A64" s="25" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B64" s="26">
         <v>0</v>
       </c>
       <c r="C64" s="26">
         <v>0</v>
       </c>
       <c r="D64" s="26">
         <v>0</v>
       </c>
       <c r="E64" s="26">
         <v>0</v>
       </c>
       <c r="F64" s="26">
         <v>0</v>
       </c>
       <c r="G64" s="30"/>
       <c r="H64" s="30"/>
       <c r="I64" s="30"/>
       <c r="J64" s="30"/>
       <c r="K64" s="30"/>
       <c r="L64" s="30"/>
       <c r="M64" s="30"/>
       <c r="N64" s="30"/>
       <c r="O64" s="30"/>
       <c r="P64" s="30"/>
       <c r="Q64" s="30"/>
       <c r="R64" s="30"/>
       <c r="S64" s="30"/>
       <c r="T64" s="30"/>
       <c r="U64" s="30"/>
       <c r="V64" s="30"/>
       <c r="W64" s="30"/>
       <c r="X64" s="30"/>
       <c r="Y64" s="30"/>
       <c r="Z64" s="30"/>
       <c r="AA64" s="30"/>
       <c r="AB64" s="30"/>
       <c r="AC64" s="30"/>
     </row>
     <row r="65" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A65" s="28" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B65" s="28">
         <v>0</v>
       </c>
       <c r="C65" s="28">
         <v>0</v>
       </c>
       <c r="D65" s="28">
         <v>0</v>
       </c>
       <c r="E65" s="28">
         <v>0</v>
       </c>
       <c r="F65" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:29" ht="15.75" customHeight="1" collapsed="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A66" s="36" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B66" s="37">
         <v>-39058.194000000003</v>
       </c>
       <c r="C66" s="37">
         <v>-40370.228999999999</v>
       </c>
       <c r="D66" s="37">
         <v>-41568.641000000003</v>
       </c>
       <c r="E66" s="37">
         <v>-45007.144</v>
       </c>
       <c r="F66" s="37">
         <v>-47911</v>
       </c>
     </row>
     <row r="67" spans="1:29" s="24" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="68" spans="1:29" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A68" s="34" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B68" s="35" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C68" s="35" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D68" s="35" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="E68" s="35" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F68" s="35" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="69" spans="1:29" s="24" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A69" s="22" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B69" s="23">
         <v>4250.5519999999997</v>
       </c>
       <c r="C69" s="23">
         <v>3422.2449999999999</v>
       </c>
       <c r="D69" s="23">
         <v>4043.6959999999999</v>
       </c>
       <c r="E69" s="23">
         <v>4716.8310000000001</v>
       </c>
       <c r="F69" s="23">
         <v>7378</v>
       </c>
     </row>
     <row r="70" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A70" s="28" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B70" s="28">
         <v>0.40400000000000003</v>
       </c>
       <c r="C70" s="28">
         <v>0.41199999999999998</v>
       </c>
       <c r="D70" s="28">
         <v>0.42299999999999999</v>
       </c>
       <c r="E70" s="28">
         <v>0.434</v>
       </c>
       <c r="F70" s="28">
         <v>0</v>
       </c>
       <c r="G70" s="31"/>
       <c r="H70" s="31"/>
       <c r="I70" s="31"/>
       <c r="J70" s="31"/>
       <c r="K70" s="31"/>
       <c r="L70" s="31"/>
       <c r="M70" s="31"/>
       <c r="N70" s="31"/>
       <c r="O70" s="31"/>
       <c r="P70" s="31"/>
       <c r="Q70" s="31"/>
       <c r="R70" s="31"/>
       <c r="S70" s="31"/>
       <c r="T70" s="31"/>
       <c r="U70" s="31"/>
       <c r="V70" s="31"/>
       <c r="W70" s="31"/>
       <c r="X70" s="31"/>
       <c r="Y70" s="31"/>
       <c r="Z70" s="31"/>
       <c r="AA70" s="31"/>
       <c r="AB70" s="31"/>
       <c r="AC70" s="31"/>
     </row>
     <row r="71" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A71" s="25" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B71" s="26">
         <v>1.627</v>
       </c>
       <c r="C71" s="26">
         <v>1.4670000000000001</v>
       </c>
       <c r="D71" s="26">
         <v>1.353</v>
       </c>
       <c r="E71" s="26">
         <v>1.3069999999999999</v>
       </c>
       <c r="F71" s="26">
         <v>1</v>
       </c>
       <c r="G71" s="27"/>
       <c r="H71" s="27"/>
       <c r="I71" s="27"/>
       <c r="J71" s="27"/>
       <c r="K71" s="27"/>
       <c r="L71" s="27"/>
       <c r="M71" s="27"/>
       <c r="N71" s="27"/>
       <c r="O71" s="27"/>
       <c r="P71" s="27"/>
       <c r="Q71" s="27"/>
       <c r="R71" s="27"/>
       <c r="S71" s="27"/>
       <c r="T71" s="27"/>
       <c r="U71" s="27"/>
       <c r="V71" s="27"/>
       <c r="W71" s="27"/>
       <c r="X71" s="27"/>
       <c r="Y71" s="27"/>
       <c r="Z71" s="27"/>
       <c r="AA71" s="27"/>
       <c r="AB71" s="27"/>
       <c r="AC71" s="27"/>
     </row>
     <row r="72" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A72" s="28" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B72" s="28">
         <v>43.145000000000003</v>
       </c>
       <c r="C72" s="28">
         <v>31.135999999999999</v>
       </c>
       <c r="D72" s="28">
         <v>23.515999999999998</v>
       </c>
       <c r="E72" s="28">
         <v>24.003</v>
       </c>
       <c r="F72" s="28">
         <v>22</v>
       </c>
       <c r="G72" s="31"/>
       <c r="H72" s="31"/>
       <c r="I72" s="31"/>
       <c r="J72" s="31"/>
       <c r="K72" s="31"/>
       <c r="L72" s="31"/>
       <c r="M72" s="31"/>
       <c r="N72" s="31"/>
       <c r="O72" s="31"/>
       <c r="P72" s="31"/>
       <c r="Q72" s="31"/>
       <c r="R72" s="31"/>
       <c r="S72" s="31"/>
       <c r="T72" s="31"/>
       <c r="U72" s="31"/>
       <c r="V72" s="31"/>
       <c r="W72" s="31"/>
       <c r="X72" s="31"/>
       <c r="Y72" s="31"/>
       <c r="Z72" s="31"/>
       <c r="AA72" s="31"/>
       <c r="AB72" s="31"/>
       <c r="AC72" s="31"/>
     </row>
     <row r="73" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A73" s="25" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B73" s="26">
         <v>114.31399999999999</v>
       </c>
       <c r="C73" s="26">
         <v>33.405999999999999</v>
       </c>
       <c r="D73" s="26">
         <v>14.598000000000001</v>
       </c>
       <c r="E73" s="26">
         <v>16.565000000000001</v>
       </c>
       <c r="F73" s="26">
         <v>53</v>
       </c>
       <c r="G73" s="27"/>
       <c r="H73" s="27"/>
       <c r="I73" s="27"/>
       <c r="J73" s="27"/>
       <c r="K73" s="27"/>
       <c r="L73" s="27"/>
       <c r="M73" s="27"/>
       <c r="N73" s="27"/>
       <c r="O73" s="27"/>
       <c r="P73" s="27"/>
       <c r="Q73" s="27"/>
       <c r="R73" s="27"/>
       <c r="S73" s="27"/>
       <c r="T73" s="27"/>
       <c r="U73" s="27"/>
       <c r="V73" s="27"/>
       <c r="W73" s="27"/>
       <c r="X73" s="27"/>
       <c r="Y73" s="27"/>
       <c r="Z73" s="27"/>
       <c r="AA73" s="27"/>
       <c r="AB73" s="27"/>
       <c r="AC73" s="27"/>
     </row>
     <row r="74" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A74" s="28" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B74" s="28">
         <v>72.322000000000003</v>
       </c>
       <c r="C74" s="28">
         <v>43.694000000000003</v>
       </c>
       <c r="D74" s="28">
         <v>33.771000000000001</v>
       </c>
       <c r="E74" s="28">
         <v>48.252000000000002</v>
       </c>
       <c r="F74" s="28">
         <v>46</v>
       </c>
       <c r="G74" s="31"/>
       <c r="H74" s="31"/>
       <c r="I74" s="31"/>
       <c r="J74" s="31"/>
       <c r="K74" s="31"/>
       <c r="L74" s="31"/>
       <c r="M74" s="31"/>
       <c r="N74" s="31"/>
       <c r="O74" s="31"/>
       <c r="P74" s="31"/>
       <c r="Q74" s="31"/>
       <c r="R74" s="31"/>
       <c r="S74" s="31"/>
       <c r="T74" s="31"/>
       <c r="U74" s="31"/>
       <c r="V74" s="31"/>
       <c r="W74" s="31"/>
       <c r="X74" s="31"/>
       <c r="Y74" s="31"/>
       <c r="Z74" s="31"/>
       <c r="AA74" s="31"/>
       <c r="AB74" s="31"/>
       <c r="AC74" s="31"/>
     </row>
     <row r="75" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A75" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B75" s="26">
         <v>0</v>
       </c>
       <c r="C75" s="26">
         <v>0</v>
       </c>
       <c r="D75" s="26">
         <v>0</v>
       </c>
       <c r="E75" s="26">
         <v>0</v>
       </c>
       <c r="F75" s="26">
         <v>0</v>
       </c>
       <c r="G75" s="27"/>
       <c r="H75" s="27"/>
       <c r="I75" s="27"/>
       <c r="J75" s="27"/>
       <c r="K75" s="27"/>
       <c r="L75" s="27"/>
       <c r="M75" s="27"/>
       <c r="N75" s="27"/>
       <c r="O75" s="27"/>
       <c r="P75" s="27"/>
       <c r="Q75" s="27"/>
       <c r="R75" s="27"/>
       <c r="S75" s="27"/>
       <c r="T75" s="27"/>
       <c r="U75" s="27"/>
       <c r="V75" s="27"/>
       <c r="W75" s="27"/>
       <c r="X75" s="27"/>
       <c r="Y75" s="27"/>
       <c r="Z75" s="27"/>
       <c r="AA75" s="27"/>
       <c r="AB75" s="27"/>
       <c r="AC75" s="27"/>
     </row>
     <row r="76" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A76" s="28" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B76" s="28">
         <v>861.93100000000004</v>
       </c>
       <c r="C76" s="28">
         <v>746.97900000000004</v>
       </c>
       <c r="D76" s="28">
         <v>899.97900000000004</v>
       </c>
       <c r="E76" s="28">
         <v>617.32799999999997</v>
       </c>
       <c r="F76" s="28">
         <v>969</v>
       </c>
       <c r="G76" s="31"/>
       <c r="H76" s="31"/>
       <c r="I76" s="31"/>
       <c r="J76" s="31"/>
       <c r="K76" s="31"/>
       <c r="L76" s="31"/>
       <c r="M76" s="31"/>
       <c r="N76" s="31"/>
       <c r="O76" s="31"/>
       <c r="P76" s="31"/>
       <c r="Q76" s="31"/>
       <c r="R76" s="31"/>
       <c r="S76" s="31"/>
       <c r="T76" s="31"/>
       <c r="U76" s="31"/>
       <c r="V76" s="31"/>
       <c r="W76" s="31"/>
       <c r="X76" s="31"/>
       <c r="Y76" s="31"/>
       <c r="Z76" s="31"/>
       <c r="AA76" s="31"/>
       <c r="AB76" s="31"/>
       <c r="AC76" s="31"/>
     </row>
     <row r="77" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A77" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B77" s="26">
         <v>269.05599999999998</v>
       </c>
       <c r="C77" s="26">
         <v>119.18899999999999</v>
       </c>
       <c r="D77" s="26">
         <v>145.12700000000001</v>
       </c>
       <c r="E77" s="26">
         <v>148.44300000000001</v>
       </c>
       <c r="F77" s="26">
         <v>186</v>
       </c>
       <c r="G77" s="27"/>
       <c r="H77" s="27"/>
       <c r="I77" s="27"/>
       <c r="J77" s="27"/>
       <c r="K77" s="27"/>
       <c r="L77" s="27"/>
       <c r="M77" s="27"/>
       <c r="N77" s="27"/>
       <c r="O77" s="27"/>
       <c r="P77" s="27"/>
       <c r="Q77" s="27"/>
       <c r="R77" s="27"/>
       <c r="S77" s="27"/>
       <c r="T77" s="27"/>
       <c r="U77" s="27"/>
       <c r="V77" s="27"/>
       <c r="W77" s="27"/>
       <c r="X77" s="27"/>
       <c r="Y77" s="27"/>
       <c r="Z77" s="27"/>
       <c r="AA77" s="27"/>
       <c r="AB77" s="27"/>
       <c r="AC77" s="27"/>
     </row>
     <row r="78" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A78" s="28" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B78" s="28">
         <v>95.704999999999998</v>
       </c>
       <c r="C78" s="28">
         <v>93.918000000000006</v>
       </c>
       <c r="D78" s="28">
         <v>117.334</v>
       </c>
       <c r="E78" s="28">
         <v>118.599</v>
       </c>
       <c r="F78" s="28">
         <v>161</v>
       </c>
       <c r="G78" s="31"/>
       <c r="H78" s="31"/>
       <c r="I78" s="31"/>
       <c r="J78" s="31"/>
       <c r="K78" s="31"/>
       <c r="L78" s="31"/>
       <c r="M78" s="31"/>
       <c r="N78" s="31"/>
       <c r="O78" s="31"/>
       <c r="P78" s="31"/>
       <c r="Q78" s="31"/>
       <c r="R78" s="31"/>
       <c r="S78" s="31"/>
       <c r="T78" s="31"/>
       <c r="U78" s="31"/>
       <c r="V78" s="31"/>
       <c r="W78" s="31"/>
       <c r="X78" s="31"/>
       <c r="Y78" s="31"/>
       <c r="Z78" s="31"/>
       <c r="AA78" s="31"/>
       <c r="AB78" s="31"/>
       <c r="AC78" s="31"/>
     </row>
     <row r="79" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A79" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B79" s="26">
         <v>0</v>
       </c>
       <c r="C79" s="26">
         <v>0</v>
       </c>
       <c r="D79" s="26">
         <v>0</v>
       </c>
       <c r="E79" s="26">
         <v>0</v>
       </c>
       <c r="F79" s="26">
         <v>0</v>
       </c>
       <c r="G79" s="27"/>
       <c r="H79" s="27"/>
       <c r="I79" s="27"/>
       <c r="J79" s="27"/>
       <c r="K79" s="27"/>
       <c r="L79" s="27"/>
       <c r="M79" s="27"/>
       <c r="N79" s="27"/>
       <c r="O79" s="27"/>
       <c r="P79" s="27"/>
       <c r="Q79" s="27"/>
       <c r="R79" s="27"/>
       <c r="S79" s="27"/>
       <c r="T79" s="27"/>
       <c r="U79" s="27"/>
       <c r="V79" s="27"/>
       <c r="W79" s="27"/>
       <c r="X79" s="27"/>
       <c r="Y79" s="27"/>
       <c r="Z79" s="27"/>
       <c r="AA79" s="27"/>
       <c r="AB79" s="27"/>
       <c r="AC79" s="27"/>
     </row>
     <row r="80" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A80" s="28" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B80" s="28">
         <v>192.71700000000001</v>
       </c>
       <c r="C80" s="28">
         <v>111.87</v>
       </c>
       <c r="D80" s="28">
         <v>177.715</v>
       </c>
       <c r="E80" s="28">
         <v>136.143</v>
       </c>
       <c r="F80" s="28">
         <v>154</v>
       </c>
       <c r="G80" s="31"/>
       <c r="H80" s="31"/>
       <c r="I80" s="31"/>
       <c r="J80" s="31"/>
       <c r="K80" s="31"/>
       <c r="L80" s="31"/>
       <c r="M80" s="31"/>
       <c r="N80" s="31"/>
       <c r="O80" s="31"/>
       <c r="P80" s="31"/>
       <c r="Q80" s="31"/>
       <c r="R80" s="31"/>
       <c r="S80" s="31"/>
       <c r="T80" s="31"/>
       <c r="U80" s="31"/>
       <c r="V80" s="31"/>
       <c r="W80" s="31"/>
       <c r="X80" s="31"/>
       <c r="Y80" s="31"/>
       <c r="Z80" s="31"/>
       <c r="AA80" s="31"/>
       <c r="AB80" s="31"/>
       <c r="AC80" s="31"/>
     </row>
     <row r="81" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A81" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B81" s="26">
         <v>1.05</v>
       </c>
       <c r="C81" s="26">
         <v>1.0740000000000001</v>
       </c>
       <c r="D81" s="26">
         <v>1.083</v>
       </c>
       <c r="E81" s="26">
         <v>1.1850000000000001</v>
       </c>
       <c r="F81" s="26">
         <v>4</v>
       </c>
       <c r="G81" s="27"/>
       <c r="H81" s="27"/>
       <c r="I81" s="27"/>
       <c r="J81" s="27"/>
       <c r="K81" s="27"/>
       <c r="L81" s="27"/>
       <c r="M81" s="27"/>
       <c r="N81" s="27"/>
       <c r="O81" s="27"/>
       <c r="P81" s="27"/>
       <c r="Q81" s="27"/>
       <c r="R81" s="27"/>
       <c r="S81" s="27"/>
       <c r="T81" s="27"/>
       <c r="U81" s="27"/>
       <c r="V81" s="27"/>
       <c r="W81" s="27"/>
       <c r="X81" s="27"/>
       <c r="Y81" s="27"/>
       <c r="Z81" s="27"/>
       <c r="AA81" s="27"/>
       <c r="AB81" s="27"/>
       <c r="AC81" s="27"/>
     </row>
     <row r="82" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A82" s="28" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B82" s="28">
         <v>103.143</v>
       </c>
       <c r="C82" s="28">
         <v>125.755</v>
       </c>
       <c r="D82" s="28">
         <v>49.561</v>
       </c>
       <c r="E82" s="28">
         <v>89.147000000000006</v>
       </c>
       <c r="F82" s="28">
         <v>66</v>
       </c>
       <c r="G82" s="31"/>
       <c r="H82" s="31"/>
       <c r="I82" s="31"/>
       <c r="J82" s="31"/>
       <c r="K82" s="31"/>
       <c r="L82" s="31"/>
       <c r="M82" s="31"/>
       <c r="N82" s="31"/>
       <c r="O82" s="31"/>
       <c r="P82" s="31"/>
       <c r="Q82" s="31"/>
       <c r="R82" s="31"/>
       <c r="S82" s="31"/>
       <c r="T82" s="31"/>
       <c r="U82" s="31"/>
       <c r="V82" s="31"/>
       <c r="W82" s="31"/>
       <c r="X82" s="31"/>
       <c r="Y82" s="31"/>
       <c r="Z82" s="31"/>
       <c r="AA82" s="31"/>
       <c r="AB82" s="31"/>
       <c r="AC82" s="31"/>
     </row>
     <row r="83" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A83" s="25" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B83" s="26">
         <v>68.513999999999996</v>
       </c>
       <c r="C83" s="26">
         <v>66.56</v>
       </c>
       <c r="D83" s="26">
         <v>314.62299999999999</v>
       </c>
       <c r="E83" s="26">
         <v>231.47200000000001</v>
       </c>
       <c r="F83" s="26">
         <v>1465</v>
       </c>
       <c r="G83" s="27"/>
       <c r="H83" s="27"/>
       <c r="I83" s="27"/>
       <c r="J83" s="27"/>
       <c r="K83" s="27"/>
       <c r="L83" s="27"/>
       <c r="M83" s="27"/>
       <c r="N83" s="27"/>
       <c r="O83" s="27"/>
       <c r="P83" s="27"/>
       <c r="Q83" s="27"/>
       <c r="R83" s="27"/>
       <c r="S83" s="27"/>
       <c r="T83" s="27"/>
       <c r="U83" s="27"/>
       <c r="V83" s="27"/>
       <c r="W83" s="27"/>
       <c r="X83" s="27"/>
       <c r="Y83" s="27"/>
       <c r="Z83" s="27"/>
       <c r="AA83" s="27"/>
       <c r="AB83" s="27"/>
       <c r="AC83" s="27"/>
     </row>
     <row r="84" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A84" s="28" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B84" s="28">
         <v>50.902000000000001</v>
       </c>
       <c r="C84" s="28">
         <v>90.846999999999994</v>
       </c>
       <c r="D84" s="28">
         <v>120.73</v>
       </c>
       <c r="E84" s="28">
         <v>51.845999999999997</v>
       </c>
       <c r="F84" s="28">
         <v>70</v>
       </c>
       <c r="G84" s="31"/>
       <c r="H84" s="31"/>
       <c r="I84" s="31"/>
       <c r="J84" s="31"/>
       <c r="K84" s="31"/>
       <c r="L84" s="31"/>
       <c r="M84" s="31"/>
       <c r="N84" s="31"/>
       <c r="O84" s="31"/>
       <c r="P84" s="31"/>
       <c r="Q84" s="31"/>
       <c r="R84" s="31"/>
       <c r="S84" s="31"/>
       <c r="T84" s="31"/>
       <c r="U84" s="31"/>
       <c r="V84" s="31"/>
       <c r="W84" s="31"/>
       <c r="X84" s="31"/>
       <c r="Y84" s="31"/>
       <c r="Z84" s="31"/>
       <c r="AA84" s="31"/>
       <c r="AB84" s="31"/>
       <c r="AC84" s="31"/>
     </row>
     <row r="85" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A85" s="25" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B85" s="26">
         <v>225.59</v>
       </c>
       <c r="C85" s="26">
         <v>229.84100000000001</v>
       </c>
       <c r="D85" s="26">
         <v>259.31400000000002</v>
       </c>
       <c r="E85" s="26">
         <v>188.52</v>
       </c>
       <c r="F85" s="26">
         <v>144</v>
       </c>
       <c r="G85" s="27"/>
       <c r="H85" s="27"/>
       <c r="I85" s="27"/>
       <c r="J85" s="27"/>
       <c r="K85" s="27"/>
       <c r="L85" s="27"/>
       <c r="M85" s="27"/>
       <c r="N85" s="27"/>
       <c r="O85" s="27"/>
       <c r="P85" s="27"/>
       <c r="Q85" s="27"/>
       <c r="R85" s="27"/>
       <c r="S85" s="27"/>
       <c r="T85" s="27"/>
       <c r="U85" s="27"/>
       <c r="V85" s="27"/>
       <c r="W85" s="27"/>
       <c r="X85" s="27"/>
       <c r="Y85" s="27"/>
       <c r="Z85" s="27"/>
       <c r="AA85" s="27"/>
       <c r="AB85" s="27"/>
       <c r="AC85" s="27"/>
     </row>
     <row r="86" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A86" s="28" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B86" s="28">
         <v>214.85900000000001</v>
       </c>
       <c r="C86" s="28">
         <v>132.92500000000001</v>
       </c>
       <c r="D86" s="28">
         <v>383.09899999999999</v>
       </c>
       <c r="E86" s="28">
         <v>311.53100000000001</v>
       </c>
       <c r="F86" s="28">
         <v>212</v>
       </c>
       <c r="G86" s="27"/>
       <c r="H86" s="27"/>
       <c r="I86" s="27"/>
       <c r="J86" s="27"/>
       <c r="K86" s="27"/>
       <c r="L86" s="27"/>
       <c r="M86" s="27"/>
       <c r="N86" s="27"/>
       <c r="O86" s="27"/>
       <c r="P86" s="27"/>
       <c r="Q86" s="27"/>
       <c r="R86" s="27"/>
       <c r="S86" s="27"/>
       <c r="T86" s="27"/>
       <c r="U86" s="27"/>
       <c r="V86" s="27"/>
       <c r="W86" s="27"/>
       <c r="X86" s="27"/>
       <c r="Y86" s="27"/>
       <c r="Z86" s="27"/>
       <c r="AA86" s="27"/>
       <c r="AB86" s="27"/>
       <c r="AC86" s="27"/>
     </row>
     <row r="87" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A87" s="25" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B87" s="26">
         <v>824.98099999999999</v>
       </c>
       <c r="C87" s="26">
         <v>597.15099999999995</v>
       </c>
       <c r="D87" s="26">
         <v>553.81100000000004</v>
       </c>
       <c r="E87" s="26">
         <v>1891.7750000000001</v>
       </c>
       <c r="F87" s="26">
         <v>1769</v>
       </c>
       <c r="G87" s="31"/>
       <c r="H87" s="31"/>
       <c r="I87" s="31"/>
       <c r="J87" s="31"/>
       <c r="K87" s="31"/>
       <c r="L87" s="31"/>
       <c r="M87" s="31"/>
       <c r="N87" s="31"/>
       <c r="O87" s="31"/>
       <c r="P87" s="31"/>
       <c r="Q87" s="31"/>
       <c r="R87" s="31"/>
       <c r="S87" s="31"/>
       <c r="T87" s="31"/>
       <c r="U87" s="31"/>
       <c r="V87" s="31"/>
       <c r="W87" s="31"/>
       <c r="X87" s="31"/>
       <c r="Y87" s="31"/>
       <c r="Z87" s="31"/>
       <c r="AA87" s="31"/>
       <c r="AB87" s="31"/>
       <c r="AC87" s="31"/>
     </row>
     <row r="88" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A88" s="28" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B88" s="28">
         <v>390.69799999999998</v>
       </c>
       <c r="C88" s="28">
         <v>385.95299999999997</v>
       </c>
       <c r="D88" s="28">
         <v>319.495</v>
       </c>
       <c r="E88" s="28">
         <v>265.39699999999999</v>
       </c>
       <c r="F88" s="28">
         <v>1260</v>
       </c>
       <c r="G88" s="27"/>
       <c r="H88" s="27"/>
       <c r="I88" s="27"/>
       <c r="J88" s="27"/>
       <c r="K88" s="27"/>
       <c r="L88" s="27"/>
       <c r="M88" s="27"/>
       <c r="N88" s="27"/>
       <c r="O88" s="27"/>
       <c r="P88" s="27"/>
       <c r="Q88" s="27"/>
       <c r="R88" s="27"/>
       <c r="S88" s="27"/>
       <c r="T88" s="27"/>
       <c r="U88" s="27"/>
       <c r="V88" s="27"/>
       <c r="W88" s="27"/>
       <c r="X88" s="27"/>
       <c r="Y88" s="27"/>
       <c r="Z88" s="27"/>
       <c r="AA88" s="27"/>
       <c r="AB88" s="27"/>
       <c r="AC88" s="27"/>
     </row>
     <row r="89" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A89" s="25" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B89" s="26">
         <v>719.59400000000005</v>
       </c>
       <c r="C89" s="26">
         <v>610.06799999999998</v>
       </c>
       <c r="D89" s="26">
         <v>628.16399999999999</v>
       </c>
       <c r="E89" s="26">
         <v>574.88400000000001</v>
       </c>
       <c r="F89" s="26">
         <v>796</v>
       </c>
       <c r="G89" s="31"/>
       <c r="H89" s="31"/>
       <c r="I89" s="31"/>
       <c r="J89" s="31"/>
       <c r="K89" s="31"/>
       <c r="L89" s="31"/>
       <c r="M89" s="31"/>
       <c r="N89" s="31"/>
       <c r="O89" s="31"/>
       <c r="P89" s="31"/>
       <c r="Q89" s="31"/>
       <c r="R89" s="31"/>
       <c r="S89" s="31"/>
       <c r="T89" s="31"/>
       <c r="U89" s="31"/>
       <c r="V89" s="31"/>
       <c r="W89" s="31"/>
       <c r="X89" s="31"/>
       <c r="Y89" s="31"/>
       <c r="Z89" s="31"/>
       <c r="AA89" s="31"/>
       <c r="AB89" s="31"/>
       <c r="AC89" s="31"/>
     </row>
     <row r="90" spans="1:29" ht="15.75" collapsed="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A90" s="22" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B90" s="23">
         <v>913.86500000000001</v>
       </c>
       <c r="C90" s="23">
         <v>933.78499999999997</v>
       </c>
       <c r="D90" s="23">
         <v>1449.2619999999999</v>
       </c>
       <c r="E90" s="23">
         <v>1219.4860000000001</v>
       </c>
       <c r="F90" s="23">
         <v>1018</v>
       </c>
       <c r="G90" s="29"/>
       <c r="H90" s="29"/>
       <c r="I90" s="29"/>
       <c r="J90" s="29"/>
       <c r="K90" s="29"/>
       <c r="L90" s="29"/>
       <c r="M90" s="29"/>
       <c r="N90" s="29"/>
       <c r="O90" s="29"/>
       <c r="P90" s="29"/>
       <c r="Q90" s="29"/>
       <c r="R90" s="29"/>
       <c r="S90" s="29"/>
       <c r="T90" s="29"/>
       <c r="U90" s="29"/>
       <c r="V90" s="29"/>
       <c r="W90" s="29"/>
       <c r="X90" s="29"/>
       <c r="Y90" s="29"/>
       <c r="Z90" s="29"/>
       <c r="AA90" s="29"/>
       <c r="AB90" s="29"/>
       <c r="AC90" s="29"/>
     </row>
     <row r="91" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A91" s="28" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B91" s="28">
         <v>0</v>
       </c>
       <c r="C91" s="28">
         <v>0</v>
       </c>
       <c r="D91" s="28">
         <v>0</v>
       </c>
       <c r="E91" s="28">
         <v>0</v>
       </c>
       <c r="F91" s="28">
         <v>0</v>
       </c>
       <c r="G91" s="31"/>
       <c r="H91" s="31"/>
       <c r="I91" s="31"/>
       <c r="J91" s="31"/>
       <c r="K91" s="31"/>
       <c r="L91" s="31"/>
       <c r="M91" s="31"/>
       <c r="N91" s="31"/>
       <c r="O91" s="31"/>
       <c r="P91" s="31"/>
       <c r="Q91" s="31"/>
       <c r="R91" s="31"/>
       <c r="S91" s="31"/>
       <c r="T91" s="31"/>
       <c r="U91" s="31"/>
       <c r="V91" s="31"/>
       <c r="W91" s="31"/>
       <c r="X91" s="31"/>
       <c r="Y91" s="31"/>
       <c r="Z91" s="31"/>
       <c r="AA91" s="31"/>
       <c r="AB91" s="31"/>
       <c r="AC91" s="31"/>
     </row>
     <row r="92" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A92" s="25" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B92" s="26">
         <v>220.44</v>
       </c>
       <c r="C92" s="26">
         <v>221.489</v>
       </c>
       <c r="D92" s="26">
         <v>758.95799999999997</v>
       </c>
       <c r="E92" s="26">
         <v>627.94299999999998</v>
       </c>
       <c r="F92" s="26">
         <v>414</v>
       </c>
       <c r="G92" s="27"/>
       <c r="H92" s="27"/>
       <c r="I92" s="27"/>
       <c r="J92" s="27"/>
       <c r="K92" s="27"/>
       <c r="L92" s="27"/>
       <c r="M92" s="27"/>
       <c r="N92" s="27"/>
       <c r="O92" s="27"/>
       <c r="P92" s="27"/>
       <c r="Q92" s="27"/>
       <c r="R92" s="27"/>
       <c r="S92" s="27"/>
       <c r="T92" s="27"/>
       <c r="U92" s="27"/>
       <c r="V92" s="27"/>
       <c r="W92" s="27"/>
       <c r="X92" s="27"/>
       <c r="Y92" s="27"/>
       <c r="Z92" s="27"/>
       <c r="AA92" s="27"/>
       <c r="AB92" s="27"/>
       <c r="AC92" s="27"/>
     </row>
     <row r="93" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A93" s="28" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B93" s="28">
         <v>35.680999999999997</v>
       </c>
       <c r="C93" s="28">
         <v>29.727</v>
       </c>
       <c r="D93" s="28">
         <v>25.628</v>
       </c>
       <c r="E93" s="28">
         <v>22.19</v>
       </c>
       <c r="F93" s="28">
         <v>17</v>
       </c>
       <c r="G93" s="27"/>
       <c r="H93" s="27"/>
       <c r="I93" s="27"/>
       <c r="J93" s="27"/>
       <c r="K93" s="27"/>
       <c r="L93" s="27"/>
       <c r="M93" s="27"/>
       <c r="N93" s="27"/>
       <c r="O93" s="27"/>
       <c r="P93" s="27"/>
       <c r="Q93" s="27"/>
       <c r="R93" s="27"/>
       <c r="S93" s="27"/>
       <c r="T93" s="27"/>
       <c r="U93" s="27"/>
       <c r="V93" s="27"/>
       <c r="W93" s="27"/>
       <c r="X93" s="27"/>
       <c r="Y93" s="27"/>
       <c r="Z93" s="27"/>
       <c r="AA93" s="27"/>
       <c r="AB93" s="27"/>
       <c r="AC93" s="27"/>
     </row>
     <row r="94" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A94" s="25" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B94" s="26">
         <v>30.835000000000001</v>
       </c>
       <c r="C94" s="26">
         <v>32.131</v>
       </c>
       <c r="D94" s="26">
         <v>42.186999999999998</v>
       </c>
       <c r="E94" s="26">
         <v>32.082999999999998</v>
       </c>
       <c r="F94" s="26">
         <v>44</v>
       </c>
       <c r="G94" s="31"/>
       <c r="H94" s="31"/>
       <c r="I94" s="31"/>
       <c r="J94" s="31"/>
       <c r="K94" s="31"/>
       <c r="L94" s="31"/>
       <c r="M94" s="31"/>
       <c r="N94" s="31"/>
       <c r="O94" s="31"/>
       <c r="P94" s="31"/>
       <c r="Q94" s="31"/>
       <c r="R94" s="31"/>
       <c r="S94" s="31"/>
       <c r="T94" s="31"/>
       <c r="U94" s="31"/>
       <c r="V94" s="31"/>
       <c r="W94" s="31"/>
       <c r="X94" s="31"/>
       <c r="Y94" s="31"/>
       <c r="Z94" s="31"/>
       <c r="AA94" s="31"/>
       <c r="AB94" s="31"/>
       <c r="AC94" s="31"/>
     </row>
     <row r="95" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A95" s="28" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B95" s="28">
         <v>93.807000000000002</v>
       </c>
       <c r="C95" s="28">
         <v>114.054</v>
       </c>
       <c r="D95" s="28">
         <v>78.587999999999994</v>
       </c>
       <c r="E95" s="28">
         <v>65.765000000000001</v>
       </c>
       <c r="F95" s="28">
         <v>88</v>
       </c>
       <c r="G95" s="27"/>
       <c r="H95" s="27"/>
       <c r="I95" s="27"/>
       <c r="J95" s="27"/>
       <c r="K95" s="27"/>
       <c r="L95" s="27"/>
       <c r="M95" s="27"/>
       <c r="N95" s="27"/>
       <c r="O95" s="27"/>
       <c r="P95" s="27"/>
       <c r="Q95" s="27"/>
       <c r="R95" s="27"/>
       <c r="S95" s="27"/>
       <c r="T95" s="27"/>
       <c r="U95" s="27"/>
       <c r="V95" s="27"/>
       <c r="W95" s="27"/>
       <c r="X95" s="27"/>
       <c r="Y95" s="27"/>
       <c r="Z95" s="27"/>
       <c r="AA95" s="27"/>
       <c r="AB95" s="27"/>
       <c r="AC95" s="27"/>
     </row>
     <row r="96" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A96" s="25" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B96" s="26">
         <v>0.16400000000000001</v>
       </c>
       <c r="C96" s="26">
         <v>0.16700000000000001</v>
       </c>
       <c r="D96" s="26">
         <v>0.17</v>
       </c>
       <c r="E96" s="26">
         <v>0.17399999999999999</v>
       </c>
       <c r="F96" s="26">
         <v>0</v>
       </c>
       <c r="G96" s="31"/>
       <c r="H96" s="31"/>
       <c r="I96" s="31"/>
       <c r="J96" s="31"/>
       <c r="K96" s="31"/>
       <c r="L96" s="31"/>
       <c r="M96" s="31"/>
       <c r="N96" s="31"/>
       <c r="O96" s="31"/>
       <c r="P96" s="31"/>
       <c r="Q96" s="31"/>
       <c r="R96" s="31"/>
       <c r="S96" s="31"/>
       <c r="T96" s="31"/>
       <c r="U96" s="31"/>
       <c r="V96" s="31"/>
       <c r="W96" s="31"/>
       <c r="X96" s="31"/>
       <c r="Y96" s="31"/>
       <c r="Z96" s="31"/>
       <c r="AA96" s="31"/>
       <c r="AB96" s="31"/>
       <c r="AC96" s="31"/>
     </row>
     <row r="97" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A97" s="28" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B97" s="28">
         <v>121.33499999999999</v>
       </c>
       <c r="C97" s="28">
         <v>110.197</v>
       </c>
       <c r="D97" s="28">
         <v>248.571</v>
       </c>
       <c r="E97" s="28">
         <v>196.88300000000001</v>
       </c>
       <c r="F97" s="28">
         <v>218</v>
       </c>
       <c r="G97" s="27"/>
       <c r="H97" s="27"/>
       <c r="I97" s="27"/>
       <c r="J97" s="27"/>
       <c r="K97" s="27"/>
       <c r="L97" s="27"/>
       <c r="M97" s="27"/>
       <c r="N97" s="27"/>
       <c r="O97" s="27"/>
       <c r="P97" s="27"/>
       <c r="Q97" s="27"/>
       <c r="R97" s="27"/>
       <c r="S97" s="27"/>
       <c r="T97" s="27"/>
       <c r="U97" s="27"/>
       <c r="V97" s="27"/>
       <c r="W97" s="27"/>
       <c r="X97" s="27"/>
       <c r="Y97" s="27"/>
       <c r="Z97" s="27"/>
       <c r="AA97" s="27"/>
       <c r="AB97" s="27"/>
       <c r="AC97" s="27"/>
     </row>
     <row r="98" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A98" s="25" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B98" s="26">
         <v>2.008</v>
       </c>
       <c r="C98" s="26">
         <v>2.04</v>
       </c>
       <c r="D98" s="26">
         <v>2.1</v>
       </c>
       <c r="E98" s="26">
         <v>2.1640000000000001</v>
       </c>
       <c r="F98" s="26">
         <v>2</v>
       </c>
       <c r="G98" s="27"/>
       <c r="H98" s="27"/>
       <c r="I98" s="27"/>
       <c r="J98" s="27"/>
       <c r="K98" s="27"/>
       <c r="L98" s="27"/>
       <c r="M98" s="27"/>
       <c r="N98" s="27"/>
       <c r="O98" s="27"/>
       <c r="P98" s="27"/>
       <c r="Q98" s="27"/>
       <c r="R98" s="27"/>
       <c r="S98" s="27"/>
       <c r="T98" s="27"/>
       <c r="U98" s="27"/>
       <c r="V98" s="27"/>
       <c r="W98" s="27"/>
       <c r="X98" s="27"/>
       <c r="Y98" s="27"/>
       <c r="Z98" s="27"/>
       <c r="AA98" s="27"/>
       <c r="AB98" s="27"/>
       <c r="AC98" s="27"/>
     </row>
     <row r="99" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A99" s="28" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B99" s="28">
         <v>409.59500000000003</v>
       </c>
       <c r="C99" s="28">
         <v>423.98</v>
       </c>
       <c r="D99" s="28">
         <v>293.06</v>
       </c>
       <c r="E99" s="28">
         <v>272.28399999999999</v>
       </c>
       <c r="F99" s="28">
         <v>235</v>
       </c>
       <c r="G99" s="31"/>
       <c r="H99" s="31"/>
       <c r="I99" s="31"/>
       <c r="J99" s="31"/>
       <c r="K99" s="31"/>
       <c r="L99" s="31"/>
       <c r="M99" s="31"/>
       <c r="N99" s="31"/>
       <c r="O99" s="31"/>
       <c r="P99" s="31"/>
       <c r="Q99" s="31"/>
       <c r="R99" s="31"/>
       <c r="S99" s="31"/>
       <c r="T99" s="31"/>
       <c r="U99" s="31"/>
       <c r="V99" s="31"/>
       <c r="W99" s="31"/>
       <c r="X99" s="31"/>
       <c r="Y99" s="31"/>
       <c r="Z99" s="31"/>
       <c r="AA99" s="31"/>
       <c r="AB99" s="31"/>
       <c r="AC99" s="31"/>
     </row>
     <row r="100" spans="1:29" ht="15.75" collapsed="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A100" s="22" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B100" s="23">
         <v>1268.414</v>
       </c>
       <c r="C100" s="23">
         <v>1249.3109999999999</v>
       </c>
       <c r="D100" s="23">
         <v>1526.8050000000001</v>
       </c>
       <c r="E100" s="23">
         <v>1433.79</v>
       </c>
       <c r="F100" s="23">
         <v>1542</v>
       </c>
       <c r="G100" s="29"/>
       <c r="H100" s="29"/>
       <c r="I100" s="29"/>
       <c r="J100" s="29"/>
       <c r="K100" s="29"/>
       <c r="L100" s="29"/>
       <c r="M100" s="29"/>
       <c r="N100" s="29"/>
       <c r="O100" s="29"/>
       <c r="P100" s="29"/>
       <c r="Q100" s="29"/>
       <c r="R100" s="29"/>
       <c r="S100" s="29"/>
       <c r="T100" s="29"/>
       <c r="U100" s="29"/>
       <c r="V100" s="29"/>
       <c r="W100" s="29"/>
       <c r="X100" s="29"/>
       <c r="Y100" s="29"/>
       <c r="Z100" s="29"/>
       <c r="AA100" s="29"/>
       <c r="AB100" s="29"/>
       <c r="AC100" s="29"/>
     </row>
     <row r="101" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A101" s="28" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B101" s="28">
         <v>0</v>
       </c>
       <c r="C101" s="28">
         <v>0</v>
       </c>
       <c r="D101" s="28">
         <v>0</v>
       </c>
       <c r="E101" s="28">
         <v>0</v>
       </c>
       <c r="F101" s="28">
         <v>0</v>
       </c>
       <c r="G101" s="31"/>
       <c r="H101" s="31"/>
       <c r="I101" s="31"/>
       <c r="J101" s="31"/>
       <c r="K101" s="31"/>
       <c r="L101" s="31"/>
       <c r="M101" s="31"/>
       <c r="N101" s="31"/>
       <c r="O101" s="31"/>
       <c r="P101" s="31"/>
       <c r="Q101" s="31"/>
       <c r="R101" s="31"/>
       <c r="S101" s="31"/>
       <c r="T101" s="31"/>
       <c r="U101" s="31"/>
       <c r="V101" s="31"/>
       <c r="W101" s="31"/>
       <c r="X101" s="31"/>
       <c r="Y101" s="31"/>
       <c r="Z101" s="31"/>
       <c r="AA101" s="31"/>
       <c r="AB101" s="31"/>
       <c r="AC101" s="31"/>
     </row>
     <row r="102" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A102" s="25" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B102" s="26">
         <v>0</v>
       </c>
       <c r="C102" s="26">
         <v>0</v>
       </c>
       <c r="D102" s="26">
         <v>0</v>
       </c>
       <c r="E102" s="26">
         <v>0</v>
       </c>
       <c r="F102" s="26">
         <v>0</v>
       </c>
       <c r="G102" s="27"/>
       <c r="H102" s="27"/>
       <c r="I102" s="27"/>
       <c r="J102" s="27"/>
       <c r="K102" s="27"/>
       <c r="L102" s="27"/>
       <c r="M102" s="27"/>
       <c r="N102" s="27"/>
       <c r="O102" s="27"/>
       <c r="P102" s="27"/>
       <c r="Q102" s="27"/>
       <c r="R102" s="27"/>
       <c r="S102" s="27"/>
       <c r="T102" s="27"/>
       <c r="U102" s="27"/>
       <c r="V102" s="27"/>
       <c r="W102" s="27"/>
       <c r="X102" s="27"/>
       <c r="Y102" s="27"/>
       <c r="Z102" s="27"/>
       <c r="AA102" s="27"/>
       <c r="AB102" s="27"/>
       <c r="AC102" s="27"/>
     </row>
     <row r="103" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A103" s="28" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B103" s="28">
         <v>30.004999999999999</v>
       </c>
       <c r="C103" s="28">
         <v>28.577999999999999</v>
       </c>
       <c r="D103" s="28">
         <v>27.306000000000001</v>
       </c>
       <c r="E103" s="28">
         <v>24.327000000000002</v>
       </c>
       <c r="F103" s="28">
         <v>37</v>
       </c>
       <c r="G103" s="31"/>
       <c r="H103" s="31"/>
       <c r="I103" s="31"/>
       <c r="J103" s="31"/>
       <c r="K103" s="31"/>
       <c r="L103" s="31"/>
       <c r="M103" s="31"/>
       <c r="N103" s="31"/>
       <c r="O103" s="31"/>
       <c r="P103" s="31"/>
       <c r="Q103" s="31"/>
       <c r="R103" s="31"/>
       <c r="S103" s="31"/>
       <c r="T103" s="31"/>
       <c r="U103" s="31"/>
       <c r="V103" s="31"/>
       <c r="W103" s="31"/>
       <c r="X103" s="31"/>
       <c r="Y103" s="31"/>
       <c r="Z103" s="31"/>
       <c r="AA103" s="31"/>
       <c r="AB103" s="31"/>
       <c r="AC103" s="31"/>
     </row>
     <row r="104" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A104" s="25" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B104" s="26">
         <v>29.69</v>
       </c>
       <c r="C104" s="26">
         <v>24.992999999999999</v>
       </c>
       <c r="D104" s="26">
         <v>83.692999999999998</v>
       </c>
       <c r="E104" s="26">
         <v>29.794</v>
       </c>
       <c r="F104" s="26">
         <v>40</v>
       </c>
       <c r="G104" s="27"/>
       <c r="H104" s="27"/>
       <c r="I104" s="27"/>
       <c r="J104" s="27"/>
       <c r="K104" s="27"/>
       <c r="L104" s="27"/>
       <c r="M104" s="27"/>
       <c r="N104" s="27"/>
       <c r="O104" s="27"/>
       <c r="P104" s="27"/>
       <c r="Q104" s="27"/>
       <c r="R104" s="27"/>
       <c r="S104" s="27"/>
       <c r="T104" s="27"/>
       <c r="U104" s="27"/>
       <c r="V104" s="27"/>
       <c r="W104" s="27"/>
       <c r="X104" s="27"/>
       <c r="Y104" s="27"/>
       <c r="Z104" s="27"/>
       <c r="AA104" s="27"/>
       <c r="AB104" s="27"/>
       <c r="AC104" s="27"/>
     </row>
     <row r="105" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A105" s="28" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B105" s="28">
         <v>57.313000000000002</v>
       </c>
       <c r="C105" s="28">
         <v>59.42</v>
       </c>
       <c r="D105" s="28">
         <v>54.027999999999999</v>
       </c>
       <c r="E105" s="28">
         <v>157.32300000000001</v>
       </c>
       <c r="F105" s="28">
         <v>93</v>
       </c>
       <c r="G105" s="31"/>
       <c r="H105" s="31"/>
       <c r="I105" s="31"/>
       <c r="J105" s="31"/>
       <c r="K105" s="31"/>
       <c r="L105" s="31"/>
       <c r="M105" s="31"/>
       <c r="N105" s="31"/>
       <c r="O105" s="31"/>
       <c r="P105" s="31"/>
       <c r="Q105" s="31"/>
       <c r="R105" s="31"/>
       <c r="S105" s="31"/>
       <c r="T105" s="31"/>
       <c r="U105" s="31"/>
       <c r="V105" s="31"/>
       <c r="W105" s="31"/>
       <c r="X105" s="31"/>
       <c r="Y105" s="31"/>
       <c r="Z105" s="31"/>
       <c r="AA105" s="31"/>
       <c r="AB105" s="31"/>
       <c r="AC105" s="31"/>
     </row>
     <row r="106" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A106" s="25" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B106" s="26">
         <v>150.12</v>
       </c>
       <c r="C106" s="26">
         <v>138.34800000000001</v>
       </c>
       <c r="D106" s="26">
         <v>153.142</v>
       </c>
       <c r="E106" s="26">
         <v>207.673</v>
       </c>
       <c r="F106" s="26">
         <v>285</v>
       </c>
       <c r="G106" s="27"/>
       <c r="H106" s="27"/>
       <c r="I106" s="27"/>
       <c r="J106" s="27"/>
       <c r="K106" s="27"/>
       <c r="L106" s="27"/>
       <c r="M106" s="27"/>
       <c r="N106" s="27"/>
       <c r="O106" s="27"/>
       <c r="P106" s="27"/>
       <c r="Q106" s="27"/>
       <c r="R106" s="27"/>
       <c r="S106" s="27"/>
       <c r="T106" s="27"/>
       <c r="U106" s="27"/>
       <c r="V106" s="27"/>
       <c r="W106" s="27"/>
       <c r="X106" s="27"/>
       <c r="Y106" s="27"/>
       <c r="Z106" s="27"/>
       <c r="AA106" s="27"/>
       <c r="AB106" s="27"/>
       <c r="AC106" s="27"/>
     </row>
     <row r="107" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A107" s="28" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B107" s="28">
         <v>1.0229999999999999</v>
       </c>
       <c r="C107" s="28">
         <v>12.576000000000001</v>
       </c>
       <c r="D107" s="28">
         <v>0.63900000000000001</v>
       </c>
       <c r="E107" s="28">
         <v>12.807</v>
       </c>
       <c r="F107" s="28">
         <v>1</v>
       </c>
       <c r="G107" s="31"/>
       <c r="H107" s="31"/>
       <c r="I107" s="31"/>
       <c r="J107" s="31"/>
       <c r="K107" s="31"/>
       <c r="L107" s="31"/>
       <c r="M107" s="31"/>
       <c r="N107" s="31"/>
       <c r="O107" s="31"/>
       <c r="P107" s="31"/>
       <c r="Q107" s="31"/>
       <c r="R107" s="31"/>
       <c r="S107" s="31"/>
       <c r="T107" s="31"/>
       <c r="U107" s="31"/>
       <c r="V107" s="31"/>
       <c r="W107" s="31"/>
       <c r="X107" s="31"/>
       <c r="Y107" s="31"/>
       <c r="Z107" s="31"/>
       <c r="AA107" s="31"/>
       <c r="AB107" s="31"/>
       <c r="AC107" s="31"/>
     </row>
     <row r="108" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A108" s="25" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B108" s="26">
         <v>2.5640000000000001</v>
       </c>
       <c r="C108" s="26">
         <v>2.9529999999999998</v>
       </c>
       <c r="D108" s="26">
         <v>3.0019999999999998</v>
       </c>
       <c r="E108" s="26">
         <v>2.508</v>
       </c>
       <c r="F108" s="26">
         <v>3</v>
       </c>
       <c r="G108" s="27"/>
       <c r="H108" s="27"/>
       <c r="I108" s="27"/>
       <c r="J108" s="27"/>
       <c r="K108" s="27"/>
       <c r="L108" s="27"/>
       <c r="M108" s="27"/>
       <c r="N108" s="27"/>
       <c r="O108" s="27"/>
       <c r="P108" s="27"/>
       <c r="Q108" s="27"/>
       <c r="R108" s="27"/>
       <c r="S108" s="27"/>
       <c r="T108" s="27"/>
       <c r="U108" s="27"/>
       <c r="V108" s="27"/>
       <c r="W108" s="27"/>
       <c r="X108" s="27"/>
       <c r="Y108" s="27"/>
       <c r="Z108" s="27"/>
       <c r="AA108" s="27"/>
       <c r="AB108" s="27"/>
       <c r="AC108" s="27"/>
     </row>
     <row r="109" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A109" s="28" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B109" s="28">
         <v>19.84</v>
       </c>
       <c r="C109" s="28">
         <v>64.659000000000006</v>
       </c>
       <c r="D109" s="28">
         <v>19.446999999999999</v>
       </c>
       <c r="E109" s="28">
         <v>3.899</v>
       </c>
       <c r="F109" s="28">
         <v>4</v>
       </c>
       <c r="G109" s="31"/>
       <c r="H109" s="31"/>
       <c r="I109" s="31"/>
       <c r="J109" s="31"/>
       <c r="K109" s="31"/>
       <c r="L109" s="31"/>
       <c r="M109" s="31"/>
       <c r="N109" s="31"/>
       <c r="O109" s="31"/>
       <c r="P109" s="31"/>
       <c r="Q109" s="31"/>
       <c r="R109" s="31"/>
       <c r="S109" s="31"/>
       <c r="T109" s="31"/>
       <c r="U109" s="31"/>
       <c r="V109" s="31"/>
       <c r="W109" s="31"/>
       <c r="X109" s="31"/>
       <c r="Y109" s="31"/>
       <c r="Z109" s="31"/>
       <c r="AA109" s="31"/>
       <c r="AB109" s="31"/>
       <c r="AC109" s="31"/>
     </row>
     <row r="110" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A110" s="25" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B110" s="26">
         <v>194.12200000000001</v>
       </c>
       <c r="C110" s="26">
         <v>213.542</v>
       </c>
       <c r="D110" s="26">
         <v>313.34899999999999</v>
       </c>
       <c r="E110" s="26">
         <v>294.72699999999998</v>
       </c>
       <c r="F110" s="26">
         <v>284</v>
       </c>
       <c r="G110" s="27"/>
       <c r="H110" s="27"/>
       <c r="I110" s="27"/>
       <c r="J110" s="27"/>
       <c r="K110" s="27"/>
       <c r="L110" s="27"/>
       <c r="M110" s="27"/>
       <c r="N110" s="27"/>
       <c r="O110" s="27"/>
       <c r="P110" s="27"/>
       <c r="Q110" s="27"/>
       <c r="R110" s="27"/>
       <c r="S110" s="27"/>
       <c r="T110" s="27"/>
       <c r="U110" s="27"/>
       <c r="V110" s="27"/>
       <c r="W110" s="27"/>
       <c r="X110" s="27"/>
       <c r="Y110" s="27"/>
       <c r="Z110" s="27"/>
       <c r="AA110" s="27"/>
       <c r="AB110" s="27"/>
       <c r="AC110" s="27"/>
     </row>
     <row r="111" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A111" s="28" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B111" s="28">
         <v>177.845</v>
       </c>
       <c r="C111" s="28">
         <v>147.334</v>
       </c>
       <c r="D111" s="28">
         <v>164.71700000000001</v>
       </c>
       <c r="E111" s="28">
         <v>139.58199999999999</v>
       </c>
       <c r="F111" s="28">
         <v>113</v>
       </c>
       <c r="G111" s="27"/>
       <c r="H111" s="27"/>
       <c r="I111" s="27"/>
       <c r="J111" s="27"/>
       <c r="K111" s="27"/>
       <c r="L111" s="27"/>
       <c r="M111" s="27"/>
       <c r="N111" s="27"/>
       <c r="O111" s="27"/>
       <c r="P111" s="27"/>
       <c r="Q111" s="27"/>
       <c r="R111" s="27"/>
       <c r="S111" s="27"/>
       <c r="T111" s="27"/>
       <c r="U111" s="27"/>
       <c r="V111" s="27"/>
       <c r="W111" s="27"/>
       <c r="X111" s="27"/>
       <c r="Y111" s="27"/>
       <c r="Z111" s="27"/>
       <c r="AA111" s="27"/>
       <c r="AB111" s="27"/>
       <c r="AC111" s="27"/>
     </row>
     <row r="112" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A112" s="25" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B112" s="26">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="C112" s="26">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="D112" s="26">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="E112" s="26">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="F112" s="26">
         <v>0</v>
       </c>
       <c r="G112" s="31"/>
       <c r="H112" s="31"/>
       <c r="I112" s="31"/>
       <c r="J112" s="31"/>
       <c r="K112" s="31"/>
       <c r="L112" s="31"/>
       <c r="M112" s="31"/>
       <c r="N112" s="31"/>
       <c r="O112" s="31"/>
       <c r="P112" s="31"/>
       <c r="Q112" s="31"/>
       <c r="R112" s="31"/>
       <c r="S112" s="31"/>
       <c r="T112" s="31"/>
       <c r="U112" s="31"/>
       <c r="V112" s="31"/>
       <c r="W112" s="31"/>
       <c r="X112" s="31"/>
       <c r="Y112" s="31"/>
       <c r="Z112" s="31"/>
       <c r="AA112" s="31"/>
       <c r="AB112" s="31"/>
       <c r="AC112" s="31"/>
     </row>
     <row r="113" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A113" s="28" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B113" s="28">
         <v>101.105</v>
       </c>
       <c r="C113" s="28">
         <v>146.34</v>
       </c>
       <c r="D113" s="28">
         <v>218.702</v>
       </c>
       <c r="E113" s="28">
         <v>115.498</v>
       </c>
       <c r="F113" s="28">
         <v>158</v>
       </c>
       <c r="G113" s="31"/>
       <c r="H113" s="31"/>
       <c r="I113" s="31"/>
       <c r="J113" s="31"/>
       <c r="K113" s="31"/>
       <c r="L113" s="31"/>
       <c r="M113" s="31"/>
       <c r="N113" s="31"/>
       <c r="O113" s="31"/>
       <c r="P113" s="31"/>
       <c r="Q113" s="31"/>
       <c r="R113" s="31"/>
       <c r="S113" s="31"/>
       <c r="T113" s="31"/>
       <c r="U113" s="31"/>
       <c r="V113" s="31"/>
       <c r="W113" s="31"/>
       <c r="X113" s="31"/>
       <c r="Y113" s="31"/>
       <c r="Z113" s="31"/>
       <c r="AA113" s="31"/>
       <c r="AB113" s="31"/>
       <c r="AC113" s="31"/>
     </row>
     <row r="114" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A114" s="25" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B114" s="26">
         <v>19.963000000000001</v>
       </c>
       <c r="C114" s="26">
         <v>19.061</v>
       </c>
       <c r="D114" s="26">
         <v>18.646999999999998</v>
       </c>
       <c r="E114" s="26">
         <v>19.334</v>
       </c>
       <c r="F114" s="26">
         <v>18</v>
       </c>
       <c r="G114" s="31"/>
       <c r="H114" s="31"/>
       <c r="I114" s="31"/>
       <c r="J114" s="31"/>
       <c r="K114" s="31"/>
       <c r="L114" s="31"/>
       <c r="M114" s="31"/>
       <c r="N114" s="31"/>
       <c r="O114" s="31"/>
       <c r="P114" s="31"/>
       <c r="Q114" s="31"/>
       <c r="R114" s="31"/>
       <c r="S114" s="31"/>
       <c r="T114" s="31"/>
       <c r="U114" s="31"/>
       <c r="V114" s="31"/>
       <c r="W114" s="31"/>
       <c r="X114" s="31"/>
       <c r="Y114" s="31"/>
       <c r="Z114" s="31"/>
       <c r="AA114" s="31"/>
       <c r="AB114" s="31"/>
       <c r="AC114" s="31"/>
     </row>
     <row r="115" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A115" s="28" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B115" s="28">
         <v>0</v>
       </c>
       <c r="C115" s="28">
         <v>0</v>
       </c>
       <c r="D115" s="28">
         <v>0</v>
       </c>
       <c r="E115" s="28">
         <v>0</v>
       </c>
       <c r="F115" s="28">
         <v>0</v>
       </c>
       <c r="G115" s="27"/>
       <c r="H115" s="27"/>
       <c r="I115" s="27"/>
       <c r="J115" s="27"/>
       <c r="K115" s="27"/>
       <c r="L115" s="27"/>
       <c r="M115" s="27"/>
       <c r="N115" s="27"/>
       <c r="O115" s="27"/>
       <c r="P115" s="27"/>
       <c r="Q115" s="27"/>
       <c r="R115" s="27"/>
       <c r="S115" s="27"/>
       <c r="T115" s="27"/>
       <c r="U115" s="27"/>
       <c r="V115" s="27"/>
       <c r="W115" s="27"/>
       <c r="X115" s="27"/>
       <c r="Y115" s="27"/>
       <c r="Z115" s="27"/>
       <c r="AA115" s="27"/>
       <c r="AB115" s="27"/>
       <c r="AC115" s="27"/>
     </row>
     <row r="116" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A116" s="25" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B116" s="26">
         <v>255.172</v>
       </c>
       <c r="C116" s="26">
         <v>202.83199999999999</v>
       </c>
       <c r="D116" s="26">
         <v>273.00200000000001</v>
       </c>
       <c r="E116" s="26">
         <v>269.39400000000001</v>
       </c>
       <c r="F116" s="26">
         <v>317</v>
       </c>
       <c r="G116" s="31"/>
       <c r="H116" s="31"/>
       <c r="I116" s="31"/>
       <c r="J116" s="31"/>
       <c r="K116" s="31"/>
       <c r="L116" s="31"/>
       <c r="M116" s="31"/>
       <c r="N116" s="31"/>
       <c r="O116" s="31"/>
       <c r="P116" s="31"/>
       <c r="Q116" s="31"/>
       <c r="R116" s="31"/>
       <c r="S116" s="31"/>
       <c r="T116" s="31"/>
       <c r="U116" s="31"/>
       <c r="V116" s="31"/>
       <c r="W116" s="31"/>
       <c r="X116" s="31"/>
       <c r="Y116" s="31"/>
       <c r="Z116" s="31"/>
       <c r="AA116" s="31"/>
       <c r="AB116" s="31"/>
       <c r="AC116" s="31"/>
     </row>
     <row r="117" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A117" s="28" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B117" s="28">
         <v>102.908</v>
       </c>
       <c r="C117" s="28">
         <v>59.595999999999997</v>
       </c>
       <c r="D117" s="28">
         <v>80.066000000000003</v>
       </c>
       <c r="E117" s="28">
         <v>53.683</v>
       </c>
       <c r="F117" s="28">
         <v>107</v>
       </c>
       <c r="G117" s="27"/>
       <c r="H117" s="27"/>
       <c r="I117" s="27"/>
       <c r="J117" s="27"/>
       <c r="K117" s="27"/>
       <c r="L117" s="27"/>
       <c r="M117" s="27"/>
       <c r="N117" s="27"/>
       <c r="O117" s="27"/>
       <c r="P117" s="27"/>
       <c r="Q117" s="27"/>
       <c r="R117" s="27"/>
       <c r="S117" s="27"/>
       <c r="T117" s="27"/>
       <c r="U117" s="27"/>
       <c r="V117" s="27"/>
       <c r="W117" s="27"/>
       <c r="X117" s="27"/>
       <c r="Y117" s="27"/>
       <c r="Z117" s="27"/>
       <c r="AA117" s="27"/>
       <c r="AB117" s="27"/>
       <c r="AC117" s="27"/>
     </row>
     <row r="118" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A118" s="25" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B118" s="26">
         <v>126.739</v>
       </c>
       <c r="C118" s="26">
         <v>129.07400000000001</v>
       </c>
       <c r="D118" s="26">
         <v>117.06</v>
       </c>
       <c r="E118" s="26">
         <v>103.236</v>
       </c>
       <c r="F118" s="26">
         <v>82</v>
       </c>
       <c r="G118" s="31"/>
       <c r="H118" s="31"/>
       <c r="I118" s="31"/>
       <c r="J118" s="31"/>
       <c r="K118" s="31"/>
       <c r="L118" s="31"/>
       <c r="M118" s="31"/>
       <c r="N118" s="31"/>
       <c r="O118" s="31"/>
       <c r="P118" s="31"/>
       <c r="Q118" s="31"/>
       <c r="R118" s="31"/>
       <c r="S118" s="31"/>
       <c r="T118" s="31"/>
       <c r="U118" s="31"/>
       <c r="V118" s="31"/>
       <c r="W118" s="31"/>
       <c r="X118" s="31"/>
       <c r="Y118" s="31"/>
       <c r="Z118" s="31"/>
       <c r="AA118" s="31"/>
       <c r="AB118" s="31"/>
       <c r="AC118" s="31"/>
     </row>
     <row r="119" spans="1:29" ht="15.75" collapsed="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A119" s="22" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B119" s="23">
         <v>487.49900000000002</v>
       </c>
       <c r="C119" s="23">
         <v>1504.778</v>
       </c>
       <c r="D119" s="23">
         <v>991.61500000000001</v>
       </c>
       <c r="E119" s="23">
         <v>2299.0279999999998</v>
       </c>
       <c r="F119" s="23">
         <v>1080</v>
       </c>
       <c r="G119" s="29"/>
       <c r="H119" s="29"/>
       <c r="I119" s="29"/>
       <c r="J119" s="29"/>
       <c r="K119" s="29"/>
       <c r="L119" s="29"/>
       <c r="M119" s="29"/>
       <c r="N119" s="29"/>
       <c r="O119" s="29"/>
       <c r="P119" s="29"/>
       <c r="Q119" s="29"/>
       <c r="R119" s="29"/>
       <c r="S119" s="29"/>
       <c r="T119" s="29"/>
       <c r="U119" s="29"/>
       <c r="V119" s="29"/>
       <c r="W119" s="29"/>
       <c r="X119" s="29"/>
       <c r="Y119" s="29"/>
       <c r="Z119" s="29"/>
       <c r="AA119" s="29"/>
       <c r="AB119" s="29"/>
       <c r="AC119" s="29"/>
     </row>
     <row r="120" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A120" s="28" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B120" s="28">
         <v>482.22300000000001</v>
       </c>
       <c r="C120" s="28">
         <v>1499.3869999999999</v>
       </c>
       <c r="D120" s="28">
         <v>985.97400000000005</v>
       </c>
       <c r="E120" s="28">
         <v>2292.5650000000001</v>
       </c>
       <c r="F120" s="28">
         <v>1074</v>
       </c>
       <c r="G120" s="31"/>
       <c r="H120" s="31"/>
       <c r="I120" s="31"/>
       <c r="J120" s="31"/>
       <c r="K120" s="31"/>
       <c r="L120" s="31"/>
       <c r="M120" s="31"/>
       <c r="N120" s="31"/>
       <c r="O120" s="31"/>
       <c r="P120" s="31"/>
       <c r="Q120" s="31"/>
       <c r="R120" s="31"/>
       <c r="S120" s="31"/>
       <c r="T120" s="31"/>
       <c r="U120" s="31"/>
       <c r="V120" s="31"/>
       <c r="W120" s="31"/>
       <c r="X120" s="31"/>
       <c r="Y120" s="31"/>
       <c r="Z120" s="31"/>
       <c r="AA120" s="31"/>
       <c r="AB120" s="31"/>
       <c r="AC120" s="31"/>
     </row>
     <row r="121" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A121" s="25" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B121" s="26">
         <v>0</v>
       </c>
       <c r="C121" s="26">
         <v>0</v>
       </c>
       <c r="D121" s="26">
         <v>0</v>
       </c>
       <c r="E121" s="26">
         <v>0</v>
       </c>
       <c r="F121" s="26">
         <v>0</v>
       </c>
       <c r="G121" s="27"/>
       <c r="H121" s="27"/>
       <c r="I121" s="27"/>
       <c r="J121" s="27"/>
       <c r="K121" s="27"/>
       <c r="L121" s="27"/>
       <c r="M121" s="27"/>
       <c r="N121" s="27"/>
       <c r="O121" s="27"/>
       <c r="P121" s="27"/>
       <c r="Q121" s="27"/>
       <c r="R121" s="27"/>
       <c r="S121" s="27"/>
       <c r="T121" s="27"/>
       <c r="U121" s="27"/>
       <c r="V121" s="27"/>
       <c r="W121" s="27"/>
       <c r="X121" s="27"/>
       <c r="Y121" s="27"/>
       <c r="Z121" s="27"/>
       <c r="AA121" s="27"/>
       <c r="AB121" s="27"/>
       <c r="AC121" s="27"/>
     </row>
     <row r="122" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A122" s="28" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B122" s="28">
         <v>0</v>
       </c>
       <c r="C122" s="28">
         <v>0</v>
       </c>
       <c r="D122" s="28">
         <v>0</v>
       </c>
       <c r="E122" s="28">
         <v>0</v>
       </c>
       <c r="F122" s="28">
         <v>0</v>
       </c>
       <c r="G122" s="31"/>
       <c r="H122" s="31"/>
       <c r="I122" s="31"/>
       <c r="J122" s="31"/>
       <c r="K122" s="31"/>
       <c r="L122" s="31"/>
       <c r="M122" s="31"/>
       <c r="N122" s="31"/>
       <c r="O122" s="31"/>
       <c r="P122" s="31"/>
       <c r="Q122" s="31"/>
       <c r="R122" s="31"/>
       <c r="S122" s="31"/>
       <c r="T122" s="31"/>
       <c r="U122" s="31"/>
       <c r="V122" s="31"/>
       <c r="W122" s="31"/>
       <c r="X122" s="31"/>
       <c r="Y122" s="31"/>
       <c r="Z122" s="31"/>
       <c r="AA122" s="31"/>
       <c r="AB122" s="31"/>
       <c r="AC122" s="31"/>
     </row>
     <row r="123" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A123" s="25" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B123" s="26">
         <v>0</v>
       </c>
       <c r="C123" s="26">
         <v>0</v>
       </c>
       <c r="D123" s="26">
         <v>0</v>
       </c>
       <c r="E123" s="26">
         <v>0</v>
       </c>
       <c r="F123" s="26">
         <v>0</v>
       </c>
       <c r="G123" s="27"/>
       <c r="H123" s="27"/>
       <c r="I123" s="27"/>
       <c r="J123" s="27"/>
       <c r="K123" s="27"/>
       <c r="L123" s="27"/>
       <c r="M123" s="27"/>
       <c r="N123" s="27"/>
       <c r="O123" s="27"/>
       <c r="P123" s="27"/>
       <c r="Q123" s="27"/>
       <c r="R123" s="27"/>
       <c r="S123" s="27"/>
       <c r="T123" s="27"/>
       <c r="U123" s="27"/>
       <c r="V123" s="27"/>
       <c r="W123" s="27"/>
       <c r="X123" s="27"/>
       <c r="Y123" s="27"/>
       <c r="Z123" s="27"/>
       <c r="AA123" s="27"/>
       <c r="AB123" s="27"/>
       <c r="AC123" s="27"/>
     </row>
     <row r="124" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A124" s="28" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B124" s="28">
         <v>0</v>
       </c>
       <c r="C124" s="28">
         <v>0</v>
       </c>
       <c r="D124" s="28">
         <v>0</v>
       </c>
       <c r="E124" s="28">
         <v>0</v>
       </c>
       <c r="F124" s="28">
         <v>0</v>
       </c>
       <c r="G124" s="31"/>
       <c r="H124" s="31"/>
       <c r="I124" s="31"/>
       <c r="J124" s="31"/>
       <c r="K124" s="31"/>
       <c r="L124" s="31"/>
       <c r="M124" s="31"/>
       <c r="N124" s="31"/>
       <c r="O124" s="31"/>
       <c r="P124" s="31"/>
       <c r="Q124" s="31"/>
       <c r="R124" s="31"/>
       <c r="S124" s="31"/>
       <c r="T124" s="31"/>
       <c r="U124" s="31"/>
       <c r="V124" s="31"/>
       <c r="W124" s="31"/>
       <c r="X124" s="31"/>
       <c r="Y124" s="31"/>
       <c r="Z124" s="31"/>
       <c r="AA124" s="31"/>
       <c r="AB124" s="31"/>
       <c r="AC124" s="31"/>
     </row>
     <row r="125" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A125" s="25" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B125" s="26">
         <v>5.2690000000000001</v>
       </c>
       <c r="C125" s="26">
         <v>5.3570000000000002</v>
       </c>
       <c r="D125" s="26">
         <v>5.3959999999999999</v>
       </c>
       <c r="E125" s="26">
         <v>6.3650000000000002</v>
       </c>
       <c r="F125" s="26">
         <v>6</v>
       </c>
       <c r="G125" s="27"/>
       <c r="H125" s="27"/>
       <c r="I125" s="27"/>
       <c r="J125" s="27"/>
       <c r="K125" s="27"/>
       <c r="L125" s="27"/>
       <c r="M125" s="27"/>
       <c r="N125" s="27"/>
       <c r="O125" s="27"/>
       <c r="P125" s="27"/>
       <c r="Q125" s="27"/>
       <c r="R125" s="27"/>
       <c r="S125" s="27"/>
       <c r="T125" s="27"/>
       <c r="U125" s="27"/>
       <c r="V125" s="27"/>
       <c r="W125" s="27"/>
       <c r="X125" s="27"/>
       <c r="Y125" s="27"/>
       <c r="Z125" s="27"/>
       <c r="AA125" s="27"/>
       <c r="AB125" s="27"/>
       <c r="AC125" s="27"/>
     </row>
     <row r="126" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A126" s="28" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B126" s="28">
         <v>0</v>
       </c>
       <c r="C126" s="28">
         <v>0</v>
       </c>
       <c r="D126" s="28">
         <v>0</v>
       </c>
       <c r="E126" s="28">
         <v>0</v>
       </c>
       <c r="F126" s="28">
         <v>0</v>
       </c>
       <c r="G126" s="27"/>
       <c r="H126" s="27"/>
       <c r="I126" s="27"/>
       <c r="J126" s="27"/>
       <c r="K126" s="27"/>
       <c r="L126" s="27"/>
       <c r="M126" s="27"/>
       <c r="N126" s="27"/>
       <c r="O126" s="27"/>
       <c r="P126" s="27"/>
       <c r="Q126" s="27"/>
       <c r="R126" s="27"/>
       <c r="S126" s="27"/>
       <c r="T126" s="27"/>
       <c r="U126" s="27"/>
       <c r="V126" s="27"/>
       <c r="W126" s="27"/>
       <c r="X126" s="27"/>
       <c r="Y126" s="27"/>
       <c r="Z126" s="27"/>
       <c r="AA126" s="27"/>
       <c r="AB126" s="27"/>
       <c r="AC126" s="27"/>
     </row>
     <row r="127" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A127" s="25" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B127" s="26">
         <v>0</v>
       </c>
       <c r="C127" s="26">
         <v>0</v>
       </c>
       <c r="D127" s="26">
         <v>0</v>
       </c>
       <c r="E127" s="26">
         <v>0</v>
       </c>
       <c r="F127" s="26">
         <v>0</v>
       </c>
       <c r="G127" s="30"/>
       <c r="H127" s="30"/>
       <c r="I127" s="30"/>
       <c r="J127" s="30"/>
       <c r="K127" s="30"/>
       <c r="L127" s="30"/>
       <c r="M127" s="30"/>
       <c r="N127" s="30"/>
       <c r="O127" s="30"/>
       <c r="P127" s="30"/>
       <c r="Q127" s="30"/>
       <c r="R127" s="30"/>
       <c r="S127" s="30"/>
       <c r="T127" s="30"/>
       <c r="U127" s="30"/>
       <c r="V127" s="30"/>
       <c r="W127" s="30"/>
       <c r="X127" s="30"/>
       <c r="Y127" s="30"/>
       <c r="Z127" s="30"/>
       <c r="AA127" s="30"/>
       <c r="AB127" s="30"/>
       <c r="AC127" s="30"/>
     </row>
     <row r="128" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A128" s="28" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B128" s="28">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="C128" s="28">
         <v>3.4000000000000002E-2</v>
       </c>
       <c r="D128" s="28">
         <v>0.245</v>
       </c>
       <c r="E128" s="28">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="F128" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:29" ht="15.75" customHeight="1" collapsed="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A129" s="36" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B129" s="37">
         <v>6920.33</v>
       </c>
       <c r="C129" s="37">
         <v>7110.1189999999997</v>
       </c>
       <c r="D129" s="37">
         <v>8011.3779999999997</v>
       </c>
       <c r="E129" s="37">
         <v>9669.1350000000002</v>
       </c>
       <c r="F129" s="37">
         <v>11018</v>
       </c>
     </row>
     <row r="130" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A130" s="28"/>
       <c r="B130" s="28"/>
       <c r="C130" s="28"/>
       <c r="D130" s="28"/>
       <c r="E130" s="28"/>
       <c r="F130" s="28"/>
       <c r="G130" s="31"/>
       <c r="H130" s="31"/>
       <c r="I130" s="31"/>
       <c r="J130" s="31"/>
       <c r="K130" s="31"/>
       <c r="L130" s="31"/>
       <c r="M130" s="31"/>
       <c r="N130" s="31"/>
       <c r="O130" s="31"/>
       <c r="P130" s="31"/>
       <c r="Q130" s="31"/>
       <c r="R130" s="31"/>
       <c r="S130" s="31"/>
       <c r="T130" s="31"/>
       <c r="U130" s="31"/>
       <c r="V130" s="31"/>
       <c r="W130" s="31"/>
       <c r="X130" s="31"/>
       <c r="Y130" s="31"/>
       <c r="Z130" s="31"/>
       <c r="AA130" s="31"/>
       <c r="AB130" s="31"/>
       <c r="AC130" s="31"/>
     </row>
     <row r="131" spans="1:29" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A131" s="34" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B131" s="35" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C131" s="35" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D131" s="35" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="E131" s="35" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F131" s="35" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="132" spans="1:29" s="24" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A132" s="22" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B132" s="23">
         <v>1.607</v>
       </c>
       <c r="C132" s="23">
         <v>39.92</v>
       </c>
       <c r="D132" s="23">
         <v>-52.692999999999998</v>
       </c>
       <c r="E132" s="23">
         <v>-54.250999999999998</v>
       </c>
       <c r="F132" s="23">
         <v>-38</v>
       </c>
     </row>
     <row r="133" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A133" s="28" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B133" s="28">
         <v>0</v>
       </c>
       <c r="C133" s="28">
         <v>0</v>
       </c>
       <c r="D133" s="28">
         <v>0</v>
       </c>
       <c r="E133" s="28">
         <v>0</v>
       </c>
       <c r="F133" s="28">
         <v>0</v>
       </c>
       <c r="G133" s="31"/>
       <c r="H133" s="31"/>
       <c r="I133" s="31"/>
       <c r="J133" s="31"/>
       <c r="K133" s="31"/>
       <c r="L133" s="31"/>
       <c r="M133" s="31"/>
       <c r="N133" s="31"/>
       <c r="O133" s="31"/>
       <c r="P133" s="31"/>
       <c r="Q133" s="31"/>
       <c r="R133" s="31"/>
       <c r="S133" s="31"/>
       <c r="T133" s="31"/>
       <c r="U133" s="31"/>
       <c r="V133" s="31"/>
       <c r="W133" s="31"/>
       <c r="X133" s="31"/>
       <c r="Y133" s="31"/>
       <c r="Z133" s="31"/>
       <c r="AA133" s="31"/>
       <c r="AB133" s="31"/>
       <c r="AC133" s="31"/>
     </row>
     <row r="134" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A134" s="25" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B134" s="26">
         <v>0</v>
       </c>
       <c r="C134" s="26">
         <v>0</v>
       </c>
       <c r="D134" s="26">
         <v>0</v>
       </c>
       <c r="E134" s="26">
         <v>0</v>
       </c>
       <c r="F134" s="26">
         <v>0</v>
       </c>
       <c r="G134" s="27"/>
       <c r="H134" s="27"/>
       <c r="I134" s="27"/>
       <c r="J134" s="27"/>
       <c r="K134" s="27"/>
       <c r="L134" s="27"/>
       <c r="M134" s="27"/>
       <c r="N134" s="27"/>
       <c r="O134" s="27"/>
       <c r="P134" s="27"/>
       <c r="Q134" s="27"/>
       <c r="R134" s="27"/>
       <c r="S134" s="27"/>
       <c r="T134" s="27"/>
       <c r="U134" s="27"/>
       <c r="V134" s="27"/>
       <c r="W134" s="27"/>
       <c r="X134" s="27"/>
       <c r="Y134" s="27"/>
       <c r="Z134" s="27"/>
       <c r="AA134" s="27"/>
       <c r="AB134" s="27"/>
       <c r="AC134" s="27"/>
     </row>
     <row r="135" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A135" s="28" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B135" s="28">
         <v>0</v>
       </c>
       <c r="C135" s="28">
         <v>0</v>
       </c>
       <c r="D135" s="28">
         <v>0</v>
       </c>
       <c r="E135" s="28">
         <v>0</v>
       </c>
       <c r="F135" s="28">
         <v>0</v>
       </c>
       <c r="G135" s="31"/>
       <c r="H135" s="31"/>
       <c r="I135" s="31"/>
       <c r="J135" s="31"/>
       <c r="K135" s="31"/>
       <c r="L135" s="31"/>
       <c r="M135" s="31"/>
       <c r="N135" s="31"/>
       <c r="O135" s="31"/>
       <c r="P135" s="31"/>
       <c r="Q135" s="31"/>
       <c r="R135" s="31"/>
       <c r="S135" s="31"/>
       <c r="T135" s="31"/>
       <c r="U135" s="31"/>
       <c r="V135" s="31"/>
       <c r="W135" s="31"/>
       <c r="X135" s="31"/>
       <c r="Y135" s="31"/>
       <c r="Z135" s="31"/>
       <c r="AA135" s="31"/>
       <c r="AB135" s="31"/>
       <c r="AC135" s="31"/>
     </row>
     <row r="136" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A136" s="25" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B136" s="26">
         <v>12.669</v>
       </c>
       <c r="C136" s="26">
         <v>0</v>
       </c>
       <c r="D136" s="26">
         <v>0</v>
       </c>
       <c r="E136" s="26">
         <v>0</v>
       </c>
       <c r="F136" s="26">
         <v>0</v>
       </c>
       <c r="G136" s="27"/>
       <c r="H136" s="27"/>
       <c r="I136" s="27"/>
       <c r="J136" s="27"/>
       <c r="K136" s="27"/>
       <c r="L136" s="27"/>
       <c r="M136" s="27"/>
       <c r="N136" s="27"/>
       <c r="O136" s="27"/>
       <c r="P136" s="27"/>
       <c r="Q136" s="27"/>
       <c r="R136" s="27"/>
       <c r="S136" s="27"/>
       <c r="T136" s="27"/>
       <c r="U136" s="27"/>
       <c r="V136" s="27"/>
       <c r="W136" s="27"/>
       <c r="X136" s="27"/>
       <c r="Y136" s="27"/>
       <c r="Z136" s="27"/>
       <c r="AA136" s="27"/>
       <c r="AB136" s="27"/>
       <c r="AC136" s="27"/>
     </row>
     <row r="137" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A137" s="28" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B137" s="28">
         <v>0</v>
       </c>
       <c r="C137" s="28">
         <v>0</v>
       </c>
       <c r="D137" s="28">
         <v>0</v>
       </c>
       <c r="E137" s="28">
         <v>0</v>
       </c>
       <c r="F137" s="28">
         <v>0</v>
       </c>
       <c r="G137" s="31"/>
       <c r="H137" s="31"/>
       <c r="I137" s="31"/>
       <c r="J137" s="31"/>
       <c r="K137" s="31"/>
       <c r="L137" s="31"/>
       <c r="M137" s="31"/>
       <c r="N137" s="31"/>
       <c r="O137" s="31"/>
       <c r="P137" s="31"/>
       <c r="Q137" s="31"/>
       <c r="R137" s="31"/>
       <c r="S137" s="31"/>
       <c r="T137" s="31"/>
       <c r="U137" s="31"/>
       <c r="V137" s="31"/>
       <c r="W137" s="31"/>
       <c r="X137" s="31"/>
       <c r="Y137" s="31"/>
       <c r="Z137" s="31"/>
       <c r="AA137" s="31"/>
       <c r="AB137" s="31"/>
       <c r="AC137" s="31"/>
     </row>
     <row r="138" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A138" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B138" s="26">
         <v>0</v>
       </c>
       <c r="C138" s="26">
         <v>0</v>
       </c>
       <c r="D138" s="26">
         <v>0</v>
       </c>
       <c r="E138" s="26">
         <v>0</v>
       </c>
       <c r="F138" s="26">
         <v>0</v>
       </c>
       <c r="G138" s="27"/>
       <c r="H138" s="27"/>
       <c r="I138" s="27"/>
       <c r="J138" s="27"/>
       <c r="K138" s="27"/>
       <c r="L138" s="27"/>
       <c r="M138" s="27"/>
       <c r="N138" s="27"/>
       <c r="O138" s="27"/>
       <c r="P138" s="27"/>
       <c r="Q138" s="27"/>
       <c r="R138" s="27"/>
       <c r="S138" s="27"/>
       <c r="T138" s="27"/>
       <c r="U138" s="27"/>
       <c r="V138" s="27"/>
       <c r="W138" s="27"/>
       <c r="X138" s="27"/>
       <c r="Y138" s="27"/>
       <c r="Z138" s="27"/>
       <c r="AA138" s="27"/>
       <c r="AB138" s="27"/>
       <c r="AC138" s="27"/>
     </row>
     <row r="139" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A139" s="28" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B139" s="28">
         <v>0</v>
       </c>
       <c r="C139" s="28">
         <v>0</v>
       </c>
       <c r="D139" s="28">
         <v>7.8449999999999998</v>
       </c>
       <c r="E139" s="28">
         <v>16.616</v>
       </c>
       <c r="F139" s="28">
         <v>44</v>
       </c>
       <c r="G139" s="31"/>
       <c r="H139" s="31"/>
       <c r="I139" s="31"/>
       <c r="J139" s="31"/>
       <c r="K139" s="31"/>
       <c r="L139" s="31"/>
       <c r="M139" s="31"/>
       <c r="N139" s="31"/>
       <c r="O139" s="31"/>
       <c r="P139" s="31"/>
       <c r="Q139" s="31"/>
       <c r="R139" s="31"/>
       <c r="S139" s="31"/>
       <c r="T139" s="31"/>
       <c r="U139" s="31"/>
       <c r="V139" s="31"/>
       <c r="W139" s="31"/>
       <c r="X139" s="31"/>
       <c r="Y139" s="31"/>
       <c r="Z139" s="31"/>
       <c r="AA139" s="31"/>
       <c r="AB139" s="31"/>
       <c r="AC139" s="31"/>
     </row>
     <row r="140" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A140" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B140" s="26">
         <v>0</v>
       </c>
       <c r="C140" s="26">
         <v>0</v>
       </c>
       <c r="D140" s="26">
         <v>0</v>
       </c>
       <c r="E140" s="26">
         <v>0</v>
       </c>
       <c r="F140" s="26">
         <v>0</v>
       </c>
       <c r="G140" s="27"/>
       <c r="H140" s="27"/>
       <c r="I140" s="27"/>
       <c r="J140" s="27"/>
       <c r="K140" s="27"/>
       <c r="L140" s="27"/>
       <c r="M140" s="27"/>
       <c r="N140" s="27"/>
       <c r="O140" s="27"/>
       <c r="P140" s="27"/>
       <c r="Q140" s="27"/>
       <c r="R140" s="27"/>
       <c r="S140" s="27"/>
       <c r="T140" s="27"/>
       <c r="U140" s="27"/>
       <c r="V140" s="27"/>
       <c r="W140" s="27"/>
       <c r="X140" s="27"/>
       <c r="Y140" s="27"/>
       <c r="Z140" s="27"/>
       <c r="AA140" s="27"/>
       <c r="AB140" s="27"/>
       <c r="AC140" s="27"/>
     </row>
     <row r="141" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A141" s="28" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B141" s="28">
         <v>0</v>
       </c>
       <c r="C141" s="28">
         <v>0</v>
       </c>
       <c r="D141" s="28">
         <v>0</v>
       </c>
       <c r="E141" s="28">
         <v>0</v>
       </c>
       <c r="F141" s="28">
         <v>0</v>
       </c>
       <c r="G141" s="31"/>
       <c r="H141" s="31"/>
       <c r="I141" s="31"/>
       <c r="J141" s="31"/>
       <c r="K141" s="31"/>
       <c r="L141" s="31"/>
       <c r="M141" s="31"/>
       <c r="N141" s="31"/>
       <c r="O141" s="31"/>
       <c r="P141" s="31"/>
       <c r="Q141" s="31"/>
       <c r="R141" s="31"/>
       <c r="S141" s="31"/>
       <c r="T141" s="31"/>
       <c r="U141" s="31"/>
       <c r="V141" s="31"/>
       <c r="W141" s="31"/>
       <c r="X141" s="31"/>
       <c r="Y141" s="31"/>
       <c r="Z141" s="31"/>
       <c r="AA141" s="31"/>
       <c r="AB141" s="31"/>
       <c r="AC141" s="31"/>
     </row>
     <row r="142" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B142" s="26">
         <v>0</v>
       </c>
       <c r="C142" s="26">
         <v>0</v>
       </c>
       <c r="D142" s="26">
         <v>0</v>
       </c>
       <c r="E142" s="26">
         <v>0</v>
       </c>
       <c r="F142" s="26">
         <v>0</v>
       </c>
       <c r="G142" s="27"/>
       <c r="H142" s="27"/>
       <c r="I142" s="27"/>
       <c r="J142" s="27"/>
       <c r="K142" s="27"/>
       <c r="L142" s="27"/>
       <c r="M142" s="27"/>
       <c r="N142" s="27"/>
       <c r="O142" s="27"/>
       <c r="P142" s="27"/>
       <c r="Q142" s="27"/>
       <c r="R142" s="27"/>
       <c r="S142" s="27"/>
       <c r="T142" s="27"/>
       <c r="U142" s="27"/>
       <c r="V142" s="27"/>
       <c r="W142" s="27"/>
       <c r="X142" s="27"/>
       <c r="Y142" s="27"/>
       <c r="Z142" s="27"/>
       <c r="AA142" s="27"/>
       <c r="AB142" s="27"/>
       <c r="AC142" s="27"/>
     </row>
     <row r="143" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="28" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B143" s="28">
         <v>0</v>
       </c>
       <c r="C143" s="28">
         <v>0</v>
       </c>
       <c r="D143" s="28">
         <v>0</v>
       </c>
       <c r="E143" s="28">
         <v>0</v>
       </c>
       <c r="F143" s="28">
         <v>0</v>
       </c>
       <c r="G143" s="31"/>
       <c r="H143" s="31"/>
       <c r="I143" s="31"/>
       <c r="J143" s="31"/>
       <c r="K143" s="31"/>
       <c r="L143" s="31"/>
       <c r="M143" s="31"/>
       <c r="N143" s="31"/>
       <c r="O143" s="31"/>
       <c r="P143" s="31"/>
       <c r="Q143" s="31"/>
       <c r="R143" s="31"/>
       <c r="S143" s="31"/>
       <c r="T143" s="31"/>
       <c r="U143" s="31"/>
       <c r="V143" s="31"/>
       <c r="W143" s="31"/>
       <c r="X143" s="31"/>
       <c r="Y143" s="31"/>
       <c r="Z143" s="31"/>
       <c r="AA143" s="31"/>
       <c r="AB143" s="31"/>
       <c r="AC143" s="31"/>
     </row>
     <row r="144" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A144" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B144" s="26">
         <v>0</v>
       </c>
       <c r="C144" s="26">
         <v>0</v>
       </c>
       <c r="D144" s="26">
         <v>0</v>
       </c>
       <c r="E144" s="26">
         <v>0</v>
       </c>
       <c r="F144" s="26">
         <v>0</v>
       </c>
       <c r="G144" s="27"/>
       <c r="H144" s="27"/>
       <c r="I144" s="27"/>
       <c r="J144" s="27"/>
       <c r="K144" s="27"/>
       <c r="L144" s="27"/>
       <c r="M144" s="27"/>
       <c r="N144" s="27"/>
       <c r="O144" s="27"/>
       <c r="P144" s="27"/>
       <c r="Q144" s="27"/>
       <c r="R144" s="27"/>
       <c r="S144" s="27"/>
       <c r="T144" s="27"/>
       <c r="U144" s="27"/>
       <c r="V144" s="27"/>
       <c r="W144" s="27"/>
       <c r="X144" s="27"/>
       <c r="Y144" s="27"/>
       <c r="Z144" s="27"/>
       <c r="AA144" s="27"/>
       <c r="AB144" s="27"/>
       <c r="AC144" s="27"/>
     </row>
     <row r="145" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A145" s="28" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B145" s="28">
         <v>0</v>
       </c>
       <c r="C145" s="28">
         <v>0</v>
       </c>
       <c r="D145" s="28">
         <v>0</v>
       </c>
       <c r="E145" s="28">
         <v>0</v>
       </c>
       <c r="F145" s="28">
         <v>0</v>
       </c>
       <c r="G145" s="31"/>
       <c r="H145" s="31"/>
       <c r="I145" s="31"/>
       <c r="J145" s="31"/>
       <c r="K145" s="31"/>
       <c r="L145" s="31"/>
       <c r="M145" s="31"/>
       <c r="N145" s="31"/>
       <c r="O145" s="31"/>
       <c r="P145" s="31"/>
       <c r="Q145" s="31"/>
       <c r="R145" s="31"/>
       <c r="S145" s="31"/>
       <c r="T145" s="31"/>
       <c r="U145" s="31"/>
       <c r="V145" s="31"/>
       <c r="W145" s="31"/>
       <c r="X145" s="31"/>
       <c r="Y145" s="31"/>
       <c r="Z145" s="31"/>
       <c r="AA145" s="31"/>
       <c r="AB145" s="31"/>
       <c r="AC145" s="31"/>
     </row>
     <row r="146" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A146" s="25" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B146" s="26">
         <v>0</v>
       </c>
       <c r="C146" s="26">
         <v>0</v>
       </c>
       <c r="D146" s="26">
         <v>0</v>
       </c>
       <c r="E146" s="26">
         <v>0</v>
       </c>
       <c r="F146" s="26">
         <v>-1</v>
       </c>
       <c r="G146" s="27"/>
       <c r="H146" s="27"/>
       <c r="I146" s="27"/>
       <c r="J146" s="27"/>
       <c r="K146" s="27"/>
       <c r="L146" s="27"/>
       <c r="M146" s="27"/>
       <c r="N146" s="27"/>
       <c r="O146" s="27"/>
       <c r="P146" s="27"/>
       <c r="Q146" s="27"/>
       <c r="R146" s="27"/>
       <c r="S146" s="27"/>
       <c r="T146" s="27"/>
       <c r="U146" s="27"/>
       <c r="V146" s="27"/>
       <c r="W146" s="27"/>
       <c r="X146" s="27"/>
       <c r="Y146" s="27"/>
       <c r="Z146" s="27"/>
       <c r="AA146" s="27"/>
       <c r="AB146" s="27"/>
       <c r="AC146" s="27"/>
     </row>
     <row r="147" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A147" s="28" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B147" s="28">
         <v>0</v>
       </c>
       <c r="C147" s="28">
         <v>0</v>
       </c>
       <c r="D147" s="28">
         <v>0</v>
       </c>
       <c r="E147" s="28">
         <v>0</v>
       </c>
       <c r="F147" s="28">
         <v>0</v>
       </c>
       <c r="G147" s="31"/>
       <c r="H147" s="31"/>
       <c r="I147" s="31"/>
       <c r="J147" s="31"/>
       <c r="K147" s="31"/>
       <c r="L147" s="31"/>
       <c r="M147" s="31"/>
       <c r="N147" s="31"/>
       <c r="O147" s="31"/>
       <c r="P147" s="31"/>
       <c r="Q147" s="31"/>
       <c r="R147" s="31"/>
       <c r="S147" s="31"/>
       <c r="T147" s="31"/>
       <c r="U147" s="31"/>
       <c r="V147" s="31"/>
       <c r="W147" s="31"/>
       <c r="X147" s="31"/>
       <c r="Y147" s="31"/>
       <c r="Z147" s="31"/>
       <c r="AA147" s="31"/>
       <c r="AB147" s="31"/>
       <c r="AC147" s="31"/>
     </row>
     <row r="148" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A148" s="25" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B148" s="26">
         <v>0</v>
       </c>
       <c r="C148" s="26">
         <v>0</v>
       </c>
       <c r="D148" s="26">
         <v>0</v>
       </c>
       <c r="E148" s="26">
         <v>0</v>
       </c>
       <c r="F148" s="26">
         <v>0</v>
       </c>
       <c r="G148" s="27"/>
       <c r="H148" s="27"/>
       <c r="I148" s="27"/>
       <c r="J148" s="27"/>
       <c r="K148" s="27"/>
       <c r="L148" s="27"/>
       <c r="M148" s="27"/>
       <c r="N148" s="27"/>
       <c r="O148" s="27"/>
       <c r="P148" s="27"/>
       <c r="Q148" s="27"/>
       <c r="R148" s="27"/>
       <c r="S148" s="27"/>
       <c r="T148" s="27"/>
       <c r="U148" s="27"/>
       <c r="V148" s="27"/>
       <c r="W148" s="27"/>
       <c r="X148" s="27"/>
       <c r="Y148" s="27"/>
       <c r="Z148" s="27"/>
       <c r="AA148" s="27"/>
       <c r="AB148" s="27"/>
       <c r="AC148" s="27"/>
     </row>
     <row r="149" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A149" s="28" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B149" s="28">
         <v>0</v>
       </c>
       <c r="C149" s="28">
         <v>0</v>
       </c>
       <c r="D149" s="28">
         <v>0</v>
       </c>
       <c r="E149" s="28">
         <v>0</v>
       </c>
       <c r="F149" s="28">
         <v>0</v>
       </c>
       <c r="G149" s="27"/>
       <c r="H149" s="27"/>
       <c r="I149" s="27"/>
       <c r="J149" s="27"/>
       <c r="K149" s="27"/>
       <c r="L149" s="27"/>
       <c r="M149" s="27"/>
       <c r="N149" s="27"/>
       <c r="O149" s="27"/>
       <c r="P149" s="27"/>
       <c r="Q149" s="27"/>
       <c r="R149" s="27"/>
       <c r="S149" s="27"/>
       <c r="T149" s="27"/>
       <c r="U149" s="27"/>
       <c r="V149" s="27"/>
       <c r="W149" s="27"/>
       <c r="X149" s="27"/>
       <c r="Y149" s="27"/>
       <c r="Z149" s="27"/>
       <c r="AA149" s="27"/>
       <c r="AB149" s="27"/>
       <c r="AC149" s="27"/>
     </row>
     <row r="150" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A150" s="25" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B150" s="26">
         <v>0</v>
       </c>
       <c r="C150" s="26">
         <v>0</v>
       </c>
       <c r="D150" s="26">
         <v>0</v>
       </c>
       <c r="E150" s="26">
         <v>0</v>
       </c>
       <c r="F150" s="26">
         <v>0</v>
       </c>
       <c r="G150" s="31"/>
       <c r="H150" s="31"/>
       <c r="I150" s="31"/>
       <c r="J150" s="31"/>
       <c r="K150" s="31"/>
       <c r="L150" s="31"/>
       <c r="M150" s="31"/>
       <c r="N150" s="31"/>
       <c r="O150" s="31"/>
       <c r="P150" s="31"/>
       <c r="Q150" s="31"/>
       <c r="R150" s="31"/>
       <c r="S150" s="31"/>
       <c r="T150" s="31"/>
       <c r="U150" s="31"/>
       <c r="V150" s="31"/>
       <c r="W150" s="31"/>
       <c r="X150" s="31"/>
       <c r="Y150" s="31"/>
       <c r="Z150" s="31"/>
       <c r="AA150" s="31"/>
       <c r="AB150" s="31"/>
       <c r="AC150" s="31"/>
     </row>
     <row r="151" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A151" s="28" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B151" s="28">
         <v>-0.502</v>
       </c>
       <c r="C151" s="28">
         <v>38.030999999999999</v>
       </c>
       <c r="D151" s="28">
         <v>-37.585000000000001</v>
       </c>
       <c r="E151" s="28">
         <v>-37.107999999999997</v>
       </c>
       <c r="F151" s="28">
         <v>-43</v>
       </c>
       <c r="G151" s="27"/>
       <c r="H151" s="27"/>
       <c r="I151" s="27"/>
       <c r="J151" s="27"/>
       <c r="K151" s="27"/>
       <c r="L151" s="27"/>
       <c r="M151" s="27"/>
       <c r="N151" s="27"/>
       <c r="O151" s="27"/>
       <c r="P151" s="27"/>
       <c r="Q151" s="27"/>
       <c r="R151" s="27"/>
       <c r="S151" s="27"/>
       <c r="T151" s="27"/>
       <c r="U151" s="27"/>
       <c r="V151" s="27"/>
       <c r="W151" s="27"/>
       <c r="X151" s="27"/>
       <c r="Y151" s="27"/>
       <c r="Z151" s="27"/>
       <c r="AA151" s="27"/>
       <c r="AB151" s="27"/>
       <c r="AC151" s="27"/>
     </row>
     <row r="152" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A152" s="25" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B152" s="26">
         <v>-10.56</v>
       </c>
       <c r="C152" s="26">
         <v>1.889</v>
       </c>
       <c r="D152" s="26">
         <v>-22.952999999999999</v>
       </c>
       <c r="E152" s="26">
         <v>-33.759</v>
       </c>
       <c r="F152" s="26">
         <v>-38</v>
       </c>
       <c r="G152" s="31"/>
       <c r="H152" s="31"/>
       <c r="I152" s="31"/>
       <c r="J152" s="31"/>
       <c r="K152" s="31"/>
       <c r="L152" s="31"/>
       <c r="M152" s="31"/>
       <c r="N152" s="31"/>
       <c r="O152" s="31"/>
       <c r="P152" s="31"/>
       <c r="Q152" s="31"/>
       <c r="R152" s="31"/>
       <c r="S152" s="31"/>
       <c r="T152" s="31"/>
       <c r="U152" s="31"/>
       <c r="V152" s="31"/>
       <c r="W152" s="31"/>
       <c r="X152" s="31"/>
       <c r="Y152" s="31"/>
       <c r="Z152" s="31"/>
       <c r="AA152" s="31"/>
       <c r="AB152" s="31"/>
       <c r="AC152" s="31"/>
     </row>
     <row r="153" spans="1:29" ht="15.75" collapsed="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A153" s="22" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B153" s="23">
         <v>-80.45</v>
       </c>
       <c r="C153" s="23">
         <v>-60.304000000000002</v>
       </c>
       <c r="D153" s="23">
         <v>-65.313999999999993</v>
       </c>
       <c r="E153" s="23">
         <v>-52.484000000000002</v>
       </c>
       <c r="F153" s="23">
         <v>-88</v>
       </c>
       <c r="G153" s="29"/>
       <c r="H153" s="29"/>
       <c r="I153" s="29"/>
       <c r="J153" s="29"/>
       <c r="K153" s="29"/>
       <c r="L153" s="29"/>
       <c r="M153" s="29"/>
       <c r="N153" s="29"/>
       <c r="O153" s="29"/>
       <c r="P153" s="29"/>
       <c r="Q153" s="29"/>
       <c r="R153" s="29"/>
       <c r="S153" s="29"/>
       <c r="T153" s="29"/>
       <c r="U153" s="29"/>
       <c r="V153" s="29"/>
       <c r="W153" s="29"/>
       <c r="X153" s="29"/>
       <c r="Y153" s="29"/>
       <c r="Z153" s="29"/>
       <c r="AA153" s="29"/>
       <c r="AB153" s="29"/>
       <c r="AC153" s="29"/>
     </row>
     <row r="154" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A154" s="28" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B154" s="28">
         <v>0</v>
       </c>
       <c r="C154" s="28">
         <v>0</v>
       </c>
       <c r="D154" s="28">
         <v>0</v>
       </c>
       <c r="E154" s="28">
         <v>0</v>
       </c>
       <c r="F154" s="28">
         <v>0</v>
       </c>
       <c r="G154" s="31"/>
       <c r="H154" s="31"/>
       <c r="I154" s="31"/>
       <c r="J154" s="31"/>
       <c r="K154" s="31"/>
       <c r="L154" s="31"/>
       <c r="M154" s="31"/>
       <c r="N154" s="31"/>
       <c r="O154" s="31"/>
       <c r="P154" s="31"/>
       <c r="Q154" s="31"/>
       <c r="R154" s="31"/>
       <c r="S154" s="31"/>
       <c r="T154" s="31"/>
       <c r="U154" s="31"/>
       <c r="V154" s="31"/>
       <c r="W154" s="31"/>
       <c r="X154" s="31"/>
       <c r="Y154" s="31"/>
       <c r="Z154" s="31"/>
       <c r="AA154" s="31"/>
       <c r="AB154" s="31"/>
       <c r="AC154" s="31"/>
     </row>
     <row r="155" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A155" s="25" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B155" s="26">
         <v>0</v>
       </c>
       <c r="C155" s="26">
         <v>0</v>
       </c>
       <c r="D155" s="26">
         <v>0</v>
       </c>
       <c r="E155" s="26">
         <v>0.40799999999999997</v>
       </c>
       <c r="F155" s="26">
         <v>-28</v>
       </c>
       <c r="G155" s="27"/>
       <c r="H155" s="27"/>
       <c r="I155" s="27"/>
       <c r="J155" s="27"/>
       <c r="K155" s="27"/>
       <c r="L155" s="27"/>
       <c r="M155" s="27"/>
       <c r="N155" s="27"/>
       <c r="O155" s="27"/>
       <c r="P155" s="27"/>
       <c r="Q155" s="27"/>
       <c r="R155" s="27"/>
       <c r="S155" s="27"/>
       <c r="T155" s="27"/>
       <c r="U155" s="27"/>
       <c r="V155" s="27"/>
       <c r="W155" s="27"/>
       <c r="X155" s="27"/>
       <c r="Y155" s="27"/>
       <c r="Z155" s="27"/>
       <c r="AA155" s="27"/>
       <c r="AB155" s="27"/>
       <c r="AC155" s="27"/>
     </row>
     <row r="156" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A156" s="28" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B156" s="28">
         <v>0</v>
       </c>
       <c r="C156" s="28">
         <v>0</v>
       </c>
       <c r="D156" s="28">
         <v>0</v>
       </c>
       <c r="E156" s="28">
         <v>0</v>
       </c>
       <c r="F156" s="28">
         <v>0</v>
       </c>
       <c r="G156" s="27"/>
       <c r="H156" s="27"/>
       <c r="I156" s="27"/>
       <c r="J156" s="27"/>
       <c r="K156" s="27"/>
       <c r="L156" s="27"/>
       <c r="M156" s="27"/>
       <c r="N156" s="27"/>
       <c r="O156" s="27"/>
       <c r="P156" s="27"/>
       <c r="Q156" s="27"/>
       <c r="R156" s="27"/>
       <c r="S156" s="27"/>
       <c r="T156" s="27"/>
       <c r="U156" s="27"/>
       <c r="V156" s="27"/>
       <c r="W156" s="27"/>
       <c r="X156" s="27"/>
       <c r="Y156" s="27"/>
       <c r="Z156" s="27"/>
       <c r="AA156" s="27"/>
       <c r="AB156" s="27"/>
       <c r="AC156" s="27"/>
     </row>
     <row r="157" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A157" s="25" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B157" s="26">
         <v>0</v>
       </c>
       <c r="C157" s="26">
         <v>0</v>
       </c>
       <c r="D157" s="26">
         <v>0</v>
       </c>
       <c r="E157" s="26">
         <v>0</v>
       </c>
       <c r="F157" s="26">
         <v>0</v>
       </c>
       <c r="G157" s="31"/>
       <c r="H157" s="31"/>
       <c r="I157" s="31"/>
       <c r="J157" s="31"/>
       <c r="K157" s="31"/>
       <c r="L157" s="31"/>
       <c r="M157" s="31"/>
       <c r="N157" s="31"/>
       <c r="O157" s="31"/>
       <c r="P157" s="31"/>
       <c r="Q157" s="31"/>
       <c r="R157" s="31"/>
       <c r="S157" s="31"/>
       <c r="T157" s="31"/>
       <c r="U157" s="31"/>
       <c r="V157" s="31"/>
       <c r="W157" s="31"/>
       <c r="X157" s="31"/>
       <c r="Y157" s="31"/>
       <c r="Z157" s="31"/>
       <c r="AA157" s="31"/>
       <c r="AB157" s="31"/>
       <c r="AC157" s="31"/>
     </row>
     <row r="158" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A158" s="28" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B158" s="28">
         <v>0</v>
       </c>
       <c r="C158" s="28">
         <v>0</v>
       </c>
       <c r="D158" s="28">
         <v>0</v>
       </c>
       <c r="E158" s="28">
         <v>0</v>
       </c>
       <c r="F158" s="28">
         <v>0</v>
       </c>
       <c r="G158" s="27"/>
       <c r="H158" s="27"/>
       <c r="I158" s="27"/>
       <c r="J158" s="27"/>
       <c r="K158" s="27"/>
       <c r="L158" s="27"/>
       <c r="M158" s="27"/>
       <c r="N158" s="27"/>
       <c r="O158" s="27"/>
       <c r="P158" s="27"/>
       <c r="Q158" s="27"/>
       <c r="R158" s="27"/>
       <c r="S158" s="27"/>
       <c r="T158" s="27"/>
       <c r="U158" s="27"/>
       <c r="V158" s="27"/>
       <c r="W158" s="27"/>
       <c r="X158" s="27"/>
       <c r="Y158" s="27"/>
       <c r="Z158" s="27"/>
       <c r="AA158" s="27"/>
       <c r="AB158" s="27"/>
       <c r="AC158" s="27"/>
     </row>
     <row r="159" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A159" s="25" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B159" s="26">
         <v>0</v>
       </c>
       <c r="C159" s="26">
         <v>0</v>
       </c>
       <c r="D159" s="26">
         <v>0</v>
       </c>
       <c r="E159" s="26">
         <v>0</v>
       </c>
       <c r="F159" s="26">
         <v>0</v>
       </c>
       <c r="G159" s="31"/>
       <c r="H159" s="31"/>
       <c r="I159" s="31"/>
       <c r="J159" s="31"/>
       <c r="K159" s="31"/>
       <c r="L159" s="31"/>
       <c r="M159" s="31"/>
       <c r="N159" s="31"/>
       <c r="O159" s="31"/>
       <c r="P159" s="31"/>
       <c r="Q159" s="31"/>
       <c r="R159" s="31"/>
       <c r="S159" s="31"/>
       <c r="T159" s="31"/>
       <c r="U159" s="31"/>
       <c r="V159" s="31"/>
       <c r="W159" s="31"/>
       <c r="X159" s="31"/>
       <c r="Y159" s="31"/>
       <c r="Z159" s="31"/>
       <c r="AA159" s="31"/>
       <c r="AB159" s="31"/>
       <c r="AC159" s="31"/>
     </row>
     <row r="160" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A160" s="28" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B160" s="28">
         <v>-80.45</v>
       </c>
       <c r="C160" s="28">
         <v>-60.304000000000002</v>
       </c>
       <c r="D160" s="28">
         <v>-65.313999999999993</v>
       </c>
       <c r="E160" s="28">
         <v>-52.892000000000003</v>
       </c>
       <c r="F160" s="28">
         <v>-60</v>
       </c>
       <c r="G160" s="27"/>
       <c r="H160" s="27"/>
       <c r="I160" s="27"/>
       <c r="J160" s="27"/>
       <c r="K160" s="27"/>
       <c r="L160" s="27"/>
       <c r="M160" s="27"/>
       <c r="N160" s="27"/>
       <c r="O160" s="27"/>
       <c r="P160" s="27"/>
       <c r="Q160" s="27"/>
       <c r="R160" s="27"/>
       <c r="S160" s="27"/>
       <c r="T160" s="27"/>
       <c r="U160" s="27"/>
       <c r="V160" s="27"/>
       <c r="W160" s="27"/>
       <c r="X160" s="27"/>
       <c r="Y160" s="27"/>
       <c r="Z160" s="27"/>
       <c r="AA160" s="27"/>
       <c r="AB160" s="27"/>
       <c r="AC160" s="27"/>
     </row>
     <row r="161" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A161" s="25" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B161" s="26">
         <v>0</v>
       </c>
       <c r="C161" s="26">
         <v>0</v>
       </c>
       <c r="D161" s="26">
         <v>0</v>
       </c>
       <c r="E161" s="26">
         <v>0</v>
       </c>
       <c r="F161" s="26">
         <v>0</v>
       </c>
       <c r="G161" s="27"/>
       <c r="H161" s="27"/>
       <c r="I161" s="27"/>
       <c r="J161" s="27"/>
       <c r="K161" s="27"/>
       <c r="L161" s="27"/>
       <c r="M161" s="27"/>
       <c r="N161" s="27"/>
       <c r="O161" s="27"/>
       <c r="P161" s="27"/>
       <c r="Q161" s="27"/>
       <c r="R161" s="27"/>
       <c r="S161" s="27"/>
       <c r="T161" s="27"/>
       <c r="U161" s="27"/>
       <c r="V161" s="27"/>
       <c r="W161" s="27"/>
       <c r="X161" s="27"/>
       <c r="Y161" s="27"/>
       <c r="Z161" s="27"/>
       <c r="AA161" s="27"/>
       <c r="AB161" s="27"/>
       <c r="AC161" s="27"/>
     </row>
     <row r="162" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A162" s="28" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B162" s="28">
         <v>0</v>
       </c>
       <c r="C162" s="28">
         <v>0</v>
       </c>
       <c r="D162" s="28">
         <v>0</v>
       </c>
       <c r="E162" s="28">
         <v>0</v>
       </c>
       <c r="F162" s="28">
         <v>0</v>
       </c>
       <c r="G162" s="31"/>
       <c r="H162" s="31"/>
       <c r="I162" s="31"/>
       <c r="J162" s="31"/>
       <c r="K162" s="31"/>
       <c r="L162" s="31"/>
       <c r="M162" s="31"/>
       <c r="N162" s="31"/>
       <c r="O162" s="31"/>
       <c r="P162" s="31"/>
       <c r="Q162" s="31"/>
       <c r="R162" s="31"/>
       <c r="S162" s="31"/>
       <c r="T162" s="31"/>
       <c r="U162" s="31"/>
       <c r="V162" s="31"/>
       <c r="W162" s="31"/>
       <c r="X162" s="31"/>
       <c r="Y162" s="31"/>
       <c r="Z162" s="31"/>
       <c r="AA162" s="31"/>
       <c r="AB162" s="31"/>
       <c r="AC162" s="31"/>
     </row>
     <row r="163" spans="1:29" ht="15.75" collapsed="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A163" s="22" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B163" s="23">
         <v>0</v>
       </c>
       <c r="C163" s="23">
         <v>0</v>
       </c>
       <c r="D163" s="23">
         <v>0</v>
       </c>
       <c r="E163" s="23">
         <v>0</v>
       </c>
       <c r="F163" s="23">
         <v>0</v>
       </c>
       <c r="G163" s="29"/>
       <c r="H163" s="29"/>
       <c r="I163" s="29"/>
       <c r="J163" s="29"/>
       <c r="K163" s="29"/>
       <c r="L163" s="29"/>
       <c r="M163" s="29"/>
       <c r="N163" s="29"/>
       <c r="O163" s="29"/>
       <c r="P163" s="29"/>
       <c r="Q163" s="29"/>
       <c r="R163" s="29"/>
       <c r="S163" s="29"/>
       <c r="T163" s="29"/>
       <c r="U163" s="29"/>
       <c r="V163" s="29"/>
       <c r="W163" s="29"/>
       <c r="X163" s="29"/>
       <c r="Y163" s="29"/>
       <c r="Z163" s="29"/>
       <c r="AA163" s="29"/>
       <c r="AB163" s="29"/>
       <c r="AC163" s="29"/>
     </row>
     <row r="164" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A164" s="28" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B164" s="28">
         <v>0</v>
       </c>
       <c r="C164" s="28">
         <v>0</v>
       </c>
       <c r="D164" s="28">
         <v>0</v>
       </c>
       <c r="E164" s="28">
         <v>0</v>
       </c>
       <c r="F164" s="28">
         <v>0</v>
       </c>
       <c r="G164" s="31"/>
       <c r="H164" s="31"/>
       <c r="I164" s="31"/>
       <c r="J164" s="31"/>
       <c r="K164" s="31"/>
       <c r="L164" s="31"/>
       <c r="M164" s="31"/>
       <c r="N164" s="31"/>
       <c r="O164" s="31"/>
       <c r="P164" s="31"/>
       <c r="Q164" s="31"/>
       <c r="R164" s="31"/>
       <c r="S164" s="31"/>
       <c r="T164" s="31"/>
       <c r="U164" s="31"/>
       <c r="V164" s="31"/>
       <c r="W164" s="31"/>
       <c r="X164" s="31"/>
       <c r="Y164" s="31"/>
       <c r="Z164" s="31"/>
       <c r="AA164" s="31"/>
       <c r="AB164" s="31"/>
       <c r="AC164" s="31"/>
     </row>
     <row r="165" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A165" s="25" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B165" s="26">
         <v>0</v>
       </c>
       <c r="C165" s="26">
         <v>0</v>
       </c>
       <c r="D165" s="26">
         <v>0</v>
       </c>
       <c r="E165" s="26">
         <v>0</v>
       </c>
       <c r="F165" s="26">
         <v>0</v>
       </c>
       <c r="G165" s="27"/>
       <c r="H165" s="27"/>
       <c r="I165" s="27"/>
       <c r="J165" s="27"/>
       <c r="K165" s="27"/>
       <c r="L165" s="27"/>
       <c r="M165" s="27"/>
       <c r="N165" s="27"/>
       <c r="O165" s="27"/>
       <c r="P165" s="27"/>
       <c r="Q165" s="27"/>
       <c r="R165" s="27"/>
       <c r="S165" s="27"/>
       <c r="T165" s="27"/>
       <c r="U165" s="27"/>
       <c r="V165" s="27"/>
       <c r="W165" s="27"/>
       <c r="X165" s="27"/>
       <c r="Y165" s="27"/>
       <c r="Z165" s="27"/>
       <c r="AA165" s="27"/>
       <c r="AB165" s="27"/>
       <c r="AC165" s="27"/>
     </row>
     <row r="166" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A166" s="28" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B166" s="28">
         <v>0</v>
       </c>
       <c r="C166" s="28">
         <v>0</v>
       </c>
       <c r="D166" s="28">
         <v>0</v>
       </c>
       <c r="E166" s="28">
         <v>0</v>
       </c>
       <c r="F166" s="28">
         <v>0</v>
       </c>
       <c r="G166" s="31"/>
       <c r="H166" s="31"/>
       <c r="I166" s="31"/>
       <c r="J166" s="31"/>
       <c r="K166" s="31"/>
       <c r="L166" s="31"/>
       <c r="M166" s="31"/>
       <c r="N166" s="31"/>
       <c r="O166" s="31"/>
       <c r="P166" s="31"/>
       <c r="Q166" s="31"/>
       <c r="R166" s="31"/>
       <c r="S166" s="31"/>
       <c r="T166" s="31"/>
       <c r="U166" s="31"/>
       <c r="V166" s="31"/>
       <c r="W166" s="31"/>
       <c r="X166" s="31"/>
       <c r="Y166" s="31"/>
       <c r="Z166" s="31"/>
       <c r="AA166" s="31"/>
       <c r="AB166" s="31"/>
       <c r="AC166" s="31"/>
     </row>
     <row r="167" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A167" s="25" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B167" s="26">
         <v>0</v>
       </c>
       <c r="C167" s="26">
         <v>0</v>
       </c>
       <c r="D167" s="26">
         <v>0</v>
       </c>
       <c r="E167" s="26">
         <v>0</v>
       </c>
       <c r="F167" s="26">
         <v>0</v>
       </c>
       <c r="G167" s="27"/>
       <c r="H167" s="27"/>
       <c r="I167" s="27"/>
       <c r="J167" s="27"/>
       <c r="K167" s="27"/>
       <c r="L167" s="27"/>
       <c r="M167" s="27"/>
       <c r="N167" s="27"/>
       <c r="O167" s="27"/>
       <c r="P167" s="27"/>
       <c r="Q167" s="27"/>
       <c r="R167" s="27"/>
       <c r="S167" s="27"/>
       <c r="T167" s="27"/>
       <c r="U167" s="27"/>
       <c r="V167" s="27"/>
       <c r="W167" s="27"/>
       <c r="X167" s="27"/>
       <c r="Y167" s="27"/>
       <c r="Z167" s="27"/>
       <c r="AA167" s="27"/>
       <c r="AB167" s="27"/>
       <c r="AC167" s="27"/>
     </row>
     <row r="168" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A168" s="28" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B168" s="28">
         <v>0</v>
       </c>
       <c r="C168" s="28">
         <v>0</v>
       </c>
       <c r="D168" s="28">
         <v>0</v>
       </c>
       <c r="E168" s="28">
         <v>0</v>
       </c>
       <c r="F168" s="28">
         <v>0</v>
       </c>
       <c r="G168" s="31"/>
       <c r="H168" s="31"/>
       <c r="I168" s="31"/>
       <c r="J168" s="31"/>
       <c r="K168" s="31"/>
       <c r="L168" s="31"/>
       <c r="M168" s="31"/>
       <c r="N168" s="31"/>
       <c r="O168" s="31"/>
       <c r="P168" s="31"/>
       <c r="Q168" s="31"/>
       <c r="R168" s="31"/>
       <c r="S168" s="31"/>
       <c r="T168" s="31"/>
       <c r="U168" s="31"/>
       <c r="V168" s="31"/>
       <c r="W168" s="31"/>
       <c r="X168" s="31"/>
       <c r="Y168" s="31"/>
       <c r="Z168" s="31"/>
       <c r="AA168" s="31"/>
       <c r="AB168" s="31"/>
       <c r="AC168" s="31"/>
     </row>
     <row r="169" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A169" s="25" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B169" s="26">
         <v>0</v>
       </c>
       <c r="C169" s="26">
         <v>0</v>
       </c>
       <c r="D169" s="26">
         <v>0</v>
       </c>
       <c r="E169" s="26">
         <v>0</v>
       </c>
       <c r="F169" s="26">
         <v>0</v>
       </c>
       <c r="G169" s="27"/>
       <c r="H169" s="27"/>
       <c r="I169" s="27"/>
       <c r="J169" s="27"/>
       <c r="K169" s="27"/>
       <c r="L169" s="27"/>
       <c r="M169" s="27"/>
       <c r="N169" s="27"/>
       <c r="O169" s="27"/>
       <c r="P169" s="27"/>
       <c r="Q169" s="27"/>
       <c r="R169" s="27"/>
       <c r="S169" s="27"/>
       <c r="T169" s="27"/>
       <c r="U169" s="27"/>
       <c r="V169" s="27"/>
       <c r="W169" s="27"/>
       <c r="X169" s="27"/>
       <c r="Y169" s="27"/>
       <c r="Z169" s="27"/>
       <c r="AA169" s="27"/>
       <c r="AB169" s="27"/>
       <c r="AC169" s="27"/>
     </row>
     <row r="170" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A170" s="28" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B170" s="28">
         <v>0</v>
       </c>
       <c r="C170" s="28">
         <v>0</v>
       </c>
       <c r="D170" s="28">
         <v>0</v>
       </c>
       <c r="E170" s="28">
         <v>0</v>
       </c>
       <c r="F170" s="28">
         <v>0</v>
       </c>
       <c r="G170" s="31"/>
       <c r="H170" s="31"/>
       <c r="I170" s="31"/>
       <c r="J170" s="31"/>
       <c r="K170" s="31"/>
       <c r="L170" s="31"/>
       <c r="M170" s="31"/>
       <c r="N170" s="31"/>
       <c r="O170" s="31"/>
       <c r="P170" s="31"/>
       <c r="Q170" s="31"/>
       <c r="R170" s="31"/>
       <c r="S170" s="31"/>
       <c r="T170" s="31"/>
       <c r="U170" s="31"/>
       <c r="V170" s="31"/>
       <c r="W170" s="31"/>
       <c r="X170" s="31"/>
       <c r="Y170" s="31"/>
       <c r="Z170" s="31"/>
       <c r="AA170" s="31"/>
       <c r="AB170" s="31"/>
       <c r="AC170" s="31"/>
     </row>
     <row r="171" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A171" s="25" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B171" s="26">
         <v>0</v>
       </c>
       <c r="C171" s="26">
         <v>0</v>
       </c>
       <c r="D171" s="26">
         <v>0</v>
       </c>
       <c r="E171" s="26">
         <v>0</v>
       </c>
       <c r="F171" s="26">
         <v>0</v>
       </c>
       <c r="G171" s="27"/>
       <c r="H171" s="27"/>
       <c r="I171" s="27"/>
       <c r="J171" s="27"/>
       <c r="K171" s="27"/>
       <c r="L171" s="27"/>
       <c r="M171" s="27"/>
       <c r="N171" s="27"/>
       <c r="O171" s="27"/>
       <c r="P171" s="27"/>
       <c r="Q171" s="27"/>
       <c r="R171" s="27"/>
       <c r="S171" s="27"/>
       <c r="T171" s="27"/>
       <c r="U171" s="27"/>
       <c r="V171" s="27"/>
       <c r="W171" s="27"/>
       <c r="X171" s="27"/>
       <c r="Y171" s="27"/>
       <c r="Z171" s="27"/>
       <c r="AA171" s="27"/>
       <c r="AB171" s="27"/>
       <c r="AC171" s="27"/>
     </row>
     <row r="172" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A172" s="28" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B172" s="28">
         <v>0</v>
       </c>
       <c r="C172" s="28">
         <v>0</v>
       </c>
       <c r="D172" s="28">
         <v>0</v>
       </c>
       <c r="E172" s="28">
         <v>0</v>
       </c>
       <c r="F172" s="28">
         <v>0</v>
       </c>
       <c r="G172" s="31"/>
       <c r="H172" s="31"/>
       <c r="I172" s="31"/>
       <c r="J172" s="31"/>
       <c r="K172" s="31"/>
       <c r="L172" s="31"/>
       <c r="M172" s="31"/>
       <c r="N172" s="31"/>
       <c r="O172" s="31"/>
       <c r="P172" s="31"/>
       <c r="Q172" s="31"/>
       <c r="R172" s="31"/>
       <c r="S172" s="31"/>
       <c r="T172" s="31"/>
       <c r="U172" s="31"/>
       <c r="V172" s="31"/>
       <c r="W172" s="31"/>
       <c r="X172" s="31"/>
       <c r="Y172" s="31"/>
       <c r="Z172" s="31"/>
       <c r="AA172" s="31"/>
       <c r="AB172" s="31"/>
       <c r="AC172" s="31"/>
     </row>
     <row r="173" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A173" s="25" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B173" s="26">
         <v>0</v>
       </c>
       <c r="C173" s="26">
         <v>0</v>
       </c>
       <c r="D173" s="26">
         <v>0</v>
       </c>
       <c r="E173" s="26">
         <v>0</v>
       </c>
       <c r="F173" s="26">
         <v>0</v>
       </c>
       <c r="G173" s="27"/>
       <c r="H173" s="27"/>
       <c r="I173" s="27"/>
       <c r="J173" s="27"/>
       <c r="K173" s="27"/>
       <c r="L173" s="27"/>
       <c r="M173" s="27"/>
       <c r="N173" s="27"/>
       <c r="O173" s="27"/>
       <c r="P173" s="27"/>
       <c r="Q173" s="27"/>
       <c r="R173" s="27"/>
       <c r="S173" s="27"/>
       <c r="T173" s="27"/>
       <c r="U173" s="27"/>
       <c r="V173" s="27"/>
       <c r="W173" s="27"/>
       <c r="X173" s="27"/>
       <c r="Y173" s="27"/>
       <c r="Z173" s="27"/>
       <c r="AA173" s="27"/>
       <c r="AB173" s="27"/>
       <c r="AC173" s="27"/>
     </row>
     <row r="174" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A174" s="28" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B174" s="28">
         <v>0</v>
       </c>
       <c r="C174" s="28">
         <v>0</v>
       </c>
       <c r="D174" s="28">
         <v>0</v>
       </c>
       <c r="E174" s="28">
         <v>0</v>
       </c>
       <c r="F174" s="28">
         <v>0</v>
       </c>
       <c r="G174" s="27"/>
       <c r="H174" s="27"/>
       <c r="I174" s="27"/>
       <c r="J174" s="27"/>
       <c r="K174" s="27"/>
       <c r="L174" s="27"/>
       <c r="M174" s="27"/>
       <c r="N174" s="27"/>
       <c r="O174" s="27"/>
       <c r="P174" s="27"/>
       <c r="Q174" s="27"/>
       <c r="R174" s="27"/>
       <c r="S174" s="27"/>
       <c r="T174" s="27"/>
       <c r="U174" s="27"/>
       <c r="V174" s="27"/>
       <c r="W174" s="27"/>
       <c r="X174" s="27"/>
       <c r="Y174" s="27"/>
       <c r="Z174" s="27"/>
       <c r="AA174" s="27"/>
       <c r="AB174" s="27"/>
       <c r="AC174" s="27"/>
     </row>
     <row r="175" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A175" s="25" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B175" s="26">
         <v>0</v>
       </c>
       <c r="C175" s="26">
         <v>0</v>
       </c>
       <c r="D175" s="26">
         <v>0</v>
       </c>
       <c r="E175" s="26">
         <v>0</v>
       </c>
       <c r="F175" s="26">
         <v>0</v>
       </c>
       <c r="G175" s="31"/>
       <c r="H175" s="31"/>
       <c r="I175" s="31"/>
       <c r="J175" s="31"/>
       <c r="K175" s="31"/>
       <c r="L175" s="31"/>
       <c r="M175" s="31"/>
       <c r="N175" s="31"/>
       <c r="O175" s="31"/>
       <c r="P175" s="31"/>
       <c r="Q175" s="31"/>
       <c r="R175" s="31"/>
       <c r="S175" s="31"/>
       <c r="T175" s="31"/>
       <c r="U175" s="31"/>
       <c r="V175" s="31"/>
       <c r="W175" s="31"/>
       <c r="X175" s="31"/>
       <c r="Y175" s="31"/>
       <c r="Z175" s="31"/>
       <c r="AA175" s="31"/>
       <c r="AB175" s="31"/>
       <c r="AC175" s="31"/>
     </row>
     <row r="176" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A176" s="28" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B176" s="28">
         <v>0</v>
       </c>
       <c r="C176" s="28">
         <v>0</v>
       </c>
       <c r="D176" s="28">
         <v>0</v>
       </c>
       <c r="E176" s="28">
         <v>0</v>
       </c>
       <c r="F176" s="28">
         <v>0</v>
       </c>
       <c r="G176" s="31"/>
       <c r="H176" s="31"/>
       <c r="I176" s="31"/>
       <c r="J176" s="31"/>
       <c r="K176" s="31"/>
       <c r="L176" s="31"/>
       <c r="M176" s="31"/>
       <c r="N176" s="31"/>
       <c r="O176" s="31"/>
       <c r="P176" s="31"/>
       <c r="Q176" s="31"/>
       <c r="R176" s="31"/>
       <c r="S176" s="31"/>
       <c r="T176" s="31"/>
       <c r="U176" s="31"/>
       <c r="V176" s="31"/>
       <c r="W176" s="31"/>
       <c r="X176" s="31"/>
       <c r="Y176" s="31"/>
       <c r="Z176" s="31"/>
       <c r="AA176" s="31"/>
       <c r="AB176" s="31"/>
       <c r="AC176" s="31"/>
     </row>
     <row r="177" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A177" s="25" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B177" s="26">
         <v>0</v>
       </c>
       <c r="C177" s="26">
         <v>0</v>
       </c>
       <c r="D177" s="26">
         <v>0</v>
       </c>
       <c r="E177" s="26">
         <v>0</v>
       </c>
       <c r="F177" s="26">
         <v>0</v>
       </c>
       <c r="G177" s="31"/>
       <c r="H177" s="31"/>
       <c r="I177" s="31"/>
       <c r="J177" s="31"/>
       <c r="K177" s="31"/>
       <c r="L177" s="31"/>
       <c r="M177" s="31"/>
       <c r="N177" s="31"/>
       <c r="O177" s="31"/>
       <c r="P177" s="31"/>
       <c r="Q177" s="31"/>
       <c r="R177" s="31"/>
       <c r="S177" s="31"/>
       <c r="T177" s="31"/>
       <c r="U177" s="31"/>
       <c r="V177" s="31"/>
       <c r="W177" s="31"/>
       <c r="X177" s="31"/>
       <c r="Y177" s="31"/>
       <c r="Z177" s="31"/>
       <c r="AA177" s="31"/>
       <c r="AB177" s="31"/>
       <c r="AC177" s="31"/>
     </row>
     <row r="178" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A178" s="28" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B178" s="28">
         <v>0</v>
       </c>
       <c r="C178" s="28">
         <v>0</v>
       </c>
       <c r="D178" s="28">
         <v>0</v>
       </c>
       <c r="E178" s="28">
         <v>0</v>
       </c>
       <c r="F178" s="28">
         <v>0</v>
       </c>
       <c r="G178" s="27"/>
       <c r="H178" s="27"/>
       <c r="I178" s="27"/>
       <c r="J178" s="27"/>
       <c r="K178" s="27"/>
       <c r="L178" s="27"/>
       <c r="M178" s="27"/>
       <c r="N178" s="27"/>
       <c r="O178" s="27"/>
       <c r="P178" s="27"/>
       <c r="Q178" s="27"/>
       <c r="R178" s="27"/>
       <c r="S178" s="27"/>
       <c r="T178" s="27"/>
       <c r="U178" s="27"/>
       <c r="V178" s="27"/>
       <c r="W178" s="27"/>
       <c r="X178" s="27"/>
       <c r="Y178" s="27"/>
       <c r="Z178" s="27"/>
       <c r="AA178" s="27"/>
       <c r="AB178" s="27"/>
       <c r="AC178" s="27"/>
     </row>
     <row r="179" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A179" s="25" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B179" s="26">
         <v>0</v>
       </c>
       <c r="C179" s="26">
         <v>0</v>
       </c>
       <c r="D179" s="26">
         <v>0</v>
       </c>
       <c r="E179" s="26">
         <v>0</v>
       </c>
       <c r="F179" s="26">
         <v>0</v>
       </c>
       <c r="G179" s="31"/>
       <c r="H179" s="31"/>
       <c r="I179" s="31"/>
       <c r="J179" s="31"/>
       <c r="K179" s="31"/>
       <c r="L179" s="31"/>
       <c r="M179" s="31"/>
       <c r="N179" s="31"/>
       <c r="O179" s="31"/>
       <c r="P179" s="31"/>
       <c r="Q179" s="31"/>
       <c r="R179" s="31"/>
       <c r="S179" s="31"/>
       <c r="T179" s="31"/>
       <c r="U179" s="31"/>
       <c r="V179" s="31"/>
       <c r="W179" s="31"/>
       <c r="X179" s="31"/>
       <c r="Y179" s="31"/>
       <c r="Z179" s="31"/>
       <c r="AA179" s="31"/>
       <c r="AB179" s="31"/>
       <c r="AC179" s="31"/>
     </row>
     <row r="180" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A180" s="28" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B180" s="28">
         <v>0</v>
       </c>
       <c r="C180" s="28">
         <v>0</v>
       </c>
       <c r="D180" s="28">
         <v>0</v>
       </c>
       <c r="E180" s="28">
         <v>0</v>
       </c>
       <c r="F180" s="28">
         <v>0</v>
       </c>
       <c r="G180" s="27"/>
       <c r="H180" s="27"/>
       <c r="I180" s="27"/>
       <c r="J180" s="27"/>
       <c r="K180" s="27"/>
       <c r="L180" s="27"/>
       <c r="M180" s="27"/>
       <c r="N180" s="27"/>
       <c r="O180" s="27"/>
       <c r="P180" s="27"/>
       <c r="Q180" s="27"/>
       <c r="R180" s="27"/>
       <c r="S180" s="27"/>
       <c r="T180" s="27"/>
       <c r="U180" s="27"/>
       <c r="V180" s="27"/>
       <c r="W180" s="27"/>
       <c r="X180" s="27"/>
       <c r="Y180" s="27"/>
       <c r="Z180" s="27"/>
       <c r="AA180" s="27"/>
       <c r="AB180" s="27"/>
       <c r="AC180" s="27"/>
     </row>
     <row r="181" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A181" s="25" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B181" s="26">
         <v>0</v>
       </c>
       <c r="C181" s="26">
         <v>0</v>
       </c>
       <c r="D181" s="26">
         <v>0</v>
       </c>
       <c r="E181" s="26">
         <v>0</v>
       </c>
       <c r="F181" s="26">
         <v>0</v>
       </c>
       <c r="G181" s="31"/>
       <c r="H181" s="31"/>
       <c r="I181" s="31"/>
       <c r="J181" s="31"/>
       <c r="K181" s="31"/>
       <c r="L181" s="31"/>
       <c r="M181" s="31"/>
       <c r="N181" s="31"/>
       <c r="O181" s="31"/>
       <c r="P181" s="31"/>
       <c r="Q181" s="31"/>
       <c r="R181" s="31"/>
       <c r="S181" s="31"/>
       <c r="T181" s="31"/>
       <c r="U181" s="31"/>
       <c r="V181" s="31"/>
       <c r="W181" s="31"/>
       <c r="X181" s="31"/>
       <c r="Y181" s="31"/>
       <c r="Z181" s="31"/>
       <c r="AA181" s="31"/>
       <c r="AB181" s="31"/>
       <c r="AC181" s="31"/>
     </row>
     <row r="182" spans="1:29" ht="15.75" collapsed="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A182" s="22" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B182" s="23">
         <v>-36.209000000000003</v>
       </c>
       <c r="C182" s="23">
         <v>2.222</v>
       </c>
       <c r="D182" s="23">
         <v>-38.06</v>
       </c>
       <c r="E182" s="23">
         <v>12.468</v>
       </c>
       <c r="F182" s="23">
         <v>23</v>
       </c>
       <c r="G182" s="29"/>
       <c r="H182" s="29"/>
       <c r="I182" s="29"/>
       <c r="J182" s="29"/>
       <c r="K182" s="29"/>
       <c r="L182" s="29"/>
       <c r="M182" s="29"/>
       <c r="N182" s="29"/>
       <c r="O182" s="29"/>
       <c r="P182" s="29"/>
       <c r="Q182" s="29"/>
       <c r="R182" s="29"/>
       <c r="S182" s="29"/>
       <c r="T182" s="29"/>
       <c r="U182" s="29"/>
       <c r="V182" s="29"/>
       <c r="W182" s="29"/>
       <c r="X182" s="29"/>
       <c r="Y182" s="29"/>
       <c r="Z182" s="29"/>
       <c r="AA182" s="29"/>
       <c r="AB182" s="29"/>
       <c r="AC182" s="29"/>
     </row>
     <row r="183" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A183" s="28" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B183" s="28">
         <v>-36.209000000000003</v>
       </c>
       <c r="C183" s="28">
         <v>2.222</v>
       </c>
       <c r="D183" s="28">
         <v>-38.06</v>
       </c>
       <c r="E183" s="28">
         <v>12.468</v>
       </c>
       <c r="F183" s="28">
         <v>23</v>
       </c>
       <c r="G183" s="31"/>
       <c r="H183" s="31"/>
       <c r="I183" s="31"/>
       <c r="J183" s="31"/>
       <c r="K183" s="31"/>
       <c r="L183" s="31"/>
       <c r="M183" s="31"/>
       <c r="N183" s="31"/>
       <c r="O183" s="31"/>
       <c r="P183" s="31"/>
       <c r="Q183" s="31"/>
       <c r="R183" s="31"/>
       <c r="S183" s="31"/>
       <c r="T183" s="31"/>
       <c r="U183" s="31"/>
       <c r="V183" s="31"/>
       <c r="W183" s="31"/>
       <c r="X183" s="31"/>
       <c r="Y183" s="31"/>
       <c r="Z183" s="31"/>
       <c r="AA183" s="31"/>
       <c r="AB183" s="31"/>
       <c r="AC183" s="31"/>
     </row>
     <row r="184" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A184" s="25" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B184" s="26">
         <v>0</v>
       </c>
       <c r="C184" s="26">
         <v>0</v>
       </c>
       <c r="D184" s="26">
         <v>0</v>
       </c>
       <c r="E184" s="26">
         <v>0</v>
       </c>
       <c r="F184" s="26">
         <v>0</v>
       </c>
       <c r="G184" s="27"/>
       <c r="H184" s="27"/>
       <c r="I184" s="27"/>
       <c r="J184" s="27"/>
       <c r="K184" s="27"/>
       <c r="L184" s="27"/>
       <c r="M184" s="27"/>
       <c r="N184" s="27"/>
       <c r="O184" s="27"/>
       <c r="P184" s="27"/>
       <c r="Q184" s="27"/>
       <c r="R184" s="27"/>
       <c r="S184" s="27"/>
       <c r="T184" s="27"/>
       <c r="U184" s="27"/>
       <c r="V184" s="27"/>
       <c r="W184" s="27"/>
       <c r="X184" s="27"/>
       <c r="Y184" s="27"/>
       <c r="Z184" s="27"/>
       <c r="AA184" s="27"/>
       <c r="AB184" s="27"/>
       <c r="AC184" s="27"/>
     </row>
     <row r="185" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A185" s="28" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B185" s="28">
         <v>0</v>
       </c>
       <c r="C185" s="28">
         <v>0</v>
       </c>
       <c r="D185" s="28">
         <v>0</v>
       </c>
       <c r="E185" s="28">
         <v>0</v>
       </c>
       <c r="F185" s="28">
         <v>0</v>
       </c>
       <c r="G185" s="31"/>
       <c r="H185" s="31"/>
       <c r="I185" s="31"/>
       <c r="J185" s="31"/>
       <c r="K185" s="31"/>
       <c r="L185" s="31"/>
       <c r="M185" s="31"/>
       <c r="N185" s="31"/>
       <c r="O185" s="31"/>
       <c r="P185" s="31"/>
       <c r="Q185" s="31"/>
       <c r="R185" s="31"/>
       <c r="S185" s="31"/>
       <c r="T185" s="31"/>
       <c r="U185" s="31"/>
       <c r="V185" s="31"/>
       <c r="W185" s="31"/>
       <c r="X185" s="31"/>
       <c r="Y185" s="31"/>
       <c r="Z185" s="31"/>
       <c r="AA185" s="31"/>
       <c r="AB185" s="31"/>
       <c r="AC185" s="31"/>
     </row>
     <row r="186" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A186" s="25" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B186" s="26">
         <v>0</v>
       </c>
       <c r="C186" s="26">
         <v>0</v>
       </c>
       <c r="D186" s="26">
         <v>0</v>
       </c>
       <c r="E186" s="26">
         <v>0</v>
       </c>
       <c r="F186" s="26">
         <v>0</v>
       </c>
       <c r="G186" s="27"/>
       <c r="H186" s="27"/>
       <c r="I186" s="27"/>
       <c r="J186" s="27"/>
       <c r="K186" s="27"/>
       <c r="L186" s="27"/>
       <c r="M186" s="27"/>
       <c r="N186" s="27"/>
       <c r="O186" s="27"/>
       <c r="P186" s="27"/>
       <c r="Q186" s="27"/>
       <c r="R186" s="27"/>
       <c r="S186" s="27"/>
       <c r="T186" s="27"/>
       <c r="U186" s="27"/>
       <c r="V186" s="27"/>
       <c r="W186" s="27"/>
       <c r="X186" s="27"/>
       <c r="Y186" s="27"/>
       <c r="Z186" s="27"/>
       <c r="AA186" s="27"/>
       <c r="AB186" s="27"/>
       <c r="AC186" s="27"/>
     </row>
     <row r="187" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A187" s="28" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B187" s="28">
         <v>0</v>
       </c>
       <c r="C187" s="28">
         <v>0</v>
       </c>
       <c r="D187" s="28">
         <v>0</v>
       </c>
       <c r="E187" s="28">
         <v>0</v>
       </c>
       <c r="F187" s="28">
         <v>0</v>
       </c>
       <c r="G187" s="31"/>
       <c r="H187" s="31"/>
       <c r="I187" s="31"/>
       <c r="J187" s="31"/>
       <c r="K187" s="31"/>
       <c r="L187" s="31"/>
       <c r="M187" s="31"/>
       <c r="N187" s="31"/>
       <c r="O187" s="31"/>
       <c r="P187" s="31"/>
       <c r="Q187" s="31"/>
       <c r="R187" s="31"/>
       <c r="S187" s="31"/>
       <c r="T187" s="31"/>
       <c r="U187" s="31"/>
       <c r="V187" s="31"/>
       <c r="W187" s="31"/>
       <c r="X187" s="31"/>
       <c r="Y187" s="31"/>
       <c r="Z187" s="31"/>
       <c r="AA187" s="31"/>
       <c r="AB187" s="31"/>
       <c r="AC187" s="31"/>
     </row>
     <row r="188" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A188" s="25" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B188" s="26">
         <v>0</v>
       </c>
       <c r="C188" s="26">
         <v>0</v>
       </c>
       <c r="D188" s="26">
         <v>0</v>
       </c>
       <c r="E188" s="26">
         <v>0</v>
       </c>
       <c r="F188" s="26">
         <v>0</v>
       </c>
       <c r="G188" s="27"/>
       <c r="H188" s="27"/>
       <c r="I188" s="27"/>
       <c r="J188" s="27"/>
       <c r="K188" s="27"/>
       <c r="L188" s="27"/>
       <c r="M188" s="27"/>
       <c r="N188" s="27"/>
       <c r="O188" s="27"/>
       <c r="P188" s="27"/>
       <c r="Q188" s="27"/>
       <c r="R188" s="27"/>
       <c r="S188" s="27"/>
       <c r="T188" s="27"/>
       <c r="U188" s="27"/>
       <c r="V188" s="27"/>
       <c r="W188" s="27"/>
       <c r="X188" s="27"/>
       <c r="Y188" s="27"/>
       <c r="Z188" s="27"/>
       <c r="AA188" s="27"/>
       <c r="AB188" s="27"/>
       <c r="AC188" s="27"/>
     </row>
     <row r="189" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A189" s="28" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B189" s="28">
         <v>0</v>
       </c>
       <c r="C189" s="28">
         <v>0</v>
       </c>
       <c r="D189" s="28">
         <v>0</v>
       </c>
       <c r="E189" s="28">
         <v>0</v>
       </c>
       <c r="F189" s="28">
         <v>0</v>
       </c>
       <c r="G189" s="27"/>
       <c r="H189" s="27"/>
       <c r="I189" s="27"/>
       <c r="J189" s="27"/>
       <c r="K189" s="27"/>
       <c r="L189" s="27"/>
       <c r="M189" s="27"/>
       <c r="N189" s="27"/>
       <c r="O189" s="27"/>
       <c r="P189" s="27"/>
       <c r="Q189" s="27"/>
       <c r="R189" s="27"/>
       <c r="S189" s="27"/>
       <c r="T189" s="27"/>
       <c r="U189" s="27"/>
       <c r="V189" s="27"/>
       <c r="W189" s="27"/>
       <c r="X189" s="27"/>
       <c r="Y189" s="27"/>
       <c r="Z189" s="27"/>
       <c r="AA189" s="27"/>
       <c r="AB189" s="27"/>
       <c r="AC189" s="27"/>
     </row>
     <row r="190" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A190" s="25" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B190" s="26">
         <v>0</v>
       </c>
       <c r="C190" s="26">
         <v>0</v>
       </c>
       <c r="D190" s="26">
         <v>0</v>
       </c>
       <c r="E190" s="26">
         <v>0</v>
       </c>
       <c r="F190" s="26">
         <v>0</v>
       </c>
       <c r="G190" s="30"/>
       <c r="H190" s="30"/>
       <c r="I190" s="30"/>
       <c r="J190" s="30"/>
       <c r="K190" s="30"/>
       <c r="L190" s="30"/>
       <c r="M190" s="30"/>
       <c r="N190" s="30"/>
       <c r="O190" s="30"/>
       <c r="P190" s="30"/>
       <c r="Q190" s="30"/>
       <c r="R190" s="30"/>
       <c r="S190" s="30"/>
       <c r="T190" s="30"/>
       <c r="U190" s="30"/>
       <c r="V190" s="30"/>
       <c r="W190" s="30"/>
       <c r="X190" s="30"/>
       <c r="Y190" s="30"/>
       <c r="Z190" s="30"/>
       <c r="AA190" s="30"/>
       <c r="AB190" s="30"/>
       <c r="AC190" s="30"/>
     </row>
     <row r="191" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A191" s="28" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B191" s="28">
         <v>0</v>
       </c>
       <c r="C191" s="28">
         <v>0</v>
       </c>
       <c r="D191" s="28">
         <v>0</v>
       </c>
       <c r="E191" s="28">
         <v>0</v>
       </c>
       <c r="F191" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:29" ht="15.75" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="A192" s="36" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B192" s="37">
         <v>-115.05200000000001</v>
       </c>
       <c r="C192" s="37">
         <v>-18.161999999999999</v>
       </c>
       <c r="D192" s="37">
         <v>-156.06700000000001</v>
       </c>
       <c r="E192" s="37">
         <v>-94.266999999999996</v>
       </c>
       <c r="F192" s="37">
         <v>-103</v>
       </c>
     </row>
     <row r="194" spans="1:29" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A194" s="34" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B194" s="35" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C194" s="35" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D194" s="35" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="E194" s="35" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F194" s="35" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="195" spans="1:29" s="24" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A195" s="22" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B195" s="23">
         <v>-10949.462</v>
       </c>
       <c r="C195" s="23">
         <v>-11598.785</v>
       </c>
       <c r="D195" s="23">
         <v>-12232.018</v>
       </c>
       <c r="E195" s="23">
         <v>-12859.67</v>
       </c>
       <c r="F195" s="23">
         <v>-12890</v>
       </c>
     </row>
     <row r="196" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A196" s="28" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B196" s="28">
         <v>0.40400000000000003</v>
       </c>
       <c r="C196" s="28">
         <v>0.41199999999999998</v>
       </c>
       <c r="D196" s="28">
         <v>0.42299999999999999</v>
       </c>
       <c r="E196" s="28">
         <v>0.434</v>
       </c>
       <c r="F196" s="28">
         <v>0</v>
       </c>
       <c r="G196" s="31"/>
       <c r="H196" s="31"/>
       <c r="I196" s="31"/>
       <c r="J196" s="31"/>
       <c r="K196" s="31"/>
       <c r="L196" s="31"/>
       <c r="M196" s="31"/>
       <c r="N196" s="31"/>
       <c r="O196" s="31"/>
       <c r="P196" s="31"/>
       <c r="Q196" s="31"/>
       <c r="R196" s="31"/>
       <c r="S196" s="31"/>
       <c r="T196" s="31"/>
       <c r="U196" s="31"/>
       <c r="V196" s="31"/>
       <c r="W196" s="31"/>
       <c r="X196" s="31"/>
       <c r="Y196" s="31"/>
       <c r="Z196" s="31"/>
       <c r="AA196" s="31"/>
       <c r="AB196" s="31"/>
       <c r="AC196" s="31"/>
     </row>
     <row r="197" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A197" s="25" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B197" s="26">
         <v>1.627</v>
       </c>
       <c r="C197" s="26">
         <v>1.4670000000000001</v>
       </c>
       <c r="D197" s="26">
         <v>1.353</v>
       </c>
       <c r="E197" s="26">
         <v>1.3069999999999999</v>
       </c>
       <c r="F197" s="26">
         <v>1</v>
       </c>
       <c r="G197" s="27"/>
       <c r="H197" s="27"/>
       <c r="I197" s="27"/>
       <c r="J197" s="27"/>
       <c r="K197" s="27"/>
       <c r="L197" s="27"/>
       <c r="M197" s="27"/>
       <c r="N197" s="27"/>
       <c r="O197" s="27"/>
       <c r="P197" s="27"/>
       <c r="Q197" s="27"/>
       <c r="R197" s="27"/>
       <c r="S197" s="27"/>
       <c r="T197" s="27"/>
       <c r="U197" s="27"/>
       <c r="V197" s="27"/>
       <c r="W197" s="27"/>
       <c r="X197" s="27"/>
       <c r="Y197" s="27"/>
       <c r="Z197" s="27"/>
       <c r="AA197" s="27"/>
       <c r="AB197" s="27"/>
       <c r="AC197" s="27"/>
     </row>
     <row r="198" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A198" s="28" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B198" s="28">
         <v>43.145000000000003</v>
       </c>
       <c r="C198" s="28">
         <v>31.135999999999999</v>
       </c>
       <c r="D198" s="28">
         <v>23.515999999999998</v>
       </c>
       <c r="E198" s="28">
         <v>24.003</v>
       </c>
       <c r="F198" s="28">
         <v>22</v>
       </c>
       <c r="G198" s="31"/>
       <c r="H198" s="31"/>
       <c r="I198" s="31"/>
       <c r="J198" s="31"/>
       <c r="K198" s="31"/>
       <c r="L198" s="31"/>
       <c r="M198" s="31"/>
       <c r="N198" s="31"/>
       <c r="O198" s="31"/>
       <c r="P198" s="31"/>
       <c r="Q198" s="31"/>
       <c r="R198" s="31"/>
       <c r="S198" s="31"/>
       <c r="T198" s="31"/>
       <c r="U198" s="31"/>
       <c r="V198" s="31"/>
       <c r="W198" s="31"/>
       <c r="X198" s="31"/>
       <c r="Y198" s="31"/>
       <c r="Z198" s="31"/>
       <c r="AA198" s="31"/>
       <c r="AB198" s="31"/>
       <c r="AC198" s="31"/>
     </row>
     <row r="199" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A199" s="25" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B199" s="26">
         <v>-166.892</v>
       </c>
       <c r="C199" s="26">
         <v>-167.291</v>
       </c>
       <c r="D199" s="26">
         <v>-193.947</v>
       </c>
       <c r="E199" s="26">
         <v>-184.351</v>
       </c>
       <c r="F199" s="26">
         <v>-155</v>
       </c>
       <c r="G199" s="27"/>
       <c r="H199" s="27"/>
       <c r="I199" s="27"/>
       <c r="J199" s="27"/>
       <c r="K199" s="27"/>
       <c r="L199" s="27"/>
       <c r="M199" s="27"/>
       <c r="N199" s="27"/>
       <c r="O199" s="27"/>
       <c r="P199" s="27"/>
       <c r="Q199" s="27"/>
       <c r="R199" s="27"/>
       <c r="S199" s="27"/>
       <c r="T199" s="27"/>
       <c r="U199" s="27"/>
       <c r="V199" s="27"/>
       <c r="W199" s="27"/>
       <c r="X199" s="27"/>
       <c r="Y199" s="27"/>
       <c r="Z199" s="27"/>
       <c r="AA199" s="27"/>
       <c r="AB199" s="27"/>
       <c r="AC199" s="27"/>
     </row>
     <row r="200" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A200" s="28" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B200" s="28">
         <v>72.322000000000003</v>
       </c>
       <c r="C200" s="28">
         <v>43.694000000000003</v>
       </c>
       <c r="D200" s="28">
         <v>33.771000000000001</v>
       </c>
       <c r="E200" s="28">
         <v>48.252000000000002</v>
       </c>
       <c r="F200" s="28">
         <v>46</v>
       </c>
       <c r="G200" s="31"/>
       <c r="H200" s="31"/>
       <c r="I200" s="31"/>
       <c r="J200" s="31"/>
       <c r="K200" s="31"/>
       <c r="L200" s="31"/>
       <c r="M200" s="31"/>
       <c r="N200" s="31"/>
       <c r="O200" s="31"/>
       <c r="P200" s="31"/>
       <c r="Q200" s="31"/>
       <c r="R200" s="31"/>
       <c r="S200" s="31"/>
       <c r="T200" s="31"/>
       <c r="U200" s="31"/>
       <c r="V200" s="31"/>
       <c r="W200" s="31"/>
       <c r="X200" s="31"/>
       <c r="Y200" s="31"/>
       <c r="Z200" s="31"/>
       <c r="AA200" s="31"/>
       <c r="AB200" s="31"/>
       <c r="AC200" s="31"/>
     </row>
     <row r="201" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A201" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B201" s="26">
         <v>0</v>
       </c>
       <c r="C201" s="26">
         <v>0</v>
       </c>
       <c r="D201" s="26">
         <v>0</v>
       </c>
       <c r="E201" s="26">
         <v>0</v>
       </c>
       <c r="F201" s="26">
         <v>0</v>
       </c>
       <c r="G201" s="27"/>
       <c r="H201" s="27"/>
       <c r="I201" s="27"/>
       <c r="J201" s="27"/>
       <c r="K201" s="27"/>
       <c r="L201" s="27"/>
       <c r="M201" s="27"/>
       <c r="N201" s="27"/>
       <c r="O201" s="27"/>
       <c r="P201" s="27"/>
       <c r="Q201" s="27"/>
       <c r="R201" s="27"/>
       <c r="S201" s="27"/>
       <c r="T201" s="27"/>
       <c r="U201" s="27"/>
       <c r="V201" s="27"/>
       <c r="W201" s="27"/>
       <c r="X201" s="27"/>
       <c r="Y201" s="27"/>
       <c r="Z201" s="27"/>
       <c r="AA201" s="27"/>
       <c r="AB201" s="27"/>
       <c r="AC201" s="27"/>
     </row>
     <row r="202" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A202" s="28" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B202" s="28">
         <v>-3954.2910000000002</v>
       </c>
       <c r="C202" s="28">
         <v>-3945.596</v>
       </c>
       <c r="D202" s="28">
         <v>-4355.8919999999998</v>
       </c>
       <c r="E202" s="28">
         <v>-4073.3310000000001</v>
       </c>
       <c r="F202" s="28">
         <v>-3708</v>
       </c>
       <c r="G202" s="31"/>
       <c r="H202" s="31"/>
       <c r="I202" s="31"/>
       <c r="J202" s="31"/>
       <c r="K202" s="31"/>
       <c r="L202" s="31"/>
       <c r="M202" s="31"/>
       <c r="N202" s="31"/>
       <c r="O202" s="31"/>
       <c r="P202" s="31"/>
       <c r="Q202" s="31"/>
       <c r="R202" s="31"/>
       <c r="S202" s="31"/>
       <c r="T202" s="31"/>
       <c r="U202" s="31"/>
       <c r="V202" s="31"/>
       <c r="W202" s="31"/>
       <c r="X202" s="31"/>
       <c r="Y202" s="31"/>
       <c r="Z202" s="31"/>
       <c r="AA202" s="31"/>
       <c r="AB202" s="31"/>
       <c r="AC202" s="31"/>
     </row>
     <row r="203" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A203" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B203" s="26">
         <v>269.05599999999998</v>
       </c>
       <c r="C203" s="26">
         <v>119.18899999999999</v>
       </c>
       <c r="D203" s="26">
         <v>145.12700000000001</v>
       </c>
       <c r="E203" s="26">
         <v>148.44300000000001</v>
       </c>
       <c r="F203" s="26">
         <v>186</v>
       </c>
       <c r="G203" s="27"/>
       <c r="H203" s="27"/>
       <c r="I203" s="27"/>
       <c r="J203" s="27"/>
       <c r="K203" s="27"/>
       <c r="L203" s="27"/>
       <c r="M203" s="27"/>
       <c r="N203" s="27"/>
       <c r="O203" s="27"/>
       <c r="P203" s="27"/>
       <c r="Q203" s="27"/>
       <c r="R203" s="27"/>
       <c r="S203" s="27"/>
       <c r="T203" s="27"/>
       <c r="U203" s="27"/>
       <c r="V203" s="27"/>
       <c r="W203" s="27"/>
       <c r="X203" s="27"/>
       <c r="Y203" s="27"/>
       <c r="Z203" s="27"/>
       <c r="AA203" s="27"/>
       <c r="AB203" s="27"/>
       <c r="AC203" s="27"/>
     </row>
     <row r="204" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A204" s="28" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B204" s="28">
         <v>-475.65800000000002</v>
       </c>
       <c r="C204" s="28">
         <v>-471.27600000000001</v>
       </c>
       <c r="D204" s="28">
         <v>-461.03899999999999</v>
       </c>
       <c r="E204" s="28">
         <v>-452.58300000000003</v>
       </c>
       <c r="F204" s="28">
         <v>-428</v>
       </c>
       <c r="G204" s="31"/>
       <c r="H204" s="31"/>
       <c r="I204" s="31"/>
       <c r="J204" s="31"/>
       <c r="K204" s="31"/>
       <c r="L204" s="31"/>
       <c r="M204" s="31"/>
       <c r="N204" s="31"/>
       <c r="O204" s="31"/>
       <c r="P204" s="31"/>
       <c r="Q204" s="31"/>
       <c r="R204" s="31"/>
       <c r="S204" s="31"/>
       <c r="T204" s="31"/>
       <c r="U204" s="31"/>
       <c r="V204" s="31"/>
       <c r="W204" s="31"/>
       <c r="X204" s="31"/>
       <c r="Y204" s="31"/>
       <c r="Z204" s="31"/>
       <c r="AA204" s="31"/>
       <c r="AB204" s="31"/>
       <c r="AC204" s="31"/>
     </row>
     <row r="205" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A205" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B205" s="26">
         <v>0</v>
       </c>
       <c r="C205" s="26">
         <v>0</v>
       </c>
       <c r="D205" s="26">
         <v>0</v>
       </c>
       <c r="E205" s="26">
         <v>0</v>
       </c>
       <c r="F205" s="26">
         <v>0</v>
       </c>
       <c r="G205" s="27"/>
       <c r="H205" s="27"/>
       <c r="I205" s="27"/>
       <c r="J205" s="27"/>
       <c r="K205" s="27"/>
       <c r="L205" s="27"/>
       <c r="M205" s="27"/>
       <c r="N205" s="27"/>
       <c r="O205" s="27"/>
       <c r="P205" s="27"/>
       <c r="Q205" s="27"/>
       <c r="R205" s="27"/>
       <c r="S205" s="27"/>
       <c r="T205" s="27"/>
       <c r="U205" s="27"/>
       <c r="V205" s="27"/>
       <c r="W205" s="27"/>
       <c r="X205" s="27"/>
       <c r="Y205" s="27"/>
       <c r="Z205" s="27"/>
       <c r="AA205" s="27"/>
       <c r="AB205" s="27"/>
       <c r="AC205" s="27"/>
     </row>
     <row r="206" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A206" s="28" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B206" s="28">
         <v>-828.48599999999999</v>
       </c>
       <c r="C206" s="28">
         <v>-743.029</v>
       </c>
       <c r="D206" s="28">
         <v>-628.58399999999995</v>
       </c>
       <c r="E206" s="28">
         <v>-658.68</v>
       </c>
       <c r="F206" s="28">
         <v>-651</v>
       </c>
       <c r="G206" s="31"/>
       <c r="H206" s="31"/>
       <c r="I206" s="31"/>
       <c r="J206" s="31"/>
       <c r="K206" s="31"/>
       <c r="L206" s="31"/>
       <c r="M206" s="31"/>
       <c r="N206" s="31"/>
       <c r="O206" s="31"/>
       <c r="P206" s="31"/>
       <c r="Q206" s="31"/>
       <c r="R206" s="31"/>
       <c r="S206" s="31"/>
       <c r="T206" s="31"/>
       <c r="U206" s="31"/>
       <c r="V206" s="31"/>
       <c r="W206" s="31"/>
       <c r="X206" s="31"/>
       <c r="Y206" s="31"/>
       <c r="Z206" s="31"/>
       <c r="AA206" s="31"/>
       <c r="AB206" s="31"/>
       <c r="AC206" s="31"/>
     </row>
     <row r="207" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A207" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B207" s="26">
         <v>1.05</v>
       </c>
       <c r="C207" s="26">
         <v>1.0740000000000001</v>
       </c>
       <c r="D207" s="26">
         <v>1.083</v>
       </c>
       <c r="E207" s="26">
         <v>1.1850000000000001</v>
       </c>
       <c r="F207" s="26">
         <v>4</v>
       </c>
       <c r="G207" s="27"/>
       <c r="H207" s="27"/>
       <c r="I207" s="27"/>
       <c r="J207" s="27"/>
       <c r="K207" s="27"/>
       <c r="L207" s="27"/>
       <c r="M207" s="27"/>
       <c r="N207" s="27"/>
       <c r="O207" s="27"/>
       <c r="P207" s="27"/>
       <c r="Q207" s="27"/>
       <c r="R207" s="27"/>
       <c r="S207" s="27"/>
       <c r="T207" s="27"/>
       <c r="U207" s="27"/>
       <c r="V207" s="27"/>
       <c r="W207" s="27"/>
       <c r="X207" s="27"/>
       <c r="Y207" s="27"/>
       <c r="Z207" s="27"/>
       <c r="AA207" s="27"/>
       <c r="AB207" s="27"/>
       <c r="AC207" s="27"/>
     </row>
     <row r="208" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A208" s="28" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B208" s="28">
         <v>-302.48899999999998</v>
       </c>
       <c r="C208" s="28">
         <v>-296.23599999999999</v>
       </c>
       <c r="D208" s="28">
         <v>-358.13099999999997</v>
       </c>
       <c r="E208" s="28">
         <v>-336.19400000000002</v>
       </c>
       <c r="F208" s="28">
         <v>-330</v>
       </c>
       <c r="G208" s="31"/>
       <c r="H208" s="31"/>
       <c r="I208" s="31"/>
       <c r="J208" s="31"/>
       <c r="K208" s="31"/>
       <c r="L208" s="31"/>
       <c r="M208" s="31"/>
       <c r="N208" s="31"/>
       <c r="O208" s="31"/>
       <c r="P208" s="31"/>
       <c r="Q208" s="31"/>
       <c r="R208" s="31"/>
       <c r="S208" s="31"/>
       <c r="T208" s="31"/>
       <c r="U208" s="31"/>
       <c r="V208" s="31"/>
       <c r="W208" s="31"/>
       <c r="X208" s="31"/>
       <c r="Y208" s="31"/>
       <c r="Z208" s="31"/>
       <c r="AA208" s="31"/>
       <c r="AB208" s="31"/>
       <c r="AC208" s="31"/>
     </row>
     <row r="209" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A209" s="25" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B209" s="26">
         <v>-613.66800000000001</v>
       </c>
       <c r="C209" s="26">
         <v>-607.82600000000002</v>
       </c>
       <c r="D209" s="26">
         <v>-352.52300000000002</v>
       </c>
       <c r="E209" s="26">
         <v>-428.46</v>
       </c>
       <c r="F209" s="26">
         <v>-625</v>
       </c>
       <c r="G209" s="27"/>
       <c r="H209" s="27"/>
       <c r="I209" s="27"/>
       <c r="J209" s="27"/>
       <c r="K209" s="27"/>
       <c r="L209" s="27"/>
       <c r="M209" s="27"/>
       <c r="N209" s="27"/>
       <c r="O209" s="27"/>
       <c r="P209" s="27"/>
       <c r="Q209" s="27"/>
       <c r="R209" s="27"/>
       <c r="S209" s="27"/>
       <c r="T209" s="27"/>
       <c r="U209" s="27"/>
       <c r="V209" s="27"/>
       <c r="W209" s="27"/>
       <c r="X209" s="27"/>
       <c r="Y209" s="27"/>
       <c r="Z209" s="27"/>
       <c r="AA209" s="27"/>
       <c r="AB209" s="27"/>
       <c r="AC209" s="27"/>
     </row>
     <row r="210" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A210" s="28" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B210" s="28">
         <v>50.902000000000001</v>
       </c>
       <c r="C210" s="28">
         <v>90.846999999999994</v>
       </c>
       <c r="D210" s="28">
         <v>120.73</v>
       </c>
       <c r="E210" s="28">
         <v>51.845999999999997</v>
       </c>
       <c r="F210" s="28">
         <v>70</v>
       </c>
       <c r="G210" s="31"/>
       <c r="H210" s="31"/>
       <c r="I210" s="31"/>
       <c r="J210" s="31"/>
       <c r="K210" s="31"/>
       <c r="L210" s="31"/>
       <c r="M210" s="31"/>
       <c r="N210" s="31"/>
       <c r="O210" s="31"/>
       <c r="P210" s="31"/>
       <c r="Q210" s="31"/>
       <c r="R210" s="31"/>
       <c r="S210" s="31"/>
       <c r="T210" s="31"/>
       <c r="U210" s="31"/>
       <c r="V210" s="31"/>
       <c r="W210" s="31"/>
       <c r="X210" s="31"/>
       <c r="Y210" s="31"/>
       <c r="Z210" s="31"/>
       <c r="AA210" s="31"/>
       <c r="AB210" s="31"/>
       <c r="AC210" s="31"/>
     </row>
     <row r="211" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A211" s="25" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B211" s="26">
         <v>-1181.7260000000001</v>
       </c>
       <c r="C211" s="26">
         <v>-1266.597</v>
       </c>
       <c r="D211" s="26">
         <v>-1440.258</v>
       </c>
       <c r="E211" s="26">
         <v>-1531.7139999999999</v>
       </c>
       <c r="F211" s="26">
         <v>-1567</v>
       </c>
       <c r="G211" s="27"/>
       <c r="H211" s="27"/>
       <c r="I211" s="27"/>
       <c r="J211" s="27"/>
       <c r="K211" s="27"/>
       <c r="L211" s="27"/>
       <c r="M211" s="27"/>
       <c r="N211" s="27"/>
       <c r="O211" s="27"/>
       <c r="P211" s="27"/>
       <c r="Q211" s="27"/>
       <c r="R211" s="27"/>
       <c r="S211" s="27"/>
       <c r="T211" s="27"/>
       <c r="U211" s="27"/>
       <c r="V211" s="27"/>
       <c r="W211" s="27"/>
       <c r="X211" s="27"/>
       <c r="Y211" s="27"/>
       <c r="Z211" s="27"/>
       <c r="AA211" s="27"/>
       <c r="AB211" s="27"/>
       <c r="AC211" s="27"/>
     </row>
     <row r="212" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A212" s="28" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B212" s="28">
         <v>-85.730999999999995</v>
       </c>
       <c r="C212" s="28">
         <v>-178.12899999999999</v>
       </c>
       <c r="D212" s="28">
         <v>-290.69299999999998</v>
       </c>
       <c r="E212" s="28">
         <v>-387.34899999999999</v>
       </c>
       <c r="F212" s="28">
         <v>-463</v>
       </c>
       <c r="G212" s="27"/>
       <c r="H212" s="27"/>
       <c r="I212" s="27"/>
       <c r="J212" s="27"/>
       <c r="K212" s="27"/>
       <c r="L212" s="27"/>
       <c r="M212" s="27"/>
       <c r="N212" s="27"/>
       <c r="O212" s="27"/>
       <c r="P212" s="27"/>
       <c r="Q212" s="27"/>
       <c r="R212" s="27"/>
       <c r="S212" s="27"/>
       <c r="T212" s="27"/>
       <c r="U212" s="27"/>
       <c r="V212" s="27"/>
       <c r="W212" s="27"/>
       <c r="X212" s="27"/>
       <c r="Y212" s="27"/>
       <c r="Z212" s="27"/>
       <c r="AA212" s="27"/>
       <c r="AB212" s="27"/>
       <c r="AC212" s="27"/>
     </row>
     <row r="213" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A213" s="25" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B213" s="26">
         <v>-1806.2650000000001</v>
       </c>
       <c r="C213" s="26">
         <v>-2019.194</v>
       </c>
       <c r="D213" s="26">
         <v>-2124.5479999999998</v>
       </c>
       <c r="E213" s="26">
         <v>-2501.4940000000001</v>
       </c>
       <c r="F213" s="26">
         <v>-2758</v>
       </c>
       <c r="G213" s="31"/>
       <c r="H213" s="31"/>
       <c r="I213" s="31"/>
       <c r="J213" s="31"/>
       <c r="K213" s="31"/>
       <c r="L213" s="31"/>
       <c r="M213" s="31"/>
       <c r="N213" s="31"/>
       <c r="O213" s="31"/>
       <c r="P213" s="31"/>
       <c r="Q213" s="31"/>
       <c r="R213" s="31"/>
       <c r="S213" s="31"/>
       <c r="T213" s="31"/>
       <c r="U213" s="31"/>
       <c r="V213" s="31"/>
       <c r="W213" s="31"/>
       <c r="X213" s="31"/>
       <c r="Y213" s="31"/>
       <c r="Z213" s="31"/>
       <c r="AA213" s="31"/>
       <c r="AB213" s="31"/>
       <c r="AC213" s="31"/>
     </row>
     <row r="214" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A214" s="28" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B214" s="28">
         <v>-1672.924</v>
       </c>
       <c r="C214" s="28">
         <v>-1746.683</v>
       </c>
       <c r="D214" s="28">
         <v>-1891.5029999999999</v>
       </c>
       <c r="E214" s="28">
         <v>-2024.944</v>
       </c>
       <c r="F214" s="28">
         <v>-2158</v>
       </c>
       <c r="G214" s="27"/>
       <c r="H214" s="27"/>
       <c r="I214" s="27"/>
       <c r="J214" s="27"/>
       <c r="K214" s="27"/>
       <c r="L214" s="27"/>
       <c r="M214" s="27"/>
       <c r="N214" s="27"/>
       <c r="O214" s="27"/>
       <c r="P214" s="27"/>
       <c r="Q214" s="27"/>
       <c r="R214" s="27"/>
       <c r="S214" s="27"/>
       <c r="T214" s="27"/>
       <c r="U214" s="27"/>
       <c r="V214" s="27"/>
       <c r="W214" s="27"/>
       <c r="X214" s="27"/>
       <c r="Y214" s="27"/>
       <c r="Z214" s="27"/>
       <c r="AA214" s="27"/>
       <c r="AB214" s="27"/>
       <c r="AC214" s="27"/>
     </row>
     <row r="215" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A215" s="25" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B215" s="26">
         <v>-299.83800000000002</v>
       </c>
       <c r="C215" s="26">
         <v>-444.74700000000001</v>
       </c>
       <c r="D215" s="26">
         <v>-460.90300000000002</v>
       </c>
       <c r="E215" s="26">
         <v>-556.04</v>
       </c>
       <c r="F215" s="26">
         <v>-376</v>
       </c>
       <c r="G215" s="31"/>
       <c r="H215" s="31"/>
       <c r="I215" s="31"/>
       <c r="J215" s="31"/>
       <c r="K215" s="31"/>
       <c r="L215" s="31"/>
       <c r="M215" s="31"/>
       <c r="N215" s="31"/>
       <c r="O215" s="31"/>
       <c r="P215" s="31"/>
       <c r="Q215" s="31"/>
       <c r="R215" s="31"/>
       <c r="S215" s="31"/>
       <c r="T215" s="31"/>
       <c r="U215" s="31"/>
       <c r="V215" s="31"/>
       <c r="W215" s="31"/>
       <c r="X215" s="31"/>
       <c r="Y215" s="31"/>
       <c r="Z215" s="31"/>
       <c r="AA215" s="31"/>
       <c r="AB215" s="31"/>
       <c r="AC215" s="31"/>
     </row>
     <row r="216" spans="1:29" ht="15.75" collapsed="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A216" s="22" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B216" s="23">
         <v>-10928.364</v>
       </c>
       <c r="C216" s="23">
         <v>-10904.308000000001</v>
       </c>
       <c r="D216" s="23">
         <v>-10388.49</v>
       </c>
       <c r="E216" s="23">
         <v>-10582.438</v>
       </c>
       <c r="F216" s="23">
         <v>-10931</v>
       </c>
       <c r="G216" s="29"/>
       <c r="H216" s="29"/>
       <c r="I216" s="29"/>
       <c r="J216" s="29"/>
       <c r="K216" s="29"/>
       <c r="L216" s="29"/>
       <c r="M216" s="29"/>
       <c r="N216" s="29"/>
       <c r="O216" s="29"/>
       <c r="P216" s="29"/>
       <c r="Q216" s="29"/>
       <c r="R216" s="29"/>
       <c r="S216" s="29"/>
       <c r="T216" s="29"/>
       <c r="U216" s="29"/>
       <c r="V216" s="29"/>
       <c r="W216" s="29"/>
       <c r="X216" s="29"/>
       <c r="Y216" s="29"/>
       <c r="Z216" s="29"/>
       <c r="AA216" s="29"/>
       <c r="AB216" s="29"/>
       <c r="AC216" s="29"/>
     </row>
     <row r="217" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A217" s="28" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B217" s="28">
         <v>0</v>
       </c>
       <c r="C217" s="28">
         <v>0</v>
       </c>
       <c r="D217" s="28">
         <v>0</v>
       </c>
       <c r="E217" s="28">
         <v>0</v>
       </c>
       <c r="F217" s="28">
         <v>0</v>
       </c>
       <c r="G217" s="31"/>
       <c r="H217" s="31"/>
       <c r="I217" s="31"/>
       <c r="J217" s="31"/>
       <c r="K217" s="31"/>
       <c r="L217" s="31"/>
       <c r="M217" s="31"/>
       <c r="N217" s="31"/>
       <c r="O217" s="31"/>
       <c r="P217" s="31"/>
       <c r="Q217" s="31"/>
       <c r="R217" s="31"/>
       <c r="S217" s="31"/>
       <c r="T217" s="31"/>
       <c r="U217" s="31"/>
       <c r="V217" s="31"/>
       <c r="W217" s="31"/>
       <c r="X217" s="31"/>
       <c r="Y217" s="31"/>
       <c r="Z217" s="31"/>
       <c r="AA217" s="31"/>
       <c r="AB217" s="31"/>
       <c r="AC217" s="31"/>
     </row>
     <row r="218" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A218" s="25" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B218" s="26">
         <v>-1454.1389999999999</v>
       </c>
       <c r="C218" s="26">
         <v>-1444.5709999999999</v>
       </c>
       <c r="D218" s="26">
         <v>-825.58900000000006</v>
       </c>
       <c r="E218" s="26">
         <v>-939.98800000000006</v>
       </c>
       <c r="F218" s="26">
         <v>-1099</v>
       </c>
       <c r="G218" s="27"/>
       <c r="H218" s="27"/>
       <c r="I218" s="27"/>
       <c r="J218" s="27"/>
       <c r="K218" s="27"/>
       <c r="L218" s="27"/>
       <c r="M218" s="27"/>
       <c r="N218" s="27"/>
       <c r="O218" s="27"/>
       <c r="P218" s="27"/>
       <c r="Q218" s="27"/>
       <c r="R218" s="27"/>
       <c r="S218" s="27"/>
       <c r="T218" s="27"/>
       <c r="U218" s="27"/>
       <c r="V218" s="27"/>
       <c r="W218" s="27"/>
       <c r="X218" s="27"/>
       <c r="Y218" s="27"/>
       <c r="Z218" s="27"/>
       <c r="AA218" s="27"/>
       <c r="AB218" s="27"/>
       <c r="AC218" s="27"/>
     </row>
     <row r="219" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A219" s="28" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B219" s="28">
         <v>35.680999999999997</v>
       </c>
       <c r="C219" s="28">
         <v>29.727</v>
       </c>
       <c r="D219" s="28">
         <v>25.628</v>
       </c>
       <c r="E219" s="28">
         <v>22.19</v>
       </c>
       <c r="F219" s="28">
         <v>17</v>
       </c>
       <c r="G219" s="27"/>
       <c r="H219" s="27"/>
       <c r="I219" s="27"/>
       <c r="J219" s="27"/>
       <c r="K219" s="27"/>
       <c r="L219" s="27"/>
       <c r="M219" s="27"/>
       <c r="N219" s="27"/>
       <c r="O219" s="27"/>
       <c r="P219" s="27"/>
       <c r="Q219" s="27"/>
       <c r="R219" s="27"/>
       <c r="S219" s="27"/>
       <c r="T219" s="27"/>
       <c r="U219" s="27"/>
       <c r="V219" s="27"/>
       <c r="W219" s="27"/>
       <c r="X219" s="27"/>
       <c r="Y219" s="27"/>
       <c r="Z219" s="27"/>
       <c r="AA219" s="27"/>
       <c r="AB219" s="27"/>
       <c r="AC219" s="27"/>
     </row>
     <row r="220" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A220" s="25" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B220" s="26">
         <v>-932.30499999999995</v>
       </c>
       <c r="C220" s="26">
         <v>-924.36900000000003</v>
       </c>
       <c r="D220" s="26">
         <v>-913.68200000000002</v>
       </c>
       <c r="E220" s="26">
         <v>-923</v>
       </c>
       <c r="F220" s="26">
         <v>-910</v>
       </c>
       <c r="G220" s="31"/>
       <c r="H220" s="31"/>
       <c r="I220" s="31"/>
       <c r="J220" s="31"/>
       <c r="K220" s="31"/>
       <c r="L220" s="31"/>
       <c r="M220" s="31"/>
       <c r="N220" s="31"/>
       <c r="O220" s="31"/>
       <c r="P220" s="31"/>
       <c r="Q220" s="31"/>
       <c r="R220" s="31"/>
       <c r="S220" s="31"/>
       <c r="T220" s="31"/>
       <c r="U220" s="31"/>
       <c r="V220" s="31"/>
       <c r="W220" s="31"/>
       <c r="X220" s="31"/>
       <c r="Y220" s="31"/>
       <c r="Z220" s="31"/>
       <c r="AA220" s="31"/>
       <c r="AB220" s="31"/>
       <c r="AC220" s="31"/>
     </row>
     <row r="221" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A221" s="28" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B221" s="28">
         <v>-3602.6170000000002</v>
       </c>
       <c r="C221" s="28">
         <v>-3584.1909999999998</v>
       </c>
       <c r="D221" s="28">
         <v>-3623.846</v>
       </c>
       <c r="E221" s="28">
         <v>-3641.174</v>
       </c>
       <c r="F221" s="28">
         <v>-3625</v>
       </c>
       <c r="G221" s="27"/>
       <c r="H221" s="27"/>
       <c r="I221" s="27"/>
       <c r="J221" s="27"/>
       <c r="K221" s="27"/>
       <c r="L221" s="27"/>
       <c r="M221" s="27"/>
       <c r="N221" s="27"/>
       <c r="O221" s="27"/>
       <c r="P221" s="27"/>
       <c r="Q221" s="27"/>
       <c r="R221" s="27"/>
       <c r="S221" s="27"/>
       <c r="T221" s="27"/>
       <c r="U221" s="27"/>
       <c r="V221" s="27"/>
       <c r="W221" s="27"/>
       <c r="X221" s="27"/>
       <c r="Y221" s="27"/>
       <c r="Z221" s="27"/>
       <c r="AA221" s="27"/>
       <c r="AB221" s="27"/>
       <c r="AC221" s="27"/>
     </row>
     <row r="222" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A222" s="25" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B222" s="26">
         <v>0.16400000000000001</v>
       </c>
       <c r="C222" s="26">
         <v>0.16700000000000001</v>
       </c>
       <c r="D222" s="26">
         <v>0.17</v>
       </c>
       <c r="E222" s="26">
         <v>0.17399999999999999</v>
       </c>
       <c r="F222" s="26">
         <v>0</v>
       </c>
       <c r="G222" s="31"/>
       <c r="H222" s="31"/>
       <c r="I222" s="31"/>
       <c r="J222" s="31"/>
       <c r="K222" s="31"/>
       <c r="L222" s="31"/>
       <c r="M222" s="31"/>
       <c r="N222" s="31"/>
       <c r="O222" s="31"/>
       <c r="P222" s="31"/>
       <c r="Q222" s="31"/>
       <c r="R222" s="31"/>
       <c r="S222" s="31"/>
       <c r="T222" s="31"/>
       <c r="U222" s="31"/>
       <c r="V222" s="31"/>
       <c r="W222" s="31"/>
       <c r="X222" s="31"/>
       <c r="Y222" s="31"/>
       <c r="Z222" s="31"/>
       <c r="AA222" s="31"/>
       <c r="AB222" s="31"/>
       <c r="AC222" s="31"/>
     </row>
     <row r="223" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A223" s="28" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B223" s="28">
         <v>-409.86799999999999</v>
       </c>
       <c r="C223" s="28">
         <v>-388.488</v>
       </c>
       <c r="D223" s="28">
         <v>-270.52800000000002</v>
       </c>
       <c r="E223" s="28">
         <v>-284.60599999999999</v>
       </c>
       <c r="F223" s="28">
         <v>-282</v>
       </c>
       <c r="G223" s="27"/>
       <c r="H223" s="27"/>
       <c r="I223" s="27"/>
       <c r="J223" s="27"/>
       <c r="K223" s="27"/>
       <c r="L223" s="27"/>
       <c r="M223" s="27"/>
       <c r="N223" s="27"/>
       <c r="O223" s="27"/>
       <c r="P223" s="27"/>
       <c r="Q223" s="27"/>
       <c r="R223" s="27"/>
       <c r="S223" s="27"/>
       <c r="T223" s="27"/>
       <c r="U223" s="27"/>
       <c r="V223" s="27"/>
       <c r="W223" s="27"/>
       <c r="X223" s="27"/>
       <c r="Y223" s="27"/>
       <c r="Z223" s="27"/>
       <c r="AA223" s="27"/>
       <c r="AB223" s="27"/>
       <c r="AC223" s="27"/>
     </row>
     <row r="224" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A224" s="25" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B224" s="26">
         <v>2.008</v>
       </c>
       <c r="C224" s="26">
         <v>2.04</v>
       </c>
       <c r="D224" s="26">
         <v>2.1</v>
       </c>
       <c r="E224" s="26">
         <v>2.1640000000000001</v>
       </c>
       <c r="F224" s="26">
         <v>2</v>
       </c>
       <c r="G224" s="27"/>
       <c r="H224" s="27"/>
       <c r="I224" s="27"/>
       <c r="J224" s="27"/>
       <c r="K224" s="27"/>
       <c r="L224" s="27"/>
       <c r="M224" s="27"/>
       <c r="N224" s="27"/>
       <c r="O224" s="27"/>
       <c r="P224" s="27"/>
       <c r="Q224" s="27"/>
       <c r="R224" s="27"/>
       <c r="S224" s="27"/>
       <c r="T224" s="27"/>
       <c r="U224" s="27"/>
       <c r="V224" s="27"/>
       <c r="W224" s="27"/>
       <c r="X224" s="27"/>
       <c r="Y224" s="27"/>
       <c r="Z224" s="27"/>
       <c r="AA224" s="27"/>
       <c r="AB224" s="27"/>
       <c r="AC224" s="27"/>
     </row>
     <row r="225" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A225" s="28" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B225" s="28">
         <v>-4567.2879999999996</v>
       </c>
       <c r="C225" s="28">
         <v>-4594.6229999999996</v>
       </c>
       <c r="D225" s="28">
         <v>-4782.7430000000004</v>
       </c>
       <c r="E225" s="28">
         <v>-4818.1980000000003</v>
       </c>
       <c r="F225" s="28">
         <v>-5034</v>
       </c>
       <c r="G225" s="31"/>
       <c r="H225" s="31"/>
       <c r="I225" s="31"/>
       <c r="J225" s="31"/>
       <c r="K225" s="31"/>
       <c r="L225" s="31"/>
       <c r="M225" s="31"/>
       <c r="N225" s="31"/>
       <c r="O225" s="31"/>
       <c r="P225" s="31"/>
       <c r="Q225" s="31"/>
       <c r="R225" s="31"/>
       <c r="S225" s="31"/>
       <c r="T225" s="31"/>
       <c r="U225" s="31"/>
       <c r="V225" s="31"/>
       <c r="W225" s="31"/>
       <c r="X225" s="31"/>
       <c r="Y225" s="31"/>
       <c r="Z225" s="31"/>
       <c r="AA225" s="31"/>
       <c r="AB225" s="31"/>
       <c r="AC225" s="31"/>
     </row>
     <row r="226" spans="1:29" ht="15.75" collapsed="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A226" s="22" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B226" s="23">
         <v>-5707.3450000000003</v>
       </c>
       <c r="C226" s="23">
         <v>-5679.6270000000004</v>
       </c>
       <c r="D226" s="23">
         <v>-5489.5280000000002</v>
       </c>
       <c r="E226" s="23">
         <v>-5907.3220000000001</v>
       </c>
       <c r="F226" s="23">
         <v>-5848</v>
       </c>
       <c r="G226" s="29"/>
       <c r="H226" s="29"/>
       <c r="I226" s="29"/>
       <c r="J226" s="29"/>
       <c r="K226" s="29"/>
       <c r="L226" s="29"/>
       <c r="M226" s="29"/>
       <c r="N226" s="29"/>
       <c r="O226" s="29"/>
       <c r="P226" s="29"/>
       <c r="Q226" s="29"/>
       <c r="R226" s="29"/>
       <c r="S226" s="29"/>
       <c r="T226" s="29"/>
       <c r="U226" s="29"/>
       <c r="V226" s="29"/>
       <c r="W226" s="29"/>
       <c r="X226" s="29"/>
       <c r="Y226" s="29"/>
       <c r="Z226" s="29"/>
       <c r="AA226" s="29"/>
       <c r="AB226" s="29"/>
       <c r="AC226" s="29"/>
     </row>
     <row r="227" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A227" s="28" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B227" s="28">
         <v>0</v>
       </c>
       <c r="C227" s="28">
         <v>0</v>
       </c>
       <c r="D227" s="28">
         <v>0</v>
       </c>
       <c r="E227" s="28">
         <v>0</v>
       </c>
       <c r="F227" s="28">
         <v>0</v>
       </c>
       <c r="G227" s="31"/>
       <c r="H227" s="31"/>
       <c r="I227" s="31"/>
       <c r="J227" s="31"/>
       <c r="K227" s="31"/>
       <c r="L227" s="31"/>
       <c r="M227" s="31"/>
       <c r="N227" s="31"/>
       <c r="O227" s="31"/>
       <c r="P227" s="31"/>
       <c r="Q227" s="31"/>
       <c r="R227" s="31"/>
       <c r="S227" s="31"/>
       <c r="T227" s="31"/>
       <c r="U227" s="31"/>
       <c r="V227" s="31"/>
       <c r="W227" s="31"/>
       <c r="X227" s="31"/>
       <c r="Y227" s="31"/>
       <c r="Z227" s="31"/>
       <c r="AA227" s="31"/>
       <c r="AB227" s="31"/>
       <c r="AC227" s="31"/>
     </row>
     <row r="228" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A228" s="25" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B228" s="26">
         <v>0</v>
       </c>
       <c r="C228" s="26">
         <v>0</v>
       </c>
       <c r="D228" s="26">
         <v>0</v>
       </c>
       <c r="E228" s="26">
         <v>0</v>
       </c>
       <c r="F228" s="26">
         <v>0</v>
       </c>
       <c r="G228" s="27"/>
       <c r="H228" s="27"/>
       <c r="I228" s="27"/>
       <c r="J228" s="27"/>
       <c r="K228" s="27"/>
       <c r="L228" s="27"/>
       <c r="M228" s="27"/>
       <c r="N228" s="27"/>
       <c r="O228" s="27"/>
       <c r="P228" s="27"/>
       <c r="Q228" s="27"/>
       <c r="R228" s="27"/>
       <c r="S228" s="27"/>
       <c r="T228" s="27"/>
       <c r="U228" s="27"/>
       <c r="V228" s="27"/>
       <c r="W228" s="27"/>
       <c r="X228" s="27"/>
       <c r="Y228" s="27"/>
       <c r="Z228" s="27"/>
       <c r="AA228" s="27"/>
       <c r="AB228" s="27"/>
       <c r="AC228" s="27"/>
     </row>
     <row r="229" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A229" s="28" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B229" s="28">
         <v>30.004999999999999</v>
       </c>
       <c r="C229" s="28">
         <v>28.577999999999999</v>
       </c>
       <c r="D229" s="28">
         <v>27.306000000000001</v>
       </c>
       <c r="E229" s="28">
         <v>24.327000000000002</v>
       </c>
       <c r="F229" s="28">
         <v>37</v>
       </c>
       <c r="G229" s="31"/>
       <c r="H229" s="31"/>
       <c r="I229" s="31"/>
       <c r="J229" s="31"/>
       <c r="K229" s="31"/>
       <c r="L229" s="31"/>
       <c r="M229" s="31"/>
       <c r="N229" s="31"/>
       <c r="O229" s="31"/>
       <c r="P229" s="31"/>
       <c r="Q229" s="31"/>
       <c r="R229" s="31"/>
       <c r="S229" s="31"/>
       <c r="T229" s="31"/>
       <c r="U229" s="31"/>
       <c r="V229" s="31"/>
       <c r="W229" s="31"/>
       <c r="X229" s="31"/>
       <c r="Y229" s="31"/>
       <c r="Z229" s="31"/>
       <c r="AA229" s="31"/>
       <c r="AB229" s="31"/>
       <c r="AC229" s="31"/>
     </row>
     <row r="230" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A230" s="25" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B230" s="26">
         <v>29.69</v>
       </c>
       <c r="C230" s="26">
         <v>24.992999999999999</v>
       </c>
       <c r="D230" s="26">
         <v>83.692999999999998</v>
       </c>
       <c r="E230" s="26">
         <v>29.794</v>
       </c>
       <c r="F230" s="26">
         <v>40</v>
       </c>
       <c r="G230" s="27"/>
       <c r="H230" s="27"/>
       <c r="I230" s="27"/>
       <c r="J230" s="27"/>
       <c r="K230" s="27"/>
       <c r="L230" s="27"/>
       <c r="M230" s="27"/>
       <c r="N230" s="27"/>
       <c r="O230" s="27"/>
       <c r="P230" s="27"/>
       <c r="Q230" s="27"/>
       <c r="R230" s="27"/>
       <c r="S230" s="27"/>
       <c r="T230" s="27"/>
       <c r="U230" s="27"/>
       <c r="V230" s="27"/>
       <c r="W230" s="27"/>
       <c r="X230" s="27"/>
       <c r="Y230" s="27"/>
       <c r="Z230" s="27"/>
       <c r="AA230" s="27"/>
       <c r="AB230" s="27"/>
       <c r="AC230" s="27"/>
     </row>
     <row r="231" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A231" s="28" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B231" s="28">
         <v>-17.315999999999999</v>
       </c>
       <c r="C231" s="28">
         <v>-17.88</v>
       </c>
       <c r="D231" s="28">
         <v>-21.359000000000002</v>
       </c>
       <c r="E231" s="28">
         <v>79.022999999999996</v>
       </c>
       <c r="F231" s="28">
         <v>18</v>
       </c>
       <c r="G231" s="31"/>
       <c r="H231" s="31"/>
       <c r="I231" s="31"/>
       <c r="J231" s="31"/>
       <c r="K231" s="31"/>
       <c r="L231" s="31"/>
       <c r="M231" s="31"/>
       <c r="N231" s="31"/>
       <c r="O231" s="31"/>
       <c r="P231" s="31"/>
       <c r="Q231" s="31"/>
       <c r="R231" s="31"/>
       <c r="S231" s="31"/>
       <c r="T231" s="31"/>
       <c r="U231" s="31"/>
       <c r="V231" s="31"/>
       <c r="W231" s="31"/>
       <c r="X231" s="31"/>
       <c r="Y231" s="31"/>
       <c r="Z231" s="31"/>
       <c r="AA231" s="31"/>
       <c r="AB231" s="31"/>
       <c r="AC231" s="31"/>
     </row>
     <row r="232" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A232" s="25" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B232" s="26">
         <v>114.566</v>
       </c>
       <c r="C232" s="26">
         <v>104.648</v>
       </c>
       <c r="D232" s="26">
         <v>120.352</v>
       </c>
       <c r="E232" s="26">
         <v>-1029.816</v>
       </c>
       <c r="F232" s="26">
         <v>-918</v>
       </c>
       <c r="G232" s="27"/>
       <c r="H232" s="27"/>
       <c r="I232" s="27"/>
       <c r="J232" s="27"/>
       <c r="K232" s="27"/>
       <c r="L232" s="27"/>
       <c r="M232" s="27"/>
       <c r="N232" s="27"/>
       <c r="O232" s="27"/>
       <c r="P232" s="27"/>
       <c r="Q232" s="27"/>
       <c r="R232" s="27"/>
       <c r="S232" s="27"/>
       <c r="T232" s="27"/>
       <c r="U232" s="27"/>
       <c r="V232" s="27"/>
       <c r="W232" s="27"/>
       <c r="X232" s="27"/>
       <c r="Y232" s="27"/>
       <c r="Z232" s="27"/>
       <c r="AA232" s="27"/>
       <c r="AB232" s="27"/>
       <c r="AC232" s="27"/>
     </row>
     <row r="233" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A233" s="28" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B233" s="28">
         <v>1.0229999999999999</v>
       </c>
       <c r="C233" s="28">
         <v>12.576000000000001</v>
       </c>
       <c r="D233" s="28">
         <v>0.63900000000000001</v>
       </c>
       <c r="E233" s="28">
         <v>12.807</v>
       </c>
       <c r="F233" s="28">
         <v>1</v>
       </c>
       <c r="G233" s="31"/>
       <c r="H233" s="31"/>
       <c r="I233" s="31"/>
       <c r="J233" s="31"/>
       <c r="K233" s="31"/>
       <c r="L233" s="31"/>
       <c r="M233" s="31"/>
       <c r="N233" s="31"/>
       <c r="O233" s="31"/>
       <c r="P233" s="31"/>
       <c r="Q233" s="31"/>
       <c r="R233" s="31"/>
       <c r="S233" s="31"/>
       <c r="T233" s="31"/>
       <c r="U233" s="31"/>
       <c r="V233" s="31"/>
       <c r="W233" s="31"/>
       <c r="X233" s="31"/>
       <c r="Y233" s="31"/>
       <c r="Z233" s="31"/>
       <c r="AA233" s="31"/>
       <c r="AB233" s="31"/>
       <c r="AC233" s="31"/>
     </row>
     <row r="234" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A234" s="25" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B234" s="26">
         <v>2.5640000000000001</v>
       </c>
       <c r="C234" s="26">
         <v>2.9529999999999998</v>
       </c>
       <c r="D234" s="26">
         <v>3.0019999999999998</v>
       </c>
       <c r="E234" s="26">
         <v>2.508</v>
       </c>
       <c r="F234" s="26">
         <v>3</v>
       </c>
       <c r="G234" s="27"/>
       <c r="H234" s="27"/>
       <c r="I234" s="27"/>
       <c r="J234" s="27"/>
       <c r="K234" s="27"/>
       <c r="L234" s="27"/>
       <c r="M234" s="27"/>
       <c r="N234" s="27"/>
       <c r="O234" s="27"/>
       <c r="P234" s="27"/>
       <c r="Q234" s="27"/>
       <c r="R234" s="27"/>
       <c r="S234" s="27"/>
       <c r="T234" s="27"/>
       <c r="U234" s="27"/>
       <c r="V234" s="27"/>
       <c r="W234" s="27"/>
       <c r="X234" s="27"/>
       <c r="Y234" s="27"/>
       <c r="Z234" s="27"/>
       <c r="AA234" s="27"/>
       <c r="AB234" s="27"/>
       <c r="AC234" s="27"/>
     </row>
     <row r="235" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A235" s="28" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B235" s="28">
         <v>-949.73599999999999</v>
       </c>
       <c r="C235" s="28">
         <v>-884.31799999999998</v>
       </c>
       <c r="D235" s="28">
         <v>-845.10400000000004</v>
       </c>
       <c r="E235" s="28">
         <v>3.8929999999999998</v>
       </c>
       <c r="F235" s="28">
         <v>4</v>
       </c>
       <c r="G235" s="31"/>
       <c r="H235" s="31"/>
       <c r="I235" s="31"/>
       <c r="J235" s="31"/>
       <c r="K235" s="31"/>
       <c r="L235" s="31"/>
       <c r="M235" s="31"/>
       <c r="N235" s="31"/>
       <c r="O235" s="31"/>
       <c r="P235" s="31"/>
       <c r="Q235" s="31"/>
       <c r="R235" s="31"/>
       <c r="S235" s="31"/>
       <c r="T235" s="31"/>
       <c r="U235" s="31"/>
       <c r="V235" s="31"/>
       <c r="W235" s="31"/>
       <c r="X235" s="31"/>
       <c r="Y235" s="31"/>
       <c r="Z235" s="31"/>
       <c r="AA235" s="31"/>
       <c r="AB235" s="31"/>
       <c r="AC235" s="31"/>
     </row>
     <row r="236" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A236" s="25" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B236" s="26">
         <v>-182.958</v>
       </c>
       <c r="C236" s="26">
         <v>-152.911</v>
       </c>
       <c r="D236" s="26">
         <v>-139.76900000000001</v>
       </c>
       <c r="E236" s="26">
         <v>-182.10599999999999</v>
       </c>
       <c r="F236" s="26">
         <v>-161</v>
       </c>
       <c r="G236" s="27"/>
       <c r="H236" s="27"/>
       <c r="I236" s="27"/>
       <c r="J236" s="27"/>
       <c r="K236" s="27"/>
       <c r="L236" s="27"/>
       <c r="M236" s="27"/>
       <c r="N236" s="27"/>
       <c r="O236" s="27"/>
       <c r="P236" s="27"/>
       <c r="Q236" s="27"/>
       <c r="R236" s="27"/>
       <c r="S236" s="27"/>
       <c r="T236" s="27"/>
       <c r="U236" s="27"/>
       <c r="V236" s="27"/>
       <c r="W236" s="27"/>
       <c r="X236" s="27"/>
       <c r="Y236" s="27"/>
       <c r="Z236" s="27"/>
       <c r="AA236" s="27"/>
       <c r="AB236" s="27"/>
       <c r="AC236" s="27"/>
     </row>
     <row r="237" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A237" s="28" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B237" s="28">
         <v>-10.465999999999999</v>
       </c>
       <c r="C237" s="28">
         <v>-26.35</v>
       </c>
       <c r="D237" s="28">
         <v>0.65300000000000002</v>
       </c>
       <c r="E237" s="28">
         <v>-24.702999999999999</v>
       </c>
       <c r="F237" s="28">
         <v>-38</v>
       </c>
       <c r="G237" s="27"/>
       <c r="H237" s="27"/>
       <c r="I237" s="27"/>
       <c r="J237" s="27"/>
       <c r="K237" s="27"/>
       <c r="L237" s="27"/>
       <c r="M237" s="27"/>
       <c r="N237" s="27"/>
       <c r="O237" s="27"/>
       <c r="P237" s="27"/>
       <c r="Q237" s="27"/>
       <c r="R237" s="27"/>
       <c r="S237" s="27"/>
       <c r="T237" s="27"/>
       <c r="U237" s="27"/>
       <c r="V237" s="27"/>
       <c r="W237" s="27"/>
       <c r="X237" s="27"/>
       <c r="Y237" s="27"/>
       <c r="Z237" s="27"/>
       <c r="AA237" s="27"/>
       <c r="AB237" s="27"/>
       <c r="AC237" s="27"/>
     </row>
     <row r="238" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A238" s="25" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B238" s="26">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="C238" s="26">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="D238" s="26">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="E238" s="26">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="F238" s="26">
         <v>0</v>
       </c>
       <c r="G238" s="31"/>
       <c r="H238" s="31"/>
       <c r="I238" s="31"/>
       <c r="J238" s="31"/>
       <c r="K238" s="31"/>
       <c r="L238" s="31"/>
       <c r="M238" s="31"/>
       <c r="N238" s="31"/>
       <c r="O238" s="31"/>
       <c r="P238" s="31"/>
       <c r="Q238" s="31"/>
       <c r="R238" s="31"/>
       <c r="S238" s="31"/>
       <c r="T238" s="31"/>
       <c r="U238" s="31"/>
       <c r="V238" s="31"/>
       <c r="W238" s="31"/>
       <c r="X238" s="31"/>
       <c r="Y238" s="31"/>
       <c r="Z238" s="31"/>
       <c r="AA238" s="31"/>
       <c r="AB238" s="31"/>
       <c r="AC238" s="31"/>
     </row>
     <row r="239" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A239" s="28" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B239" s="28">
         <v>-306.03500000000003</v>
       </c>
       <c r="C239" s="28">
         <v>-257.27100000000002</v>
       </c>
       <c r="D239" s="28">
         <v>-181.50800000000001</v>
       </c>
       <c r="E239" s="28">
         <v>-281.21100000000001</v>
       </c>
       <c r="F239" s="28">
         <v>-234</v>
       </c>
       <c r="G239" s="31"/>
       <c r="H239" s="31"/>
       <c r="I239" s="31"/>
       <c r="J239" s="31"/>
       <c r="K239" s="31"/>
       <c r="L239" s="31"/>
       <c r="M239" s="31"/>
       <c r="N239" s="31"/>
       <c r="O239" s="31"/>
       <c r="P239" s="31"/>
       <c r="Q239" s="31"/>
       <c r="R239" s="31"/>
       <c r="S239" s="31"/>
       <c r="T239" s="31"/>
       <c r="U239" s="31"/>
       <c r="V239" s="31"/>
       <c r="W239" s="31"/>
       <c r="X239" s="31"/>
       <c r="Y239" s="31"/>
       <c r="Z239" s="31"/>
       <c r="AA239" s="31"/>
       <c r="AB239" s="31"/>
       <c r="AC239" s="31"/>
     </row>
     <row r="240" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A240" s="25" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B240" s="26">
         <v>19.963000000000001</v>
       </c>
       <c r="C240" s="26">
         <v>19.061</v>
       </c>
       <c r="D240" s="26">
         <v>18.646999999999998</v>
       </c>
       <c r="E240" s="26">
         <v>19.334</v>
       </c>
       <c r="F240" s="26">
         <v>18</v>
       </c>
       <c r="G240" s="31"/>
       <c r="H240" s="31"/>
       <c r="I240" s="31"/>
       <c r="J240" s="31"/>
       <c r="K240" s="31"/>
       <c r="L240" s="31"/>
       <c r="M240" s="31"/>
       <c r="N240" s="31"/>
       <c r="O240" s="31"/>
       <c r="P240" s="31"/>
       <c r="Q240" s="31"/>
       <c r="R240" s="31"/>
       <c r="S240" s="31"/>
       <c r="T240" s="31"/>
       <c r="U240" s="31"/>
       <c r="V240" s="31"/>
       <c r="W240" s="31"/>
       <c r="X240" s="31"/>
       <c r="Y240" s="31"/>
       <c r="Z240" s="31"/>
       <c r="AA240" s="31"/>
       <c r="AB240" s="31"/>
       <c r="AC240" s="31"/>
     </row>
     <row r="241" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A241" s="28" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B241" s="28">
         <v>0</v>
       </c>
       <c r="C241" s="28">
         <v>0</v>
       </c>
       <c r="D241" s="28">
         <v>0</v>
       </c>
       <c r="E241" s="28">
         <v>0</v>
       </c>
       <c r="F241" s="28">
         <v>0</v>
       </c>
       <c r="G241" s="27"/>
       <c r="H241" s="27"/>
       <c r="I241" s="27"/>
       <c r="J241" s="27"/>
       <c r="K241" s="27"/>
       <c r="L241" s="27"/>
       <c r="M241" s="27"/>
       <c r="N241" s="27"/>
       <c r="O241" s="27"/>
       <c r="P241" s="27"/>
       <c r="Q241" s="27"/>
       <c r="R241" s="27"/>
       <c r="S241" s="27"/>
       <c r="T241" s="27"/>
       <c r="U241" s="27"/>
       <c r="V241" s="27"/>
       <c r="W241" s="27"/>
       <c r="X241" s="27"/>
       <c r="Y241" s="27"/>
       <c r="Z241" s="27"/>
       <c r="AA241" s="27"/>
       <c r="AB241" s="27"/>
       <c r="AC241" s="27"/>
     </row>
     <row r="242" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A242" s="25" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B242" s="26">
         <v>-3374.14</v>
       </c>
       <c r="C242" s="26">
         <v>-3428.15</v>
       </c>
       <c r="D242" s="26">
         <v>-3442.3670000000002</v>
       </c>
       <c r="E242" s="26">
         <v>-3410.7449999999999</v>
       </c>
       <c r="F242" s="26">
         <v>-3477</v>
       </c>
       <c r="G242" s="31"/>
       <c r="H242" s="31"/>
       <c r="I242" s="31"/>
       <c r="J242" s="31"/>
       <c r="K242" s="31"/>
       <c r="L242" s="31"/>
       <c r="M242" s="31"/>
       <c r="N242" s="31"/>
       <c r="O242" s="31"/>
       <c r="P242" s="31"/>
       <c r="Q242" s="31"/>
       <c r="R242" s="31"/>
       <c r="S242" s="31"/>
       <c r="T242" s="31"/>
       <c r="U242" s="31"/>
       <c r="V242" s="31"/>
       <c r="W242" s="31"/>
       <c r="X242" s="31"/>
       <c r="Y242" s="31"/>
       <c r="Z242" s="31"/>
       <c r="AA242" s="31"/>
       <c r="AB242" s="31"/>
       <c r="AC242" s="31"/>
     </row>
     <row r="243" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A243" s="28" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B243" s="28">
         <v>-1025.296</v>
       </c>
       <c r="C243" s="28">
         <v>-1062.92</v>
       </c>
       <c r="D243" s="28">
         <v>-1063.1669999999999</v>
       </c>
       <c r="E243" s="28">
         <v>-1079.6659999999999</v>
       </c>
       <c r="F243" s="28">
         <v>-1057</v>
       </c>
       <c r="G243" s="27"/>
       <c r="H243" s="27"/>
       <c r="I243" s="27"/>
       <c r="J243" s="27"/>
       <c r="K243" s="27"/>
       <c r="L243" s="27"/>
       <c r="M243" s="27"/>
       <c r="N243" s="27"/>
       <c r="O243" s="27"/>
       <c r="P243" s="27"/>
       <c r="Q243" s="27"/>
       <c r="R243" s="27"/>
       <c r="S243" s="27"/>
       <c r="T243" s="27"/>
       <c r="U243" s="27"/>
       <c r="V243" s="27"/>
       <c r="W243" s="27"/>
       <c r="X243" s="27"/>
       <c r="Y243" s="27"/>
       <c r="Z243" s="27"/>
       <c r="AA243" s="27"/>
       <c r="AB243" s="27"/>
       <c r="AC243" s="27"/>
     </row>
     <row r="244" spans="1:29" ht="15.75" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A244" s="25" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B244" s="26">
         <v>-39.213999999999999</v>
       </c>
       <c r="C244" s="26">
         <v>-42.640999999999998</v>
       </c>
       <c r="D244" s="26">
         <v>-50.551000000000002</v>
       </c>
       <c r="E244" s="26">
         <v>-70.766000000000005</v>
       </c>
       <c r="F244" s="26">
         <v>-84</v>
       </c>
       <c r="G244" s="31"/>
       <c r="H244" s="31"/>
       <c r="I244" s="31"/>
       <c r="J244" s="31"/>
       <c r="K244" s="31"/>
       <c r="L244" s="31"/>
       <c r="M244" s="31"/>
       <c r="N244" s="31"/>
       <c r="O244" s="31"/>
       <c r="P244" s="31"/>
       <c r="Q244" s="31"/>
       <c r="R244" s="31"/>
       <c r="S244" s="31"/>
       <c r="T244" s="31"/>
       <c r="U244" s="31"/>
       <c r="V244" s="31"/>
       <c r="W244" s="31"/>
       <c r="X244" s="31"/>
       <c r="Y244" s="31"/>
       <c r="Z244" s="31"/>
       <c r="AA244" s="31"/>
       <c r="AB244" s="31"/>
       <c r="AC244" s="31"/>
     </row>
     <row r="245" spans="1:29" ht="15.75" collapsed="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A245" s="22" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B245" s="23">
         <v>-4667.7449999999999</v>
       </c>
       <c r="C245" s="23">
         <v>-5095.5519999999997</v>
       </c>
       <c r="D245" s="23">
         <v>-5603.2939999999999</v>
       </c>
       <c r="E245" s="23">
         <v>-6082.8459999999995</v>
       </c>
       <c r="F245" s="23">
         <v>-7327</v>
       </c>
       <c r="G245" s="29"/>
       <c r="H245" s="29"/>
       <c r="I245" s="29"/>
       <c r="J245" s="29"/>
       <c r="K245" s="29"/>
       <c r="L245" s="29"/>
       <c r="M245" s="29"/>
       <c r="N245" s="29"/>
       <c r="O245" s="29"/>
       <c r="P245" s="29"/>
       <c r="Q245" s="29"/>
       <c r="R245" s="29"/>
       <c r="S245" s="29"/>
       <c r="T245" s="29"/>
       <c r="U245" s="29"/>
       <c r="V245" s="29"/>
       <c r="W245" s="29"/>
       <c r="X245" s="29"/>
       <c r="Y245" s="29"/>
       <c r="Z245" s="29"/>
       <c r="AA245" s="29"/>
       <c r="AB245" s="29"/>
       <c r="AC245" s="29"/>
     </row>
     <row r="246" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A246" s="28" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B246" s="28">
         <v>-4673.0209999999997</v>
       </c>
       <c r="C246" s="28">
         <v>-5100.9430000000002</v>
       </c>
       <c r="D246" s="28">
         <v>-5608.9350000000004</v>
       </c>
       <c r="E246" s="28">
         <v>-6089.3090000000002</v>
       </c>
       <c r="F246" s="28">
         <v>-7333</v>
       </c>
       <c r="G246" s="31"/>
       <c r="H246" s="31"/>
       <c r="I246" s="31"/>
       <c r="J246" s="31"/>
       <c r="K246" s="31"/>
       <c r="L246" s="31"/>
       <c r="M246" s="31"/>
       <c r="N246" s="31"/>
       <c r="O246" s="31"/>
       <c r="P246" s="31"/>
       <c r="Q246" s="31"/>
       <c r="R246" s="31"/>
       <c r="S246" s="31"/>
       <c r="T246" s="31"/>
       <c r="U246" s="31"/>
       <c r="V246" s="31"/>
       <c r="W246" s="31"/>
       <c r="X246" s="31"/>
       <c r="Y246" s="31"/>
       <c r="Z246" s="31"/>
       <c r="AA246" s="31"/>
       <c r="AB246" s="31"/>
       <c r="AC246" s="31"/>
     </row>
     <row r="247" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A247" s="25" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B247" s="26">
         <v>0</v>
       </c>
       <c r="C247" s="26">
         <v>0</v>
       </c>
       <c r="D247" s="26">
         <v>0</v>
       </c>
       <c r="E247" s="26">
         <v>0</v>
       </c>
       <c r="F247" s="26">
         <v>0</v>
       </c>
       <c r="G247" s="27"/>
       <c r="H247" s="27"/>
       <c r="I247" s="27"/>
       <c r="J247" s="27"/>
       <c r="K247" s="27"/>
       <c r="L247" s="27"/>
       <c r="M247" s="27"/>
       <c r="N247" s="27"/>
       <c r="O247" s="27"/>
       <c r="P247" s="27"/>
       <c r="Q247" s="27"/>
       <c r="R247" s="27"/>
       <c r="S247" s="27"/>
       <c r="T247" s="27"/>
       <c r="U247" s="27"/>
       <c r="V247" s="27"/>
       <c r="W247" s="27"/>
       <c r="X247" s="27"/>
       <c r="Y247" s="27"/>
       <c r="Z247" s="27"/>
       <c r="AA247" s="27"/>
       <c r="AB247" s="27"/>
       <c r="AC247" s="27"/>
     </row>
     <row r="248" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A248" s="28" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B248" s="28">
         <v>0</v>
       </c>
       <c r="C248" s="28">
         <v>0</v>
       </c>
       <c r="D248" s="28">
         <v>0</v>
       </c>
       <c r="E248" s="28">
         <v>0</v>
       </c>
       <c r="F248" s="28">
         <v>0</v>
       </c>
       <c r="G248" s="31"/>
       <c r="H248" s="31"/>
       <c r="I248" s="31"/>
       <c r="J248" s="31"/>
       <c r="K248" s="31"/>
       <c r="L248" s="31"/>
       <c r="M248" s="31"/>
       <c r="N248" s="31"/>
       <c r="O248" s="31"/>
       <c r="P248" s="31"/>
       <c r="Q248" s="31"/>
       <c r="R248" s="31"/>
       <c r="S248" s="31"/>
       <c r="T248" s="31"/>
       <c r="U248" s="31"/>
       <c r="V248" s="31"/>
       <c r="W248" s="31"/>
       <c r="X248" s="31"/>
       <c r="Y248" s="31"/>
       <c r="Z248" s="31"/>
       <c r="AA248" s="31"/>
       <c r="AB248" s="31"/>
       <c r="AC248" s="31"/>
     </row>
     <row r="249" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A249" s="25" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B249" s="26">
         <v>0</v>
       </c>
       <c r="C249" s="26">
         <v>0</v>
       </c>
       <c r="D249" s="26">
         <v>0</v>
       </c>
       <c r="E249" s="26">
         <v>0</v>
       </c>
       <c r="F249" s="26">
         <v>0</v>
       </c>
       <c r="G249" s="27"/>
       <c r="H249" s="27"/>
       <c r="I249" s="27"/>
       <c r="J249" s="27"/>
       <c r="K249" s="27"/>
       <c r="L249" s="27"/>
       <c r="M249" s="27"/>
       <c r="N249" s="27"/>
       <c r="O249" s="27"/>
       <c r="P249" s="27"/>
       <c r="Q249" s="27"/>
       <c r="R249" s="27"/>
       <c r="S249" s="27"/>
       <c r="T249" s="27"/>
       <c r="U249" s="27"/>
       <c r="V249" s="27"/>
       <c r="W249" s="27"/>
       <c r="X249" s="27"/>
       <c r="Y249" s="27"/>
       <c r="Z249" s="27"/>
       <c r="AA249" s="27"/>
       <c r="AB249" s="27"/>
       <c r="AC249" s="27"/>
     </row>
     <row r="250" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A250" s="28" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B250" s="28">
         <v>0</v>
       </c>
       <c r="C250" s="28">
         <v>0</v>
       </c>
       <c r="D250" s="28">
         <v>0</v>
       </c>
       <c r="E250" s="28">
         <v>0</v>
       </c>
       <c r="F250" s="28">
         <v>0</v>
       </c>
       <c r="G250" s="31"/>
       <c r="H250" s="31"/>
       <c r="I250" s="31"/>
       <c r="J250" s="31"/>
       <c r="K250" s="31"/>
       <c r="L250" s="31"/>
       <c r="M250" s="31"/>
       <c r="N250" s="31"/>
       <c r="O250" s="31"/>
       <c r="P250" s="31"/>
       <c r="Q250" s="31"/>
       <c r="R250" s="31"/>
       <c r="S250" s="31"/>
       <c r="T250" s="31"/>
       <c r="U250" s="31"/>
       <c r="V250" s="31"/>
       <c r="W250" s="31"/>
       <c r="X250" s="31"/>
       <c r="Y250" s="31"/>
       <c r="Z250" s="31"/>
       <c r="AA250" s="31"/>
       <c r="AB250" s="31"/>
       <c r="AC250" s="31"/>
     </row>
     <row r="251" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A251" s="25" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B251" s="26">
         <v>5.2690000000000001</v>
       </c>
       <c r="C251" s="26">
         <v>5.3570000000000002</v>
       </c>
       <c r="D251" s="26">
         <v>5.3959999999999999</v>
       </c>
       <c r="E251" s="26">
         <v>6.3650000000000002</v>
       </c>
       <c r="F251" s="26">
         <v>6</v>
       </c>
       <c r="G251" s="27"/>
       <c r="H251" s="27"/>
       <c r="I251" s="27"/>
       <c r="J251" s="27"/>
       <c r="K251" s="27"/>
       <c r="L251" s="27"/>
       <c r="M251" s="27"/>
       <c r="N251" s="27"/>
       <c r="O251" s="27"/>
       <c r="P251" s="27"/>
       <c r="Q251" s="27"/>
       <c r="R251" s="27"/>
       <c r="S251" s="27"/>
       <c r="T251" s="27"/>
       <c r="U251" s="27"/>
       <c r="V251" s="27"/>
       <c r="W251" s="27"/>
       <c r="X251" s="27"/>
       <c r="Y251" s="27"/>
       <c r="Z251" s="27"/>
       <c r="AA251" s="27"/>
       <c r="AB251" s="27"/>
       <c r="AC251" s="27"/>
     </row>
     <row r="252" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A252" s="28" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B252" s="28">
         <v>0</v>
       </c>
       <c r="C252" s="28">
         <v>0</v>
       </c>
       <c r="D252" s="28">
         <v>0</v>
       </c>
       <c r="E252" s="28">
         <v>0</v>
       </c>
       <c r="F252" s="28">
         <v>0</v>
       </c>
       <c r="G252" s="27"/>
       <c r="H252" s="27"/>
       <c r="I252" s="27"/>
       <c r="J252" s="27"/>
       <c r="K252" s="27"/>
       <c r="L252" s="27"/>
       <c r="M252" s="27"/>
       <c r="N252" s="27"/>
       <c r="O252" s="27"/>
       <c r="P252" s="27"/>
       <c r="Q252" s="27"/>
       <c r="R252" s="27"/>
       <c r="S252" s="27"/>
       <c r="T252" s="27"/>
       <c r="U252" s="27"/>
       <c r="V252" s="27"/>
       <c r="W252" s="27"/>
       <c r="X252" s="27"/>
       <c r="Y252" s="27"/>
       <c r="Z252" s="27"/>
       <c r="AA252" s="27"/>
       <c r="AB252" s="27"/>
       <c r="AC252" s="27"/>
     </row>
     <row r="253" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A253" s="25" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B253" s="26">
         <v>0</v>
       </c>
       <c r="C253" s="26">
         <v>0</v>
       </c>
       <c r="D253" s="26">
         <v>0</v>
       </c>
       <c r="E253" s="26">
         <v>0</v>
       </c>
       <c r="F253" s="26">
         <v>0</v>
       </c>
       <c r="G253" s="30"/>
       <c r="H253" s="30"/>
       <c r="I253" s="30"/>
       <c r="J253" s="30"/>
       <c r="K253" s="30"/>
       <c r="L253" s="30"/>
       <c r="M253" s="30"/>
       <c r="N253" s="30"/>
       <c r="O253" s="30"/>
       <c r="P253" s="30"/>
       <c r="Q253" s="30"/>
       <c r="R253" s="30"/>
       <c r="S253" s="30"/>
       <c r="T253" s="30"/>
       <c r="U253" s="30"/>
       <c r="V253" s="30"/>
       <c r="W253" s="30"/>
       <c r="X253" s="30"/>
       <c r="Y253" s="30"/>
       <c r="Z253" s="30"/>
       <c r="AA253" s="30"/>
       <c r="AB253" s="30"/>
       <c r="AC253" s="30"/>
     </row>
     <row r="254" spans="1:29" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A254" s="28" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B254" s="28">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="C254" s="28">
         <v>3.4000000000000002E-2</v>
       </c>
       <c r="D254" s="28">
         <v>0.245</v>
       </c>
       <c r="E254" s="28">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="F254" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:29" ht="15.75" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="A255" s="36" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B255" s="37">
         <v>-32252.916000000001</v>
       </c>
       <c r="C255" s="37">
         <v>-33278.271999999997</v>
       </c>
       <c r="D255" s="37">
         <v>-33713.33</v>
       </c>
       <c r="E255" s="37">
         <v>-35432.275999999998</v>
       </c>
       <c r="F255" s="37">
         <v>-36996</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B3:L17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.5703125" customWidth="1"/>
     <col min="2" max="2" width="36" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="4" max="4" width="52.28515625" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="E3" s="55" t="s">
-[...9 lines deleted...]
-      <c r="L3" s="55"/>
+      <c r="E3" s="59" t="s">
+        <v>160</v>
+      </c>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="J3" s="59" t="s">
+        <v>160</v>
+      </c>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
     </row>
     <row r="4" spans="2:12" ht="15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="53" t="s">
+      <c r="B4" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="53" t="s">
+      <c r="C4" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="56" t="s">
+      <c r="D4" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="58" t="s">
+      <c r="E4" s="62" t="s">
         <v>17</v>
       </c>
-      <c r="F4" s="53"/>
-      <c r="G4" s="53" t="s">
+      <c r="F4" s="57"/>
+      <c r="G4" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="H4" s="53"/>
-      <c r="J4" s="53" t="s">
+      <c r="H4" s="57"/>
+      <c r="J4" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="K4" s="53"/>
-      <c r="L4" s="53"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
     </row>
     <row r="5" spans="2:12" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="54" t="s">
-[...3 lines deleted...]
-      <c r="D5" s="57"/>
+      <c r="B5" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="58"/>
+      <c r="D5" s="61"/>
       <c r="E5" s="38" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="39" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="39" t="s">
         <v>19</v>
       </c>
       <c r="H5" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="J5" s="54"/>
-[...1 lines deleted...]
-      <c r="L5" s="54"/>
+      <c r="J5" s="58"/>
+      <c r="K5" s="58"/>
+      <c r="L5" s="58"/>
     </row>
     <row r="6" spans="2:12" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="9" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E6" s="47">
         <v>7075</v>
       </c>
       <c r="F6" s="3">
         <v>0.17239698823070737</v>
       </c>
       <c r="G6" s="42">
         <v>5179</v>
       </c>
       <c r="H6" s="3">
         <v>0.12619703209142524</v>
       </c>
       <c r="J6" s="39" t="s">
         <v>21</v>
       </c>
       <c r="K6" s="39" t="s">
         <v>12</v>
       </c>
       <c r="L6" s="39" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="2:12" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="8" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="E7" s="46">
         <v>11506</v>
       </c>
       <c r="F7" s="48">
         <v>0.28036745534735252</v>
       </c>
       <c r="G7" s="41">
         <v>21618</v>
       </c>
       <c r="H7" s="48">
         <v>0.52676722142352395</v>
       </c>
       <c r="J7" s="4">
         <v>2026</v>
       </c>
       <c r="K7" s="50">
         <v>1.6330000000000002</v>
       </c>
-      <c r="L7" s="62">
+      <c r="L7" s="53">
         <v>3.9791902725489485E-2</v>
       </c>
     </row>
     <row r="8" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B8" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="9" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="E8" s="47">
         <v>21830</v>
       </c>
       <c r="F8" s="3">
         <v>0.53193303930407665</v>
       </c>
       <c r="G8" s="42">
         <v>14099</v>
       </c>
       <c r="H8" s="3">
         <v>0.3435512561222252</v>
       </c>
       <c r="J8" s="5">
         <v>2027</v>
       </c>
       <c r="K8" s="51">
         <v>2.1850000000000005</v>
       </c>
-      <c r="L8" s="63">
+      <c r="L8" s="54">
         <v>5.3242686745373261E-2</v>
       </c>
     </row>
     <row r="9" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B9" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="E9" s="46">
         <v>628</v>
       </c>
       <c r="F9" s="48">
         <v>1.5302517117863495E-2</v>
       </c>
       <c r="G9" s="41">
         <v>143</v>
       </c>
       <c r="H9" s="48">
         <v>3.4844903628256049E-3</v>
       </c>
       <c r="J9" s="4">
         <v>2028</v>
       </c>
       <c r="K9" s="50">
         <v>2.4619999999999997</v>
       </c>
-      <c r="L9" s="62">
+      <c r="L9" s="53">
         <v>5.999244611766999E-2</v>
       </c>
     </row>
     <row r="10" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B10" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
       <c r="E10" s="43">
         <v>41039</v>
       </c>
       <c r="F10" s="44">
         <v>1</v>
       </c>
       <c r="G10" s="45">
         <v>41039</v>
       </c>
       <c r="H10" s="44">
         <v>1</v>
       </c>
       <c r="J10" s="5">
         <v>2029</v>
       </c>
       <c r="K10" s="51">
         <v>3.2290000000000001</v>
       </c>
-      <c r="L10" s="63">
+      <c r="L10" s="54">
         <v>7.8682213043849078E-2</v>
       </c>
     </row>
     <row r="11" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B11" s="2" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="J11" s="4">
         <v>2030</v>
       </c>
       <c r="K11" s="50">
         <v>6.1370000000000005</v>
       </c>
-      <c r="L11" s="62">
+      <c r="L11" s="53">
         <v>0.14954250277178749</v>
       </c>
     </row>
     <row r="12" spans="2:12" x14ac:dyDescent="0.25">
       <c r="J12" s="5">
         <v>2031</v>
       </c>
       <c r="K12" s="51">
         <v>4.0559999999999992</v>
       </c>
-      <c r="L12" s="63">
+      <c r="L12" s="54">
         <v>9.8834021711319844E-2</v>
       </c>
     </row>
     <row r="13" spans="2:12" x14ac:dyDescent="0.25">
       <c r="J13" s="4">
         <v>2032</v>
       </c>
       <c r="K13" s="50">
         <v>2.7100000000000004</v>
       </c>
-      <c r="L13" s="62">
+      <c r="L13" s="53">
         <v>6.6035551981675752E-2</v>
       </c>
     </row>
     <row r="14" spans="2:12" x14ac:dyDescent="0.25">
       <c r="J14" s="5">
         <v>2033</v>
       </c>
       <c r="K14" s="51">
         <v>2.3330000000000002</v>
       </c>
-      <c r="L14" s="63">
+      <c r="L14" s="54">
         <v>5.6849056373892815E-2</v>
       </c>
     </row>
     <row r="15" spans="2:12" x14ac:dyDescent="0.25">
       <c r="J15" s="4" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="K15" s="50">
         <v>16.293500000000002</v>
       </c>
-      <c r="L15" s="62">
+      <c r="L15" s="53">
         <v>0.39702961852894236</v>
       </c>
     </row>
     <row r="16" spans="2:12" x14ac:dyDescent="0.25">
       <c r="J16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K16" s="7">
         <v>41.038499999999999</v>
       </c>
-      <c r="L16" s="64">
+      <c r="L16" s="56">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="11:12" x14ac:dyDescent="0.25">
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{F7172E9C-A36C-4D7E-97A9-CF1BEFA18B4E}" showGridLines="0">
       <selection activeCell="F14" sqref="F14"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="8">
     <mergeCell ref="E3:H3"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="J4:L5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:F4"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>