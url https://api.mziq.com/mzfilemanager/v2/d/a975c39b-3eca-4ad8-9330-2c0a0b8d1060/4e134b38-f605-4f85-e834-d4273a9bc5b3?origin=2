--- v1 (2026-05-29)
+++ v2 (2026-10-13)
@@ -8,314 +8,316 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\daniel.batista\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F4892D0C-ABE8-479A-AA3C-712BB72D09C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9F29A517-9185-4B24-85D0-BA1194FA8AC7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-8850" windowWidth="29040" windowHeight="15720" xr2:uid="{3092D118-8B65-4712-B879-E9F8DEABCD10}"/>
   </bookViews>
   <sheets>
     <sheet name="NAV Historico" sheetId="3" r:id="rId1"/>
     <sheet name="Trimestral Release" sheetId="1" state="hidden" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B12" i="3" l="1"/>
-[...1 lines deleted...]
-  <c r="C17" i="3" l="1"/>
+  <c r="B22" i="3" l="1"/>
+  <c r="B12" i="3"/>
   <c r="C12" i="3"/>
-  <c r="C18" i="3" s="1"/>
-[...2 lines deleted...]
-  <c r="D17" i="3"/>
+  <c r="C22" i="3"/>
+  <c r="D17" i="3" l="1"/>
   <c r="D12" i="3"/>
   <c r="D18" i="3" s="1"/>
-  <c r="D22" i="3" s="1"/>
-[...15 lines deleted...]
-  <c r="M19" i="3" l="1"/>
+  <c r="D22" i="3" l="1"/>
+  <c r="D19" i="3"/>
   <c r="E17" i="3"/>
   <c r="E12" i="3"/>
-  <c r="E18" i="3" l="1"/>
+  <c r="E18" i="3" s="1"/>
   <c r="E22" i="3" s="1"/>
+  <c r="E19" i="3" l="1"/>
+  <c r="I17" i="3" l="1"/>
+  <c r="I12" i="3"/>
+  <c r="I18" i="3" l="1"/>
+  <c r="I22" i="3" s="1"/>
+  <c r="I19" i="3"/>
+  <c r="X5" i="3"/>
+  <c r="X12" i="3" s="1"/>
+  <c r="W12" i="3"/>
+  <c r="Q17" i="3" l="1"/>
+  <c r="Q12" i="3"/>
+  <c r="N12" i="3" l="1"/>
+  <c r="N17" i="3" l="1"/>
+  <c r="N18" i="3" s="1"/>
+  <c r="N22" i="3" s="1"/>
+  <c r="N19" i="3" l="1"/>
   <c r="F17" i="3"/>
   <c r="F12" i="3"/>
-  <c r="E19" i="3" l="1"/>
-  <c r="F18" i="3"/>
+  <c r="F18" i="3" l="1"/>
   <c r="F22" i="3" s="1"/>
   <c r="G17" i="3"/>
   <c r="G12" i="3"/>
   <c r="F19" i="3" l="1"/>
   <c r="G18" i="3"/>
   <c r="G22" i="3" s="1"/>
-  <c r="X20" i="3"/>
-  <c r="L17" i="3"/>
+  <c r="H17" i="3"/>
+  <c r="H12" i="3"/>
+  <c r="G19" i="3" l="1"/>
+  <c r="H18" i="3"/>
+  <c r="H22" i="3" s="1"/>
+  <c r="Y20" i="3"/>
+  <c r="M17" i="3"/>
+  <c r="M12" i="3"/>
+  <c r="K17" i="3"/>
+  <c r="K12" i="3"/>
+  <c r="K18" i="3" s="1"/>
+  <c r="K22" i="3" s="1"/>
+  <c r="H19" i="3" l="1"/>
+  <c r="K19" i="3"/>
+  <c r="M18" i="3"/>
+  <c r="M22" i="3" s="1"/>
+  <c r="Q18" i="3"/>
+  <c r="Q22" i="3" s="1"/>
+  <c r="Y17" i="3"/>
+  <c r="Y12" i="3"/>
+  <c r="T17" i="3"/>
+  <c r="T12" i="3"/>
+  <c r="AA7" i="3"/>
+  <c r="AC7" i="3"/>
+  <c r="AB7" i="3"/>
+  <c r="Z7" i="3"/>
+  <c r="Y18" i="3" l="1"/>
+  <c r="Y22" i="3" s="1"/>
+  <c r="Q19" i="3"/>
+  <c r="M19" i="3"/>
+  <c r="T18" i="3"/>
+  <c r="T22" i="3" s="1"/>
+  <c r="AC10" i="3"/>
+  <c r="AB10" i="3"/>
+  <c r="AC13" i="3"/>
+  <c r="AB13" i="3"/>
+  <c r="AC9" i="3"/>
+  <c r="AB9" i="3"/>
+  <c r="AC8" i="3"/>
+  <c r="AB8" i="3"/>
+  <c r="AC11" i="3"/>
+  <c r="AB11" i="3"/>
+  <c r="Z16" i="3"/>
+  <c r="AA13" i="3"/>
+  <c r="Z13" i="3"/>
+  <c r="AA11" i="3"/>
+  <c r="Z11" i="3"/>
+  <c r="Y19" i="3" l="1"/>
+  <c r="T19" i="3"/>
+  <c r="V12" i="3"/>
+  <c r="S12" i="3"/>
+  <c r="R12" i="3"/>
+  <c r="J12" i="3"/>
   <c r="L12" i="3"/>
-  <c r="J17" i="3"/>
-[...39 lines deleted...]
-  <c r="S19" i="3"/>
+  <c r="O12" i="3"/>
+  <c r="P12" i="3"/>
   <c r="U12" i="3"/>
-  <c r="R12" i="3"/>
-[...6 lines deleted...]
-  <c r="Y12" i="3"/>
   <c r="Z12" i="3"/>
   <c r="AA12" i="3"/>
   <c r="AB12" i="3"/>
-  <c r="I17" i="3"/>
-[...1 lines deleted...]
-  <c r="N17" i="3"/>
+  <c r="AC12" i="3"/>
+  <c r="J17" i="3"/>
+  <c r="L17" i="3"/>
   <c r="O17" i="3"/>
-  <c r="Q17" i="3"/>
+  <c r="P17" i="3"/>
   <c r="R17" i="3"/>
-  <c r="T17" i="3"/>
+  <c r="S17" i="3"/>
   <c r="U17" i="3"/>
   <c r="V17" i="3"/>
-  <c r="V18" i="3" s="1"/>
-  <c r="V22" i="3" s="1"/>
   <c r="W17" i="3"/>
-  <c r="Y17" i="3"/>
+  <c r="W18" i="3" s="1"/>
+  <c r="W22" i="3" s="1"/>
+  <c r="X17" i="3"/>
   <c r="Z17" i="3"/>
   <c r="AA17" i="3"/>
   <c r="AB17" i="3"/>
+  <c r="AC17" i="3"/>
   <c r="C15" i="1"/>
   <c r="D15" i="1"/>
   <c r="E15" i="1"/>
   <c r="F15" i="1"/>
   <c r="G15" i="1"/>
   <c r="H15" i="1"/>
   <c r="I15" i="1"/>
   <c r="J15" i="1"/>
   <c r="K15" i="1"/>
   <c r="L15" i="1"/>
   <c r="M15" i="1"/>
   <c r="N15" i="1"/>
   <c r="O15" i="1"/>
   <c r="P15" i="1"/>
   <c r="Q15" i="1"/>
   <c r="R15" i="1"/>
   <c r="S15" i="1"/>
   <c r="T15" i="1"/>
   <c r="U15" i="1"/>
   <c r="V15" i="1"/>
   <c r="W15" i="1"/>
   <c r="X15" i="1"/>
   <c r="C11" i="1"/>
   <c r="D11" i="1"/>
   <c r="E11" i="1"/>
   <c r="F11" i="1"/>
   <c r="G11" i="1"/>
   <c r="H11" i="1"/>
   <c r="I11" i="1"/>
   <c r="J11" i="1"/>
   <c r="K11" i="1"/>
   <c r="L11" i="1"/>
   <c r="M11" i="1"/>
   <c r="N11" i="1"/>
   <c r="O11" i="1"/>
   <c r="P11" i="1"/>
   <c r="Q11" i="1"/>
   <c r="R11" i="1"/>
   <c r="S11" i="1"/>
   <c r="T11" i="1"/>
   <c r="U11" i="1"/>
   <c r="V11" i="1"/>
   <c r="W11" i="1"/>
   <c r="X11" i="1"/>
   <c r="B15" i="1"/>
   <c r="B11" i="1"/>
-  <c r="W18" i="3" l="1"/>
-[...8 lines deleted...]
-  <c r="Q22" i="3" s="1"/>
+  <c r="X18" i="3" l="1"/>
+  <c r="X22" i="3" s="1"/>
+  <c r="Z18" i="3"/>
+  <c r="Z22" i="3" s="1"/>
+  <c r="V18" i="3"/>
+  <c r="V22" i="3" s="1"/>
+  <c r="J18" i="3"/>
+  <c r="J22" i="3" s="1"/>
+  <c r="R18" i="3"/>
+  <c r="R22" i="3" s="1"/>
+  <c r="P18" i="3"/>
+  <c r="P22" i="3" s="1"/>
   <c r="O18" i="3"/>
   <c r="O22" i="3" s="1"/>
-  <c r="N18" i="3"/>
-[...4 lines deleted...]
-  <c r="Z22" i="3" s="1"/>
+  <c r="L18" i="3"/>
+  <c r="L22" i="3" s="1"/>
   <c r="AA18" i="3"/>
   <c r="AA22" i="3" s="1"/>
   <c r="AB18" i="3"/>
   <c r="AB22" i="3" s="1"/>
-  <c r="T18" i="3"/>
-[...2 lines deleted...]
-  <c r="R22" i="3" s="1"/>
+  <c r="AC18" i="3"/>
+  <c r="AC22" i="3" s="1"/>
+  <c r="U18" i="3"/>
+  <c r="U22" i="3" s="1"/>
+  <c r="S18" i="3"/>
+  <c r="S22" i="3" s="1"/>
   <c r="X16" i="1"/>
   <c r="W16" i="1"/>
   <c r="V16" i="1"/>
   <c r="B16" i="1"/>
   <c r="U16" i="1"/>
   <c r="T16" i="1"/>
   <c r="S16" i="1"/>
   <c r="R16" i="1"/>
   <c r="Q16" i="1"/>
   <c r="P16" i="1"/>
   <c r="O16" i="1"/>
   <c r="N16" i="1"/>
   <c r="M16" i="1"/>
   <c r="L16" i="1"/>
   <c r="K16" i="1"/>
   <c r="J16" i="1"/>
   <c r="I16" i="1"/>
   <c r="H16" i="1"/>
   <c r="G16" i="1"/>
   <c r="F16" i="1"/>
   <c r="E16" i="1"/>
   <c r="D16" i="1"/>
   <c r="C16" i="1"/>
-  <c r="AA19" i="3" l="1"/>
+  <c r="AB19" i="3" l="1"/>
+  <c r="AA19" i="3"/>
+  <c r="L19" i="3"/>
+  <c r="O19" i="3"/>
+  <c r="P19" i="3"/>
+  <c r="R19" i="3"/>
+  <c r="J19" i="3"/>
+  <c r="S19" i="3"/>
+  <c r="V19" i="3"/>
+  <c r="U19" i="3"/>
   <c r="Z19" i="3"/>
-  <c r="K19" i="3"/>
-[...9 lines deleted...]
-  <c r="V19" i="3"/>
+  <c r="AC19" i="3"/>
   <c r="W19" i="3"/>
+  <c r="X19" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="77">
   <si>
     <t>1T17</t>
   </si>
   <si>
     <t>2T17</t>
   </si>
   <si>
     <t>3T17</t>
   </si>
   <si>
     <t>4T17</t>
   </si>
   <si>
     <t>1T18</t>
   </si>
   <si>
     <t>2T18</t>
   </si>
   <si>
     <t>3T18</t>
   </si>
   <si>
     <t>4T18</t>
   </si>
   <si>
@@ -530,173 +532,178 @@
   </si>
   <si>
     <t>Cancelamento de ações (5.000.000); Desdobramento de ações 1 x 2.</t>
   </si>
   <si>
     <t>Cancelamento de Ações (3.690.000)</t>
   </si>
   <si>
     <t xml:space="preserve">Valor líquido dos ativos / número atual de ações </t>
   </si>
   <si>
     <t>Release 3T25</t>
   </si>
   <si>
     <t xml:space="preserve"> Títulos a pagar</t>
   </si>
   <si>
     <t xml:space="preserve"> Adiantamento de Clientes</t>
   </si>
   <si>
     <t xml:space="preserve">Bonificação de ações 12,5% (55.416.214); </t>
   </si>
   <si>
     <t>1T26</t>
   </si>
+  <si>
+    <t>2T26</t>
+  </si>
+  <si>
+    <t>33/06/2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="117">
+  <numFmts count="116">
+    <numFmt numFmtId="44" formatCode="_-&quot;R$&quot;\ * #,##0.00_-;\-&quot;R$&quot;\ * #,##0.00_-;_-&quot;R$&quot;\ * &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="168" formatCode="_-&quot;R$&quot;\ * #,##0.00_-;\-&quot;R$&quot;\ * #,##0.00_-;_-&quot;R$&quot;\ * &quot;-&quot;??_-;_-@_-"/>
-[...112 lines deleted...]
-    <numFmt numFmtId="282" formatCode="#.##0,"/>
+    <numFmt numFmtId="166" formatCode="0.0%"/>
+    <numFmt numFmtId="167" formatCode="#,##0.000"/>
+    <numFmt numFmtId="168" formatCode="#,##0.0"/>
+    <numFmt numFmtId="169" formatCode="#,##0;\(#,##0\)"/>
+    <numFmt numFmtId="170" formatCode="0.000%"/>
+    <numFmt numFmtId="171" formatCode="0.0000"/>
+    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="173" formatCode="0.000000"/>
+    <numFmt numFmtId="174" formatCode="0.0000000"/>
+    <numFmt numFmtId="175" formatCode="#,##0.0_);\(#,##0.0\)"/>
+    <numFmt numFmtId="176" formatCode="#,##0.00000_);\(#,##0.00000\)"/>
+    <numFmt numFmtId="177" formatCode="0.0"/>
+    <numFmt numFmtId="178" formatCode="#,##0.00000_);[Red]\(#,##0.00000\)"/>
+    <numFmt numFmtId="179" formatCode="&quot;$&quot;#,##0.000_);[Red]\(&quot;$&quot;#,##0.000\)"/>
+    <numFmt numFmtId="180" formatCode="#,##0.0000_);[Red]\(#,##0.0000\)"/>
+    <numFmt numFmtId="181" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;--- &quot;_)"/>
+    <numFmt numFmtId="182" formatCode="m\-d\-yy"/>
+    <numFmt numFmtId="183" formatCode="#,##0.0_);[Red]\(#,##0.0\)"/>
+    <numFmt numFmtId="184" formatCode="\(#,##0.0%\);[Red]\(#,##0.0%\)"/>
+    <numFmt numFmtId="185" formatCode="General_)"/>
+    <numFmt numFmtId="186" formatCode="&quot;$&quot;#,##0_);\(&quot;$&quot;#,##0\)"/>
+    <numFmt numFmtId="187" formatCode="0&quot; bp&quot;;;&quot;--  &quot;"/>
+    <numFmt numFmtId="188" formatCode="\•\ \ @"/>
+    <numFmt numFmtId="189" formatCode="#,##0.00__\);\(#,##0.00\);__\ \ \-"/>
+    <numFmt numFmtId="190" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="191" formatCode="_ &quot;£&quot;* #,##0.00_ ;_ &quot;£&quot;* \-#,##0.00_ ;_ &quot;£&quot;* &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="192" formatCode="_-&quot;£&quot;\ * #,##0.00_-;\-&quot;£&quot;\ * #,##0.00_-;_-&quot;£&quot;\ * &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="193" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="194" formatCode="&quot;$&quot;\ \ #,##0_);\(#,##0\)"/>
+    <numFmt numFmtId="195" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
+    <numFmt numFmtId="196" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\);&quot;--  &quot;;_(@_)"/>
+    <numFmt numFmtId="197" formatCode="&quot;$&quot;#,##0.0_);[Red]\(&quot;$&quot;#,##0.0\)"/>
+    <numFmt numFmtId="198" formatCode="&quot;$&quot;#,##0.0_);\(&quot;$&quot;#,##0.0\)"/>
+    <numFmt numFmtId="199" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
+    <numFmt numFmtId="200" formatCode="\ \ _•\–\ \ \ \ @"/>
+    <numFmt numFmtId="201" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
+    <numFmt numFmtId="202" formatCode="#,##0.0000000_);\(#,##0.0000000\)"/>
+    <numFmt numFmtId="203" formatCode="0.0%_)"/>
+    <numFmt numFmtId="204" formatCode="0.00000_);\(0.00000\)"/>
+    <numFmt numFmtId="205" formatCode="_(&quot;$&quot;* #,##0.0_);_(&quot;$&quot;* \(#,##0.0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="206" formatCode="yyyy"/>
+    <numFmt numFmtId="207" formatCode="[$€]#,##0.00_);[Red]\([$€]#,##0.00\)"/>
+    <numFmt numFmtId="208" formatCode="_-* #,##0.00\ [$€]_-;\-* #,##0.00\ [$€]_-;_-* &quot;-&quot;??\ [$€]_-;_-@_-"/>
+    <numFmt numFmtId="209" formatCode="#.##%"/>
+    <numFmt numFmtId="210" formatCode="0.000000000"/>
+    <numFmt numFmtId="211" formatCode="0.00%_);[Red]\(0.00%\)"/>
+    <numFmt numFmtId="212" formatCode="\(###\)\ ###\-####"/>
+    <numFmt numFmtId="213" formatCode="#,##0;[Red]\(#,##0\)"/>
+    <numFmt numFmtId="214" formatCode="#,##0.00\ &quot;Pts&quot;;\-#,##0.00\ &quot;Pts&quot;"/>
+    <numFmt numFmtId="215" formatCode="#,##0.0;\(#,##0.0\)"/>
+    <numFmt numFmtId="216" formatCode="#,##0.000_);[Red]\(#,##0.000\)"/>
+    <numFmt numFmtId="217" formatCode="mmm\ yyyy"/>
+    <numFmt numFmtId="218" formatCode="\L\ #,##0_);[Red]\(\L\ #,##0\)"/>
+    <numFmt numFmtId="219" formatCode="_-* #,##0\ &quot;S/.&quot;_-;\-* #,##0\ &quot;S/.&quot;_-;_-* &quot;-&quot;\ &quot;S/.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="220" formatCode="_-* #,##0.00\ &quot;S/.&quot;_-;\-* #,##0.00\ &quot;S/.&quot;_-;_-* &quot;-&quot;??\ &quot;S/.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="221" formatCode="&quot;S/.&quot;#,##0_);[Red]\(&quot;S/.&quot;#,##0\)"/>
+    <numFmt numFmtId="222" formatCode="#,##0.00\ &quot;S/.&quot;;[Red]\-#,##0.00\ &quot;S/.&quot;"/>
+    <numFmt numFmtId="223" formatCode="_-* #,##0\ _S_/_._-;\-* #,##0\ _S_/_._-;_-* &quot;-&quot;\ _S_/_._-;_-@_-"/>
+    <numFmt numFmtId="224" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;?_);_(@_)"/>
+    <numFmt numFmtId="225" formatCode="#,##0.00\x;\(#,##0.00\x\)"/>
+    <numFmt numFmtId="226" formatCode="_ * #,##0.000000_)_C_r_$_ ;_ * \(#,##0.000000\)_C_r_$_ ;_ * &quot;-&quot;??_)_C_r_$_ ;_ @_ "/>
+    <numFmt numFmtId="227" formatCode="#,##0.0_);[Red]\(#,##0.0\);&quot;--  &quot;"/>
+    <numFmt numFmtId="228" formatCode="0.00_)"/>
+    <numFmt numFmtId="229" formatCode="&quot;$&quot;#,##0.0_);\(&quot;$&quot;#,##0.00\)"/>
+    <numFmt numFmtId="230" formatCode="&quot;&quot;#,##0.0_);\(&quot;&quot;#,##0.0\)"/>
+    <numFmt numFmtId="231" formatCode="#,##0.00\x_);[Red]\(#,##0.00\x\);&quot;--  &quot;"/>
+    <numFmt numFmtId="232" formatCode="#,##0.00_)&quot; &quot;;[Red]\(#,##0.00\)&quot; &quot;"/>
+    <numFmt numFmtId="233" formatCode="#,##0.000000_);\(#,##0.000000\)"/>
+    <numFmt numFmtId="234" formatCode="#,##0.000_);\(#,##0.000\)"/>
+    <numFmt numFmtId="235" formatCode="0.0%;\(0.0%\)"/>
+    <numFmt numFmtId="236" formatCode="#,##0.0\x_);\(#,##0.0\x\)"/>
+    <numFmt numFmtId="237" formatCode="0.000_);\(0.000\)"/>
+    <numFmt numFmtId="238" formatCode="_-* #,##0.00_-;_-* #,##0.00\-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="239" formatCode="0.00_);\(0.00\)"/>
+    <numFmt numFmtId="240" formatCode="0.0%;[Red]\(0.0%\);&quot;--  &quot;"/>
+    <numFmt numFmtId="241" formatCode="0.0%;[Red]\(0.0%\)"/>
+    <numFmt numFmtId="242" formatCode="#,##0.0%_);[Red]\(#,##0.0%\)"/>
+    <numFmt numFmtId="243" formatCode="0.000%;[Red]\(0.000%\)"/>
+    <numFmt numFmtId="244" formatCode="0.000%;;&quot;-- &quot;"/>
+    <numFmt numFmtId="245" formatCode="&quot;Cr$&quot;#,##0_);[Red]\(&quot;Cr$&quot;#,##0\)"/>
+    <numFmt numFmtId="246" formatCode="#,##0.0%_);\(#,##0.0%\)"/>
+    <numFmt numFmtId="247" formatCode="\(* #,##0.0\);\(* \(#,##0.0\);\(* &quot;---&quot;??\);_(@\)"/>
+    <numFmt numFmtId="248" formatCode="0.0%_);[Red]\(0.0%\)"/>
+    <numFmt numFmtId="249" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="250" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
+    <numFmt numFmtId="251" formatCode="&quot;Proj &quot;0;;"/>
+    <numFmt numFmtId="252" formatCode="\I\n\c\/\(d\ \ "/>
+    <numFmt numFmtId="253" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="254" formatCode="#.##0"/>
+    <numFmt numFmtId="255" formatCode="0.0000%"/>
+    <numFmt numFmtId="256" formatCode="m/d/yy\ h:mm:ss"/>
+    <numFmt numFmtId="257" formatCode="#,##0.00;\(#,##0.00\);_(* &quot;-&quot;_)"/>
+    <numFmt numFmtId="258" formatCode="&quot;$&quot;#,##0_);&quot;$&quot;\ \ \ \ \ \ \ \(#,##0\)"/>
+    <numFmt numFmtId="259" formatCode="&quot;$&quot;#,##0_);&quot;$&quot;\ \ \ \ \ \ \ \ \ \(#,##0\)"/>
+    <numFmt numFmtId="260" formatCode="#0.0\x"/>
+    <numFmt numFmtId="261" formatCode="0.00\ "/>
+    <numFmt numFmtId="262" formatCode="#,##0._);[Red]\(#,##0.\)"/>
+    <numFmt numFmtId="263" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;???_);_(@_)"/>
+    <numFmt numFmtId="264" formatCode="&quot;$&quot;#,##0.00;[Red]\(&quot;$&quot;#,##0.00\)"/>
+    <numFmt numFmtId="265" formatCode="\Y\ #,##0_);[Red]\(\Y\ #,##0\)"/>
+    <numFmt numFmtId="266" formatCode="#,##0.0000000000000_);[Red]\(#,##0.0000000000000\)"/>
+    <numFmt numFmtId="267" formatCode="_(&quot;R$ &quot;* #,##0.00_);_(&quot;R$ &quot;* \(#,##0.00\);_(&quot;R$ &quot;* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="268" formatCode="#,##0____"/>
+    <numFmt numFmtId="269" formatCode="mm/\y\y\y\y"/>
+    <numFmt numFmtId="270" formatCode="_([$€]* #,##0.00_);_([$€]* \(#,##0.00\);_([$€]* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="271" formatCode="#,#00"/>
+    <numFmt numFmtId="272" formatCode="0.00000000"/>
+    <numFmt numFmtId="273" formatCode="0\ 000\ 000\ 000"/>
+    <numFmt numFmtId="274" formatCode="\$#,"/>
+    <numFmt numFmtId="275" formatCode="#,"/>
+    <numFmt numFmtId="276" formatCode="#.##000"/>
+    <numFmt numFmtId="277" formatCode="#.##0,"/>
   </numFmts>
   <fonts count="259">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -2642,51 +2649,51 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="gray0625"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="48"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="76">
+  <borders count="75">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF009A44"/>
       </left>
       <right style="medium">
         <color rgb="FF009A44"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FF009A44"/>
       </top>
       <bottom style="medium">
@@ -2705,59 +2712,50 @@
         <color rgb="FF009A44"/>
       </top>
       <bottom style="medium">
         <color rgb="FF009A44"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FF006800"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FF009A44"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FF009A44"/>
       </bottom>
-      <diagonal/>
-[...7 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -3514,2601 +3512,2601 @@
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4341">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="177" fontId="45" fillId="0" borderId="0">
+    <xf numFmtId="172" fontId="45" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0">
-[...687 lines deleted...]
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="175" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="46" fillId="0" borderId="0">
-[...5 lines deleted...]
-    <xf numFmtId="181" fontId="46" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="46" fillId="0" borderId="0">
-[...5 lines deleted...]
-    <xf numFmtId="181" fontId="46" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="46" fillId="0" borderId="0">
-[...5 lines deleted...]
-    <xf numFmtId="181" fontId="46" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="46" fillId="0" borderId="0">
-[...5 lines deleted...]
-    <xf numFmtId="181" fontId="46" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="46" fillId="0" borderId="0">
-[...5 lines deleted...]
-    <xf numFmtId="181" fontId="46" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="46" fillId="0" borderId="0">
-[...590 lines deleted...]
-    <xf numFmtId="182" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="46" fillId="0" borderId="0">
-[...5 lines deleted...]
-    <xf numFmtId="181" fontId="46" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="46" fillId="0" borderId="0">
-[...5 lines deleted...]
-    <xf numFmtId="181" fontId="46" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="46" fillId="0" borderId="0">
-[...507 lines deleted...]
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="46" fillId="0" borderId="0">
-[...110 lines deleted...]
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0">
-[...95 lines deleted...]
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0">
-[...98 lines deleted...]
-    <xf numFmtId="182" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0">
-[...38 lines deleted...]
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="46" fillId="0" borderId="0">
-[...5 lines deleted...]
-    <xf numFmtId="181" fontId="46" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="46" fillId="0" borderId="0">
-[...95 lines deleted...]
-    <xf numFmtId="182" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="46" fillId="0" borderId="0">
-[...5 lines deleted...]
-    <xf numFmtId="181" fontId="46" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0">
-[...35 lines deleted...]
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="46" fillId="0" borderId="0">
-[...5 lines deleted...]
-    <xf numFmtId="181" fontId="46" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0">
-[...35 lines deleted...]
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="1" fontId="48" fillId="0" borderId="0"/>
+    <xf numFmtId="173" fontId="49" fillId="0" borderId="0">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="178" fontId="49" fillId="0" borderId="0">
-      <alignment horizontal="left"/>
-[...1 lines deleted...]
-    <xf numFmtId="183" fontId="49" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="50" fillId="8" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -6196,825 +6194,825 @@
     <xf numFmtId="0" fontId="32" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="52" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="52" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="52" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="52" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="52" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="52" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="52" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="52" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="52" fillId="41" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="52" fillId="42" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="42" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="43" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="184" fontId="54" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="187" fontId="8" fillId="44" borderId="7">
+    <xf numFmtId="179" fontId="54" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="180" fontId="54" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="181" fontId="55" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="182" fontId="8" fillId="44" borderId="6">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="57" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="0">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="172" fontId="59" fillId="45" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="59" fillId="45" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="60" fillId="46" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="188" fontId="58" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="58" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="61" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="63" fillId="47" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="189" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="184" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="64" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="59" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="188" fontId="65" fillId="48" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="183" fontId="65" fillId="48" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="59" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="190" fontId="66" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="66" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="47" borderId="9" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="68" fillId="47" borderId="8" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="190" fontId="69" fillId="0" borderId="0">
+    <xf numFmtId="185" fontId="69" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="190" fontId="69" fillId="0" borderId="0">
+    <xf numFmtId="185" fontId="69" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="191" fontId="70" fillId="0" borderId="10" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="71" fillId="0" borderId="13" applyFill="0" applyProtection="0">
+    <xf numFmtId="186" fontId="70" fillId="0" borderId="9" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="10" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="186" fontId="70" fillId="0" borderId="9" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="12" applyFill="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="192" fontId="72" fillId="48" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="73" fillId="0" borderId="8">
+    <xf numFmtId="187" fontId="72" fillId="48" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="7">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="193" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="188" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="75" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="194" fontId="5" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="27" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="189" fontId="5" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="175" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="190" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="191" fontId="77" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="192" fontId="77" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="193" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="194" fontId="26" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="175" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="29" fillId="27" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="27" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="17" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="27" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="27" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="78" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="78" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="188" fontId="79" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="79" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="78" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="200" fontId="5" fillId="0" borderId="17" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="227" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="195" fontId="5" fillId="0" borderId="16" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="37" fontId="80" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="81" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="82" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="83" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="18">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="17">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="198" fontId="76" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="193" fontId="76" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="40" fontId="79" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="79" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="84" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="84" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="84" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="40" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="85" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="86" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="76" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="86" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="87" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="86" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="86" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="76" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="88" fillId="0" borderId="0" applyNumberFormat="0" applyAlignment="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" applyNumberFormat="0" applyAlignment="0"/>
-    <xf numFmtId="201" fontId="26" fillId="0" borderId="19" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="200" fontId="89" fillId="0" borderId="20">
+    <xf numFmtId="196" fontId="26" fillId="0" borderId="18" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="76" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="197" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="195" fontId="89" fillId="0" borderId="19">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="84" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="90" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="200" fontId="49" fillId="47" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="175" fontId="26" fillId="0" borderId="19" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="195" fontId="49" fillId="47" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="26" fillId="0" borderId="18" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="91" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="203" fontId="92" fillId="7" borderId="0">
+    <xf numFmtId="198" fontId="92" fillId="7" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="84" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="204" fontId="93" fillId="0" borderId="0" applyFill="0" applyBorder="0">
+    <xf numFmtId="199" fontId="93" fillId="0" borderId="0" applyFill="0" applyBorder="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="205" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="200" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="0" borderId="0" applyNumberFormat="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="200" fontId="95" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="195" fontId="95" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="206" fontId="96" fillId="0" borderId="0">
+    <xf numFmtId="201" fontId="96" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="22" fontId="97" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="15" fontId="20" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf numFmtId="188" fontId="20" fillId="45" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="208" fontId="5" fillId="45" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="20" fillId="45" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="202" fontId="5" fillId="45" borderId="20" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="203" fontId="5" fillId="45" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="17" fontId="20" fillId="0" borderId="0" applyFill="0" applyBorder="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="209" fontId="5" fillId="0" borderId="8"/>
+    <xf numFmtId="204" fontId="5" fillId="0" borderId="7"/>
     <xf numFmtId="0" fontId="84" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="14" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf numFmtId="210" fontId="98" fillId="48" borderId="22" applyFill="0" applyBorder="0">
+    <xf numFmtId="205" fontId="98" fillId="48" borderId="21" applyFill="0" applyBorder="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="207" fontId="5" fillId="0" borderId="0" applyFill="0" applyBorder="0">
+    <xf numFmtId="202" fontId="5" fillId="0" borderId="0" applyFill="0" applyBorder="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="202" fontId="5" fillId="0" borderId="23">
+    <xf numFmtId="197" fontId="5" fillId="0" borderId="22">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="17" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="211" fontId="79" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="206" fontId="79" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="40" fontId="99" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="200" fontId="58" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="195" fontId="58" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="0"/>
-    <xf numFmtId="204" fontId="26" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="84" fillId="0" borderId="24" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="199" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="201" fontId="58" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="23" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="100" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="49" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="51" fillId="50" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="51" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="228" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="228" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="228" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="228" fillId="52" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="228" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="228" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="173" fontId="8" fillId="53" borderId="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="180" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="168" fontId="8" fillId="53" borderId="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="193" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="175" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="193" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="194" fontId="26" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="175" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="101" fillId="0" borderId="0" applyNumberFormat="0" applyAlignment="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="102" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="103" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="33" fillId="14" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="14" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="14" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="14" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="14" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="14" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="43" fillId="54" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="54" borderId="0"/>
     <xf numFmtId="0" fontId="104" fillId="54" borderId="0"/>
     <xf numFmtId="0" fontId="104" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="94" fillId="54" borderId="0"/>
     <xf numFmtId="0" fontId="94" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="94" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="212" fontId="49" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="25" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="207" fontId="49" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="208" fontId="105" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="24" applyFill="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="106" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyProtection="0"/>
     <xf numFmtId="37" fontId="58" fillId="0" borderId="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="39" fontId="49" fillId="0" borderId="0"/>
     <xf numFmtId="3" fontId="107" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="214" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="209" fontId="5" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="215" fontId="5" fillId="45" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="210" fontId="5" fillId="45" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="93" fillId="0" borderId="0" applyFill="0" applyBorder="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="109" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="110" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="26" fillId="47" borderId="26" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="26" fillId="47" borderId="25" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="13" fontId="111" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="27"/>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="26"/>
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="37" fontId="26" fillId="0" borderId="0"/>
-    <xf numFmtId="40" fontId="5" fillId="45" borderId="28" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="40" fontId="5" fillId="45" borderId="27" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="38" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="216" fontId="112" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="180" fontId="113" fillId="45" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="211" fontId="112" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="113" fillId="45" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="114" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="115" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="116" fillId="0" borderId="29" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="116" fillId="0" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="116" fillId="0" borderId="30">
+    <xf numFmtId="0" fontId="116" fillId="0" borderId="29">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="117" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="118" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="119" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="121" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="119" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="120" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="121" fillId="0" borderId="32" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="121" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="122" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="217" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="212" fontId="5" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="217" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="212" fontId="5" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="114" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="114" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="123" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="124" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="218" fontId="125" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="188" fontId="58" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="213" fontId="125" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="58" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="126" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="219" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="207" fontId="5" fillId="45" borderId="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="214" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="214" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="14" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="215" fontId="127" fillId="0" borderId="0"/>
+    <xf numFmtId="10" fontId="26" fillId="45" borderId="25" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="128" fillId="55" borderId="0"/>
+    <xf numFmtId="195" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="202" fontId="5" fillId="45" borderId="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="215" fontId="5" fillId="45" borderId="0" applyFont="0" applyBorder="0" applyAlignment="0">
+    <xf numFmtId="210" fontId="5" fillId="45" borderId="0" applyFont="0" applyBorder="0" applyAlignment="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="188" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="183" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="129" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="221" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="216" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="10" fontId="26" fillId="45" borderId="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="222" fontId="98" fillId="45" borderId="0" applyFont="0" applyBorder="0" applyAlignment="0">
+    <xf numFmtId="217" fontId="98" fillId="45" borderId="0" applyFont="0" applyBorder="0" applyAlignment="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="188" fontId="5" fillId="45" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0">
+    <xf numFmtId="183" fontId="5" fillId="45" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="203" fontId="130" fillId="0" borderId="35" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="198" fontId="130" fillId="0" borderId="34" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="45" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="45" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="26" fillId="45" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="130" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="130" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="130" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="130" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="190" fontId="74" fillId="0" borderId="0"/>
+    <xf numFmtId="185" fontId="74" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="203" fontId="131" fillId="7" borderId="0" applyFont="0">
+    <xf numFmtId="198" fontId="131" fillId="7" borderId="0" applyFont="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="223" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="218" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="132" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="133" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="134" fillId="0" borderId="0"/>
-    <xf numFmtId="198" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="180" fontId="5" fillId="58" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0">
+    <xf numFmtId="193" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="175" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="193" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="194" fontId="26" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="175" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="135" fillId="57" borderId="0"/>
+    <xf numFmtId="175" fontId="5" fillId="58" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="104" fillId="54" borderId="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="14" fontId="20" fillId="0" borderId="8" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="7" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
@@ -7022,173 +7020,173 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="216" fontId="95" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="211" fontId="95" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="37" fontId="74" fillId="0" borderId="0"/>
     <xf numFmtId="40" fontId="49" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="38" fontId="66" fillId="0" borderId="18">
+    <xf numFmtId="38" fontId="66" fillId="0" borderId="17">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="40" fontId="66" fillId="0" borderId="18">
+    <xf numFmtId="40" fontId="66" fillId="0" borderId="17">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="66" fillId="0" borderId="18">
+    <xf numFmtId="38" fontId="66" fillId="0" borderId="17">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="49" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="40" fontId="66" fillId="0" borderId="36" applyBorder="0">
+    <xf numFmtId="40" fontId="66" fillId="0" borderId="35" applyBorder="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="40" fontId="66" fillId="0" borderId="18">
+    <xf numFmtId="40" fontId="66" fillId="0" borderId="17">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="40" fontId="66" fillId="0" borderId="18">
+    <xf numFmtId="40" fontId="66" fillId="0" borderId="17">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="40" fontId="66" fillId="0" borderId="36" applyBorder="0">
+    <xf numFmtId="40" fontId="66" fillId="0" borderId="35" applyBorder="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="40" fontId="66" fillId="0" borderId="36" applyBorder="0">
+    <xf numFmtId="40" fontId="66" fillId="0" borderId="35" applyBorder="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="40" fontId="66" fillId="0" borderId="36" applyBorder="0">
+    <xf numFmtId="40" fontId="66" fillId="0" borderId="35" applyBorder="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="40" fontId="49" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="224" fontId="136" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="225" fontId="136" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="219" fontId="136" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="220" fontId="136" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="54" borderId="9">
+    <xf numFmtId="0" fontId="43" fillId="54" borderId="8">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="49" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="138" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...17 lines deleted...]
-    <xf numFmtId="228" fontId="136" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="138" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="267" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="267" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="267" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="267" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="267" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="221" fontId="49" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="221" fontId="49" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="222" fontId="136" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="223" fontId="136" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="107" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="204" fontId="5" fillId="47" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="199" fontId="5" fillId="47" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="39" fontId="5" fillId="47" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="180" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="140" fillId="8" borderId="8">
+    <xf numFmtId="175" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="224" fontId="139" fillId="0" borderId="7" applyBorder="0"/>
+    <xf numFmtId="166" fontId="139" fillId="47" borderId="0" applyFill="0"/>
+    <xf numFmtId="3" fontId="140" fillId="8" borderId="7">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="230" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="225" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="84" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="84" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="231" fontId="74" fillId="0" borderId="0"/>
-    <xf numFmtId="181" fontId="5" fillId="7" borderId="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="226" fontId="74" fillId="0" borderId="0"/>
+    <xf numFmtId="176" fontId="5" fillId="7" borderId="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="35" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="35" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="35" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="35" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="40" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="37" fontId="141" fillId="0" borderId="0"/>
-    <xf numFmtId="188" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="232" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="183" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="227" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="233" fontId="142" fillId="0" borderId="0"/>
-    <xf numFmtId="220" fontId="94" fillId="0" borderId="0"/>
+    <xf numFmtId="228" fontId="142" fillId="0" borderId="0"/>
+    <xf numFmtId="215" fontId="94" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf numFmtId="188" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="183" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="40" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf numFmtId="221" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="216" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="143" fillId="0" borderId="0"/>
@@ -7758,240 +7756,240 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="188" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="145" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="146" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="147" fillId="47" borderId="0"/>
-    <xf numFmtId="234" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="179" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="229" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="230" fontId="98" fillId="58" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="174" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="188" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="183" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="84" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="40" fontId="20" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="94" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="148" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="188" fontId="26" fillId="0" borderId="0"/>
-[...8 lines deleted...]
-    <xf numFmtId="238" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="231" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="232" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="37" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="37" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="18" borderId="36" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="37" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="18" borderId="36" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="52" fillId="18" borderId="37" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="233" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="93" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="149" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="239" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="234" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="150" fillId="0" borderId="0" applyNumberFormat="0" applyAlignment="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="40" fontId="151" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="38" fontId="151" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="36" fillId="27" borderId="39" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="27" borderId="38" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="40" fontId="52" fillId="47" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="152" fillId="45" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="47" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="153" fillId="0" borderId="0" applyBorder="0">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="154" fillId="0" borderId="0" applyBorder="0">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="230" fillId="29" borderId="39" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="230" fillId="29" borderId="38" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="37" fontId="26" fillId="0" borderId="0" applyBorder="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="155" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="156" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="157" fillId="0" borderId="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="94" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="158" fillId="0" borderId="40" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="158" fillId="0" borderId="39" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="66" fillId="58" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="26" fillId="59" borderId="41" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="26" fillId="59" borderId="40" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="44" borderId="41" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="26" fillId="44" borderId="40" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="41" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="42" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="66" fillId="0" borderId="43" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="240" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="158" fillId="0" borderId="43" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="235" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="104" fillId="54" borderId="0"/>
-    <xf numFmtId="241" fontId="159" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="236" fontId="159" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="94" fillId="0" borderId="0"/>
     <xf numFmtId="14" fontId="58" fillId="0" borderId="0">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="9" fontId="49" fillId="0" borderId="22" applyBorder="0"/>
+    <xf numFmtId="9" fontId="49" fillId="0" borderId="21" applyBorder="0"/>
     <xf numFmtId="10" fontId="26" fillId="0" borderId="0"/>
-    <xf numFmtId="242" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="245" fontId="160" fillId="0" borderId="23" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="237" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="238" fontId="77" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="239" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="240" fontId="160" fillId="0" borderId="22" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="245" fontId="160" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="245" fontId="160" fillId="0" borderId="23" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="240" fontId="160" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="217" fontId="98" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="240" fontId="160" fillId="0" borderId="22" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="244" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf numFmtId="245" fontId="160" fillId="0" borderId="23" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="239" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="240" fontId="160" fillId="0" borderId="22" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="171" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="245" fontId="160" fillId="0" borderId="23" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="240" fontId="160" fillId="0" borderId="22" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="246" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf numFmtId="247" fontId="26" fillId="0" borderId="23" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="241" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="242" fontId="26" fillId="0" borderId="22" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="248" fontId="160" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="250" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
+    <xf numFmtId="243" fontId="160" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="244" fontId="160" fillId="60" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="245" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="171" fontId="45" fillId="48" borderId="38"/>
-[...2 lines deleted...]
-    <xf numFmtId="251" fontId="159" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="45" fillId="48" borderId="37"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="49" fillId="0" borderId="21" applyBorder="0"/>
+    <xf numFmtId="246" fontId="159" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="161" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="162" fillId="0" borderId="0"/>
-    <xf numFmtId="252" fontId="98" fillId="47" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="254" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="247" fontId="98" fillId="47" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="248" fontId="58" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="249" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="93" fillId="0" borderId="0" applyFill="0" applyBorder="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="61" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="38" fontId="163" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="188" fontId="58" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="183" fontId="58" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="138" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="137" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="137" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="137" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="137" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="137" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="198" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="180" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="193" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="175" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="193" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="194" fontId="26" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="175" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="38" fontId="58" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="43" fillId="54" borderId="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="255" fontId="164" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="7" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="250" fontId="164" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="256" fontId="20" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
+    <xf numFmtId="251" fontId="20" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="219" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyAlignment="0">
+    <xf numFmtId="214" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyAlignment="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="15" fontId="49" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="49" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="70" fillId="0" borderId="11">
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="10">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="49" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="49" fillId="62" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="94" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="94" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
@@ -8034,264 +8032,264 @@
     <xf numFmtId="0" fontId="94" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="94" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="94" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="94" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="94" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="94" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="94" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="94" fillId="7" borderId="0"/>
     <xf numFmtId="0" fontId="165" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="8">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="7">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="94" fillId="7" borderId="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="166" fillId="0" borderId="26">
+    <xf numFmtId="0" fontId="166" fillId="0" borderId="25">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="167" fillId="0" borderId="45" applyBorder="0">
+    <xf numFmtId="0" fontId="167" fillId="0" borderId="44" applyBorder="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="180" fontId="66" fillId="0" borderId="0">
+    <xf numFmtId="175" fontId="66" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="180" fontId="66" fillId="0" borderId="0">
+    <xf numFmtId="175" fontId="66" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="180" fontId="66" fillId="0" borderId="0">
+    <xf numFmtId="175" fontId="66" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="180" fontId="66" fillId="0" borderId="0">
+    <xf numFmtId="175" fontId="66" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="180" fontId="66" fillId="0" borderId="0">
+    <xf numFmtId="175" fontId="66" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="180" fontId="66" fillId="0" borderId="0">
+    <xf numFmtId="175" fontId="66" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="94" fillId="7" borderId="9">
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="8">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="203" fontId="168" fillId="0" borderId="0"/>
-    <xf numFmtId="233" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
+    <xf numFmtId="198" fontId="168" fillId="0" borderId="0"/>
+    <xf numFmtId="228" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="257" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
+    <xf numFmtId="252" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="84" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="14" fontId="169" fillId="48" borderId="46"/>
-    <xf numFmtId="188" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="14" fontId="169" fillId="48" borderId="45"/>
+    <xf numFmtId="183" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="204" fontId="170" fillId="47" borderId="0">
+    <xf numFmtId="199" fontId="170" fillId="47" borderId="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="202" fontId="171" fillId="63" borderId="0" applyFont="0" applyFill="0"/>
-    <xf numFmtId="258" fontId="172" fillId="47" borderId="0">
+    <xf numFmtId="197" fontId="171" fillId="63" borderId="0" applyFont="0" applyFill="0"/>
+    <xf numFmtId="253" fontId="172" fillId="47" borderId="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="173" fillId="47" borderId="0"/>
+    <xf numFmtId="177" fontId="173" fillId="47" borderId="0"/>
     <xf numFmtId="0" fontId="174" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="78" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="259" fontId="136" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="254" fontId="136" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="37" fontId="175" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="260" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="255" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="46" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="47" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="48" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="49" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="50" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="51" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="52" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="46" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="52" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="53" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="54" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="38" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="38" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="176" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="177" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="118" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="178" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="55" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="56" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="256" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="57" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="261" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="58" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="59" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="60" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="38" fontId="93" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="36" fillId="27" borderId="39" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="179" fillId="0" borderId="61">
+    <xf numFmtId="0" fontId="36" fillId="27" borderId="38" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="17" borderId="38" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="27" borderId="38" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="27" borderId="38" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="179" fillId="0" borderId="60">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="116" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="38" fontId="49" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="169" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="169" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...25 lines deleted...]
-    <xf numFmtId="169" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="268" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="274" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="169" fontId="137" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="40" fontId="49" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="40" fontId="49" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="137" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="138" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="137" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="137" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="137" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="137" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="269" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="137" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="144" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="66" fillId="64" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="180" fontId="180" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="188" fontId="58" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="180" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="58" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="156" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="231" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="53" fillId="66" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="67" borderId="0"/>
-    <xf numFmtId="0" fontId="181" fillId="68" borderId="62">
+    <xf numFmtId="0" fontId="181" fillId="68" borderId="61">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="182" fillId="0" borderId="63"/>
+    <xf numFmtId="0" fontId="182" fillId="0" borderId="62"/>
     <xf numFmtId="12" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="211" fontId="5" fillId="54" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
+    <xf numFmtId="206" fontId="5" fillId="54" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="188" fontId="26" fillId="58" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0">
+    <xf numFmtId="183" fontId="26" fillId="58" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="183" fillId="0" borderId="0"/>
-    <xf numFmtId="262" fontId="26" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
+    <xf numFmtId="257" fontId="26" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="184" fillId="47" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="52" fillId="47" borderId="0" applyProtection="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="185" fillId="47" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="186" fillId="47" borderId="0" applyProtection="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="187" fillId="64" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="40" fillId="64" borderId="0" applyProtection="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="188" fillId="47" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="189" fillId="47" borderId="0" applyProtection="0">
       <alignment horizontal="center" vertical="center"/>
@@ -8314,2630 +8312,2630 @@
     <xf numFmtId="4" fontId="192" fillId="47" borderId="0" applyProtection="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="187" fillId="64" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="193" fillId="64" borderId="0" applyProtection="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="194" fillId="47" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="195" fillId="47" borderId="0" applyProtection="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="190" fillId="69" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="196" fillId="69" borderId="0" applyProtection="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="131" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="131" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="131" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="131" fillId="0" borderId="0"/>
-    <xf numFmtId="180" fontId="197" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="197" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="50" fillId="66" borderId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="190" fontId="198" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="199" fillId="0" borderId="10" applyNumberFormat="0"/>
+    <xf numFmtId="185" fontId="198" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="199" fillId="0" borderId="9" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="118" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="200" fillId="0" borderId="0" applyBorder="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="200" fillId="0" borderId="8" applyBorder="0" applyProtection="0">
+    <xf numFmtId="0" fontId="200" fillId="0" borderId="7" applyBorder="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="201" fillId="70" borderId="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="201" fillId="69" borderId="8" applyBorder="0" applyProtection="0">
+    <xf numFmtId="0" fontId="201" fillId="69" borderId="7" applyBorder="0" applyProtection="0">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="134" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="118" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="94" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="202" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="109" fillId="0" borderId="46" applyFill="0" applyBorder="0" applyProtection="0">
+    <xf numFmtId="0" fontId="109" fillId="0" borderId="45" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="158" fillId="0" borderId="0">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="63" fillId="47" borderId="10" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="63" fillId="47" borderId="9" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="63" fillId="47" borderId="64" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="63" fillId="47" borderId="63" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="203" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="79" fillId="0" borderId="0"/>
     <xf numFmtId="49" fontId="204" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
-    <xf numFmtId="188" fontId="5" fillId="71" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="5" fillId="71" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="205" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="206" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="207" fillId="0" borderId="0"/>
     <xf numFmtId="49" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf numFmtId="263" fontId="26" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf numFmtId="264" fontId="26" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="258" fontId="26" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="259" fontId="26" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="208" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="209" fillId="0" borderId="65" applyNumberFormat="0" applyFill="0" applyProtection="0">
+    <xf numFmtId="0" fontId="209" fillId="0" borderId="64" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="208" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="265" fontId="5" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="260" fontId="5" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="39" fontId="5" fillId="45" borderId="26" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="39" fontId="5" fillId="45" borderId="25" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="18" fontId="63" fillId="47" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="266" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="261" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="40" fontId="210" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="211" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="116" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="212" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="213" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="214" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="188" fontId="215" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="174" fontId="8" fillId="0" borderId="0">
+    <xf numFmtId="183" fontId="215" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="0">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="216" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="118" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="217" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="3" fontId="218" fillId="66" borderId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="119" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="121" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="119" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="232" fillId="0" borderId="65" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="119" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="119" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="120" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="233" fillId="0" borderId="65" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="120" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="120" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="121" fillId="0" borderId="32" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="234" fillId="0" borderId="66" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="121" fillId="0" borderId="32" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="121" fillId="0" borderId="32" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="121" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="234" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="121" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="121" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="211" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="231" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="211" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="211" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="78" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="140" fillId="47" borderId="8">
+    <xf numFmtId="3" fontId="140" fillId="47" borderId="7">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="219" fillId="0" borderId="0"/>
     <xf numFmtId="3" fontId="220" fillId="66" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="221" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="10" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="9" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="229" fillId="0" borderId="67" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="229" fillId="0" borderId="68" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="229" fillId="0" borderId="69" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="229" fillId="0" borderId="68" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="229" fillId="0" borderId="67" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="229" fillId="0" borderId="67" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="51" fillId="72" borderId="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="117" fillId="0" borderId="24" applyFill="0" applyBorder="0" applyProtection="0">
+    <xf numFmtId="0" fontId="117" fillId="0" borderId="23" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="190" fontId="222" fillId="0" borderId="0">
+    <xf numFmtId="185" fontId="222" fillId="0" borderId="0">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="267" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="262" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="26" fillId="48" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="223" fillId="0" borderId="0">
       <alignment horizontal="fill"/>
     </xf>
-    <xf numFmtId="38" fontId="52" fillId="0" borderId="41" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="38" fontId="52" fillId="0" borderId="40" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="37" fontId="26" fillId="48" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="37" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="37" fontId="26" fillId="48" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="3" fontId="65" fillId="0" borderId="34" applyProtection="0"/>
+    <xf numFmtId="3" fontId="65" fillId="0" borderId="33" applyProtection="0"/>
     <xf numFmtId="37" fontId="224" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="78" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="169" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="107" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="188" fontId="225" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="225" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="47" borderId="0" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="20" fillId="47" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="20" fillId="47" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="225" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="1" fontId="58" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="40" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="233" fontId="77" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="270" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="228" fontId="77" fillId="0" borderId="0"/>
+    <xf numFmtId="241" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="228" fontId="77" fillId="0" borderId="0"/>
+    <xf numFmtId="263" fontId="61" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="61" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="264" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="265" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="149" fillId="73" borderId="70" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="149" fillId="73" borderId="69" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="271" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="266" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="226" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="169" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="236" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="137" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="169" fontId="137" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2277 lines deleted...]
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="43" fontId="137" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0">
-[...35 lines deleted...]
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
@@ -10946,2577 +10944,2577 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="58" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="39" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="176" fontId="5" fillId="45" borderId="0" applyBorder="0" applyAlignment="0">
+    <xf numFmtId="171" fontId="5" fillId="45" borderId="0" applyBorder="0" applyAlignment="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="237" fillId="0" borderId="41">
+    <xf numFmtId="0" fontId="237" fillId="0" borderId="40">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="104" fillId="27" borderId="41" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="104" fillId="27" borderId="40" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="237" fillId="0" borderId="41">
+    <xf numFmtId="0" fontId="237" fillId="0" borderId="40">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="238" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="108" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="108" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="239" fillId="74" borderId="71" applyBorder="0" applyAlignment="0">
+    <xf numFmtId="14" fontId="239" fillId="74" borderId="70" applyBorder="0" applyAlignment="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="239" fillId="75" borderId="71" applyNumberFormat="0" applyBorder="0" applyAlignment="0">
+    <xf numFmtId="0" fontId="239" fillId="75" borderId="70" applyNumberFormat="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="240" fillId="27" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="40" fontId="143" fillId="45" borderId="26">
+    <xf numFmtId="0" fontId="240" fillId="27" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="40" fontId="143" fillId="45" borderId="25">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="181" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="30" fillId="17" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="181" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="17" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="132" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="76" fillId="0" borderId="56"/>
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="55"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="107" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="48" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="76" fillId="0" borderId="56"/>
-    <xf numFmtId="0" fontId="241" fillId="7" borderId="18" applyNumberFormat="0" applyBorder="0" applyAlignment="0">
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="55"/>
+    <xf numFmtId="0" fontId="241" fillId="7" borderId="17" applyNumberFormat="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="37" fontId="242" fillId="76" borderId="72" applyNumberFormat="0" applyAlignment="0">
+    <xf numFmtId="37" fontId="242" fillId="76" borderId="71" applyNumberFormat="0" applyAlignment="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="38" fontId="243" fillId="0" borderId="0" applyFill="0" applyBorder="0"/>
-    <xf numFmtId="275" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="270" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="244" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="276" fontId="108" fillId="0" borderId="0">
+    <xf numFmtId="271" fontId="108" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="238" fillId="0" borderId="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="245" fillId="45" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="245" fillId="77" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="246" fillId="7" borderId="73" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0"/>
-    <xf numFmtId="0" fontId="5" fillId="45" borderId="74" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="246" fillId="7" borderId="72" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="5" fillId="45" borderId="73" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="5" fillId="45" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="243" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="247" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="249" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="247" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="248" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="249" fillId="0" borderId="32" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="249" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="250" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
-    <xf numFmtId="277" fontId="74" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="253" fillId="0" borderId="41">
+    <xf numFmtId="272" fontId="74" fillId="0" borderId="0"/>
+    <xf numFmtId="273" fontId="74" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="251" fillId="14" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="252" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="253" fillId="0" borderId="40">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="49" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="254" fillId="0" borderId="0" applyBorder="0"/>
-    <xf numFmtId="279" fontId="108" fillId="0" borderId="0">
+    <xf numFmtId="274" fontId="108" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="255" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
-    <xf numFmtId="277" fontId="74" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="215" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="272" fontId="74" fillId="0" borderId="0"/>
+    <xf numFmtId="273" fontId="74" fillId="0" borderId="0"/>
+    <xf numFmtId="210" fontId="74" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="52" fillId="18" borderId="38" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="230" fillId="27" borderId="39" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="52" fillId="18" borderId="37" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="18" borderId="37" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="230" fillId="27" borderId="38" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="114" fillId="0" borderId="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="107" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="8" fillId="44" borderId="75" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="14" fontId="239" fillId="78" borderId="34" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="8" fillId="44" borderId="74" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="14" fontId="239" fillId="78" borderId="33" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="256" fillId="0" borderId="41" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="256" fillId="0" borderId="40" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="280" fontId="257" fillId="0" borderId="0">
+    <xf numFmtId="275" fontId="257" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="3" fontId="258" fillId="48" borderId="26">
+    <xf numFmtId="3" fontId="258" fillId="48" borderId="25">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="93" fillId="27" borderId="41"/>
-[...1 lines deleted...]
-    <xf numFmtId="281" fontId="108" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="93" fillId="27" borderId="40"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="67" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="276" fontId="108" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="282" fontId="108" fillId="0" borderId="0">
+    <xf numFmtId="277" fontId="108" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="233" fontId="66" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="233" fontId="66" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="228" fontId="66" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="228" fontId="66" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0">
-[...2268 lines deleted...]
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0">
-[...35 lines deleted...]
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="214" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="209" fontId="5" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="180" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="35" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="266" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="261" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -13695,56 +13693,58 @@
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="11" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4341">
     <cellStyle name="_x0013_" xfId="4" xr:uid="{6810FDB1-90EA-41F5-AF23-E2177615D2A1}"/>
     <cellStyle name="$" xfId="5" xr:uid="{11D2C998-3C88-4CBF-8D12-064CE5A74EAB}"/>
     <cellStyle name="$m" xfId="6" xr:uid="{169F13D9-5A4A-48F9-B7F5-60A059ABB25C}"/>
     <cellStyle name="$q" xfId="7" xr:uid="{0F9D7798-A2FF-4BDE-95B4-22895BA51F9F}"/>
     <cellStyle name="$q*" xfId="8" xr:uid="{66510729-6AB4-43AD-B2FC-C31BF51D9AD8}"/>
     <cellStyle name="$q_AVP" xfId="9" xr:uid="{4210162B-7898-4E08-81A5-C58A7CC6BFFE}"/>
     <cellStyle name="$qA" xfId="10" xr:uid="{8FA988E4-D27A-4E19-94E1-BA59EA8C1C93}"/>
     <cellStyle name="$qRange" xfId="11" xr:uid="{2744E0BB-6D4E-462E-BBE8-E2D6845B0057}"/>
     <cellStyle name="******************************************" xfId="12" xr:uid="{A88EDF59-8FA5-4395-ADCE-D50C7C96F96B}"/>
     <cellStyle name=";ome" xfId="13" xr:uid="{7D943A7B-27A7-44DC-BD19-13B68A30542B}"/>
     <cellStyle name="_~1445599" xfId="14" xr:uid="{6B06632E-12F5-46A9-831D-BFDE52798510}"/>
     <cellStyle name="_~1445599_DFC_4T21_com_TS" xfId="3531" xr:uid="{28C2C00F-3ABB-4587-A320-E6BBAB194AFE}"/>
     <cellStyle name="_~1445599_JV - SLC-MIT" xfId="2633" xr:uid="{61B1F685-D2E4-4200-882E-FD007EC5EB99}"/>
     <cellStyle name="_AllocInt" xfId="15" xr:uid="{AFCB3E0A-06D2-42C5-BC2F-A73557047249}"/>
     <cellStyle name="_AllocInt_Copy of CNL Consolidated model_v.FPL_v37" xfId="16" xr:uid="{ED4C443B-56C5-4093-9283-D6E8D31AB1F8}"/>
     <cellStyle name="_AllocInt_Copy of CNL Consolidated model_v.FPL_v37_DFC_4T21_com_TS" xfId="3533" xr:uid="{DE91526F-4836-42F8-B7D1-97BE3417768A}"/>
     <cellStyle name="_AllocInt_Copy of CNL Consolidated model_v.FPL_v37_Exelon Power Fuel Forecast - Project P 6-11-2004 ver21" xfId="17" xr:uid="{39C2B5B4-88F7-4DA2-B5F5-1D12024EE10E}"/>
     <cellStyle name="_AllocInt_Copy of CNL Consolidated model_v.FPL_v37_Exelon Power Fuel Forecast - Project P 6-11-2004 ver21_DFC_4T21_com_TS" xfId="3534" xr:uid="{4883EFB4-F006-4034-ACAE-6E9B54BBE81C}"/>
     <cellStyle name="_AllocInt_Copy of CNL Consolidated model_v.FPL_v37_Exelon Power Fuel Forecast - Project P 6-11-2004 ver21_JV - SLC-MIT" xfId="2636" xr:uid="{16CF1A67-8E3A-47B7-A162-7A729E6F05EE}"/>
     <cellStyle name="_AllocInt_Copy of CNL Consolidated model_v.FPL_v37_JV - SLC-MIT" xfId="2635" xr:uid="{126B52B8-A5DC-4908-A27E-22B0A6A19337}"/>
     <cellStyle name="_AllocInt_Copy of CNL Consolidated model_v.FPL_v37_ML Outputs" xfId="18" xr:uid="{6ED378DB-1D19-4979-B739-7A53207867D8}"/>
     <cellStyle name="_AllocInt_Copy of CNL Consolidated model_v.FPL_v37_ML Outputs_DFC_4T21_com_TS" xfId="3535" xr:uid="{6AEFB042-48CB-407A-9F75-BC08E39C28EF}"/>
@@ -18085,101 +18085,101 @@
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>119531</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>59765</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>2188883</xdr:colOff>
+      <xdr:colOff>2192693</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>250012</xdr:rowOff>
+      <xdr:rowOff>246202</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 1" descr="Desenho com traços pretos em fundo branco&#10;&#10;O conteúdo gerado por IA pode estar incorreto.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B83C9B38-C822-4156-B7B8-C4501CDB8308}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="119531" y="59765"/>
           <a:ext cx="2069352" cy="182141"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2660361</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>127002</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>3750917</xdr:colOff>
+      <xdr:colOff>3754727</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>230854</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Gráfico 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10B02003-3B90-45D2-9096-AF5B4D14F209}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
@@ -18484,2350 +18484,2424 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{67A04AD3-0F07-4B8C-BA4E-A8EF79C18374}">
-  <dimension ref="A1:AE49"/>
+  <dimension ref="A1:AF49"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="C3" sqref="C3"/>
+      <selection pane="bottomRight" activeCell="G30" sqref="G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="56.44140625" style="7" customWidth="1"/>
-    <col min="2" max="2" width="17.33203125" style="7" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="32" max="16384" width="8.6640625" style="7"/>
+    <col min="2" max="2" width="16.5546875" style="7" customWidth="1"/>
+    <col min="3" max="3" width="17.33203125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="18.109375" style="7" customWidth="1"/>
+    <col min="5" max="8" width="14.6640625" style="7" customWidth="1"/>
+    <col min="9" max="9" width="16.88671875" style="7" customWidth="1"/>
+    <col min="10" max="10" width="17.33203125" style="7" customWidth="1"/>
+    <col min="11" max="13" width="14.6640625" style="7" customWidth="1"/>
+    <col min="14" max="14" width="16.33203125" style="7" customWidth="1"/>
+    <col min="15" max="15" width="14.6640625" style="7" customWidth="1"/>
+    <col min="16" max="16" width="15.5546875" style="7" customWidth="1"/>
+    <col min="17" max="29" width="14.6640625" style="7" customWidth="1"/>
+    <col min="30" max="30" width="5.109375" style="7" customWidth="1"/>
+    <col min="31" max="31" width="17.44140625" style="42" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="11.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="33" max="16384" width="8.6640625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="25.5" customHeight="1" thickBot="1">
+    <row r="1" spans="1:32" ht="25.5" customHeight="1">
       <c r="A1" s="28"/>
-      <c r="B1" s="88"/>
-[...1 lines deleted...]
-      <c r="D1" s="28"/>
+      <c r="B1" s="28"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
-      <c r="J1" s="30"/>
-      <c r="K1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="30"/>
       <c r="L1" s="29"/>
       <c r="M1" s="29"/>
       <c r="N1" s="29"/>
       <c r="O1" s="29"/>
       <c r="P1" s="29"/>
       <c r="Q1" s="29"/>
       <c r="R1" s="29"/>
       <c r="S1" s="29"/>
       <c r="T1" s="29"/>
       <c r="U1" s="29"/>
       <c r="V1" s="29"/>
       <c r="W1" s="29"/>
       <c r="X1" s="29"/>
       <c r="Y1" s="29"/>
       <c r="Z1" s="29"/>
       <c r="AA1" s="29"/>
       <c r="AB1" s="29"/>
+      <c r="AC1" s="29"/>
     </row>
-    <row r="2" spans="1:31" s="8" customFormat="1" ht="30.9" customHeight="1" thickBot="1">
+    <row r="2" spans="1:32" s="8" customFormat="1" ht="30.9" customHeight="1" thickBot="1">
       <c r="A2" s="51" t="s">
         <v>60</v>
       </c>
-      <c r="B2" s="88" t="s">
+      <c r="B2" s="87" t="s">
+        <v>75</v>
+      </c>
+      <c r="C2" s="87" t="s">
         <v>74</v>
       </c>
-      <c r="C2" s="88">
+      <c r="D2" s="87">
         <v>2025</v>
       </c>
-      <c r="D2" s="51" t="s">
+      <c r="E2" s="51" t="s">
         <v>70</v>
       </c>
-      <c r="E2" s="21" t="s">
+      <c r="F2" s="21" t="s">
         <v>53</v>
       </c>
-      <c r="F2" s="21" t="s">
+      <c r="G2" s="21" t="s">
         <v>52</v>
       </c>
-      <c r="G2" s="21">
+      <c r="H2" s="21">
         <v>2024</v>
       </c>
-      <c r="H2" s="21">
+      <c r="I2" s="21">
         <v>2023</v>
       </c>
-      <c r="I2" s="21" t="s">
+      <c r="J2" s="21" t="s">
         <v>52</v>
       </c>
-      <c r="J2" s="21">
+      <c r="K2" s="21">
         <v>2022</v>
       </c>
-      <c r="K2" s="21" t="s">
+      <c r="L2" s="21" t="s">
         <v>52</v>
       </c>
-      <c r="L2" s="21">
+      <c r="M2" s="21">
         <v>2021</v>
       </c>
-      <c r="M2" s="21" t="s">
+      <c r="N2" s="21" t="s">
         <v>52</v>
       </c>
-      <c r="N2" s="21">
+      <c r="O2" s="21">
         <v>2020</v>
       </c>
-      <c r="O2" s="21">
+      <c r="P2" s="21">
         <v>2019</v>
       </c>
-      <c r="P2" s="21">
+      <c r="Q2" s="21">
         <v>2018</v>
       </c>
-      <c r="Q2" s="21">
+      <c r="R2" s="21">
         <v>2017</v>
       </c>
-      <c r="R2" s="21">
+      <c r="S2" s="21">
         <v>2016</v>
       </c>
-      <c r="S2" s="21">
+      <c r="T2" s="21">
         <v>2015</v>
       </c>
-      <c r="T2" s="65" t="s">
+      <c r="U2" s="65" t="s">
         <v>61</v>
       </c>
-      <c r="U2" s="21">
+      <c r="V2" s="21">
         <v>2014</v>
       </c>
-      <c r="V2" s="21">
+      <c r="W2" s="21">
         <v>2013</v>
       </c>
-      <c r="W2" s="21">
+      <c r="X2" s="21">
         <v>2012</v>
       </c>
-      <c r="X2" s="21">
+      <c r="Y2" s="21">
         <v>2011</v>
       </c>
-      <c r="Y2" s="21">
+      <c r="Z2" s="21">
         <v>2010</v>
       </c>
-      <c r="Z2" s="21">
+      <c r="AA2" s="21">
         <v>2009</v>
       </c>
-      <c r="AA2" s="21">
+      <c r="AB2" s="21">
         <v>2008</v>
       </c>
-      <c r="AB2" s="21">
+      <c r="AC2" s="21">
         <v>2007</v>
       </c>
     </row>
-    <row r="3" spans="1:31" ht="13.8" thickBot="1">
+    <row r="3" spans="1:32" ht="13.8" thickBot="1">
       <c r="A3" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="B3" s="89">
+      <c r="B3" s="89" t="s">
+        <v>76</v>
+      </c>
+      <c r="C3" s="88">
         <v>46112</v>
       </c>
-      <c r="C3" s="32">
+      <c r="D3" s="32">
         <v>46022</v>
       </c>
-      <c r="D3" s="32">
+      <c r="E3" s="32">
         <v>45930</v>
       </c>
-      <c r="E3" s="32">
+      <c r="F3" s="32">
         <v>45838</v>
       </c>
-      <c r="F3" s="33">
+      <c r="G3" s="33">
         <v>45846</v>
       </c>
-      <c r="G3" s="32">
+      <c r="H3" s="32">
         <v>45657</v>
       </c>
-      <c r="H3" s="32">
+      <c r="I3" s="32">
         <v>45291</v>
       </c>
-      <c r="I3" s="32">
+      <c r="J3" s="32">
         <v>45099</v>
       </c>
-      <c r="J3" s="32">
+      <c r="K3" s="32">
         <v>44926</v>
       </c>
-      <c r="K3" s="32">
+      <c r="L3" s="32">
         <v>44749</v>
       </c>
-      <c r="L3" s="32">
+      <c r="M3" s="32">
         <v>44561</v>
       </c>
-      <c r="M3" s="32">
+      <c r="N3" s="32">
         <v>44439</v>
       </c>
-      <c r="N3" s="32">
+      <c r="O3" s="32">
         <v>44196</v>
       </c>
-      <c r="O3" s="32">
+      <c r="P3" s="32">
         <v>43830</v>
       </c>
-      <c r="P3" s="32">
+      <c r="Q3" s="32">
         <v>43465</v>
       </c>
-      <c r="Q3" s="32">
+      <c r="R3" s="32">
         <v>43100</v>
       </c>
-      <c r="R3" s="32">
+      <c r="S3" s="32">
         <v>42735</v>
       </c>
-      <c r="S3" s="32">
+      <c r="T3" s="32">
         <v>42369</v>
       </c>
-      <c r="T3" s="32">
+      <c r="U3" s="32">
         <v>42241</v>
       </c>
-      <c r="U3" s="32">
+      <c r="V3" s="32">
         <v>42004</v>
       </c>
-      <c r="V3" s="32">
+      <c r="W3" s="32">
         <v>41639</v>
       </c>
-      <c r="W3" s="33">
+      <c r="X3" s="33">
         <v>41274</v>
       </c>
-      <c r="X3" s="32">
+      <c r="Y3" s="32">
         <v>40908</v>
       </c>
-      <c r="Y3" s="32">
+      <c r="Z3" s="32">
         <v>40543</v>
       </c>
-      <c r="Z3" s="32">
+      <c r="AA3" s="32">
         <v>40178</v>
       </c>
-      <c r="AA3" s="33">
+      <c r="AB3" s="33">
         <v>39813</v>
       </c>
-      <c r="AB3" s="33">
+      <c r="AC3" s="33">
         <v>39447</v>
       </c>
     </row>
-    <row r="4" spans="1:31" ht="15.6">
+    <row r="4" spans="1:32" ht="15.6">
       <c r="A4" s="20" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="22">
-        <v>11536.562091657601</v>
+        <v>11622</v>
       </c>
       <c r="C4" s="22">
         <v>11536.562091657601</v>
       </c>
       <c r="D4" s="22">
-        <v>12494.663721000001</v>
+        <v>11536.562091657601</v>
       </c>
       <c r="E4" s="22">
         <v>12494.663721000001</v>
       </c>
       <c r="F4" s="22">
         <v>12494.663721000001</v>
       </c>
       <c r="G4" s="22">
+        <v>12494.663721000001</v>
+      </c>
+      <c r="H4" s="22">
         <v>10337</v>
       </c>
-      <c r="H4" s="83">
+      <c r="I4" s="83">
         <v>7830</v>
       </c>
-      <c r="I4" s="23">
+      <c r="J4" s="23">
         <v>7830</v>
-      </c>
-[...1 lines deleted...]
-        <v>6559</v>
       </c>
       <c r="K4" s="23">
         <v>6559</v>
       </c>
       <c r="L4" s="23">
+        <v>6559</v>
+      </c>
+      <c r="M4" s="23">
         <v>4800</v>
       </c>
-      <c r="M4" s="23">
+      <c r="N4" s="23">
         <v>4799.6648729999997</v>
       </c>
-      <c r="N4" s="23">
+      <c r="O4" s="23">
         <v>2767</v>
       </c>
-      <c r="O4" s="23">
+      <c r="P4" s="23">
         <v>2604</v>
       </c>
-      <c r="P4" s="64">
+      <c r="Q4" s="64">
         <v>2586.890085</v>
       </c>
-      <c r="Q4" s="23">
+      <c r="R4" s="23">
         <v>2520</v>
       </c>
-      <c r="R4" s="23">
+      <c r="S4" s="23">
         <v>2704</v>
       </c>
-      <c r="S4" s="64">
+      <c r="T4" s="64">
         <v>2535.0133110000002</v>
       </c>
-      <c r="T4" s="23">
+      <c r="U4" s="23">
         <v>2535</v>
       </c>
-      <c r="U4" s="23">
+      <c r="V4" s="23">
         <v>2376</v>
       </c>
-      <c r="V4" s="23">
+      <c r="W4" s="23">
         <v>1992.7631696399999</v>
       </c>
-      <c r="W4" s="23">
+      <c r="X4" s="23">
         <v>1448.4830999999999</v>
       </c>
-      <c r="X4" s="23">
+      <c r="Y4" s="23">
         <v>1756</v>
       </c>
-      <c r="Y4" s="23">
+      <c r="Z4" s="23">
         <v>1266</v>
       </c>
-      <c r="Z4" s="23">
+      <c r="AA4" s="23">
         <v>1251</v>
       </c>
-      <c r="AA4" s="23">
+      <c r="AB4" s="23">
         <v>936</v>
       </c>
-      <c r="AB4" s="23">
+      <c r="AC4" s="23">
         <v>586</v>
       </c>
     </row>
-    <row r="5" spans="1:31" ht="15.6">
+    <row r="5" spans="1:32" ht="15.6">
       <c r="A5" s="20" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="22">
         <v>0</v>
       </c>
       <c r="C5" s="22">
         <v>0</v>
       </c>
       <c r="D5" s="22">
         <v>0</v>
       </c>
       <c r="E5" s="22">
         <v>0</v>
       </c>
       <c r="F5" s="22">
         <v>0</v>
       </c>
       <c r="G5" s="22">
         <v>0</v>
       </c>
-      <c r="H5" s="83">
+      <c r="H5" s="22">
+        <v>0</v>
+      </c>
+      <c r="I5" s="83">
         <v>1919</v>
       </c>
-      <c r="I5" s="23">
+      <c r="J5" s="23">
         <v>1919</v>
       </c>
-      <c r="J5" s="23">
+      <c r="K5" s="23">
         <v>1758</v>
       </c>
-      <c r="K5" s="23">
+      <c r="L5" s="23">
         <v>2164</v>
       </c>
-      <c r="L5" s="23">
+      <c r="M5" s="23">
         <v>1360</v>
       </c>
-      <c r="M5" s="23">
+      <c r="N5" s="23">
         <v>1359.7376799312001</v>
       </c>
-      <c r="N5" s="23">
+      <c r="O5" s="23">
         <v>755</v>
       </c>
-      <c r="O5" s="23">
+      <c r="P5" s="23">
         <v>754</v>
       </c>
-      <c r="P5" s="64">
+      <c r="Q5" s="64">
         <v>725.99348891040006</v>
       </c>
-      <c r="Q5" s="23">
+      <c r="R5" s="23">
         <v>682</v>
       </c>
-      <c r="R5" s="23">
+      <c r="S5" s="23">
         <v>638</v>
       </c>
-      <c r="S5" s="64">
+      <c r="T5" s="64">
         <v>518.15224474110005</v>
       </c>
-      <c r="T5" s="23">
+      <c r="U5" s="23">
         <v>518</v>
       </c>
-      <c r="U5" s="23">
+      <c r="V5" s="23">
         <v>486</v>
       </c>
-      <c r="V5" s="23">
+      <c r="W5" s="23">
         <v>427.16004011408239</v>
       </c>
-      <c r="W5" s="23">
+      <c r="X5" s="23">
         <f>414.875732685+246.2328</f>
         <v>661.108532685</v>
       </c>
-      <c r="X5" s="23">
+      <c r="Y5" s="23">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="Z5" s="23">
         <v>0</v>
       </c>
       <c r="AA5" s="23">
         <v>0</v>
       </c>
       <c r="AB5" s="23">
         <v>0</v>
       </c>
+      <c r="AC5" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:31" s="9" customFormat="1">
+    <row r="6" spans="1:32" s="9" customFormat="1">
       <c r="A6" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B6" s="22">
+        <v>251.65556633</v>
+      </c>
+      <c r="C6" s="22">
         <v>244.40448254</v>
       </c>
-      <c r="C6" s="22">
+      <c r="D6" s="22">
         <v>299.87230302999996</v>
       </c>
-      <c r="D6" s="22">
+      <c r="E6" s="22">
         <v>305.71182057999999</v>
       </c>
-      <c r="E6" s="22">
+      <c r="F6" s="22">
         <v>289.85367864</v>
       </c>
-      <c r="F6" s="22">
+      <c r="G6" s="22">
         <v>285.48964561000003</v>
       </c>
-      <c r="G6" s="22">
+      <c r="H6" s="22">
         <v>324.26658744999997</v>
       </c>
-      <c r="H6" s="83">
+      <c r="I6" s="83">
         <v>321</v>
       </c>
-      <c r="I6" s="24">
+      <c r="J6" s="24">
         <v>363</v>
       </c>
-      <c r="J6" s="24">
+      <c r="K6" s="24">
         <v>408</v>
       </c>
-      <c r="K6" s="24">
+      <c r="L6" s="24">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="M6" s="24">
         <v>0</v>
       </c>
       <c r="N6" s="24">
         <v>0</v>
       </c>
       <c r="O6" s="24">
         <v>0</v>
       </c>
-      <c r="P6" s="64">
+      <c r="P6" s="24">
         <v>0</v>
       </c>
-      <c r="Q6" s="24">
+      <c r="Q6" s="64">
         <v>0</v>
       </c>
       <c r="R6" s="24">
         <v>0</v>
       </c>
-      <c r="S6" s="66">
+      <c r="S6" s="24">
         <v>0</v>
       </c>
-      <c r="T6" s="24">
+      <c r="T6" s="66">
         <v>0</v>
       </c>
       <c r="U6" s="24">
         <v>0</v>
       </c>
       <c r="V6" s="24">
         <v>0</v>
       </c>
       <c r="W6" s="24">
         <v>0</v>
       </c>
       <c r="X6" s="24">
         <v>0</v>
       </c>
       <c r="Y6" s="24">
         <v>0</v>
       </c>
       <c r="Z6" s="24">
         <v>0</v>
       </c>
       <c r="AA6" s="24">
         <v>0</v>
       </c>
       <c r="AB6" s="24">
         <v>0</v>
       </c>
-      <c r="AD6" s="8"/>
+      <c r="AC6" s="24">
+        <v>0</v>
+      </c>
+      <c r="AE6" s="8"/>
     </row>
-    <row r="7" spans="1:31">
+    <row r="7" spans="1:32">
       <c r="A7" s="20" t="s">
         <v>48</v>
       </c>
       <c r="B7" s="22">
+        <v>3733</v>
+      </c>
+      <c r="C7" s="22">
         <v>3665</v>
       </c>
-      <c r="C7" s="22">
+      <c r="D7" s="22">
         <v>3538</v>
       </c>
-      <c r="D7" s="22">
+      <c r="E7" s="22">
         <v>3552</v>
       </c>
-      <c r="E7" s="22">
+      <c r="F7" s="22">
         <v>3007</v>
       </c>
-      <c r="F7" s="22">
+      <c r="G7" s="22">
         <v>2821</v>
       </c>
-      <c r="G7" s="22">
+      <c r="H7" s="22">
         <v>2701</v>
       </c>
-      <c r="H7" s="83">
+      <c r="I7" s="83">
         <v>2189</v>
       </c>
-      <c r="I7" s="23">
+      <c r="J7" s="23">
         <v>2080</v>
       </c>
-      <c r="J7" s="23">
+      <c r="K7" s="23">
         <v>1907</v>
       </c>
-      <c r="K7" s="23">
+      <c r="L7" s="23">
         <v>1684</v>
       </c>
-      <c r="L7" s="23">
+      <c r="M7" s="23">
         <v>1570</v>
       </c>
-      <c r="M7" s="23">
+      <c r="N7" s="23">
         <v>1138.1884799000002</v>
       </c>
-      <c r="N7" s="23">
+      <c r="O7" s="23">
         <v>1114</v>
       </c>
-      <c r="O7" s="23">
+      <c r="P7" s="23">
         <v>1045</v>
       </c>
-      <c r="P7" s="64">
+      <c r="Q7" s="64">
         <v>918.78774511111794</v>
       </c>
-      <c r="Q7" s="23">
+      <c r="R7" s="23">
         <v>794</v>
       </c>
-      <c r="R7" s="23">
+      <c r="S7" s="23">
         <v>768</v>
       </c>
-      <c r="S7" s="64">
+      <c r="T7" s="64">
         <v>799.8526366177631</v>
       </c>
-      <c r="T7" s="23">
+      <c r="U7" s="23">
         <v>771</v>
       </c>
-      <c r="U7" s="23">
+      <c r="V7" s="23">
         <v>901</v>
       </c>
-      <c r="V7" s="64">
+      <c r="W7" s="64">
         <v>829.83</v>
       </c>
-      <c r="W7" s="23">
+      <c r="X7" s="23">
         <v>769</v>
       </c>
-      <c r="X7" s="23">
+      <c r="Y7" s="23">
         <v>766</v>
       </c>
-      <c r="Y7" s="23">
+      <c r="Z7" s="23">
         <f>2239.052-1551.694</f>
         <v>687.35800000000017</v>
       </c>
-      <c r="Z7" s="23">
+      <c r="AA7" s="23">
         <f>784.821-355.931</f>
         <v>428.89000000000004</v>
       </c>
-      <c r="AA7" s="23">
+      <c r="AB7" s="23">
         <f>674.32-312.974</f>
         <v>361.34600000000006</v>
       </c>
-      <c r="AB7" s="23">
+      <c r="AC7" s="23">
         <f>354.931-138.202</f>
         <v>216.72899999999998</v>
       </c>
     </row>
-    <row r="8" spans="1:31">
+    <row r="8" spans="1:32">
       <c r="A8" s="20" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="22">
+        <v>380</v>
+      </c>
+      <c r="C8" s="22">
         <v>553</v>
       </c>
-      <c r="C8" s="22">
+      <c r="D8" s="22">
         <v>440</v>
       </c>
-      <c r="D8" s="22">
+      <c r="E8" s="22">
         <v>374</v>
       </c>
-      <c r="E8" s="22">
+      <c r="F8" s="22">
         <v>202</v>
       </c>
-      <c r="F8" s="22">
+      <c r="G8" s="22">
         <v>358</v>
       </c>
-      <c r="G8" s="22">
+      <c r="H8" s="22">
         <v>274</v>
       </c>
-      <c r="H8" s="83">
+      <c r="I8" s="83">
         <v>147</v>
       </c>
-      <c r="I8" s="24">
+      <c r="J8" s="24">
         <v>303</v>
       </c>
-      <c r="J8" s="24">
+      <c r="K8" s="24">
         <v>123</v>
       </c>
-      <c r="K8" s="24">
+      <c r="L8" s="24">
         <v>280</v>
       </c>
-      <c r="L8" s="24">
+      <c r="M8" s="24">
         <v>88</v>
       </c>
-      <c r="M8" s="25">
+      <c r="N8" s="25">
         <v>33.058576000000002</v>
       </c>
-      <c r="N8" s="24">
+      <c r="O8" s="24">
         <v>149</v>
       </c>
-      <c r="O8" s="24">
+      <c r="P8" s="24">
         <v>168</v>
       </c>
-      <c r="P8" s="64">
+      <c r="Q8" s="64">
         <v>108.31280550356801</v>
       </c>
-      <c r="Q8" s="24">
+      <c r="R8" s="24">
         <v>333</v>
       </c>
-      <c r="R8" s="24">
+      <c r="S8" s="24">
         <v>177</v>
       </c>
-      <c r="S8" s="64">
+      <c r="T8" s="64">
         <v>192.81037720587517</v>
       </c>
-      <c r="T8" s="24">
+      <c r="U8" s="24">
         <v>45</v>
       </c>
-      <c r="U8" s="24">
+      <c r="V8" s="24">
         <v>135</v>
       </c>
-      <c r="V8" s="64">
+      <c r="W8" s="64">
         <v>80.055999999999997</v>
       </c>
-      <c r="W8" s="24">
+      <c r="X8" s="24">
         <v>94.966999999999999</v>
       </c>
-      <c r="X8" s="24">
+      <c r="Y8" s="24">
         <v>90</v>
       </c>
-      <c r="Y8" s="25">
+      <c r="Z8" s="25">
         <v>45.610999999999997</v>
       </c>
-      <c r="Z8" s="25">
+      <c r="AA8" s="25">
         <v>36.805</v>
       </c>
-      <c r="AA8" s="25">
+      <c r="AB8" s="25">
         <f>11.975</f>
         <v>11.975</v>
       </c>
-      <c r="AB8" s="25">
+      <c r="AC8" s="25">
         <f>13.24</f>
         <v>13.24</v>
       </c>
     </row>
-    <row r="9" spans="1:31">
+    <row r="9" spans="1:32">
       <c r="A9" s="20" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="22">
+        <v>3039</v>
+      </c>
+      <c r="C9" s="22">
         <v>3553</v>
       </c>
-      <c r="C9" s="22">
+      <c r="D9" s="22">
         <v>3666</v>
       </c>
-      <c r="D9" s="22">
+      <c r="E9" s="22">
         <v>5104</v>
       </c>
-      <c r="E9" s="22">
+      <c r="F9" s="22">
         <v>2684</v>
       </c>
-      <c r="F9" s="22">
+      <c r="G9" s="22">
         <v>3185</v>
       </c>
-      <c r="G9" s="22">
+      <c r="H9" s="22">
         <v>3567</v>
       </c>
-      <c r="H9" s="83">
+      <c r="I9" s="83">
         <v>3472</v>
       </c>
-      <c r="I9" s="23">
+      <c r="J9" s="23">
         <v>3089</v>
       </c>
-      <c r="J9" s="23">
+      <c r="K9" s="23">
         <v>3193</v>
       </c>
-      <c r="K9" s="23">
+      <c r="L9" s="23">
         <v>2862</v>
       </c>
-      <c r="L9" s="23">
+      <c r="M9" s="23">
         <v>2802</v>
       </c>
-      <c r="M9" s="23">
+      <c r="N9" s="23">
         <v>1120.9973239999999</v>
       </c>
-      <c r="N9" s="23">
+      <c r="O9" s="23">
         <v>1225</v>
       </c>
-      <c r="O9" s="23">
+      <c r="P9" s="23">
         <v>1004</v>
       </c>
-      <c r="P9" s="64">
+      <c r="Q9" s="64">
         <v>803.57343213831007</v>
       </c>
-      <c r="Q9" s="23">
+      <c r="R9" s="23">
         <v>525</v>
       </c>
-      <c r="R9" s="23">
+      <c r="S9" s="23">
         <v>462</v>
       </c>
-      <c r="S9" s="64">
+      <c r="T9" s="64">
         <v>635.55104560475002</v>
       </c>
-      <c r="T9" s="23">
+      <c r="U9" s="23">
         <v>354</v>
       </c>
-      <c r="U9" s="23">
+      <c r="V9" s="23">
         <v>620</v>
       </c>
-      <c r="V9" s="64">
+      <c r="W9" s="64">
         <v>514.81799999999998</v>
       </c>
-      <c r="W9" s="23">
+      <c r="X9" s="23">
         <v>397.86900000000003</v>
       </c>
-      <c r="X9" s="23">
+      <c r="Y9" s="23">
         <v>362</v>
       </c>
-      <c r="Y9" s="23">
+      <c r="Z9" s="23">
         <v>239.22200000000001</v>
       </c>
-      <c r="Z9" s="23">
+      <c r="AA9" s="23">
         <v>239.67099999999999</v>
       </c>
-      <c r="AA9" s="25">
+      <c r="AB9" s="25">
         <f>259.079</f>
         <v>259.07900000000001</v>
       </c>
-      <c r="AB9" s="25">
+      <c r="AC9" s="25">
         <f>134.976</f>
         <v>134.976</v>
       </c>
     </row>
-    <row r="10" spans="1:31">
+    <row r="10" spans="1:32">
       <c r="A10" s="20" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="22">
+        <v>3227</v>
+      </c>
+      <c r="C10" s="22">
         <v>2573</v>
       </c>
-      <c r="C10" s="22">
+      <c r="D10" s="22">
         <v>2243</v>
       </c>
-      <c r="D10" s="22">
+      <c r="E10" s="22">
         <v>761</v>
       </c>
-      <c r="E10" s="22">
+      <c r="F10" s="22">
         <v>2712</v>
       </c>
-      <c r="F10" s="22">
+      <c r="G10" s="22">
         <v>1978</v>
       </c>
-      <c r="G10" s="22">
+      <c r="H10" s="22">
         <v>1626</v>
       </c>
-      <c r="H10" s="83">
+      <c r="I10" s="83">
         <v>1378</v>
       </c>
-      <c r="I10" s="23">
+      <c r="J10" s="23">
         <v>2033</v>
       </c>
-      <c r="J10" s="23">
+      <c r="K10" s="23">
         <v>1670</v>
       </c>
-      <c r="K10" s="23">
+      <c r="L10" s="23">
         <v>1677</v>
       </c>
-      <c r="L10" s="23">
+      <c r="M10" s="23">
         <v>1472</v>
       </c>
-      <c r="M10" s="23">
+      <c r="N10" s="23">
         <v>1727.0881939999999</v>
       </c>
-      <c r="N10" s="23">
+      <c r="O10" s="23">
         <v>808</v>
       </c>
-      <c r="O10" s="23">
+      <c r="P10" s="23">
         <v>757</v>
       </c>
-      <c r="P10" s="64">
+      <c r="Q10" s="64">
         <v>649.89767400000005</v>
       </c>
-      <c r="Q10" s="23">
+      <c r="R10" s="23">
         <v>475</v>
       </c>
-      <c r="R10" s="23">
+      <c r="S10" s="23">
         <v>478</v>
       </c>
-      <c r="S10" s="64">
+      <c r="T10" s="64">
         <v>381.80869300000001</v>
       </c>
-      <c r="T10" s="23">
+      <c r="U10" s="23">
         <v>508</v>
       </c>
-      <c r="U10" s="23">
+      <c r="V10" s="23">
         <v>357</v>
       </c>
-      <c r="V10" s="64">
+      <c r="W10" s="64">
         <v>378.48099999999999</v>
       </c>
-      <c r="W10" s="23">
+      <c r="X10" s="23">
         <v>278.42899999999997</v>
       </c>
-      <c r="X10" s="23">
+      <c r="Y10" s="23">
         <v>258</v>
       </c>
-      <c r="Y10" s="23">
+      <c r="Z10" s="23">
         <v>191.21199999999999</v>
       </c>
-      <c r="Z10" s="23">
+      <c r="AA10" s="23">
         <v>201.78899999999999</v>
       </c>
-      <c r="AA10" s="25">
+      <c r="AB10" s="25">
         <f>193.855</f>
         <v>193.85499999999999</v>
       </c>
-      <c r="AB10" s="25">
+      <c r="AC10" s="25">
         <f>95.454</f>
         <v>95.453999999999994</v>
       </c>
     </row>
-    <row r="11" spans="1:31" ht="13.8" thickBot="1">
+    <row r="11" spans="1:32" ht="13.8" thickBot="1">
       <c r="A11" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B11" s="22">
+        <v>842</v>
+      </c>
+      <c r="C11" s="22">
         <v>761</v>
       </c>
-      <c r="C11" s="22">
+      <c r="D11" s="22">
         <v>2354</v>
       </c>
-      <c r="D11" s="22">
+      <c r="E11" s="22">
         <v>1652</v>
       </c>
-      <c r="E11" s="22">
+      <c r="F11" s="22">
         <v>1106</v>
       </c>
-      <c r="F11" s="22">
+      <c r="G11" s="22">
         <v>1201</v>
       </c>
-      <c r="G11" s="22">
+      <c r="H11" s="22">
         <v>1920</v>
       </c>
-      <c r="H11" s="84">
+      <c r="I11" s="84">
         <v>1528</v>
       </c>
-      <c r="I11" s="23">
+      <c r="J11" s="23">
         <v>1195</v>
       </c>
-      <c r="J11" s="23">
+      <c r="K11" s="23">
         <v>1166</v>
       </c>
-      <c r="K11" s="23">
+      <c r="L11" s="23">
         <v>1020</v>
       </c>
-      <c r="L11" s="23">
+      <c r="M11" s="23">
         <v>108</v>
       </c>
-      <c r="M11" s="23">
+      <c r="N11" s="23">
         <v>1197.0698457000001</v>
       </c>
-      <c r="N11" s="23">
+      <c r="O11" s="23">
         <v>1520</v>
       </c>
-      <c r="O11" s="23">
+      <c r="P11" s="23">
         <v>846</v>
       </c>
-      <c r="P11" s="64">
+      <c r="Q11" s="64">
         <v>492.89998025834495</v>
       </c>
-      <c r="Q11" s="23">
+      <c r="R11" s="23">
         <v>725</v>
       </c>
-      <c r="R11" s="23">
+      <c r="S11" s="23">
         <v>1016</v>
       </c>
-      <c r="S11" s="64">
+      <c r="T11" s="64">
         <v>671.09203160275399</v>
       </c>
-      <c r="T11" s="23">
+      <c r="U11" s="23">
         <v>218</v>
       </c>
-      <c r="U11" s="23">
+      <c r="V11" s="23">
         <v>355</v>
       </c>
-      <c r="V11" s="64">
+      <c r="W11" s="64">
         <v>376.45083460000001</v>
       </c>
-      <c r="W11" s="23">
+      <c r="X11" s="23">
         <v>157</v>
       </c>
-      <c r="X11" s="23">
+      <c r="Y11" s="23">
         <v>130</v>
       </c>
-      <c r="Y11" s="23">
+      <c r="Z11" s="23">
         <f>110.219</f>
         <v>110.21899999999999</v>
       </c>
-      <c r="Z11" s="23">
+      <c r="AA11" s="23">
         <f>142.251</f>
         <v>142.251</v>
       </c>
-      <c r="AA11" s="25">
+      <c r="AB11" s="25">
         <f>225.207</f>
         <v>225.20699999999999</v>
       </c>
-      <c r="AB11" s="25">
+      <c r="AC11" s="25">
         <f>167.139</f>
         <v>167.13900000000001</v>
       </c>
     </row>
-    <row r="12" spans="1:31" ht="13.8" thickBot="1">
+    <row r="12" spans="1:32" ht="13.8" thickBot="1">
       <c r="A12" s="31" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="34">
-        <f t="shared" ref="B12:O12" si="0">SUM(B4:B11)</f>
+        <f t="shared" ref="B12" si="0">SUM(B4:B11)</f>
+        <v>23094.655566330002</v>
+      </c>
+      <c r="C12" s="34">
+        <f t="shared" ref="C12:P12" si="1">SUM(C4:C11)</f>
         <v>22885.966574197599</v>
       </c>
-      <c r="C12" s="34">
-        <f t="shared" si="0"/>
+      <c r="D12" s="34">
+        <f t="shared" si="1"/>
         <v>24077.434394687603</v>
       </c>
-      <c r="D12" s="34">
-        <f t="shared" si="0"/>
+      <c r="E12" s="34">
+        <f t="shared" si="1"/>
         <v>24243.375541580001</v>
       </c>
-      <c r="E12" s="34">
-        <f t="shared" si="0"/>
+      <c r="F12" s="34">
+        <f t="shared" si="1"/>
         <v>22495.517399640001</v>
       </c>
-      <c r="F12" s="34">
-        <f t="shared" si="0"/>
+      <c r="G12" s="34">
+        <f t="shared" si="1"/>
         <v>22323.15336661</v>
       </c>
-      <c r="G12" s="34">
-        <f t="shared" si="0"/>
+      <c r="H12" s="34">
+        <f t="shared" si="1"/>
         <v>20749.266587450002</v>
       </c>
-      <c r="H12" s="34">
-        <f t="shared" si="0"/>
+      <c r="I12" s="34">
+        <f t="shared" si="1"/>
         <v>18784</v>
       </c>
-      <c r="I12" s="34">
-        <f t="shared" si="0"/>
+      <c r="J12" s="34">
+        <f t="shared" si="1"/>
         <v>18812</v>
       </c>
-      <c r="J12" s="34">
-        <f t="shared" si="0"/>
+      <c r="K12" s="34">
+        <f t="shared" si="1"/>
         <v>16784</v>
       </c>
-      <c r="K12" s="34">
-        <f>SUM(K4:K11)</f>
+      <c r="L12" s="34">
+        <f>SUM(L4:L11)</f>
         <v>16687</v>
       </c>
-      <c r="L12" s="34">
-        <f t="shared" si="0"/>
+      <c r="M12" s="34">
+        <f t="shared" si="1"/>
         <v>12200</v>
       </c>
-      <c r="M12" s="34">
-        <f>SUM(M4:M11)</f>
+      <c r="N12" s="34">
+        <f>SUM(N4:N11)</f>
         <v>11375.804972531201</v>
       </c>
-      <c r="N12" s="34">
-        <f t="shared" si="0"/>
+      <c r="O12" s="34">
+        <f t="shared" si="1"/>
         <v>8338</v>
       </c>
-      <c r="O12" s="34">
-        <f t="shared" si="0"/>
+      <c r="P12" s="34">
+        <f t="shared" si="1"/>
         <v>7178</v>
       </c>
-      <c r="P12" s="34">
-        <f>SUM(P4:P11)</f>
+      <c r="Q12" s="34">
+        <f>SUM(Q4:Q11)</f>
         <v>6286.3552109217399</v>
-      </c>
-[...2 lines deleted...]
-        <v>6055</v>
       </c>
       <c r="R12" s="34">
         <f>SUM(R4:R11)+1</f>
+        <v>6055</v>
+      </c>
+      <c r="S12" s="34">
+        <f>SUM(S4:S11)+1</f>
         <v>6244</v>
-      </c>
-[...2 lines deleted...]
-        <v>5734.2803397722428</v>
       </c>
       <c r="T12" s="34">
         <f>SUM(T4:T11)</f>
+        <v>5734.2803397722428</v>
+      </c>
+      <c r="U12" s="34">
+        <f>SUM(U4:U11)</f>
         <v>4949</v>
       </c>
-      <c r="U12" s="34">
-        <f>SUM(U4:U11)-1</f>
+      <c r="V12" s="34">
+        <f>SUM(V4:V11)-1</f>
         <v>5229</v>
-      </c>
-[...2 lines deleted...]
-        <v>4599.5590443540823</v>
       </c>
       <c r="W12" s="34">
         <f>SUM(W4:W11)</f>
+        <v>4599.5590443540823</v>
+      </c>
+      <c r="X12" s="34">
+        <f>SUM(X4:X11)</f>
         <v>3806.8566326850005</v>
       </c>
-      <c r="X12" s="34">
-        <f t="shared" ref="X12:AB12" si="1">SUM(X4:X11)</f>
+      <c r="Y12" s="34">
+        <f t="shared" ref="Y12:AC12" si="2">SUM(Y4:Y11)</f>
         <v>3645</v>
       </c>
-      <c r="Y12" s="34">
-        <f t="shared" si="1"/>
+      <c r="Z12" s="34">
+        <f t="shared" si="2"/>
         <v>2539.6220000000003</v>
       </c>
-      <c r="Z12" s="34">
-        <f t="shared" si="1"/>
+      <c r="AA12" s="34">
+        <f t="shared" si="2"/>
         <v>2300.4060000000004</v>
       </c>
-      <c r="AA12" s="34">
-        <f t="shared" si="1"/>
+      <c r="AB12" s="34">
+        <f t="shared" si="2"/>
         <v>1987.462</v>
       </c>
-      <c r="AB12" s="34">
-        <f t="shared" si="1"/>
+      <c r="AC12" s="34">
+        <f t="shared" si="2"/>
         <v>1213.538</v>
       </c>
-      <c r="AD12" s="57"/>
-      <c r="AE12" s="45"/>
+      <c r="AE12" s="57"/>
+      <c r="AF12" s="45"/>
     </row>
-    <row r="13" spans="1:31">
+    <row r="13" spans="1:32">
       <c r="A13" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="22">
+        <v>848</v>
+      </c>
+      <c r="C13" s="22">
         <v>1023</v>
       </c>
-      <c r="C13" s="22">
+      <c r="D13" s="22">
         <v>1935</v>
       </c>
-      <c r="D13" s="20">
+      <c r="E13" s="20">
         <v>1463</v>
       </c>
-      <c r="E13" s="22">
+      <c r="F13" s="22">
         <v>648</v>
       </c>
-      <c r="F13" s="26">
+      <c r="G13" s="26">
         <v>784</v>
       </c>
-      <c r="G13" s="26">
+      <c r="H13" s="26">
         <v>1725</v>
       </c>
-      <c r="H13" s="83">
+      <c r="I13" s="83">
         <v>1179</v>
       </c>
-      <c r="I13" s="24">
+      <c r="J13" s="24">
         <v>855</v>
       </c>
-      <c r="J13" s="24">
+      <c r="K13" s="24">
         <v>1477</v>
       </c>
-      <c r="K13" s="24">
+      <c r="L13" s="24">
         <v>901</v>
       </c>
-      <c r="L13" s="24">
+      <c r="M13" s="24">
         <v>963</v>
       </c>
-      <c r="M13" s="23">
+      <c r="N13" s="23">
         <v>378.52950510000005</v>
       </c>
-      <c r="N13" s="24">
+      <c r="O13" s="24">
         <v>1021</v>
       </c>
-      <c r="O13" s="24">
+      <c r="P13" s="24">
         <v>849</v>
       </c>
-      <c r="P13" s="64">
+      <c r="Q13" s="64">
         <v>645.12202636558209</v>
       </c>
-      <c r="Q13" s="24">
+      <c r="R13" s="24">
         <v>393</v>
       </c>
-      <c r="R13" s="24">
+      <c r="S13" s="24">
         <v>405</v>
       </c>
-      <c r="S13" s="64">
+      <c r="T13" s="64">
         <v>389.00556521105699</v>
       </c>
-      <c r="T13" s="24">
+      <c r="U13" s="24">
         <v>75</v>
       </c>
-      <c r="U13" s="24">
+      <c r="V13" s="24">
         <v>313</v>
       </c>
-      <c r="V13" s="64">
+      <c r="W13" s="64">
         <v>236.21700000000001</v>
       </c>
-      <c r="W13" s="85">
+      <c r="X13" s="85">
         <v>137.75800000000001</v>
       </c>
-      <c r="X13" s="24">
+      <c r="Y13" s="24">
         <v>118</v>
       </c>
-      <c r="Y13" s="25">
+      <c r="Z13" s="25">
         <f>94.974</f>
         <v>94.974000000000004</v>
       </c>
-      <c r="Z13" s="25">
+      <c r="AA13" s="25">
         <f>63.104</f>
         <v>63.103999999999999</v>
       </c>
-      <c r="AA13" s="25">
+      <c r="AB13" s="25">
         <f>10.535</f>
         <v>10.535</v>
       </c>
-      <c r="AB13" s="25">
+      <c r="AC13" s="25">
         <f>5.444</f>
         <v>5.444</v>
       </c>
     </row>
-    <row r="14" spans="1:31" s="9" customFormat="1">
+    <row r="14" spans="1:32" s="9" customFormat="1">
       <c r="A14" s="20" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="22">
+        <v>248</v>
+      </c>
+      <c r="C14" s="22">
         <v>381</v>
       </c>
-      <c r="C14" s="22">
+      <c r="D14" s="22">
         <v>738</v>
       </c>
-      <c r="D14" s="20">
+      <c r="E14" s="20">
         <v>668</v>
       </c>
-      <c r="E14" s="22">
+      <c r="F14" s="22">
         <v>466</v>
       </c>
-      <c r="F14" s="26">
+      <c r="G14" s="26">
         <v>531</v>
       </c>
-      <c r="G14" s="26">
+      <c r="H14" s="26">
         <v>613</v>
       </c>
-      <c r="H14" s="83">
+      <c r="I14" s="83">
         <v>161</v>
       </c>
-      <c r="I14" s="24">
+      <c r="J14" s="24">
         <v>248</v>
       </c>
-      <c r="J14" s="24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K14" s="24"/>
       <c r="L14" s="24">
         <v>0</v>
       </c>
-      <c r="M14" s="23">
+      <c r="M14" s="24">
         <v>0</v>
       </c>
-      <c r="N14" s="24">
+      <c r="N14" s="23">
         <v>0</v>
       </c>
       <c r="O14" s="24">
         <v>0</v>
       </c>
-      <c r="P14" s="64">
+      <c r="P14" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="64">
         <v>11.567</v>
       </c>
-      <c r="Q14" s="24">
+      <c r="R14" s="24">
         <v>18</v>
       </c>
-      <c r="R14" s="24">
+      <c r="S14" s="24">
         <v>76</v>
       </c>
-      <c r="S14" s="64">
+      <c r="T14" s="64">
         <v>65.317713171083</v>
       </c>
-      <c r="T14" s="24">
+      <c r="U14" s="24">
         <v>45</v>
       </c>
-      <c r="U14" s="24">
+      <c r="V14" s="24">
         <v>66</v>
       </c>
-      <c r="V14" s="64">
+      <c r="W14" s="64">
         <v>120.9673871</v>
       </c>
-      <c r="W14" s="85">
+      <c r="X14" s="85">
         <v>182</v>
       </c>
-      <c r="X14" s="24">
+      <c r="Y14" s="24">
         <v>114</v>
       </c>
-      <c r="Y14" s="24">
+      <c r="Z14" s="24">
         <v>50</v>
       </c>
-      <c r="Z14" s="24">
+      <c r="AA14" s="24">
         <v>39</v>
       </c>
-      <c r="AA14" s="24">
+      <c r="AB14" s="24">
         <v>10</v>
       </c>
-      <c r="AB14" s="24">
+      <c r="AC14" s="24">
         <v>5.4</v>
       </c>
-      <c r="AD14" s="8"/>
+      <c r="AE14" s="8"/>
     </row>
-    <row r="15" spans="1:31" s="9" customFormat="1">
+    <row r="15" spans="1:32" s="9" customFormat="1">
       <c r="A15" s="20" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="22">
+        <v>8109</v>
+      </c>
+      <c r="C15" s="22">
         <v>7154</v>
       </c>
-      <c r="C15" s="22">
+      <c r="D15" s="22">
         <v>7588</v>
       </c>
-      <c r="D15" s="20">
+      <c r="E15" s="20">
         <v>619</v>
       </c>
-      <c r="E15" s="22">
+      <c r="F15" s="22">
         <v>361</v>
       </c>
-      <c r="F15" s="26">
+      <c r="G15" s="26">
         <v>415</v>
       </c>
-      <c r="G15" s="26">
+      <c r="H15" s="26">
         <v>519</v>
       </c>
-      <c r="H15" s="83">
+      <c r="I15" s="83">
         <v>4298</v>
       </c>
-      <c r="I15" s="24">
+      <c r="J15" s="24">
         <v>406</v>
       </c>
-      <c r="J15" s="24">
+      <c r="K15" s="24">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="L15" s="24">
         <v>0</v>
       </c>
-      <c r="M15" s="23">
+      <c r="M15" s="24">
         <v>0</v>
       </c>
-      <c r="N15" s="24">
+      <c r="N15" s="23">
         <v>0</v>
       </c>
       <c r="O15" s="24">
         <v>0</v>
       </c>
       <c r="P15" s="24">
         <v>0</v>
       </c>
       <c r="Q15" s="24">
         <v>0</v>
       </c>
       <c r="R15" s="24">
         <v>0</v>
       </c>
-      <c r="S15" s="64">
+      <c r="S15" s="24">
         <v>0</v>
       </c>
-      <c r="T15" s="24">
+      <c r="T15" s="64">
         <v>0</v>
       </c>
       <c r="U15" s="24">
         <v>0</v>
       </c>
-      <c r="V15" s="64">
+      <c r="V15" s="24">
         <v>0</v>
       </c>
       <c r="W15" s="64">
         <v>0</v>
       </c>
-      <c r="X15" s="24"/>
-      <c r="Y15" s="24">
+      <c r="X15" s="64">
         <v>0</v>
       </c>
+      <c r="Y15" s="24"/>
       <c r="Z15" s="24">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="24">
         <v>11</v>
       </c>
-      <c r="AA15" s="24">
+      <c r="AB15" s="24">
         <v>37</v>
       </c>
-      <c r="AB15" s="24">
+      <c r="AC15" s="24">
         <v>9</v>
       </c>
-      <c r="AD15" s="8"/>
+      <c r="AE15" s="8"/>
     </row>
-    <row r="16" spans="1:31" ht="13.8" thickBot="1">
+    <row r="16" spans="1:32" ht="13.8" thickBot="1">
       <c r="A16" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="22">
+        <v>366</v>
+      </c>
+      <c r="C16" s="22">
         <v>589</v>
       </c>
-      <c r="C16" s="22">
+      <c r="D16" s="22">
         <v>536</v>
       </c>
-      <c r="D16" s="20">
+      <c r="E16" s="20">
         <v>7639</v>
       </c>
-      <c r="E16" s="22">
+      <c r="F16" s="22">
         <v>6896</v>
       </c>
-      <c r="F16" s="26">
+      <c r="G16" s="26">
         <v>5991</v>
       </c>
-      <c r="G16" s="26">
+      <c r="H16" s="26">
         <v>5250</v>
       </c>
-      <c r="H16" s="84">
+      <c r="I16" s="84">
         <v>334</v>
       </c>
-      <c r="I16" s="23">
+      <c r="J16" s="23">
         <v>3994</v>
       </c>
-      <c r="J16" s="23">
+      <c r="K16" s="23">
         <v>3426</v>
       </c>
-      <c r="K16" s="23">
+      <c r="L16" s="23">
         <v>2999</v>
       </c>
-      <c r="L16" s="23">
+      <c r="M16" s="23">
         <v>2461</v>
       </c>
-      <c r="M16" s="23">
+      <c r="N16" s="23">
         <v>2501.7206329999999</v>
       </c>
-      <c r="N16" s="23">
+      <c r="O16" s="23">
         <v>2130</v>
       </c>
-      <c r="O16" s="23">
+      <c r="P16" s="23">
         <v>1708</v>
       </c>
-      <c r="P16" s="23">
+      <c r="Q16" s="23">
         <v>1481.3432467246498</v>
       </c>
-      <c r="Q16" s="23">
+      <c r="R16" s="23">
         <v>1471</v>
       </c>
-      <c r="R16" s="23">
+      <c r="S16" s="23">
         <v>1807</v>
       </c>
-      <c r="S16" s="64">
+      <c r="T16" s="64">
         <v>1711.37213329016</v>
       </c>
-      <c r="T16" s="23">
+      <c r="U16" s="23">
         <v>1013</v>
       </c>
-      <c r="U16" s="23">
+      <c r="V16" s="23">
         <v>1332</v>
       </c>
-      <c r="V16" s="64">
+      <c r="W16" s="64">
         <v>1170.289</v>
       </c>
-      <c r="W16" s="85">
+      <c r="X16" s="85">
         <v>810.86</v>
       </c>
-      <c r="X16" s="27">
+      <c r="Y16" s="27">
         <v>640</v>
       </c>
-      <c r="Y16" s="23">
+      <c r="Z16" s="23">
         <f>449.593</f>
         <v>449.59300000000002</v>
       </c>
-      <c r="Z16" s="23">
+      <c r="AA16" s="23">
         <v>339</v>
       </c>
-      <c r="AA16" s="23">
+      <c r="AB16" s="23">
         <v>392</v>
       </c>
-      <c r="AB16" s="23">
+      <c r="AC16" s="23">
         <v>185</v>
       </c>
     </row>
-    <row r="17" spans="1:31" ht="13.8" thickBot="1">
+    <row r="17" spans="1:32" ht="13.8" thickBot="1">
       <c r="A17" s="31" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="34">
+        <v>9571</v>
+      </c>
+      <c r="C17" s="34">
         <v>9147</v>
       </c>
-      <c r="C17" s="34">
-        <f t="shared" ref="C17:O17" si="2">SUM(C13:C16)</f>
+      <c r="D17" s="34">
+        <f t="shared" ref="D17:P17" si="3">SUM(D13:D16)</f>
         <v>10797</v>
       </c>
-      <c r="D17" s="34">
-        <f t="shared" si="2"/>
+      <c r="E17" s="34">
+        <f t="shared" si="3"/>
         <v>10389</v>
       </c>
-      <c r="E17" s="34">
-        <f t="shared" si="2"/>
+      <c r="F17" s="34">
+        <f t="shared" si="3"/>
         <v>8371</v>
       </c>
-      <c r="F17" s="34">
-        <f t="shared" si="2"/>
+      <c r="G17" s="34">
+        <f t="shared" si="3"/>
         <v>7721</v>
       </c>
-      <c r="G17" s="34">
-        <f t="shared" si="2"/>
+      <c r="H17" s="34">
+        <f t="shared" si="3"/>
         <v>8107</v>
       </c>
-      <c r="H17" s="34">
-        <f t="shared" si="2"/>
+      <c r="I17" s="34">
+        <f t="shared" si="3"/>
         <v>5972</v>
       </c>
-      <c r="I17" s="34">
-        <f t="shared" si="2"/>
+      <c r="J17" s="34">
+        <f t="shared" si="3"/>
         <v>5503</v>
       </c>
-      <c r="J17" s="34">
-        <f t="shared" si="2"/>
+      <c r="K17" s="34">
+        <f t="shared" si="3"/>
         <v>5134</v>
       </c>
-      <c r="K17" s="34">
-        <f>SUM(K13:K16)</f>
+      <c r="L17" s="34">
+        <f>SUM(L13:L16)</f>
         <v>3900</v>
       </c>
-      <c r="L17" s="34">
-        <f t="shared" si="2"/>
+      <c r="M17" s="34">
+        <f t="shared" si="3"/>
         <v>3424</v>
       </c>
-      <c r="M17" s="34">
-        <f>SUM(M13:M16)</f>
+      <c r="N17" s="34">
+        <f>SUM(N13:N16)</f>
         <v>2880.2501381000002</v>
       </c>
-      <c r="N17" s="34">
-        <f t="shared" si="2"/>
+      <c r="O17" s="34">
+        <f t="shared" si="3"/>
         <v>3151</v>
       </c>
-      <c r="O17" s="34">
-        <f t="shared" si="2"/>
+      <c r="P17" s="34">
+        <f t="shared" si="3"/>
         <v>2557</v>
       </c>
-      <c r="P17" s="34">
-        <f>SUM(P13:P16)</f>
+      <c r="Q17" s="34">
+        <f>SUM(Q13:Q16)</f>
         <v>2138.0322730902317</v>
       </c>
-      <c r="Q17" s="34">
-        <f t="shared" ref="Q17:AB17" si="3">SUM(Q13:Q16)</f>
+      <c r="R17" s="34">
+        <f t="shared" ref="R17:AC17" si="4">SUM(R13:R16)</f>
         <v>1882</v>
       </c>
-      <c r="R17" s="34">
-        <f t="shared" si="3"/>
+      <c r="S17" s="34">
+        <f t="shared" si="4"/>
         <v>2288</v>
-      </c>
-[...2 lines deleted...]
-        <v>2165.6954116723</v>
       </c>
       <c r="T17" s="34">
         <f>SUM(T13:T16)</f>
+        <v>2165.6954116723</v>
+      </c>
+      <c r="U17" s="34">
+        <f>SUM(U13:U16)</f>
         <v>1133</v>
       </c>
-      <c r="U17" s="34">
-        <f t="shared" si="3"/>
+      <c r="V17" s="34">
+        <f t="shared" si="4"/>
         <v>1711</v>
       </c>
-      <c r="V17" s="34">
-        <f t="shared" si="3"/>
+      <c r="W17" s="34">
+        <f t="shared" si="4"/>
         <v>1527.4733870999999</v>
       </c>
-      <c r="W17" s="34">
-        <f t="shared" si="3"/>
+      <c r="X17" s="34">
+        <f t="shared" si="4"/>
         <v>1130.6179999999999</v>
       </c>
-      <c r="X17" s="35">
-        <f t="shared" si="3"/>
+      <c r="Y17" s="35">
+        <f t="shared" si="4"/>
         <v>872</v>
       </c>
-      <c r="Y17" s="34">
-        <f t="shared" si="3"/>
+      <c r="Z17" s="34">
+        <f t="shared" si="4"/>
         <v>594.56700000000001</v>
       </c>
-      <c r="Z17" s="34">
-        <f t="shared" si="3"/>
+      <c r="AA17" s="34">
+        <f t="shared" si="4"/>
         <v>452.10399999999998</v>
       </c>
-      <c r="AA17" s="34">
-        <f t="shared" si="3"/>
+      <c r="AB17" s="34">
+        <f t="shared" si="4"/>
         <v>449.53499999999997</v>
       </c>
-      <c r="AB17" s="34">
-        <f t="shared" si="3"/>
+      <c r="AC17" s="34">
+        <f t="shared" si="4"/>
         <v>204.84399999999999</v>
       </c>
-      <c r="AD17" s="57"/>
-      <c r="AE17" s="45"/>
+      <c r="AE17" s="57"/>
+      <c r="AF17" s="45"/>
     </row>
-    <row r="18" spans="1:31" s="11" customFormat="1" ht="13.8" thickBot="1">
+    <row r="18" spans="1:32" s="11" customFormat="1" ht="13.8" thickBot="1">
       <c r="A18" s="31" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="34">
+        <v>13524</v>
+      </c>
+      <c r="C18" s="34">
         <v>13738.966574197599</v>
       </c>
-      <c r="C18" s="34">
-        <f t="shared" ref="C18:O18" si="4">C12-C17</f>
+      <c r="D18" s="34">
+        <f t="shared" ref="D18:P18" si="5">D12-D17</f>
         <v>13280.434394687603</v>
       </c>
-      <c r="D18" s="34">
-        <f t="shared" si="4"/>
+      <c r="E18" s="34">
+        <f t="shared" si="5"/>
         <v>13854.375541580001</v>
       </c>
-      <c r="E18" s="34">
-        <f t="shared" si="4"/>
+      <c r="F18" s="34">
+        <f t="shared" si="5"/>
         <v>14124.517399640001</v>
       </c>
-      <c r="F18" s="34">
-        <f t="shared" si="4"/>
+      <c r="G18" s="34">
+        <f t="shared" si="5"/>
         <v>14602.15336661</v>
       </c>
-      <c r="G18" s="34">
-        <f t="shared" si="4"/>
+      <c r="H18" s="34">
+        <f t="shared" si="5"/>
         <v>12642.266587450002</v>
       </c>
-      <c r="H18" s="34">
-        <f t="shared" si="4"/>
+      <c r="I18" s="34">
+        <f t="shared" si="5"/>
         <v>12812</v>
       </c>
-      <c r="I18" s="34">
-        <f t="shared" si="4"/>
+      <c r="J18" s="34">
+        <f t="shared" si="5"/>
         <v>13309</v>
       </c>
-      <c r="J18" s="34">
-        <f t="shared" si="4"/>
+      <c r="K18" s="34">
+        <f t="shared" si="5"/>
         <v>11650</v>
       </c>
-      <c r="K18" s="34">
-        <f>K12-K17</f>
+      <c r="L18" s="34">
+        <f>L12-L17</f>
         <v>12787</v>
       </c>
-      <c r="L18" s="34">
-        <f t="shared" ref="L18" si="5">L12-L17</f>
+      <c r="M18" s="34">
+        <f t="shared" ref="M18" si="6">M12-M17</f>
         <v>8776</v>
       </c>
-      <c r="M18" s="34">
-        <f>M12-M17</f>
+      <c r="N18" s="34">
+        <f>N12-N17</f>
         <v>8495.554834431201</v>
       </c>
-      <c r="N18" s="34">
-        <f t="shared" si="4"/>
+      <c r="O18" s="34">
+        <f t="shared" si="5"/>
         <v>5187</v>
       </c>
-      <c r="O18" s="34">
-        <f t="shared" si="4"/>
+      <c r="P18" s="34">
+        <f t="shared" si="5"/>
         <v>4621</v>
       </c>
-      <c r="P18" s="34">
-        <f t="shared" ref="P18" si="6">P12-P17</f>
+      <c r="Q18" s="34">
+        <f t="shared" ref="Q18" si="7">Q12-Q17</f>
         <v>4148.3229378315082</v>
       </c>
-      <c r="Q18" s="34">
-        <f>Q12-Q17+1</f>
+      <c r="R18" s="34">
+        <f>R12-R17+1</f>
         <v>4174</v>
-      </c>
-[...2 lines deleted...]
-        <v>3956</v>
       </c>
       <c r="S18" s="34">
         <f>S12-S17</f>
-        <v>3568.5849280999428</v>
+        <v>3956</v>
       </c>
       <c r="T18" s="34">
         <f>T12-T17</f>
+        <v>3568.5849280999428</v>
+      </c>
+      <c r="U18" s="34">
+        <f>U12-U17</f>
         <v>3816</v>
       </c>
-      <c r="U18" s="34">
-        <f>U12-U17+1</f>
+      <c r="V18" s="34">
+        <f>V12-V17+1</f>
         <v>3519</v>
       </c>
-      <c r="V18" s="34">
-        <f>V12-V17</f>
+      <c r="W18" s="34">
+        <f>W12-W17</f>
         <v>3072.0856572540824</v>
       </c>
-      <c r="W18" s="34">
-        <f t="shared" ref="W18:AB18" si="7">W12-W17</f>
+      <c r="X18" s="34">
+        <f t="shared" ref="X18:AC18" si="8">X12-X17</f>
         <v>2676.2386326850005</v>
       </c>
-      <c r="X18" s="35">
-        <f t="shared" si="7"/>
+      <c r="Y18" s="35">
+        <f t="shared" si="8"/>
         <v>2773</v>
       </c>
-      <c r="Y18" s="34">
-        <f t="shared" si="7"/>
+      <c r="Z18" s="34">
+        <f t="shared" si="8"/>
         <v>1945.0550000000003</v>
       </c>
-      <c r="Z18" s="34">
-        <f t="shared" si="7"/>
+      <c r="AA18" s="34">
+        <f t="shared" si="8"/>
         <v>1848.3020000000004</v>
       </c>
-      <c r="AA18" s="34">
-        <f t="shared" si="7"/>
+      <c r="AB18" s="34">
+        <f t="shared" si="8"/>
         <v>1537.9270000000001</v>
       </c>
-      <c r="AB18" s="34">
-        <f t="shared" si="7"/>
+      <c r="AC18" s="34">
+        <f t="shared" si="8"/>
         <v>1008.694</v>
       </c>
-      <c r="AD18" s="58"/>
-      <c r="AE18" s="47"/>
+      <c r="AE18" s="58"/>
+      <c r="AF18" s="47"/>
     </row>
-    <row r="19" spans="1:31" ht="13.8" thickBot="1">
+    <row r="19" spans="1:32" ht="13.8" thickBot="1">
       <c r="A19" s="31" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="36">
+        <v>27.1159640380159</v>
+      </c>
+      <c r="C19" s="36">
         <v>27.547024943537082</v>
       </c>
-      <c r="C19" s="36">
-        <f>C18*1000000/C20</f>
+      <c r="D19" s="36">
+        <f>D18*1000000/D20</f>
         <v>26.627654675172192</v>
       </c>
-      <c r="D19" s="36">
-        <f t="shared" ref="D19:AB19" si="8">D18*1000000/D20</f>
+      <c r="E19" s="36">
+        <f t="shared" ref="E19:AC19" si="9">E18*1000000/E20</f>
         <v>31.250726133548874</v>
       </c>
-      <c r="E19" s="36">
-        <f t="shared" si="8"/>
+      <c r="F19" s="36">
+        <f t="shared" si="9"/>
         <v>31.860073642435466</v>
       </c>
-      <c r="F19" s="36">
-        <f t="shared" si="8"/>
+      <c r="G19" s="36">
+        <f t="shared" si="9"/>
         <v>32.937456794820406</v>
       </c>
-      <c r="G19" s="36">
-        <f t="shared" si="8"/>
+      <c r="H19" s="36">
+        <f t="shared" si="9"/>
         <v>28.516623477254118</v>
       </c>
-      <c r="H19" s="36">
-        <f t="shared" si="8"/>
+      <c r="I19" s="36">
+        <f t="shared" si="9"/>
         <v>28.899483922706413</v>
       </c>
-      <c r="I19" s="36">
-        <f t="shared" si="8"/>
+      <c r="J19" s="36">
+        <f t="shared" si="9"/>
         <v>58.716644994876091</v>
       </c>
-      <c r="J19" s="36">
-        <f t="shared" si="8"/>
+      <c r="K19" s="36">
+        <f t="shared" si="9"/>
         <v>54.843505610248179</v>
       </c>
-      <c r="K19" s="36">
-        <f>K18*1000000/K20</f>
+      <c r="L19" s="36">
+        <f>L18*1000000/L20</f>
         <v>60.196043453926485</v>
       </c>
-      <c r="L19" s="36">
-        <f t="shared" ref="L19" si="9">L18*1000000/L20</f>
+      <c r="M19" s="36">
+        <f t="shared" ref="M19" si="10">M18*1000000/M20</f>
         <v>41.313871694037601</v>
       </c>
-      <c r="M19" s="36">
-        <f>M18*1000000/M20</f>
+      <c r="N19" s="36">
+        <f>N18*1000000/N20</f>
         <v>43.993013663659745</v>
       </c>
-      <c r="N19" s="36">
-        <f t="shared" si="8"/>
+      <c r="O19" s="36">
+        <f t="shared" si="9"/>
         <v>27.214774784228336</v>
       </c>
-      <c r="O19" s="36">
-        <f t="shared" si="8"/>
+      <c r="P19" s="36">
+        <f t="shared" si="9"/>
         <v>24.245127101970144</v>
       </c>
-      <c r="P19" s="36">
-        <f t="shared" ref="P19" si="10">P18*1000000/P20</f>
+      <c r="Q19" s="36">
+        <f t="shared" ref="Q19" si="11">Q18*1000000/Q20</f>
         <v>43.530238860741449</v>
       </c>
-      <c r="Q19" s="36">
-        <f t="shared" si="8"/>
+      <c r="R19" s="36">
+        <f t="shared" si="9"/>
         <v>42.16694027023614</v>
       </c>
-      <c r="R19" s="36">
-        <f t="shared" si="8"/>
+      <c r="S19" s="36">
+        <f t="shared" si="9"/>
         <v>39.96464200025256</v>
       </c>
-      <c r="S19" s="37">
-        <f t="shared" si="8"/>
+      <c r="T19" s="37">
+        <f t="shared" si="9"/>
         <v>36.050864281853194</v>
       </c>
-      <c r="T19" s="36">
-        <f>T18*1000000/T20</f>
+      <c r="U19" s="36">
+        <f>U18*1000000/U20</f>
         <v>38.55032201035484</v>
       </c>
-      <c r="U19" s="36">
-        <f t="shared" si="8"/>
+      <c r="V19" s="36">
+        <f t="shared" si="9"/>
         <v>35.549943174643261</v>
       </c>
-      <c r="V19" s="36">
-        <f t="shared" si="8"/>
+      <c r="W19" s="36">
+        <f t="shared" si="9"/>
         <v>31.035086826660763</v>
       </c>
-      <c r="W19" s="36">
-        <f t="shared" si="8"/>
+      <c r="X19" s="36">
+        <f t="shared" si="9"/>
         <v>27.060730884855538</v>
       </c>
-      <c r="X19" s="38">
-        <f t="shared" si="8"/>
+      <c r="Y19" s="38">
+        <f t="shared" si="9"/>
         <v>28.039131423949037</v>
       </c>
-      <c r="Y19" s="36">
-        <f t="shared" si="8"/>
+      <c r="Z19" s="36">
+        <f t="shared" si="9"/>
         <v>19.649501199646423</v>
       </c>
-      <c r="Z19" s="36">
-        <f t="shared" si="8"/>
+      <c r="AA19" s="36">
+        <f t="shared" si="9"/>
         <v>18.672074756913755</v>
       </c>
-      <c r="AA19" s="36">
-        <f t="shared" si="8"/>
+      <c r="AB19" s="36">
+        <f t="shared" si="9"/>
         <v>15.536577850738732</v>
       </c>
-      <c r="AB19" s="36">
-        <f t="shared" si="8"/>
+      <c r="AC19" s="36">
+        <f t="shared" si="9"/>
         <v>10.19011491349918</v>
       </c>
-      <c r="AD19" s="59"/>
-      <c r="AE19" s="50"/>
+      <c r="AE19" s="59"/>
+      <c r="AF19" s="50"/>
     </row>
-    <row r="20" spans="1:31" ht="13.8" thickBot="1">
+    <row r="20" spans="1:32" ht="13.8" thickBot="1">
       <c r="A20" s="39" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="39">
         <v>498745930</v>
       </c>
-      <c r="C20" s="40">
+      <c r="C20" s="39">
         <v>498745930</v>
       </c>
       <c r="D20" s="40">
-        <v>443329716</v>
+        <v>498745930</v>
       </c>
       <c r="E20" s="40">
         <v>443329716</v>
       </c>
       <c r="F20" s="40">
         <v>443329716</v>
       </c>
       <c r="G20" s="40">
         <v>443329716</v>
       </c>
       <c r="H20" s="40">
         <v>443329716</v>
       </c>
       <c r="I20" s="40">
+        <v>443329716</v>
+      </c>
+      <c r="J20" s="40">
         <v>226664858</v>
-      </c>
-[...1 lines deleted...]
-        <v>212422599</v>
       </c>
       <c r="K20" s="40">
         <v>212422599</v>
       </c>
       <c r="L20" s="40">
         <v>212422599</v>
       </c>
       <c r="M20" s="40">
+        <v>212422599</v>
+      </c>
+      <c r="N20" s="40">
         <v>193111454</v>
-      </c>
-[...1 lines deleted...]
-        <v>190595000</v>
       </c>
       <c r="O20" s="40">
         <v>190595000</v>
       </c>
       <c r="P20" s="40">
+        <v>190595000</v>
+      </c>
+      <c r="Q20" s="40">
         <v>95297500</v>
-      </c>
-[...1 lines deleted...]
-        <v>98987500</v>
       </c>
       <c r="R20" s="40">
         <v>98987500</v>
       </c>
       <c r="S20" s="40">
         <v>98987500</v>
       </c>
       <c r="T20" s="40">
         <v>98987500</v>
       </c>
       <c r="U20" s="40">
         <v>98987500</v>
       </c>
       <c r="V20" s="40">
         <v>98987500</v>
       </c>
       <c r="W20" s="40">
+        <v>98987500</v>
+      </c>
+      <c r="X20" s="40">
         <v>98897500</v>
       </c>
-      <c r="X20" s="41">
-        <f>W20</f>
+      <c r="Y20" s="41">
+        <f>X20</f>
         <v>98897500</v>
-      </c>
-[...1 lines deleted...]
-        <v>98987500</v>
       </c>
       <c r="Z20" s="40">
         <v>98987500</v>
       </c>
       <c r="AA20" s="40">
         <v>98987500</v>
       </c>
       <c r="AB20" s="40">
         <v>98987500</v>
       </c>
+      <c r="AC20" s="40">
+        <v>98987500</v>
+      </c>
     </row>
-    <row r="21" spans="1:31" ht="72.75" customHeight="1" thickBot="1">
+    <row r="21" spans="1:32" ht="72.75" customHeight="1" thickBot="1">
       <c r="A21" s="39" t="s">
         <v>62</v>
       </c>
       <c r="B21" s="39"/>
-      <c r="C21" s="73" t="s">
+      <c r="C21" s="74"/>
+      <c r="D21" s="73" t="s">
         <v>73</v>
       </c>
-      <c r="D21" s="39"/>
-      <c r="E21" s="74"/>
+      <c r="E21" s="39"/>
       <c r="F21" s="74"/>
       <c r="G21" s="74"/>
-      <c r="H21" s="73" t="s">
+      <c r="H21" s="74"/>
+      <c r="I21" s="73" t="s">
         <v>67</v>
       </c>
-      <c r="I21" s="73" t="s">
+      <c r="J21" s="73" t="s">
         <v>66</v>
       </c>
-      <c r="J21" s="40"/>
       <c r="K21" s="40"/>
-      <c r="L21" s="73" t="s">
+      <c r="L21" s="40"/>
+      <c r="M21" s="73" t="s">
         <v>65</v>
       </c>
-      <c r="M21" s="73" t="s">
+      <c r="N21" s="73" t="s">
         <v>64</v>
       </c>
-      <c r="N21" s="40"/>
-      <c r="O21" s="73" t="s">
+      <c r="O21" s="40"/>
+      <c r="P21" s="73" t="s">
         <v>63</v>
       </c>
-      <c r="P21" s="73" t="s">
+      <c r="Q21" s="73" t="s">
         <v>68</v>
       </c>
-      <c r="Q21" s="74"/>
       <c r="R21" s="74"/>
       <c r="S21" s="74"/>
       <c r="T21" s="74"/>
       <c r="U21" s="74"/>
       <c r="V21" s="74"/>
       <c r="W21" s="74"/>
-      <c r="X21" s="75"/>
-      <c r="Y21" s="74"/>
+      <c r="X21" s="74"/>
+      <c r="Y21" s="75"/>
       <c r="Z21" s="74"/>
       <c r="AA21" s="74"/>
       <c r="AB21" s="74"/>
+      <c r="AC21" s="74"/>
     </row>
-    <row r="22" spans="1:31" ht="13.8" thickBot="1">
+    <row r="22" spans="1:32" ht="13.8" thickBot="1">
       <c r="A22" s="39" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="86">
         <f>B18*1000000/498745930</f>
-        <v>27.547024943537082</v>
+        <v>27.116010751205529</v>
       </c>
       <c r="C22" s="86">
         <f>C18*1000000/498745930</f>
+        <v>27.547024943537082</v>
+      </c>
+      <c r="D22" s="86">
+        <f>D18*1000000/498745930</f>
         <v>26.627654675172192</v>
       </c>
-      <c r="D22" s="86">
-        <f t="shared" ref="D22:AA22" si="11">D18*1000000/498745930</f>
+      <c r="E22" s="86">
+        <f t="shared" ref="E22:AB22" si="12">E18*1000000/498745930</f>
         <v>27.778423257669491</v>
       </c>
-      <c r="E22" s="86">
-        <f t="shared" si="11"/>
+      <c r="F22" s="86">
+        <f t="shared" si="12"/>
         <v>28.320065488333913</v>
       </c>
-      <c r="F22" s="86">
-        <f t="shared" si="11"/>
+      <c r="G22" s="86">
+        <f t="shared" si="12"/>
         <v>29.27773940252505</v>
       </c>
-      <c r="G22" s="86">
-        <f t="shared" si="11"/>
+      <c r="H22" s="86">
+        <f t="shared" si="12"/>
         <v>25.348109782971061</v>
       </c>
-      <c r="H22" s="86">
-        <f t="shared" si="11"/>
+      <c r="I22" s="86">
+        <f t="shared" si="12"/>
         <v>25.688430179269833</v>
       </c>
-      <c r="I22" s="86">
-        <f t="shared" si="11"/>
+      <c r="J22" s="86">
+        <f t="shared" si="12"/>
         <v>26.684929539174384</v>
       </c>
-      <c r="J22" s="86">
-        <f t="shared" si="11"/>
+      <c r="K22" s="86">
+        <f t="shared" si="12"/>
         <v>23.35858660540849</v>
       </c>
-      <c r="K22" s="86">
-        <f t="shared" si="11"/>
+      <c r="L22" s="86">
+        <f t="shared" si="12"/>
         <v>25.638304456940631</v>
       </c>
-      <c r="L22" s="86">
-        <f t="shared" si="11"/>
+      <c r="M22" s="86">
+        <f t="shared" si="12"/>
         <v>17.596133566443338</v>
       </c>
-      <c r="M22" s="86">
-        <f t="shared" si="11"/>
+      <c r="N22" s="86">
+        <f t="shared" si="12"/>
         <v>17.033832906528584</v>
       </c>
-      <c r="N22" s="86">
-        <f t="shared" si="11"/>
+      <c r="O22" s="86">
+        <f t="shared" si="12"/>
         <v>10.40008486886299</v>
       </c>
-      <c r="O22" s="86">
-        <f t="shared" si="11"/>
+      <c r="P22" s="86">
+        <f t="shared" si="12"/>
         <v>9.2652385153298393</v>
       </c>
-      <c r="P22" s="86">
-        <f t="shared" si="11"/>
+      <c r="Q22" s="86">
+        <f t="shared" si="12"/>
         <v>8.3175073485441935</v>
       </c>
-      <c r="Q22" s="86">
-        <f t="shared" si="11"/>
+      <c r="R22" s="86">
+        <f t="shared" si="12"/>
         <v>8.3689906000836931</v>
       </c>
-      <c r="R22" s="86">
-        <f t="shared" si="11"/>
+      <c r="S22" s="86">
+        <f t="shared" si="12"/>
         <v>7.9318943013730454</v>
       </c>
-      <c r="S22" s="86">
-        <f t="shared" si="11"/>
+      <c r="T22" s="86">
+        <f t="shared" si="12"/>
         <v>7.1551158885646302</v>
       </c>
-      <c r="T22" s="86">
-        <f t="shared" si="11"/>
+      <c r="U22" s="86">
+        <f t="shared" si="12"/>
         <v>7.6511902563295102</v>
       </c>
-      <c r="U22" s="86">
-        <f t="shared" si="11"/>
+      <c r="V22" s="86">
+        <f t="shared" si="12"/>
         <v>7.0556966750585817</v>
       </c>
-      <c r="V22" s="86">
-        <f t="shared" si="11"/>
+      <c r="W22" s="86">
+        <f t="shared" si="12"/>
         <v>6.1596205050817803</v>
       </c>
-      <c r="W22" s="86">
-        <f t="shared" si="11"/>
+      <c r="X22" s="86">
+        <f t="shared" si="12"/>
         <v>5.3659357835461439</v>
       </c>
-      <c r="X22" s="86">
-        <f t="shared" si="11"/>
+      <c r="Y22" s="86">
+        <f t="shared" si="12"/>
         <v>5.5599451207551711</v>
       </c>
-      <c r="Y22" s="86">
-        <f t="shared" si="11"/>
+      <c r="Z22" s="86">
+        <f t="shared" si="12"/>
         <v>3.8998914738010999</v>
       </c>
-      <c r="Z22" s="86">
-        <f t="shared" si="11"/>
+      <c r="AA22" s="86">
+        <f t="shared" si="12"/>
         <v>3.7058989133004063</v>
       </c>
-      <c r="AA22" s="86">
-        <f t="shared" si="11"/>
+      <c r="AB22" s="86">
+        <f t="shared" si="12"/>
         <v>3.0835880705833536</v>
       </c>
-      <c r="AB22" s="86">
-        <f>AB18*1000000/498745930</f>
+      <c r="AC22" s="86">
+        <f>AC18*1000000/498745930</f>
         <v>2.0224606143653143</v>
       </c>
-      <c r="AD22" s="59"/>
-      <c r="AE22" s="50"/>
+      <c r="AE22" s="59"/>
+      <c r="AF22" s="50"/>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" s="69"/>
       <c r="B23" s="69"/>
       <c r="C23" s="69"/>
       <c r="D23" s="69"/>
-      <c r="E23" s="10"/>
+      <c r="E23" s="69"/>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
-      <c r="I23" s="12"/>
+      <c r="I23" s="10"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="12"/>
       <c r="M23" s="12"/>
       <c r="N23" s="12"/>
       <c r="O23" s="12"/>
       <c r="P23" s="12"/>
       <c r="Q23" s="12"/>
       <c r="R23" s="12"/>
       <c r="S23" s="12"/>
       <c r="T23" s="12"/>
       <c r="U23" s="12"/>
       <c r="V23" s="12"/>
       <c r="W23" s="12"/>
       <c r="X23" s="12"/>
       <c r="Y23" s="12"/>
       <c r="Z23" s="12"/>
       <c r="AA23" s="12"/>
       <c r="AB23" s="12"/>
-      <c r="AD23" s="60"/>
+      <c r="AC23" s="12"/>
+      <c r="AE23" s="60"/>
     </row>
-    <row r="24" spans="1:31">
+    <row r="24" spans="1:32">
       <c r="A24" s="69"/>
       <c r="B24" s="69"/>
       <c r="C24" s="69"/>
       <c r="D24" s="69"/>
-      <c r="E24" s="10"/>
+      <c r="E24" s="69"/>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
-      <c r="I24" s="12"/>
+      <c r="I24" s="10"/>
       <c r="J24" s="12"/>
       <c r="K24" s="12"/>
       <c r="L24" s="12"/>
       <c r="M24" s="12"/>
       <c r="N24" s="12"/>
       <c r="O24" s="12"/>
       <c r="P24" s="12"/>
       <c r="Q24" s="12"/>
       <c r="R24" s="12"/>
       <c r="S24" s="12"/>
       <c r="T24" s="12"/>
       <c r="U24" s="12"/>
       <c r="V24" s="12"/>
       <c r="W24" s="12"/>
       <c r="X24" s="12"/>
       <c r="Y24" s="12"/>
       <c r="Z24" s="12"/>
       <c r="AA24" s="12"/>
       <c r="AB24" s="12"/>
-      <c r="AD24" s="60"/>
+      <c r="AC24" s="12"/>
+      <c r="AE24" s="60"/>
     </row>
-    <row r="25" spans="1:31">
+    <row r="25" spans="1:32">
       <c r="A25" s="69"/>
       <c r="B25" s="69"/>
       <c r="C25" s="69"/>
       <c r="D25" s="69"/>
-      <c r="E25" s="10"/>
+      <c r="E25" s="69"/>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
-      <c r="H25" s="81"/>
-[...1 lines deleted...]
-      <c r="J25" s="12"/>
+      <c r="H25" s="10"/>
+      <c r="I25" s="81"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="12"/>
       <c r="L25" s="12"/>
       <c r="M25" s="12"/>
       <c r="N25" s="12"/>
       <c r="O25" s="12"/>
       <c r="P25" s="12"/>
       <c r="Q25" s="12"/>
       <c r="R25" s="12"/>
       <c r="S25" s="12"/>
       <c r="T25" s="12"/>
       <c r="U25" s="12"/>
       <c r="V25" s="12"/>
       <c r="W25" s="12"/>
       <c r="X25" s="12"/>
       <c r="Y25" s="12"/>
       <c r="Z25" s="12"/>
       <c r="AA25" s="12"/>
       <c r="AB25" s="12"/>
-      <c r="AD25" s="60"/>
+      <c r="AC25" s="12"/>
+      <c r="AE25" s="60"/>
     </row>
-    <row r="26" spans="1:31" s="9" customFormat="1">
+    <row r="26" spans="1:32" s="9" customFormat="1">
       <c r="A26" s="72" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
-      <c r="E26" s="52"/>
+      <c r="E26" s="72"/>
       <c r="F26" s="52"/>
       <c r="G26" s="52"/>
-      <c r="H26" s="77"/>
-[...2 lines deleted...]
-      <c r="K26" s="43"/>
+      <c r="H26" s="52"/>
+      <c r="I26" s="77"/>
+      <c r="J26" s="46"/>
+      <c r="K26" s="13"/>
       <c r="L26" s="43"/>
-      <c r="M26" s="49"/>
-      <c r="N26" s="43"/>
+      <c r="M26" s="43"/>
+      <c r="N26" s="49"/>
       <c r="O26" s="43"/>
-      <c r="P26" s="53"/>
-      <c r="Q26" s="43"/>
+      <c r="P26" s="43"/>
+      <c r="Q26" s="53"/>
       <c r="R26" s="43"/>
-      <c r="S26" s="49"/>
-[...5 lines deleted...]
-      <c r="Y26" s="46"/>
+      <c r="S26" s="43"/>
+      <c r="T26" s="49"/>
+      <c r="U26" s="48"/>
+      <c r="V26" s="43"/>
+      <c r="W26" s="49"/>
+      <c r="X26" s="48"/>
+      <c r="Y26" s="44"/>
       <c r="Z26" s="46"/>
       <c r="AA26" s="46"/>
       <c r="AB26" s="46"/>
-      <c r="AD26" s="8"/>
+      <c r="AC26" s="46"/>
+      <c r="AE26" s="8"/>
     </row>
-    <row r="27" spans="1:31" ht="20.399999999999999">
+    <row r="27" spans="1:32" ht="20.399999999999999">
       <c r="A27" s="70" t="s">
         <v>58</v>
       </c>
       <c r="B27" s="70"/>
       <c r="C27" s="70"/>
       <c r="D27" s="70"/>
-      <c r="H27" s="63"/>
-[...3 lines deleted...]
-      <c r="U27" s="14"/>
+      <c r="E27" s="70"/>
+      <c r="I27" s="63"/>
+      <c r="J27" s="79"/>
+      <c r="T27" s="14"/>
+      <c r="U27" s="54"/>
       <c r="V27" s="14"/>
       <c r="W27" s="14"/>
       <c r="X27" s="14"/>
+      <c r="Y27" s="14"/>
     </row>
-    <row r="28" spans="1:31" s="17" customFormat="1">
+    <row r="28" spans="1:32" s="17" customFormat="1">
       <c r="A28" s="71"/>
       <c r="B28" s="71"/>
       <c r="C28" s="71"/>
       <c r="D28" s="71"/>
-      <c r="E28" s="15"/>
+      <c r="E28" s="71"/>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
-      <c r="H28" s="78"/>
-[...1 lines deleted...]
-      <c r="J28" s="16"/>
+      <c r="H28" s="15"/>
+      <c r="I28" s="78"/>
+      <c r="J28" s="76"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="16"/>
       <c r="N28" s="16"/>
       <c r="O28" s="16"/>
       <c r="P28" s="16"/>
       <c r="Q28" s="16"/>
       <c r="R28" s="16"/>
-      <c r="S28" s="62"/>
-[...2 lines deleted...]
-      <c r="V28" s="62"/>
+      <c r="S28" s="16"/>
+      <c r="T28" s="62"/>
+      <c r="U28" s="56"/>
+      <c r="V28" s="16"/>
       <c r="W28" s="62"/>
-      <c r="X28" s="16"/>
+      <c r="X28" s="62"/>
       <c r="Y28" s="16"/>
       <c r="Z28" s="16"/>
       <c r="AA28" s="16"/>
       <c r="AB28" s="16"/>
+      <c r="AC28" s="16"/>
     </row>
-    <row r="29" spans="1:31" ht="20.399999999999999">
+    <row r="29" spans="1:32" ht="20.399999999999999">
       <c r="A29" s="70" t="s">
         <v>59</v>
       </c>
       <c r="B29" s="70"/>
       <c r="C29" s="70"/>
       <c r="D29" s="70"/>
-      <c r="H29" s="82"/>
-      <c r="I29" s="18"/>
+      <c r="E29" s="70"/>
+      <c r="I29" s="82"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
       <c r="N29" s="18"/>
       <c r="O29" s="18"/>
       <c r="P29" s="18"/>
       <c r="Q29" s="18"/>
       <c r="R29" s="18"/>
       <c r="S29" s="18"/>
-      <c r="T29" s="55"/>
-[...4 lines deleted...]
-      <c r="Y29" s="18"/>
+      <c r="T29" s="18"/>
+      <c r="U29" s="55"/>
+      <c r="V29" s="18"/>
+      <c r="W29" s="67"/>
+      <c r="X29" s="61"/>
+      <c r="Y29" s="19"/>
       <c r="Z29" s="18"/>
       <c r="AA29" s="18"/>
       <c r="AB29" s="18"/>
+      <c r="AC29" s="18"/>
     </row>
-    <row r="30" spans="1:31">
+    <row r="30" spans="1:32">
       <c r="A30" s="71"/>
       <c r="B30" s="71"/>
       <c r="C30" s="71"/>
       <c r="D30" s="71"/>
-      <c r="V30" s="68"/>
-      <c r="W30" s="45"/>
+      <c r="E30" s="71"/>
+      <c r="W30" s="68"/>
+      <c r="X30" s="45"/>
     </row>
-    <row r="31" spans="1:31" ht="20.399999999999999">
+    <row r="31" spans="1:32" ht="20.399999999999999">
       <c r="A31" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B31" s="70"/>
       <c r="C31" s="70"/>
       <c r="D31" s="70"/>
-      <c r="P31" s="63"/>
+      <c r="E31" s="70"/>
+      <c r="Q31" s="63"/>
     </row>
-    <row r="32" spans="1:31">
-      <c r="H32" s="80"/>
+    <row r="32" spans="1:32">
       <c r="I32" s="80"/>
-      <c r="P32" s="63"/>
+      <c r="J32" s="80"/>
+      <c r="Q32" s="63"/>
     </row>
-    <row r="33" spans="9:23">
-[...1 lines deleted...]
-      <c r="U33" s="63"/>
+    <row r="33" spans="10:24">
+      <c r="T33" s="63"/>
       <c r="V33" s="63"/>
       <c r="W33" s="63"/>
+      <c r="X33" s="63"/>
     </row>
-    <row r="34" spans="9:23">
-[...2 lines deleted...]
-      <c r="U34" s="63"/>
+    <row r="34" spans="10:24">
+      <c r="Q34" s="63"/>
+      <c r="T34" s="63"/>
       <c r="V34" s="63"/>
       <c r="W34" s="63"/>
+      <c r="X34" s="63"/>
     </row>
-    <row r="35" spans="9:23">
-[...1 lines deleted...]
-      <c r="U35" s="63"/>
+    <row r="35" spans="10:24">
+      <c r="Q35" s="63"/>
       <c r="V35" s="63"/>
       <c r="W35" s="63"/>
+      <c r="X35" s="63"/>
     </row>
-    <row r="36" spans="9:23">
-[...2 lines deleted...]
-      <c r="V36" s="63"/>
+    <row r="36" spans="10:24">
+      <c r="Q36" s="63"/>
+      <c r="T36" s="63"/>
       <c r="W36" s="63"/>
+      <c r="X36" s="63"/>
     </row>
-    <row r="37" spans="9:23">
-[...3 lines deleted...]
-      <c r="V37" s="63"/>
+    <row r="37" spans="10:24">
+      <c r="J37" s="18"/>
+      <c r="Q37" s="63"/>
+      <c r="T37" s="63"/>
       <c r="W37" s="63"/>
+      <c r="X37" s="63"/>
     </row>
-    <row r="38" spans="9:23">
-[...3 lines deleted...]
-      <c r="V38" s="63"/>
+    <row r="38" spans="10:24">
+      <c r="J38" s="18"/>
+      <c r="Q38" s="63"/>
+      <c r="T38" s="63"/>
       <c r="W38" s="63"/>
+      <c r="X38" s="63"/>
     </row>
-    <row r="39" spans="9:23">
-[...3 lines deleted...]
-      <c r="V39" s="63"/>
+    <row r="39" spans="10:24">
+      <c r="J39" s="18"/>
+      <c r="Q39" s="63"/>
+      <c r="T39" s="63"/>
       <c r="W39" s="63"/>
+      <c r="X39" s="63"/>
     </row>
-    <row r="40" spans="9:23">
-[...2 lines deleted...]
-      <c r="V40" s="63"/>
+    <row r="40" spans="10:24">
+      <c r="J40" s="18"/>
+      <c r="T40" s="63"/>
       <c r="W40" s="63"/>
+      <c r="X40" s="63"/>
     </row>
-    <row r="41" spans="9:23">
-[...1 lines deleted...]
-      <c r="V41" s="63"/>
+    <row r="41" spans="10:24">
+      <c r="J41" s="18"/>
       <c r="W41" s="63"/>
+      <c r="X41" s="63"/>
     </row>
-    <row r="42" spans="9:23">
-[...1 lines deleted...]
-      <c r="V42" s="63"/>
+    <row r="42" spans="10:24">
+      <c r="J42" s="18"/>
       <c r="W42" s="63"/>
+      <c r="X42" s="63"/>
     </row>
-    <row r="43" spans="9:23">
-[...1 lines deleted...]
-      <c r="V43" s="63"/>
+    <row r="43" spans="10:24">
+      <c r="J43" s="18"/>
       <c r="W43" s="63"/>
+      <c r="X43" s="63"/>
     </row>
-    <row r="44" spans="9:23">
-[...1 lines deleted...]
-      <c r="V44" s="63"/>
+    <row r="44" spans="10:24">
+      <c r="J44" s="18"/>
       <c r="W44" s="63"/>
+      <c r="X44" s="63"/>
     </row>
-    <row r="45" spans="9:23">
-[...1 lines deleted...]
-      <c r="V45" s="63"/>
+    <row r="45" spans="10:24">
+      <c r="J45" s="18"/>
       <c r="W45" s="63"/>
+      <c r="X45" s="63"/>
     </row>
-    <row r="46" spans="9:23">
-      <c r="V46" s="63"/>
+    <row r="46" spans="10:24">
       <c r="W46" s="63"/>
+      <c r="X46" s="63"/>
     </row>
-    <row r="47" spans="9:23">
-      <c r="V47" s="63"/>
+    <row r="47" spans="10:24">
       <c r="W47" s="63"/>
+      <c r="X47" s="63"/>
     </row>
-    <row r="48" spans="9:23">
-      <c r="V48" s="63"/>
+    <row r="48" spans="10:24">
       <c r="W48" s="63"/>
+      <c r="X48" s="63"/>
     </row>
-    <row r="49" spans="22:22">
-      <c r="V49" s="63"/>
+    <row r="49" spans="23:23">
+      <c r="W49" s="63"/>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E5A2B30D-3469-4690-890C-E6E297C1B781}">
   <dimension ref="A1:Y18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="A15" sqref="A15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="45.33203125" bestFit="1" customWidth="1"/>
     <col min="2" max="9" width="11.109375" bestFit="1" customWidth="1"/>
     <col min="10" max="24" width="12.109375" customWidth="1"/>
   </cols>
@@ -22160,70 +22234,50 @@
       </c>
       <c r="X18" s="1">
         <v>212422599</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010038E004AB5DACC946B9DF68C3C2C54DFD" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="67de9d58b28b489e4a0df681196ca246">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="29dfc1a8-b777-4321-a74f-896313141591" xmlns:ns3="4c99e0e0-a7ff-498c-a891-888aae3c0d40" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6f0188fe97a826f738221c2042760434" ns2:_="" ns3:_="">
     <xsd:import namespace="29dfc1a8-b777-4321-a74f-896313141591"/>
     <xsd:import namespace="4c99e0e0-a7ff-498c-a891-888aae3c0d40"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -22440,84 +22494,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="4c99e0e0-a7ff-498c-a891-888aae3c0d40" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="29dfc1a8-b777-4321-a74f-896313141591">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD35A591-A208-446B-92F3-BC5FD327DA62}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="29dfc1a8-b777-4321-a74f-896313141591"/>
     <ds:schemaRef ds:uri="4c99e0e0-a7ff-498c-a891-888aae3c0d40"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C84F044E-FF9C-42A0-B900-5D276223B879}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE24DF77-7A83-4721-9F73-03E68C4BE9D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4c99e0e0-a7ff-498c-a891-888aae3c0d40"/>
+    <ds:schemaRef ds:uri="29dfc1a8-b777-4321-a74f-896313141591"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{942df343-8f73-40db-b966-81a2807536cb}" enabled="0" method="" siteId="{942df343-8f73-40db-b966-81a2807536cb}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>