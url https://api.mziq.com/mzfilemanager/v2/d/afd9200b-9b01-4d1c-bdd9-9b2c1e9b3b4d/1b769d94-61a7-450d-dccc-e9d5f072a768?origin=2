--- v0 (2026-06-22)
+++ v1 (2026-08-14)
@@ -1,64 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Administracao_Financas\Controladoria\Relacoes_Investidores\Dividendos\Histórico de Dividendos Website\2026\2026.06.15\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://itausa.sharepoint.com/sites/RelaescomInvestidores-RelaescomInvestidores/Documentos Compartilhados/Dividendos/Histórico de Dividendos Website/2026/2026.08.10/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C865FB70-859E-47D6-9EFB-78292EC7443D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="35" documentId="13_ncr:1_{C865FB70-859E-47D6-9EFB-78292EC7443D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E5B28304-A506-4579-866F-7D7307ACB139}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Histórico de Proventos" sheetId="1" r:id="rId1"/>
     <sheet name="Proventos Totais" sheetId="2" r:id="rId2"/>
     <sheet name="Bonificação" sheetId="4" r:id="rId3"/>
     <sheet name="Subscrição" sheetId="5" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Bonificação!$B$6:$F$20</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Proventos Totais'!$C$7:$G$37</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">Subscrição!$B$6:$F$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Bonificação!$A$1:$G$21</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Proventos Totais'!$A$5:$G$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">Subscrição!$A$1:$G$28</definedName>
     <definedName name="CIQWBGuid" hidden="1">"58b2412e-ab81-47ec-8471-de43975f1dd3"</definedName>
     <definedName name="CIQWBInfo" hidden="1">"{ ""CIQVersion"":""9.51.3510.3078"" }"</definedName>
     <definedName name="IQ_CH">110000</definedName>
     <definedName name="IQ_CQ">5000</definedName>
     <definedName name="IQ_CY">10000</definedName>
     <definedName name="IQ_DAILY">500000</definedName>
     <definedName name="IQ_DNTM" hidden="1">700000</definedName>
     <definedName name="IQ_FH">100000</definedName>
     <definedName name="IQ_FQ">500</definedName>
     <definedName name="IQ_FWD_CY" hidden="1">10001</definedName>
     <definedName name="IQ_FWD_CY1" hidden="1">10002</definedName>
@@ -81,108 +84,108 @@
     <definedName name="IQ_QTD" hidden="1">750000</definedName>
     <definedName name="IQ_TODAY" hidden="1">0</definedName>
     <definedName name="IQ_WEEK">50000</definedName>
     <definedName name="IQ_YTD">3000</definedName>
     <definedName name="IQ_YTDMONTH" hidden="1">130000</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F8" i="2" l="1"/>
-  <c r="D8" i="2"/>
+  <c r="G8" i="1" l="1"/>
+  <c r="F8" i="1"/>
   <c r="L8" i="1"/>
   <c r="N8" i="1"/>
-  <c r="G8" i="1"/>
-  <c r="F8" i="1"/>
   <c r="I19" i="1"/>
   <c r="F9" i="1"/>
+  <c r="D8" i="2" s="1"/>
   <c r="N70" i="1"/>
   <c r="G43" i="1"/>
   <c r="G42" i="1"/>
   <c r="G41" i="1"/>
   <c r="G40" i="1"/>
   <c r="G26" i="1"/>
   <c r="G25" i="1"/>
   <c r="G24" i="1"/>
   <c r="G23" i="1"/>
   <c r="G13" i="1"/>
   <c r="G12" i="1"/>
   <c r="G11" i="1"/>
   <c r="G10" i="1"/>
   <c r="G9" i="1"/>
   <c r="I9" i="1"/>
   <c r="L9" i="1"/>
   <c r="N9" i="1"/>
   <c r="N13" i="1"/>
   <c r="L13" i="1"/>
   <c r="I13" i="1"/>
   <c r="N12" i="1"/>
   <c r="L12" i="1"/>
   <c r="I12" i="1"/>
   <c r="N11" i="1"/>
   <c r="L11" i="1"/>
   <c r="I11" i="1"/>
   <c r="N10" i="1"/>
   <c r="L10" i="1"/>
   <c r="I10" i="1"/>
   <c r="F10" i="1"/>
   <c r="F11" i="1"/>
   <c r="F12" i="1"/>
   <c r="F13" i="1"/>
   <c r="F19" i="1"/>
   <c r="G19" i="1"/>
   <c r="N19" i="1"/>
   <c r="N20" i="1"/>
   <c r="L19" i="1"/>
   <c r="L20" i="1"/>
   <c r="I20" i="1"/>
   <c r="G20" i="1"/>
   <c r="F20" i="1"/>
   <c r="G21" i="1"/>
   <c r="F21" i="1"/>
   <c r="L21" i="1"/>
   <c r="N21" i="1"/>
   <c r="I21" i="1"/>
   <c r="N22" i="1"/>
   <c r="L22" i="1"/>
-  <c r="O8" i="1" l="1"/>
+  <c r="F8" i="2" l="1"/>
+  <c r="O8" i="1"/>
   <c r="P8" i="1"/>
   <c r="O19" i="1"/>
   <c r="P9" i="1"/>
   <c r="O9" i="1"/>
   <c r="O20" i="1"/>
   <c r="P13" i="1"/>
   <c r="O13" i="1"/>
   <c r="P12" i="1"/>
   <c r="O12" i="1"/>
   <c r="O11" i="1"/>
   <c r="P11" i="1"/>
   <c r="O10" i="1"/>
   <c r="P10" i="1"/>
   <c r="P19" i="1"/>
   <c r="P20" i="1"/>
   <c r="P21" i="1"/>
   <c r="O21" i="1"/>
   <c r="I22" i="1"/>
   <c r="G22" i="1"/>
   <c r="F22" i="1"/>
   <c r="G33" i="1"/>
   <c r="F33" i="1"/>
   <c r="G34" i="1"/>
   <c r="F34" i="1"/>
   <c r="I25" i="1"/>
@@ -1790,64 +1793,65 @@
     <t>(R$ por ação)</t>
   </si>
   <si>
     <t xml:space="preserve">(R$ por ação) </t>
   </si>
   <si>
     <t>R$ 11,370033972</t>
   </si>
   <si>
     <t>2 novas ações para cada 100 possuídas da mesma espécie</t>
   </si>
   <si>
     <t>Exercício de 2026</t>
   </si>
   <si>
     <t>(2) Com retenção de 17,5% do imposto de renda na fonte, exceto para os acionistas que já sejam comprovadamente imunes ou isentos.</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="13">
+  <numFmts count="14">
     <numFmt numFmtId="8" formatCode="&quot;R$&quot;\ #,##0.00;[Red]\-&quot;R$&quot;\ #,##0.00"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.000\ _E_s_c_._-;\-* #,##0.000\ _E_s_c_._-;_-* &quot;-&quot;??\ _E_s_c_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="#,##0.0000_);[Red]\(#,##0.0000\)"/>
     <numFmt numFmtId="167" formatCode="#,##0.000_);[Red]\(#,##0.000\)"/>
     <numFmt numFmtId="168" formatCode="#,##0.000"/>
     <numFmt numFmtId="169" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="dd\-mmm\-yy"/>
     <numFmt numFmtId="172" formatCode="#,##0.0000;[Red]\-#,##0.0000"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00000_-;\-* #,##0.00000_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.000000_-;\-* #,##0.000000_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="175" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
@@ -2557,50 +2561,53 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="1" xfId="7" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="8" fontId="7" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="7" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="7" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="7" applyNumberFormat="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="175" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2626,81 +2633,78 @@
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="10" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Hiperlink 2" xfId="8" xr:uid="{118E2F4E-992B-40CD-8009-2961CB77C177}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 3" xfId="7" xr:uid="{02D83A55-8F15-4F99-B6C4-A29F179493BC}"/>
     <cellStyle name="Porcentagem" xfId="6" builtinId="5"/>
     <cellStyle name="Porcentagem 2" xfId="9" xr:uid="{37673650-600A-4E58-8691-E372E1B6EB1C}"/>
     <cellStyle name="Vírgula" xfId="2" builtinId="3"/>
     <cellStyle name="Vírgula 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Vírgula 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Vírgula 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2964,572 +2968,585 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:U663"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="145" workbookViewId="0">
+      <selection activeCell="E10" sqref="E10"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.54296875" style="3" customWidth="1"/>
     <col min="2" max="2" width="30.453125" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.453125" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.453125" style="3" customWidth="1"/>
     <col min="5" max="5" width="14.453125" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="12.54296875" style="3" customWidth="1"/>
     <col min="8" max="8" width="2.54296875" style="3" customWidth="1"/>
-    <col min="9" max="9" width="8.6328125" style="3" hidden="1" customWidth="1"/>
-    <col min="10" max="10" width="12.08984375" style="3" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="8.54296875" style="3" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="12.1796875" style="3" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="9.1796875" style="3" hidden="1" customWidth="1"/>
-    <col min="12" max="12" width="12.08984375" style="3" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="12.1796875" style="3" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="2.54296875" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="10.7265625" style="3" hidden="1" customWidth="1"/>
-    <col min="15" max="16" width="12.08984375" style="3" hidden="1" customWidth="1"/>
-    <col min="17" max="17" width="14.81640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="12.1796875" style="3" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="16.36328125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="14.54296875" style="3" customWidth="1"/>
     <col min="19" max="19" width="9.1796875" style="3" customWidth="1"/>
     <col min="20" max="20" width="10.54296875" style="3" bestFit="1" customWidth="1"/>
     <col min="21" max="16384" width="9.1796875" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:17" ht="15.5" x14ac:dyDescent="0.25">
-      <c r="B2" s="152" t="s">
+    <row r="2" spans="2:18" ht="15.5" x14ac:dyDescent="0.25">
+      <c r="B2" s="153" t="s">
         <v>101</v>
       </c>
-      <c r="C2" s="152"/>
-[...5 lines deleted...]
-    <row r="3" spans="2:17" ht="15.5" x14ac:dyDescent="0.25">
+      <c r="C2" s="153"/>
+      <c r="D2" s="153"/>
+      <c r="E2" s="153"/>
+      <c r="F2" s="153"/>
+      <c r="G2" s="153"/>
+    </row>
+    <row r="3" spans="2:18" ht="15.5" x14ac:dyDescent="0.25">
       <c r="B3" s="6"/>
       <c r="C3" s="38"/>
       <c r="D3" s="39"/>
       <c r="E3" s="39"/>
       <c r="J3" s="116"/>
     </row>
-    <row r="4" spans="2:17" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="153" t="s">
+    <row r="4" spans="2:18" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="154" t="s">
         <v>303</v>
       </c>
-      <c r="C4" s="153"/>
-[...3 lines deleted...]
-      <c r="G4" s="153"/>
+      <c r="C4" s="154"/>
+      <c r="D4" s="154"/>
+      <c r="E4" s="154"/>
+      <c r="F4" s="154"/>
+      <c r="G4" s="154"/>
       <c r="H4" s="49"/>
       <c r="J4" s="122"/>
       <c r="K4" s="123"/>
       <c r="M4" s="49"/>
     </row>
-    <row r="5" spans="2:17" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:18" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="49"/>
       <c r="C5" s="49"/>
       <c r="D5" s="49"/>
       <c r="E5" s="49"/>
       <c r="F5" s="49"/>
       <c r="G5" s="49"/>
       <c r="H5" s="49"/>
       <c r="J5" s="122"/>
       <c r="K5" s="123"/>
       <c r="M5" s="49"/>
     </row>
-    <row r="6" spans="2:17" ht="13" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:18" ht="13" x14ac:dyDescent="0.25">
       <c r="B6" s="67" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E6" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F6" s="147" t="s">
+      <c r="F6" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G6" s="148"/>
+      <c r="G6" s="149"/>
       <c r="H6" s="49"/>
-      <c r="I6" s="147" t="s">
+      <c r="I6" s="148" t="s">
         <v>293</v>
       </c>
-      <c r="J6" s="149"/>
-[...1 lines deleted...]
-      <c r="L6" s="148"/>
+      <c r="J6" s="150"/>
+      <c r="K6" s="150"/>
+      <c r="L6" s="149"/>
       <c r="M6" s="49"/>
-      <c r="N6" s="147" t="s">
+      <c r="N6" s="148" t="s">
         <v>300</v>
       </c>
-      <c r="O6" s="149"/>
-[...2 lines deleted...]
-    <row r="7" spans="2:17" ht="13" x14ac:dyDescent="0.25">
+      <c r="O6" s="150"/>
+      <c r="P6" s="149"/>
+    </row>
+    <row r="7" spans="2:18" ht="13" x14ac:dyDescent="0.25">
       <c r="B7" s="68" t="s">
         <v>375</v>
       </c>
       <c r="C7" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D7" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E7" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H7" s="49"/>
       <c r="I7" s="71" t="s">
         <v>297</v>
       </c>
       <c r="J7" s="71" t="s">
         <v>294</v>
       </c>
       <c r="K7" s="69" t="s">
         <v>295</v>
       </c>
       <c r="L7" s="69" t="s">
         <v>296</v>
       </c>
       <c r="M7" s="49"/>
       <c r="N7" s="71" t="s">
         <v>297</v>
       </c>
       <c r="O7" s="71" t="s">
         <v>301</v>
       </c>
       <c r="P7" s="71" t="s">
         <v>302</v>
       </c>
     </row>
-    <row r="8" spans="2:17" ht="13" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:18" ht="13" x14ac:dyDescent="0.25">
       <c r="B8" s="93" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="45">
         <v>46188</v>
       </c>
       <c r="D8" s="41">
         <v>46191</v>
       </c>
       <c r="E8" s="42">
-        <v>46265</v>
+        <v>46262</v>
       </c>
       <c r="F8" s="17">
         <f>0.138*1000</f>
         <v>138</v>
       </c>
       <c r="G8" s="17">
         <f>0.11385*1000</f>
         <v>113.85000000000001</v>
       </c>
       <c r="H8" s="49"/>
-      <c r="I8" s="168">
+      <c r="I8" s="41">
         <v>46191</v>
       </c>
       <c r="J8" s="101">
         <v>11213686845</v>
       </c>
       <c r="K8" s="101">
         <v>6654048</v>
       </c>
       <c r="L8" s="101">
         <f>J8-K8</f>
         <v>11207032797</v>
       </c>
       <c r="M8" s="49"/>
       <c r="N8" s="41">
         <f>E8</f>
-        <v>46265</v>
+        <v>46262</v>
       </c>
       <c r="O8" s="101">
         <f>F8/1000*L8</f>
         <v>1546570525.9860001</v>
       </c>
       <c r="P8" s="101">
         <f>G8/1000*L8</f>
         <v>1275920683.9384501</v>
       </c>
-    </row>
-    <row r="9" spans="2:17" ht="13" x14ac:dyDescent="0.25">
+      <c r="Q8" s="118"/>
+      <c r="R8" s="118"/>
+    </row>
+    <row r="9" spans="2:18" ht="13" x14ac:dyDescent="0.25">
       <c r="B9" s="93" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="45">
         <v>46097</v>
       </c>
       <c r="D9" s="41">
         <v>46100</v>
       </c>
       <c r="E9" s="42">
-        <v>46265</v>
+        <v>46262</v>
       </c>
       <c r="F9" s="17">
         <f>0.116*1000</f>
         <v>116</v>
       </c>
       <c r="G9" s="17">
         <f>0.0957*1000</f>
         <v>95.699999999999989</v>
       </c>
       <c r="H9" s="49"/>
-      <c r="I9" s="168">
+      <c r="I9" s="41">
         <f>D9</f>
         <v>46100</v>
       </c>
       <c r="J9" s="101">
         <v>11213686845</v>
       </c>
       <c r="K9" s="101">
         <v>2340311</v>
       </c>
       <c r="L9" s="101">
         <f>J9-K9</f>
         <v>11211346534</v>
       </c>
       <c r="M9" s="49"/>
       <c r="N9" s="41">
         <f>E9</f>
-        <v>46265</v>
+        <v>46262</v>
       </c>
       <c r="O9" s="101">
         <f>F9/1000*L9</f>
         <v>1300516197.944</v>
       </c>
       <c r="P9" s="101">
         <f>G9/1000*L9</f>
         <v>1072925863.3037999</v>
       </c>
-    </row>
-    <row r="10" spans="2:17" ht="13" x14ac:dyDescent="0.25">
+      <c r="Q9" s="118"/>
+      <c r="R9" s="118"/>
+    </row>
+    <row r="10" spans="2:18" ht="13" x14ac:dyDescent="0.25">
       <c r="B10" s="93" t="s">
         <v>118</v>
       </c>
       <c r="C10" s="40">
         <v>46062</v>
       </c>
       <c r="D10" s="41">
         <v>46356</v>
       </c>
       <c r="E10" s="42">
         <v>46391</v>
       </c>
       <c r="F10" s="17">
         <f>0.0242425*1000</f>
         <v>24.2425</v>
       </c>
       <c r="G10" s="17">
         <f>0.02*1000</f>
         <v>20</v>
       </c>
       <c r="H10" s="49"/>
-      <c r="I10" s="168">
+      <c r="I10" s="41">
         <f>D10</f>
         <v>46356</v>
       </c>
       <c r="J10" s="101">
         <v>11213686845</v>
       </c>
       <c r="K10" s="101">
         <v>6654048</v>
       </c>
       <c r="L10" s="101">
         <f t="shared" ref="L10:L13" si="0">J10-K10</f>
         <v>11207032797</v>
       </c>
       <c r="M10" s="49"/>
       <c r="N10" s="41">
         <f>E10</f>
         <v>46391</v>
       </c>
       <c r="O10" s="101">
         <f t="shared" ref="O10:O13" si="1">F10/1000*L10</f>
         <v>271686492.58127248</v>
       </c>
       <c r="P10" s="101">
         <f t="shared" ref="P10:P13" si="2">G10/1000*L10</f>
         <v>224140655.94</v>
       </c>
-    </row>
-    <row r="11" spans="2:17" ht="13" x14ac:dyDescent="0.25">
+      <c r="Q10" s="145"/>
+      <c r="R10" s="118"/>
+    </row>
+    <row r="11" spans="2:18" ht="13" x14ac:dyDescent="0.25">
       <c r="B11" s="93" t="s">
         <v>119</v>
       </c>
       <c r="C11" s="40">
         <v>46062</v>
       </c>
       <c r="D11" s="41">
         <v>46265</v>
       </c>
       <c r="E11" s="42">
         <v>46296</v>
       </c>
       <c r="F11" s="17">
         <f>0.0242425*1000</f>
         <v>24.2425</v>
       </c>
       <c r="G11" s="17">
         <f>0.02*1000</f>
         <v>20</v>
       </c>
       <c r="H11" s="49"/>
-      <c r="I11" s="168">
+      <c r="I11" s="41">
         <f t="shared" ref="I11:I13" si="3">D11</f>
         <v>46265</v>
       </c>
       <c r="J11" s="101">
         <v>11213686845</v>
       </c>
       <c r="K11" s="101">
         <v>6654048</v>
       </c>
       <c r="L11" s="101">
         <f t="shared" si="0"/>
         <v>11207032797</v>
       </c>
       <c r="M11" s="49"/>
       <c r="N11" s="41">
         <f t="shared" ref="N11:N13" si="4">E11</f>
         <v>46296</v>
       </c>
       <c r="O11" s="101">
         <f t="shared" si="1"/>
         <v>271686492.58127248</v>
       </c>
       <c r="P11" s="101">
         <f t="shared" si="2"/>
         <v>224140655.94</v>
       </c>
       <c r="Q11" s="118"/>
-    </row>
-    <row r="12" spans="2:17" ht="13" x14ac:dyDescent="0.25">
+      <c r="R11" s="118"/>
+    </row>
+    <row r="12" spans="2:18" ht="13" x14ac:dyDescent="0.25">
       <c r="B12" s="93" t="s">
         <v>120</v>
       </c>
       <c r="C12" s="40">
         <v>46062</v>
       </c>
       <c r="D12" s="41">
         <v>46171</v>
       </c>
       <c r="E12" s="42">
         <v>46204</v>
       </c>
       <c r="F12" s="17">
         <f>0.0242425*1000</f>
         <v>24.2425</v>
       </c>
       <c r="G12" s="17">
         <f>0.02*1000</f>
         <v>20</v>
       </c>
       <c r="H12" s="49"/>
-      <c r="I12" s="168">
+      <c r="I12" s="41">
         <f t="shared" si="3"/>
         <v>46171</v>
       </c>
       <c r="J12" s="101">
         <v>11213686845</v>
       </c>
       <c r="K12" s="101">
         <v>6654048</v>
       </c>
       <c r="L12" s="101">
         <f t="shared" si="0"/>
         <v>11207032797</v>
       </c>
       <c r="M12" s="49"/>
       <c r="N12" s="41">
         <f t="shared" si="4"/>
         <v>46204</v>
       </c>
       <c r="O12" s="101">
         <f t="shared" si="1"/>
         <v>271686492.58127248</v>
       </c>
       <c r="P12" s="101">
         <f t="shared" si="2"/>
         <v>224140655.94</v>
       </c>
-    </row>
-    <row r="13" spans="2:17" ht="13" x14ac:dyDescent="0.25">
+      <c r="Q12" s="83"/>
+      <c r="R12" s="118"/>
+    </row>
+    <row r="13" spans="2:18" ht="13" x14ac:dyDescent="0.25">
       <c r="B13" s="93" t="s">
         <v>117</v>
       </c>
       <c r="C13" s="40">
         <v>46062</v>
       </c>
       <c r="D13" s="41">
         <v>46080</v>
       </c>
       <c r="E13" s="42">
         <v>46113</v>
       </c>
       <c r="F13" s="17">
         <f>0.0242425*1000</f>
         <v>24.2425</v>
       </c>
       <c r="G13" s="17">
         <f>0.02*1000</f>
         <v>20</v>
       </c>
       <c r="H13" s="49"/>
       <c r="I13" s="41">
         <f t="shared" si="3"/>
         <v>46080</v>
       </c>
       <c r="J13" s="101">
         <v>11213686845</v>
       </c>
       <c r="K13" s="101">
         <v>2340311</v>
       </c>
       <c r="L13" s="101">
         <f t="shared" si="0"/>
         <v>11211346534</v>
       </c>
       <c r="M13" s="49"/>
       <c r="N13" s="41">
         <f t="shared" si="4"/>
         <v>46113</v>
       </c>
       <c r="O13" s="101">
         <f t="shared" si="1"/>
         <v>271791068.35049498</v>
       </c>
       <c r="P13" s="101">
         <f t="shared" si="2"/>
         <v>224226930.68000001</v>
       </c>
-    </row>
-    <row r="14" spans="2:17" ht="13" x14ac:dyDescent="0.25">
+      <c r="Q13" s="118"/>
+      <c r="R13" s="118"/>
+    </row>
+    <row r="14" spans="2:18" ht="13" x14ac:dyDescent="0.25">
       <c r="B14" s="18" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="49"/>
       <c r="D14" s="49"/>
       <c r="E14" s="49"/>
       <c r="F14" s="49"/>
       <c r="G14" s="49"/>
       <c r="H14" s="49"/>
       <c r="J14" s="122"/>
       <c r="K14" s="123"/>
       <c r="M14" s="49"/>
       <c r="N14" s="103" t="s">
         <v>294</v>
       </c>
       <c r="O14" s="102">
         <f>SUM(O9:O13)</f>
         <v>2387366744.0383124</v>
       </c>
       <c r="P14" s="102">
         <f>SUM(P9:P13)</f>
         <v>1969574761.8038001</v>
       </c>
     </row>
-    <row r="15" spans="2:17" ht="13" x14ac:dyDescent="0.25">
-      <c r="B15" s="156" t="s">
+    <row r="15" spans="2:18" ht="13" x14ac:dyDescent="0.25">
+      <c r="B15" s="157" t="s">
         <v>376</v>
       </c>
-      <c r="C15" s="156"/>
-[...3 lines deleted...]
-      <c r="G15" s="156"/>
+      <c r="C15" s="157"/>
+      <c r="D15" s="157"/>
+      <c r="E15" s="157"/>
+      <c r="F15" s="157"/>
+      <c r="G15" s="157"/>
       <c r="H15" s="49"/>
       <c r="J15" s="122"/>
       <c r="K15" s="123"/>
       <c r="M15" s="49"/>
     </row>
-    <row r="16" spans="2:17" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:18" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="49"/>
       <c r="C16" s="49"/>
       <c r="D16" s="49"/>
       <c r="E16" s="49"/>
       <c r="F16" s="49"/>
       <c r="G16" s="49"/>
       <c r="H16" s="49"/>
       <c r="J16" s="116"/>
       <c r="M16" s="49"/>
     </row>
     <row r="17" spans="2:18" ht="13" x14ac:dyDescent="0.25">
       <c r="B17" s="67" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E17" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F17" s="147" t="s">
+      <c r="F17" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G17" s="148"/>
+      <c r="G17" s="149"/>
       <c r="H17" s="49"/>
-      <c r="I17" s="147" t="s">
+      <c r="I17" s="148" t="s">
         <v>293</v>
       </c>
-      <c r="J17" s="149"/>
-[...1 lines deleted...]
-      <c r="L17" s="148"/>
+      <c r="J17" s="150"/>
+      <c r="K17" s="150"/>
+      <c r="L17" s="149"/>
       <c r="M17" s="49"/>
-      <c r="N17" s="147" t="s">
+      <c r="N17" s="148" t="s">
         <v>300</v>
       </c>
-      <c r="O17" s="149"/>
-      <c r="P17" s="148"/>
+      <c r="O17" s="150"/>
+      <c r="P17" s="149"/>
     </row>
     <row r="18" spans="2:18" ht="13" x14ac:dyDescent="0.25">
       <c r="B18" s="68" t="s">
         <v>343</v>
       </c>
       <c r="C18" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D18" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E18" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F18" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G18" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H18" s="49"/>
       <c r="I18" s="71" t="s">
         <v>297</v>
       </c>
       <c r="J18" s="71" t="s">
@@ -3958,114 +3975,114 @@
     <row r="27" spans="2:18" ht="13" x14ac:dyDescent="0.25">
       <c r="B27" s="18" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="49"/>
       <c r="D27" s="49"/>
       <c r="E27" s="49"/>
       <c r="F27" s="49"/>
       <c r="G27" s="49"/>
       <c r="H27" s="49"/>
       <c r="J27" s="116"/>
       <c r="M27" s="49"/>
       <c r="N27" s="103" t="s">
         <v>294</v>
       </c>
       <c r="O27" s="102">
         <f>SUM(O19:O26)</f>
         <v>12446323673.181301</v>
       </c>
       <c r="P27" s="102">
         <f>SUM(P19:P26)</f>
         <v>11857730395.221046</v>
       </c>
     </row>
     <row r="28" spans="2:18" ht="13" x14ac:dyDescent="0.25">
-      <c r="B28" s="156" t="s">
+      <c r="B28" s="157" t="s">
         <v>8</v>
       </c>
-      <c r="C28" s="156"/>
-[...3 lines deleted...]
-      <c r="G28" s="156"/>
+      <c r="C28" s="157"/>
+      <c r="D28" s="157"/>
+      <c r="E28" s="157"/>
+      <c r="F28" s="157"/>
+      <c r="G28" s="157"/>
       <c r="H28" s="49"/>
       <c r="J28" s="116"/>
       <c r="M28" s="49"/>
     </row>
     <row r="29" spans="2:18" ht="13" x14ac:dyDescent="0.25">
       <c r="B29" s="110"/>
       <c r="C29" s="110"/>
       <c r="D29" s="110"/>
       <c r="E29" s="110"/>
       <c r="F29" s="110"/>
       <c r="G29" s="110"/>
       <c r="H29" s="49"/>
       <c r="J29" s="116"/>
       <c r="M29" s="49"/>
     </row>
     <row r="30" spans="2:18" ht="13" x14ac:dyDescent="0.25">
       <c r="B30" s="110"/>
       <c r="C30" s="110"/>
       <c r="D30" s="110"/>
       <c r="E30" s="110"/>
       <c r="F30" s="110"/>
       <c r="G30" s="110"/>
       <c r="H30" s="49"/>
       <c r="J30" s="116"/>
       <c r="M30" s="49"/>
     </row>
     <row r="31" spans="2:18" ht="13" x14ac:dyDescent="0.25">
       <c r="B31" s="67" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E31" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F31" s="147" t="s">
+      <c r="F31" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G31" s="148"/>
+      <c r="G31" s="149"/>
       <c r="H31" s="49"/>
-      <c r="I31" s="147" t="s">
+      <c r="I31" s="148" t="s">
         <v>293</v>
       </c>
-      <c r="J31" s="149"/>
-[...1 lines deleted...]
-      <c r="L31" s="148"/>
+      <c r="J31" s="150"/>
+      <c r="K31" s="150"/>
+      <c r="L31" s="149"/>
       <c r="M31" s="49"/>
-      <c r="N31" s="147" t="s">
+      <c r="N31" s="148" t="s">
         <v>300</v>
       </c>
-      <c r="O31" s="149"/>
-      <c r="P31" s="148"/>
+      <c r="O31" s="150"/>
+      <c r="P31" s="149"/>
       <c r="Q31" s="119"/>
     </row>
     <row r="32" spans="2:18" ht="13" x14ac:dyDescent="0.25">
       <c r="B32" s="68" t="s">
         <v>329</v>
       </c>
       <c r="C32" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D32" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F32" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G32" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H32" s="49"/>
       <c r="I32" s="71" t="s">
         <v>297</v>
       </c>
@@ -4657,123 +4674,123 @@
       <c r="C44" s="29"/>
       <c r="D44" s="29"/>
       <c r="E44" s="29"/>
       <c r="F44" s="19"/>
       <c r="G44" s="20"/>
       <c r="H44" s="49"/>
       <c r="I44" s="47"/>
       <c r="J44" s="117"/>
       <c r="K44" s="117"/>
       <c r="L44" s="117"/>
       <c r="M44" s="49"/>
       <c r="N44" s="103" t="s">
         <v>294</v>
       </c>
       <c r="O44" s="102">
         <f>SUM(O33:O43)</f>
         <v>10334684472.708014</v>
       </c>
       <c r="P44" s="102">
         <f>SUM(P33:P43)</f>
         <v>9598237886.4934502</v>
       </c>
       <c r="Q44" s="119"/>
     </row>
     <row r="45" spans="2:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B45" s="156" t="s">
+      <c r="B45" s="157" t="s">
         <v>8</v>
       </c>
-      <c r="C45" s="156"/>
-[...3 lines deleted...]
-      <c r="G45" s="156"/>
+      <c r="C45" s="157"/>
+      <c r="D45" s="157"/>
+      <c r="E45" s="157"/>
+      <c r="F45" s="157"/>
+      <c r="G45" s="157"/>
       <c r="H45" s="49"/>
       <c r="M45" s="49"/>
     </row>
     <row r="46" spans="2:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B46" s="145" t="s">
+      <c r="B46" s="146" t="s">
         <v>346</v>
       </c>
-      <c r="C46" s="145"/>
-[...3 lines deleted...]
-      <c r="G46" s="145"/>
+      <c r="C46" s="146"/>
+      <c r="D46" s="146"/>
+      <c r="E46" s="146"/>
+      <c r="F46" s="146"/>
+      <c r="G46" s="146"/>
       <c r="H46" s="49"/>
       <c r="M46" s="49"/>
     </row>
     <row r="47" spans="2:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="110"/>
       <c r="C47" s="110"/>
       <c r="D47" s="110"/>
       <c r="E47" s="110"/>
       <c r="F47" s="110"/>
       <c r="G47" s="110"/>
       <c r="H47" s="49"/>
       <c r="M47" s="49"/>
     </row>
     <row r="48" spans="2:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="49"/>
       <c r="C48" s="49"/>
       <c r="D48" s="49"/>
       <c r="E48" s="49"/>
       <c r="F48" s="49"/>
       <c r="G48" s="49"/>
       <c r="H48" s="49"/>
       <c r="M48" s="49"/>
     </row>
     <row r="49" spans="2:21" ht="13" x14ac:dyDescent="0.25">
       <c r="B49" s="67" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D49" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E49" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F49" s="147" t="s">
+      <c r="F49" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G49" s="148"/>
+      <c r="G49" s="149"/>
       <c r="H49" s="49"/>
-      <c r="I49" s="147" t="s">
+      <c r="I49" s="148" t="s">
         <v>293</v>
       </c>
-      <c r="J49" s="149"/>
-[...1 lines deleted...]
-      <c r="L49" s="148"/>
+      <c r="J49" s="150"/>
+      <c r="K49" s="150"/>
+      <c r="L49" s="149"/>
       <c r="M49" s="49"/>
-      <c r="N49" s="147" t="s">
+      <c r="N49" s="148" t="s">
         <v>300</v>
       </c>
-      <c r="O49" s="149"/>
-      <c r="P49" s="148"/>
+      <c r="O49" s="150"/>
+      <c r="P49" s="149"/>
     </row>
     <row r="50" spans="2:21" ht="13" x14ac:dyDescent="0.25">
       <c r="B50" s="68" t="s">
         <v>316</v>
       </c>
       <c r="C50" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D50" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E50" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F50" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G50" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H50" s="49"/>
       <c r="I50" s="71" t="s">
         <v>297</v>
       </c>
       <c r="J50" s="71" t="s">
@@ -5383,100 +5400,100 @@
       <c r="D62" s="85"/>
       <c r="E62" s="85"/>
       <c r="F62" s="86"/>
       <c r="G62" s="87"/>
       <c r="H62" s="104"/>
       <c r="I62" s="106"/>
       <c r="J62" s="107"/>
       <c r="K62" s="107"/>
       <c r="L62" s="107"/>
       <c r="M62" s="104"/>
       <c r="N62" s="108" t="s">
         <v>294</v>
       </c>
       <c r="O62" s="109">
         <f>SUM(O51:O61)</f>
         <v>8854968623.2465153</v>
       </c>
       <c r="P62" s="109">
         <f>SUM(P51:P61)</f>
         <v>7992194048.5404902</v>
       </c>
       <c r="R62" s="118"/>
       <c r="U62" s="118"/>
     </row>
     <row r="63" spans="2:21" s="89" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B63" s="156" t="s">
+      <c r="B63" s="157" t="s">
         <v>8</v>
       </c>
-      <c r="C63" s="156"/>
-[...3 lines deleted...]
-      <c r="G63" s="156"/>
+      <c r="C63" s="157"/>
+      <c r="D63" s="157"/>
+      <c r="E63" s="157"/>
+      <c r="F63" s="157"/>
+      <c r="G63" s="157"/>
       <c r="H63" s="104"/>
       <c r="I63" s="106"/>
       <c r="J63" s="107"/>
       <c r="K63" s="107"/>
       <c r="L63" s="107"/>
       <c r="M63" s="104"/>
       <c r="N63" s="111"/>
       <c r="O63" s="112"/>
       <c r="P63" s="112"/>
       <c r="R63" s="118"/>
       <c r="U63" s="118"/>
     </row>
     <row r="64" spans="2:21" s="89" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B64" s="155" t="s">
+      <c r="B64" s="156" t="s">
         <v>320</v>
       </c>
-      <c r="C64" s="155"/>
-[...3 lines deleted...]
-      <c r="G64" s="155"/>
+      <c r="C64" s="156"/>
+      <c r="D64" s="156"/>
+      <c r="E64" s="156"/>
+      <c r="F64" s="156"/>
+      <c r="G64" s="156"/>
       <c r="H64" s="104"/>
       <c r="I64" s="106"/>
       <c r="J64" s="107"/>
       <c r="K64" s="107"/>
       <c r="L64" s="107"/>
       <c r="M64" s="104"/>
       <c r="N64" s="111"/>
       <c r="O64" s="112"/>
       <c r="P64" s="112"/>
       <c r="R64" s="118"/>
       <c r="U64" s="118"/>
     </row>
     <row r="65" spans="2:21" s="89" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B65" s="155" t="s">
+      <c r="B65" s="156" t="s">
         <v>328</v>
       </c>
-      <c r="C65" s="155"/>
-[...3 lines deleted...]
-      <c r="G65" s="155"/>
+      <c r="C65" s="156"/>
+      <c r="D65" s="156"/>
+      <c r="E65" s="156"/>
+      <c r="F65" s="156"/>
+      <c r="G65" s="156"/>
       <c r="H65" s="104"/>
       <c r="I65" s="106"/>
       <c r="J65" s="107"/>
       <c r="K65" s="107"/>
       <c r="L65" s="107"/>
       <c r="M65" s="104"/>
       <c r="N65" s="111"/>
       <c r="O65" s="112"/>
       <c r="P65" s="112"/>
       <c r="R65" s="118"/>
       <c r="U65" s="118"/>
     </row>
     <row r="66" spans="2:21" s="89" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B66" s="113"/>
       <c r="C66" s="110"/>
       <c r="D66" s="110"/>
       <c r="E66" s="110"/>
       <c r="F66" s="110"/>
       <c r="G66" s="110"/>
       <c r="H66" s="104"/>
       <c r="I66" s="106"/>
       <c r="J66" s="107"/>
       <c r="K66" s="107"/>
       <c r="L66" s="107"/>
       <c r="M66" s="104"/>
@@ -5489,67 +5506,67 @@
     <row r="67" spans="2:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B67" s="49"/>
       <c r="C67" s="49"/>
       <c r="D67" s="49"/>
       <c r="E67" s="49"/>
       <c r="F67" s="49"/>
       <c r="G67" s="49"/>
       <c r="H67" s="49"/>
       <c r="M67" s="49"/>
       <c r="R67" s="118"/>
       <c r="U67" s="118"/>
     </row>
     <row r="68" spans="2:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B68" s="67" t="s">
         <v>0</v>
       </c>
       <c r="C68" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D68" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E68" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F68" s="147" t="s">
+      <c r="F68" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G68" s="148"/>
+      <c r="G68" s="149"/>
       <c r="H68" s="49"/>
-      <c r="I68" s="147" t="s">
+      <c r="I68" s="148" t="s">
         <v>293</v>
       </c>
-      <c r="J68" s="149"/>
-[...1 lines deleted...]
-      <c r="L68" s="148"/>
+      <c r="J68" s="150"/>
+      <c r="K68" s="150"/>
+      <c r="L68" s="149"/>
       <c r="M68" s="49"/>
-      <c r="N68" s="147" t="s">
+      <c r="N68" s="148" t="s">
         <v>300</v>
       </c>
-      <c r="O68" s="149"/>
-      <c r="P68" s="148"/>
+      <c r="O68" s="150"/>
+      <c r="P68" s="149"/>
       <c r="R68" s="118"/>
       <c r="U68" s="118"/>
     </row>
     <row r="69" spans="2:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B69" s="68" t="s">
         <v>109</v>
       </c>
       <c r="C69" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D69" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E69" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F69" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G69" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H69" s="49"/>
       <c r="I69" s="71" t="s">
         <v>297</v>
@@ -6118,141 +6135,141 @@
       <c r="B80" s="84" t="s">
         <v>18</v>
       </c>
       <c r="C80" s="85"/>
       <c r="D80" s="85"/>
       <c r="E80" s="85"/>
       <c r="F80" s="86"/>
       <c r="G80" s="87"/>
       <c r="H80" s="104"/>
       <c r="M80" s="104"/>
       <c r="N80" s="108" t="s">
         <v>294</v>
       </c>
       <c r="O80" s="109">
         <f>SUM(O70:O79)</f>
         <v>4697580452.3374176</v>
       </c>
       <c r="P80" s="109">
         <f>SUM(P70:P79)</f>
         <v>3992940606.3558416</v>
       </c>
       <c r="S80" s="121"/>
       <c r="T80" s="121"/>
     </row>
     <row r="81" spans="2:16" s="89" customFormat="1" ht="13" x14ac:dyDescent="0.25">
-      <c r="B81" s="156" t="s">
+      <c r="B81" s="157" t="s">
         <v>8</v>
       </c>
-      <c r="C81" s="156"/>
-[...3 lines deleted...]
-      <c r="G81" s="156"/>
+      <c r="C81" s="157"/>
+      <c r="D81" s="157"/>
+      <c r="E81" s="157"/>
+      <c r="F81" s="157"/>
+      <c r="G81" s="157"/>
       <c r="H81" s="104"/>
       <c r="K81" s="114"/>
       <c r="L81" s="115"/>
       <c r="M81" s="104"/>
     </row>
     <row r="82" spans="2:16" s="89" customFormat="1" ht="13" x14ac:dyDescent="0.25">
-      <c r="B82" s="155" t="s">
+      <c r="B82" s="156" t="s">
         <v>231</v>
       </c>
-      <c r="C82" s="155"/>
-[...3 lines deleted...]
-      <c r="G82" s="155"/>
+      <c r="C82" s="156"/>
+      <c r="D82" s="156"/>
+      <c r="E82" s="156"/>
+      <c r="F82" s="156"/>
+      <c r="G82" s="156"/>
       <c r="H82" s="104"/>
       <c r="K82" s="114"/>
       <c r="L82" s="115"/>
       <c r="M82" s="104"/>
     </row>
     <row r="83" spans="2:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B83" s="155" t="s">
+      <c r="B83" s="156" t="s">
         <v>325</v>
       </c>
-      <c r="C83" s="155"/>
-[...3 lines deleted...]
-      <c r="G83" s="155"/>
+      <c r="C83" s="156"/>
+      <c r="D83" s="156"/>
+      <c r="E83" s="156"/>
+      <c r="F83" s="156"/>
+      <c r="G83" s="156"/>
       <c r="H83" s="49"/>
       <c r="L83" s="116"/>
       <c r="M83" s="49"/>
     </row>
     <row r="84" spans="2:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B84" s="113"/>
       <c r="C84" s="113"/>
       <c r="D84" s="113"/>
       <c r="E84" s="113"/>
       <c r="F84" s="113"/>
       <c r="G84" s="113"/>
       <c r="H84" s="49"/>
       <c r="L84" s="116"/>
       <c r="M84" s="49"/>
     </row>
     <row r="85" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B85" s="27"/>
       <c r="C85" s="10"/>
       <c r="D85" s="26"/>
       <c r="E85" s="10"/>
       <c r="F85" s="10"/>
       <c r="G85" s="10"/>
       <c r="H85" s="49"/>
       <c r="M85" s="49"/>
     </row>
     <row r="86" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B86" s="67" t="s">
         <v>0</v>
       </c>
       <c r="C86" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D86" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E86" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F86" s="147" t="s">
+      <c r="F86" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G86" s="148"/>
+      <c r="G86" s="149"/>
       <c r="H86" s="49"/>
-      <c r="I86" s="147" t="s">
+      <c r="I86" s="148" t="s">
         <v>293</v>
       </c>
-      <c r="J86" s="149"/>
-[...1 lines deleted...]
-      <c r="L86" s="148"/>
+      <c r="J86" s="150"/>
+      <c r="K86" s="150"/>
+      <c r="L86" s="149"/>
       <c r="M86" s="49"/>
-      <c r="N86" s="147" t="s">
+      <c r="N86" s="148" t="s">
         <v>300</v>
       </c>
-      <c r="O86" s="149"/>
-      <c r="P86" s="148"/>
+      <c r="O86" s="150"/>
+      <c r="P86" s="149"/>
     </row>
     <row r="87" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B87" s="68" t="s">
         <v>108</v>
       </c>
       <c r="C87" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D87" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E87" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F87" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G87" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H87" s="49"/>
       <c r="I87" s="71" t="s">
         <v>297</v>
       </c>
       <c r="J87" s="71" t="s">
@@ -6834,123 +6851,123 @@
     </row>
     <row r="99" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B99" s="84" t="s">
         <v>18</v>
       </c>
       <c r="C99" s="85"/>
       <c r="D99" s="85"/>
       <c r="E99" s="85"/>
       <c r="F99" s="86"/>
       <c r="G99" s="87"/>
       <c r="H99" s="10"/>
       <c r="M99" s="10"/>
       <c r="N99" s="103" t="s">
         <v>294</v>
       </c>
       <c r="O99" s="102">
         <f>SUM(O88:O98)</f>
         <v>4156591280.6768856</v>
       </c>
       <c r="P99" s="102">
         <f>SUM(P88:P98)</f>
         <v>3583521839.4517956</v>
       </c>
     </row>
     <row r="100" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="B100" s="154" t="s">
+      <c r="B100" s="155" t="s">
         <v>8</v>
       </c>
-      <c r="C100" s="154"/>
-[...3 lines deleted...]
-      <c r="G100" s="154"/>
+      <c r="C100" s="155"/>
+      <c r="D100" s="155"/>
+      <c r="E100" s="155"/>
+      <c r="F100" s="155"/>
+      <c r="G100" s="155"/>
       <c r="H100" s="10"/>
       <c r="M100" s="10"/>
     </row>
     <row r="101" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="B101" s="162" t="s">
+      <c r="B101" s="163" t="s">
         <v>121</v>
       </c>
-      <c r="C101" s="162"/>
-[...3 lines deleted...]
-      <c r="G101" s="162"/>
+      <c r="C101" s="163"/>
+      <c r="D101" s="163"/>
+      <c r="E101" s="163"/>
+      <c r="F101" s="163"/>
+      <c r="G101" s="163"/>
       <c r="H101" s="10"/>
       <c r="M101" s="10"/>
     </row>
     <row r="102" spans="1:16" s="89" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B102" s="155" t="s">
+      <c r="B102" s="156" t="s">
         <v>314</v>
       </c>
-      <c r="C102" s="155"/>
-[...3 lines deleted...]
-      <c r="G102" s="155"/>
+      <c r="C102" s="156"/>
+      <c r="D102" s="156"/>
+      <c r="E102" s="156"/>
+      <c r="F102" s="156"/>
+      <c r="G102" s="156"/>
       <c r="H102" s="88"/>
       <c r="M102" s="88"/>
     </row>
     <row r="103" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B103" s="15"/>
       <c r="C103" s="15"/>
       <c r="D103" s="15"/>
       <c r="E103" s="15"/>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="10"/>
       <c r="M103" s="10"/>
     </row>
     <row r="104" spans="1:16" s="89" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="3"/>
       <c r="B104" s="21"/>
       <c r="C104" s="21"/>
       <c r="D104" s="21"/>
       <c r="E104" s="21"/>
       <c r="F104" s="21"/>
       <c r="G104" s="21"/>
       <c r="H104" s="88"/>
       <c r="M104" s="88"/>
     </row>
     <row r="105" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B105" s="67" t="s">
         <v>0</v>
       </c>
       <c r="C105" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D105" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E105" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F105" s="147" t="s">
+      <c r="F105" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G105" s="148"/>
+      <c r="G105" s="149"/>
       <c r="H105" s="10"/>
       <c r="M105" s="10"/>
     </row>
     <row r="106" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B106" s="68" t="s">
         <v>81</v>
       </c>
       <c r="C106" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D106" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E106" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F106" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G106" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H106" s="90"/>
       <c r="M106" s="90"/>
     </row>
@@ -7110,99 +7127,99 @@
       </c>
       <c r="F113" s="17">
         <f t="shared" si="90"/>
         <v>20</v>
       </c>
       <c r="G113" s="17">
         <f t="shared" si="90"/>
         <v>20</v>
       </c>
       <c r="H113" s="51"/>
       <c r="M113" s="51"/>
     </row>
     <row r="114" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B114" s="18" t="s">
         <v>18</v>
       </c>
       <c r="C114" s="29"/>
       <c r="D114" s="29"/>
       <c r="E114" s="29"/>
       <c r="F114" s="19"/>
       <c r="G114" s="20"/>
       <c r="H114" s="51"/>
       <c r="M114" s="51"/>
     </row>
     <row r="115" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B115" s="154" t="s">
+      <c r="B115" s="155" t="s">
         <v>8</v>
       </c>
-      <c r="C115" s="154"/>
-[...3 lines deleted...]
-      <c r="G115" s="154"/>
+      <c r="C115" s="155"/>
+      <c r="D115" s="155"/>
+      <c r="E115" s="155"/>
+      <c r="F115" s="155"/>
+      <c r="G115" s="155"/>
       <c r="H115" s="51"/>
       <c r="M115" s="51"/>
     </row>
     <row r="116" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B116" s="21"/>
       <c r="C116" s="21"/>
       <c r="D116" s="21"/>
       <c r="E116" s="21"/>
       <c r="F116" s="21"/>
       <c r="G116" s="21"/>
       <c r="H116" s="51"/>
       <c r="M116" s="51"/>
     </row>
     <row r="117" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B117" s="14"/>
       <c r="C117" s="10"/>
       <c r="D117" s="26"/>
       <c r="E117" s="10"/>
       <c r="F117" s="10"/>
       <c r="G117" s="10"/>
       <c r="H117" s="51"/>
       <c r="L117" s="81"/>
       <c r="M117" s="51"/>
     </row>
     <row r="118" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B118" s="67" t="s">
         <v>0</v>
       </c>
       <c r="C118" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D118" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E118" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F118" s="147" t="s">
+      <c r="F118" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G118" s="148"/>
+      <c r="G118" s="149"/>
       <c r="H118" s="20"/>
       <c r="M118" s="20"/>
     </row>
     <row r="119" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B119" s="68" t="s">
         <v>80</v>
       </c>
       <c r="C119" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D119" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E119" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F119" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G119" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H119" s="21"/>
       <c r="M119" s="21"/>
     </row>
@@ -7386,99 +7403,99 @@
       </c>
       <c r="F127" s="17">
         <f t="shared" si="91"/>
         <v>20</v>
       </c>
       <c r="G127" s="17">
         <f t="shared" si="91"/>
         <v>20</v>
       </c>
       <c r="H127" s="50"/>
       <c r="M127" s="50"/>
     </row>
     <row r="128" spans="2:13" s="43" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B128" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C128" s="29"/>
       <c r="D128" s="29"/>
       <c r="E128" s="29"/>
       <c r="F128" s="19"/>
       <c r="G128" s="20"/>
       <c r="H128" s="50"/>
       <c r="M128" s="50"/>
     </row>
     <row r="129" spans="2:13" s="44" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B129" s="146" t="s">
+      <c r="B129" s="147" t="s">
         <v>8</v>
       </c>
-      <c r="C129" s="146"/>
-[...3 lines deleted...]
-      <c r="G129" s="146"/>
+      <c r="C129" s="147"/>
+      <c r="D129" s="147"/>
+      <c r="E129" s="147"/>
+      <c r="F129" s="147"/>
+      <c r="G129" s="147"/>
       <c r="H129" s="50"/>
       <c r="M129" s="50"/>
     </row>
     <row r="130" spans="2:13" s="44" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B130" s="16"/>
       <c r="C130" s="16"/>
       <c r="D130" s="16"/>
       <c r="E130" s="16"/>
       <c r="F130" s="16"/>
       <c r="G130" s="16"/>
       <c r="H130" s="50"/>
       <c r="M130" s="50"/>
     </row>
     <row r="131" spans="2:13" s="44" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B131" s="15"/>
       <c r="C131" s="10"/>
       <c r="D131" s="26"/>
       <c r="E131" s="10"/>
       <c r="F131" s="10"/>
       <c r="G131" s="10"/>
       <c r="H131" s="50"/>
       <c r="L131" s="81"/>
       <c r="M131" s="50"/>
     </row>
     <row r="132" spans="2:13" s="44" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B132" s="67" t="s">
         <v>0</v>
       </c>
       <c r="C132" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D132" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E132" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F132" s="147" t="s">
+      <c r="F132" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G132" s="148"/>
+      <c r="G132" s="149"/>
       <c r="H132" s="20"/>
       <c r="M132" s="20"/>
     </row>
     <row r="133" spans="2:13" s="43" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B133" s="68" t="s">
         <v>78</v>
       </c>
       <c r="C133" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D133" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E133" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F133" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G133" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H133" s="16"/>
       <c r="M133" s="16"/>
     </row>
@@ -7683,99 +7700,99 @@
       <c r="E142" s="42">
         <v>43283</v>
       </c>
       <c r="F142" s="17">
         <v>15</v>
       </c>
       <c r="G142" s="17">
         <v>15</v>
       </c>
       <c r="H142" s="50"/>
       <c r="M142" s="50"/>
     </row>
     <row r="143" spans="2:13" s="43" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B143" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C143" s="29"/>
       <c r="D143" s="29"/>
       <c r="E143" s="29"/>
       <c r="F143" s="19"/>
       <c r="G143" s="20"/>
       <c r="H143" s="50"/>
       <c r="M143" s="50"/>
     </row>
     <row r="144" spans="2:13" s="44" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B144" s="146" t="s">
+      <c r="B144" s="147" t="s">
         <v>8</v>
       </c>
-      <c r="C144" s="146"/>
-[...3 lines deleted...]
-      <c r="G144" s="146"/>
+      <c r="C144" s="147"/>
+      <c r="D144" s="147"/>
+      <c r="E144" s="147"/>
+      <c r="F144" s="147"/>
+      <c r="G144" s="147"/>
       <c r="H144" s="50"/>
       <c r="M144" s="50"/>
     </row>
     <row r="145" spans="2:13" s="44" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B145" s="16"/>
       <c r="C145" s="16"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16"/>
       <c r="F145" s="16"/>
       <c r="G145" s="16"/>
       <c r="H145" s="50"/>
       <c r="M145" s="50"/>
     </row>
     <row r="146" spans="2:13" s="44" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B146" s="27"/>
       <c r="C146" s="10"/>
       <c r="D146" s="26"/>
       <c r="E146" s="10"/>
       <c r="F146" s="10"/>
       <c r="G146" s="10"/>
       <c r="H146" s="50"/>
       <c r="L146" s="81"/>
       <c r="M146" s="50"/>
     </row>
     <row r="147" spans="2:13" s="44" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B147" s="67" t="s">
         <v>0</v>
       </c>
       <c r="C147" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D147" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E147" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F147" s="147" t="s">
+      <c r="F147" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G147" s="148"/>
+      <c r="G147" s="149"/>
       <c r="H147" s="20"/>
       <c r="M147" s="20"/>
     </row>
     <row r="148" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B148" s="68" t="s">
         <v>77</v>
       </c>
       <c r="C148" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D148" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E148" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F148" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G148" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H148" s="16"/>
       <c r="M148" s="16"/>
     </row>
@@ -7968,99 +7985,99 @@
       <c r="E157" s="42">
         <v>42919</v>
       </c>
       <c r="F157" s="22">
         <v>15</v>
       </c>
       <c r="G157" s="17">
         <v>15</v>
       </c>
       <c r="H157" s="50"/>
       <c r="M157" s="50"/>
     </row>
     <row r="158" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B158" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C158" s="29"/>
       <c r="D158" s="29"/>
       <c r="E158" s="29"/>
       <c r="F158" s="19"/>
       <c r="G158" s="20"/>
       <c r="H158" s="50"/>
       <c r="M158" s="50"/>
     </row>
     <row r="159" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B159" s="146" t="s">
+      <c r="B159" s="147" t="s">
         <v>8</v>
       </c>
-      <c r="C159" s="146"/>
-[...3 lines deleted...]
-      <c r="G159" s="146"/>
+      <c r="C159" s="147"/>
+      <c r="D159" s="147"/>
+      <c r="E159" s="147"/>
+      <c r="F159" s="147"/>
+      <c r="G159" s="147"/>
       <c r="H159" s="50"/>
       <c r="M159" s="50"/>
     </row>
     <row r="160" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B160" s="16"/>
       <c r="C160" s="16"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16"/>
       <c r="F160" s="16"/>
       <c r="G160" s="16"/>
       <c r="H160" s="50"/>
       <c r="M160" s="50"/>
     </row>
     <row r="161" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B161" s="16"/>
       <c r="C161" s="16"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16"/>
       <c r="F161" s="16"/>
       <c r="G161" s="16"/>
       <c r="H161" s="50"/>
       <c r="L161" s="81"/>
       <c r="M161" s="50"/>
     </row>
     <row r="162" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B162" s="67" t="s">
         <v>0</v>
       </c>
       <c r="C162" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D162" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E162" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F162" s="147" t="s">
+      <c r="F162" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G162" s="148"/>
+      <c r="G162" s="149"/>
       <c r="H162" s="20"/>
       <c r="M162" s="20"/>
     </row>
     <row r="163" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B163" s="68" t="s">
         <v>71</v>
       </c>
       <c r="C163" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D163" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E163" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F163" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G163" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H163" s="16"/>
       <c r="M163" s="16"/>
     </row>
@@ -8239,99 +8256,99 @@
       <c r="E171" s="92">
         <v>42552</v>
       </c>
       <c r="F171" s="22">
         <v>15</v>
       </c>
       <c r="G171" s="17">
         <v>15</v>
       </c>
       <c r="H171" s="50"/>
       <c r="M171" s="50"/>
     </row>
     <row r="172" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B172" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C172" s="29"/>
       <c r="D172" s="29"/>
       <c r="E172" s="29"/>
       <c r="F172" s="19"/>
       <c r="G172" s="20"/>
       <c r="H172" s="50"/>
       <c r="M172" s="50"/>
     </row>
     <row r="173" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B173" s="146" t="s">
+      <c r="B173" s="147" t="s">
         <v>8</v>
       </c>
-      <c r="C173" s="146"/>
-[...3 lines deleted...]
-      <c r="G173" s="146"/>
+      <c r="C173" s="147"/>
+      <c r="D173" s="147"/>
+      <c r="E173" s="147"/>
+      <c r="F173" s="147"/>
+      <c r="G173" s="147"/>
       <c r="H173" s="50"/>
       <c r="M173" s="50"/>
     </row>
     <row r="174" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B174" s="16"/>
       <c r="C174" s="16"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16"/>
       <c r="F174" s="16"/>
       <c r="G174" s="16"/>
       <c r="H174" s="50"/>
       <c r="M174" s="50"/>
     </row>
     <row r="175" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B175" s="16"/>
       <c r="C175" s="16"/>
       <c r="D175" s="16"/>
       <c r="E175" s="16"/>
       <c r="F175" s="16"/>
       <c r="G175" s="16"/>
       <c r="H175" s="50"/>
       <c r="L175" s="81"/>
       <c r="M175" s="50"/>
     </row>
     <row r="176" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B176" s="67" t="s">
         <v>0</v>
       </c>
       <c r="C176" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D176" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E176" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F176" s="147" t="s">
+      <c r="F176" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G176" s="148"/>
+      <c r="G176" s="149"/>
       <c r="H176" s="20"/>
       <c r="M176" s="20"/>
     </row>
     <row r="177" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B177" s="68" t="s">
         <v>68</v>
       </c>
       <c r="C177" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D177" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E177" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F177" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G177" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H177" s="16"/>
       <c r="M177" s="16"/>
     </row>
@@ -8510,99 +8527,99 @@
       <c r="E185" s="42">
         <v>42186</v>
       </c>
       <c r="F185" s="22">
         <v>15</v>
       </c>
       <c r="G185" s="17">
         <v>15</v>
       </c>
       <c r="H185" s="50"/>
       <c r="M185" s="50"/>
     </row>
     <row r="186" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B186" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C186" s="29"/>
       <c r="D186" s="29"/>
       <c r="E186" s="29"/>
       <c r="F186" s="19"/>
       <c r="G186" s="20"/>
       <c r="H186" s="50"/>
       <c r="M186" s="50"/>
     </row>
     <row r="187" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B187" s="146" t="s">
+      <c r="B187" s="147" t="s">
         <v>8</v>
       </c>
-      <c r="C187" s="146"/>
-[...3 lines deleted...]
-      <c r="G187" s="146"/>
+      <c r="C187" s="147"/>
+      <c r="D187" s="147"/>
+      <c r="E187" s="147"/>
+      <c r="F187" s="147"/>
+      <c r="G187" s="147"/>
       <c r="H187" s="50"/>
       <c r="M187" s="50"/>
     </row>
     <row r="188" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B188" s="16"/>
       <c r="C188" s="16"/>
       <c r="D188" s="16"/>
       <c r="E188" s="16"/>
       <c r="F188" s="16"/>
       <c r="G188" s="16"/>
       <c r="H188" s="50"/>
       <c r="M188" s="50"/>
     </row>
     <row r="189" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B189" s="14"/>
       <c r="C189" s="10"/>
       <c r="D189" s="26"/>
       <c r="E189" s="10"/>
       <c r="F189" s="10"/>
       <c r="G189" s="10"/>
       <c r="H189" s="50"/>
       <c r="L189" s="81"/>
       <c r="M189" s="50"/>
     </row>
     <row r="190" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B190" s="67" t="s">
         <v>0</v>
       </c>
       <c r="C190" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D190" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E190" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F190" s="147" t="s">
+      <c r="F190" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G190" s="148"/>
+      <c r="G190" s="149"/>
       <c r="H190" s="20"/>
       <c r="M190" s="20"/>
     </row>
     <row r="191" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B191" s="69" t="s">
         <v>64</v>
       </c>
       <c r="C191" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D191" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E191" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F191" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G191" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H191" s="16"/>
       <c r="M191" s="16"/>
     </row>
@@ -8795,99 +8812,99 @@
       <c r="E200" s="42">
         <v>41821</v>
       </c>
       <c r="F200" s="22">
         <v>15</v>
       </c>
       <c r="G200" s="17">
         <v>15</v>
       </c>
       <c r="H200" s="50"/>
       <c r="M200" s="50"/>
     </row>
     <row r="201" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B201" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C201" s="29"/>
       <c r="D201" s="29"/>
       <c r="E201" s="29"/>
       <c r="F201" s="19"/>
       <c r="G201" s="20"/>
       <c r="H201" s="50"/>
       <c r="M201" s="50"/>
     </row>
     <row r="202" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B202" s="146" t="s">
+      <c r="B202" s="147" t="s">
         <v>8</v>
       </c>
-      <c r="C202" s="146"/>
-[...3 lines deleted...]
-      <c r="G202" s="146"/>
+      <c r="C202" s="147"/>
+      <c r="D202" s="147"/>
+      <c r="E202" s="147"/>
+      <c r="F202" s="147"/>
+      <c r="G202" s="147"/>
       <c r="H202" s="50"/>
       <c r="M202" s="50"/>
     </row>
     <row r="203" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B203" s="16"/>
       <c r="C203" s="16"/>
       <c r="D203" s="16"/>
       <c r="E203" s="16"/>
       <c r="F203" s="16"/>
       <c r="G203" s="16"/>
       <c r="H203" s="50"/>
       <c r="M203" s="50"/>
     </row>
     <row r="204" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B204" s="14"/>
       <c r="C204" s="10"/>
       <c r="D204" s="26"/>
       <c r="E204" s="10"/>
       <c r="F204" s="10"/>
       <c r="G204" s="10"/>
       <c r="H204" s="50"/>
       <c r="L204" s="81"/>
       <c r="M204" s="50"/>
     </row>
     <row r="205" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B205" s="67" t="s">
         <v>0</v>
       </c>
       <c r="C205" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D205" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E205" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F205" s="147" t="s">
+      <c r="F205" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G205" s="148"/>
+      <c r="G205" s="149"/>
       <c r="H205" s="20"/>
       <c r="M205" s="20"/>
     </row>
     <row r="206" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B206" s="69" t="s">
         <v>63</v>
       </c>
       <c r="C206" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D206" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E206" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F206" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G206" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H206" s="16"/>
       <c r="M206" s="16"/>
     </row>
@@ -9059,99 +9076,99 @@
       <c r="E214" s="40">
         <v>41456</v>
       </c>
       <c r="F214" s="23">
         <v>15</v>
       </c>
       <c r="G214" s="23">
         <v>15</v>
       </c>
       <c r="H214" s="52"/>
       <c r="M214" s="52"/>
     </row>
     <row r="215" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B215" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C215" s="29"/>
       <c r="D215" s="29"/>
       <c r="E215" s="29"/>
       <c r="F215" s="19"/>
       <c r="G215" s="24"/>
       <c r="H215" s="52"/>
       <c r="M215" s="52"/>
     </row>
     <row r="216" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B216" s="146" t="s">
+      <c r="B216" s="147" t="s">
         <v>8</v>
       </c>
-      <c r="C216" s="146"/>
-[...3 lines deleted...]
-      <c r="G216" s="146"/>
+      <c r="C216" s="147"/>
+      <c r="D216" s="147"/>
+      <c r="E216" s="147"/>
+      <c r="F216" s="147"/>
+      <c r="G216" s="147"/>
       <c r="H216" s="52"/>
       <c r="M216" s="52"/>
     </row>
     <row r="217" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B217" s="16"/>
       <c r="C217" s="16"/>
       <c r="D217" s="16"/>
       <c r="E217" s="16"/>
       <c r="F217" s="16"/>
       <c r="G217" s="16"/>
       <c r="H217" s="52"/>
       <c r="M217" s="52"/>
     </row>
     <row r="218" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B218" s="14"/>
       <c r="C218" s="10"/>
       <c r="D218" s="26"/>
       <c r="E218" s="10"/>
       <c r="F218" s="10"/>
       <c r="G218" s="10"/>
       <c r="H218" s="52"/>
       <c r="L218" s="81"/>
       <c r="M218" s="52"/>
     </row>
     <row r="219" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B219" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C219" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D219" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E219" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F219" s="147" t="s">
+      <c r="F219" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G219" s="148"/>
+      <c r="G219" s="149"/>
       <c r="H219" s="24"/>
       <c r="M219" s="24"/>
     </row>
     <row r="220" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B220" s="68" t="s">
         <v>59</v>
       </c>
       <c r="C220" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D220" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E220" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F220" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G220" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H220" s="16"/>
       <c r="M220" s="16"/>
     </row>
@@ -9300,99 +9317,99 @@
       <c r="E227" s="40">
         <v>41092</v>
       </c>
       <c r="F227" s="23">
         <v>15</v>
       </c>
       <c r="G227" s="23">
         <v>15</v>
       </c>
       <c r="H227" s="52"/>
       <c r="M227" s="52"/>
     </row>
     <row r="228" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B228" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C228" s="29"/>
       <c r="D228" s="29"/>
       <c r="E228" s="29"/>
       <c r="F228" s="19"/>
       <c r="G228" s="24"/>
       <c r="H228" s="52"/>
       <c r="M228" s="52"/>
     </row>
     <row r="229" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B229" s="146" t="s">
+      <c r="B229" s="147" t="s">
         <v>8</v>
       </c>
-      <c r="C229" s="146"/>
-[...3 lines deleted...]
-      <c r="G229" s="146"/>
+      <c r="C229" s="147"/>
+      <c r="D229" s="147"/>
+      <c r="E229" s="147"/>
+      <c r="F229" s="147"/>
+      <c r="G229" s="147"/>
       <c r="H229" s="52"/>
       <c r="M229" s="52"/>
     </row>
     <row r="230" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B230" s="16"/>
       <c r="C230" s="16"/>
       <c r="D230" s="16"/>
       <c r="E230" s="16"/>
       <c r="F230" s="16"/>
       <c r="G230" s="16"/>
       <c r="H230" s="52"/>
       <c r="M230" s="52"/>
     </row>
     <row r="231" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B231" s="14"/>
       <c r="C231" s="10"/>
       <c r="D231" s="26"/>
       <c r="E231" s="10"/>
       <c r="F231" s="10"/>
       <c r="G231" s="10"/>
       <c r="H231" s="52"/>
       <c r="L231" s="81"/>
       <c r="M231" s="52"/>
     </row>
     <row r="232" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B232" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C232" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D232" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E232" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F232" s="147" t="s">
+      <c r="F232" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G232" s="148"/>
+      <c r="G232" s="149"/>
       <c r="H232" s="24"/>
       <c r="M232" s="24"/>
     </row>
     <row r="233" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B233" s="68" t="s">
         <v>55</v>
       </c>
       <c r="C233" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D233" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E233" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F233" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G233" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H233" s="16"/>
       <c r="M233" s="16"/>
     </row>
@@ -9563,99 +9580,99 @@
       <c r="E241" s="40">
         <v>40725</v>
       </c>
       <c r="F241" s="23">
         <v>14</v>
       </c>
       <c r="G241" s="23">
         <v>14</v>
       </c>
       <c r="H241" s="52"/>
       <c r="M241" s="52"/>
     </row>
     <row r="242" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B242" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C242" s="29"/>
       <c r="D242" s="29"/>
       <c r="E242" s="29"/>
       <c r="F242" s="19"/>
       <c r="G242" s="24"/>
       <c r="H242" s="52"/>
       <c r="M242" s="52"/>
     </row>
     <row r="243" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B243" s="146" t="s">
+      <c r="B243" s="147" t="s">
         <v>8</v>
       </c>
-      <c r="C243" s="146"/>
-[...3 lines deleted...]
-      <c r="G243" s="146"/>
+      <c r="C243" s="147"/>
+      <c r="D243" s="147"/>
+      <c r="E243" s="147"/>
+      <c r="F243" s="147"/>
+      <c r="G243" s="147"/>
       <c r="H243" s="52"/>
       <c r="M243" s="52"/>
     </row>
     <row r="244" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B244" s="16"/>
       <c r="C244" s="16"/>
       <c r="D244" s="16"/>
       <c r="E244" s="16"/>
       <c r="F244" s="16"/>
       <c r="G244" s="16"/>
       <c r="H244" s="52"/>
       <c r="M244" s="52"/>
     </row>
     <row r="245" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B245" s="16"/>
       <c r="C245" s="16"/>
       <c r="D245" s="16"/>
       <c r="E245" s="16"/>
       <c r="F245" s="16"/>
       <c r="G245" s="16"/>
       <c r="H245" s="52"/>
       <c r="L245" s="81"/>
       <c r="M245" s="52"/>
     </row>
     <row r="246" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B246" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C246" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D246" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E246" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F246" s="147" t="s">
+      <c r="F246" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G246" s="148"/>
+      <c r="G246" s="149"/>
       <c r="H246" s="24"/>
       <c r="M246" s="24"/>
     </row>
     <row r="247" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B247" s="68" t="s">
         <v>54</v>
       </c>
       <c r="C247" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D247" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E247" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F247" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G247" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H247" s="16"/>
       <c r="M247" s="16"/>
     </row>
@@ -9826,99 +9843,99 @@
       <c r="E255" s="40">
         <v>40360</v>
       </c>
       <c r="F255" s="23">
         <v>14</v>
       </c>
       <c r="G255" s="23">
         <v>14</v>
       </c>
       <c r="H255" s="52"/>
       <c r="M255" s="52"/>
     </row>
     <row r="256" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B256" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C256" s="29"/>
       <c r="D256" s="29"/>
       <c r="E256" s="29"/>
       <c r="F256" s="19"/>
       <c r="G256" s="24"/>
       <c r="H256" s="52"/>
       <c r="M256" s="52"/>
     </row>
     <row r="257" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B257" s="146" t="s">
+      <c r="B257" s="147" t="s">
         <v>8</v>
       </c>
-      <c r="C257" s="146"/>
-[...3 lines deleted...]
-      <c r="G257" s="146"/>
+      <c r="C257" s="147"/>
+      <c r="D257" s="147"/>
+      <c r="E257" s="147"/>
+      <c r="F257" s="147"/>
+      <c r="G257" s="147"/>
       <c r="H257" s="52"/>
       <c r="M257" s="52"/>
     </row>
     <row r="258" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B258" s="16"/>
       <c r="C258" s="16"/>
       <c r="D258" s="16"/>
       <c r="E258" s="16"/>
       <c r="F258" s="16"/>
       <c r="G258" s="16"/>
       <c r="H258" s="52"/>
       <c r="M258" s="52"/>
     </row>
     <row r="259" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B259" s="14"/>
       <c r="C259" s="10"/>
       <c r="D259" s="26"/>
       <c r="E259" s="10"/>
       <c r="F259" s="10"/>
       <c r="G259" s="10"/>
       <c r="H259" s="52"/>
       <c r="L259" s="81"/>
       <c r="M259" s="52"/>
     </row>
     <row r="260" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B260" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C260" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D260" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E260" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F260" s="147" t="s">
+      <c r="F260" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G260" s="148"/>
+      <c r="G260" s="149"/>
       <c r="H260" s="24"/>
       <c r="M260" s="24"/>
     </row>
     <row r="261" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B261" s="68" t="s">
         <v>47</v>
       </c>
       <c r="C261" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D261" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E261" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F261" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G261" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H261" s="16"/>
       <c r="M261" s="16"/>
     </row>
@@ -10089,99 +10106,99 @@
       <c r="E269" s="40">
         <v>39995</v>
       </c>
       <c r="F269" s="23">
         <v>14</v>
       </c>
       <c r="G269" s="23">
         <v>14</v>
       </c>
       <c r="H269" s="52"/>
       <c r="M269" s="52"/>
     </row>
     <row r="270" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B270" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C270" s="29"/>
       <c r="D270" s="29"/>
       <c r="E270" s="29"/>
       <c r="F270" s="19"/>
       <c r="G270" s="24"/>
       <c r="H270" s="52"/>
       <c r="M270" s="52"/>
     </row>
     <row r="271" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B271" s="146" t="s">
+      <c r="B271" s="147" t="s">
         <v>8</v>
       </c>
-      <c r="C271" s="146"/>
-[...3 lines deleted...]
-      <c r="G271" s="146"/>
+      <c r="C271" s="147"/>
+      <c r="D271" s="147"/>
+      <c r="E271" s="147"/>
+      <c r="F271" s="147"/>
+      <c r="G271" s="147"/>
       <c r="H271" s="52"/>
       <c r="M271" s="52"/>
     </row>
     <row r="272" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B272" s="16"/>
       <c r="C272" s="16"/>
       <c r="D272" s="16"/>
       <c r="E272" s="16"/>
       <c r="F272" s="16"/>
       <c r="G272" s="16"/>
       <c r="H272" s="52"/>
       <c r="M272" s="52"/>
     </row>
     <row r="273" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B273" s="14"/>
       <c r="C273" s="10"/>
       <c r="D273" s="26"/>
       <c r="E273" s="10"/>
       <c r="F273" s="10"/>
       <c r="G273" s="10"/>
       <c r="H273" s="52"/>
       <c r="L273" s="81"/>
       <c r="M273" s="52"/>
     </row>
     <row r="274" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B274" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C274" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D274" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E274" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F274" s="147" t="s">
+      <c r="F274" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G274" s="148"/>
+      <c r="G274" s="149"/>
       <c r="H274" s="24"/>
       <c r="M274" s="24"/>
     </row>
     <row r="275" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B275" s="68" t="s">
         <v>46</v>
       </c>
       <c r="C275" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D275" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E275" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F275" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G275" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H275" s="16"/>
       <c r="M275" s="16"/>
     </row>
@@ -10352,99 +10369,99 @@
       <c r="E283" s="40">
         <v>39630</v>
       </c>
       <c r="F283" s="23">
         <v>14</v>
       </c>
       <c r="G283" s="23">
         <v>14</v>
       </c>
       <c r="H283" s="32"/>
       <c r="M283" s="32"/>
     </row>
     <row r="284" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B284" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C284" s="29"/>
       <c r="D284" s="29"/>
       <c r="E284" s="29"/>
       <c r="F284" s="19"/>
       <c r="G284" s="24"/>
       <c r="H284" s="32"/>
       <c r="M284" s="32"/>
     </row>
     <row r="285" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B285" s="146" t="s">
+      <c r="B285" s="147" t="s">
         <v>8</v>
       </c>
-      <c r="C285" s="146"/>
-[...3 lines deleted...]
-      <c r="G285" s="146"/>
+      <c r="C285" s="147"/>
+      <c r="D285" s="147"/>
+      <c r="E285" s="147"/>
+      <c r="F285" s="147"/>
+      <c r="G285" s="147"/>
       <c r="H285" s="32"/>
       <c r="M285" s="32"/>
     </row>
     <row r="286" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B286" s="16"/>
       <c r="C286" s="16"/>
       <c r="D286" s="16"/>
       <c r="E286" s="16"/>
       <c r="F286" s="16"/>
       <c r="G286" s="16"/>
       <c r="H286" s="32"/>
       <c r="M286" s="32"/>
     </row>
     <row r="287" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B287" s="14"/>
       <c r="C287" s="10"/>
       <c r="D287" s="26"/>
       <c r="E287" s="10"/>
       <c r="F287" s="10"/>
       <c r="G287" s="10"/>
       <c r="H287" s="32"/>
       <c r="L287" s="81"/>
       <c r="M287" s="32"/>
     </row>
     <row r="288" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B288" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C288" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D288" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E288" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F288" s="147" t="s">
+      <c r="F288" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G288" s="148"/>
+      <c r="G288" s="149"/>
       <c r="H288" s="24"/>
       <c r="M288" s="24"/>
     </row>
     <row r="289" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B289" s="68" t="s">
         <v>45</v>
       </c>
       <c r="C289" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D289" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E289" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F289" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G289" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H289" s="16"/>
       <c r="M289" s="16"/>
     </row>
@@ -10615,99 +10632,99 @@
       <c r="E297" s="40">
         <v>39265</v>
       </c>
       <c r="F297" s="23">
         <v>12</v>
       </c>
       <c r="G297" s="23">
         <v>12</v>
       </c>
       <c r="H297" s="52"/>
       <c r="M297" s="52"/>
     </row>
     <row r="298" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B298" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C298" s="29"/>
       <c r="D298" s="29"/>
       <c r="E298" s="29"/>
       <c r="F298" s="19"/>
       <c r="G298" s="24"/>
       <c r="H298" s="52"/>
       <c r="M298" s="52"/>
     </row>
     <row r="299" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B299" s="146" t="s">
+      <c r="B299" s="147" t="s">
         <v>8</v>
       </c>
-      <c r="C299" s="146"/>
-[...3 lines deleted...]
-      <c r="G299" s="146"/>
+      <c r="C299" s="147"/>
+      <c r="D299" s="147"/>
+      <c r="E299" s="147"/>
+      <c r="F299" s="147"/>
+      <c r="G299" s="147"/>
       <c r="H299" s="52"/>
       <c r="M299" s="52"/>
     </row>
     <row r="300" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B300" s="16"/>
       <c r="C300" s="16"/>
       <c r="D300" s="16"/>
       <c r="E300" s="16"/>
       <c r="F300" s="16"/>
       <c r="G300" s="16"/>
       <c r="H300" s="52"/>
       <c r="M300" s="52"/>
     </row>
     <row r="301" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B301" s="14"/>
       <c r="C301" s="10"/>
       <c r="D301" s="26"/>
       <c r="E301" s="10"/>
       <c r="F301" s="10"/>
       <c r="G301" s="10"/>
       <c r="H301" s="52"/>
       <c r="L301" s="81"/>
       <c r="M301" s="52"/>
     </row>
     <row r="302" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B302" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C302" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D302" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E302" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F302" s="147" t="s">
+      <c r="F302" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G302" s="148"/>
+      <c r="G302" s="149"/>
       <c r="H302" s="24"/>
       <c r="M302" s="24"/>
     </row>
     <row r="303" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B303" s="68" t="s">
         <v>44</v>
       </c>
       <c r="C303" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D303" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E303" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F303" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G303" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H303" s="16"/>
       <c r="M303" s="16"/>
     </row>
@@ -10878,99 +10895,99 @@
       <c r="E311" s="40">
         <v>38901</v>
       </c>
       <c r="F311" s="23">
         <v>12</v>
       </c>
       <c r="G311" s="23">
         <v>10.199999999999999</v>
       </c>
       <c r="H311" s="19"/>
       <c r="M311" s="19"/>
     </row>
     <row r="312" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B312" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C312" s="29"/>
       <c r="D312" s="29"/>
       <c r="E312" s="29"/>
       <c r="F312" s="19"/>
       <c r="G312" s="24"/>
       <c r="H312" s="19"/>
       <c r="M312" s="19"/>
     </row>
     <row r="313" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B313" s="146" t="s">
+      <c r="B313" s="147" t="s">
         <v>8</v>
       </c>
-      <c r="C313" s="146"/>
-[...3 lines deleted...]
-      <c r="G313" s="146"/>
+      <c r="C313" s="147"/>
+      <c r="D313" s="147"/>
+      <c r="E313" s="147"/>
+      <c r="F313" s="147"/>
+      <c r="G313" s="147"/>
       <c r="H313" s="19"/>
       <c r="M313" s="19"/>
     </row>
     <row r="314" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B314" s="16"/>
       <c r="C314" s="16"/>
       <c r="D314" s="16"/>
       <c r="E314" s="16"/>
       <c r="F314" s="16"/>
       <c r="G314" s="16"/>
       <c r="H314" s="19"/>
       <c r="M314" s="19"/>
     </row>
     <row r="315" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B315" s="16"/>
       <c r="C315" s="16"/>
       <c r="D315" s="16"/>
       <c r="E315" s="16"/>
       <c r="F315" s="16"/>
       <c r="G315" s="16"/>
       <c r="H315" s="19"/>
       <c r="L315" s="81"/>
       <c r="M315" s="19"/>
     </row>
     <row r="316" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B316" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C316" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D316" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E316" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F316" s="147" t="s">
+      <c r="F316" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G316" s="148"/>
+      <c r="G316" s="149"/>
       <c r="H316" s="24"/>
       <c r="M316" s="24"/>
     </row>
     <row r="317" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B317" s="68" t="s">
         <v>43</v>
       </c>
       <c r="C317" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D317" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E317" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F317" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G317" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H317" s="16"/>
       <c r="M317" s="16"/>
     </row>
@@ -11141,99 +11158,99 @@
       <c r="E325" s="40">
         <v>38534</v>
       </c>
       <c r="F325" s="23">
         <v>9.5</v>
       </c>
       <c r="G325" s="23">
         <v>8.0749999999999993</v>
       </c>
       <c r="H325" s="19"/>
       <c r="M325" s="19"/>
     </row>
     <row r="326" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B326" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C326" s="29"/>
       <c r="D326" s="29"/>
       <c r="E326" s="29"/>
       <c r="F326" s="19"/>
       <c r="G326" s="24"/>
       <c r="H326" s="19"/>
       <c r="M326" s="19"/>
     </row>
     <row r="327" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B327" s="146" t="s">
+      <c r="B327" s="147" t="s">
         <v>8</v>
       </c>
-      <c r="C327" s="146"/>
-[...3 lines deleted...]
-      <c r="G327" s="146"/>
+      <c r="C327" s="147"/>
+      <c r="D327" s="147"/>
+      <c r="E327" s="147"/>
+      <c r="F327" s="147"/>
+      <c r="G327" s="147"/>
       <c r="H327" s="19"/>
       <c r="M327" s="19"/>
     </row>
     <row r="328" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B328" s="16"/>
       <c r="C328" s="16"/>
       <c r="D328" s="16"/>
       <c r="E328" s="16"/>
       <c r="F328" s="16"/>
       <c r="G328" s="16"/>
       <c r="H328" s="19"/>
       <c r="M328" s="19"/>
     </row>
     <row r="329" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B329" s="14"/>
       <c r="C329" s="10"/>
       <c r="D329" s="26"/>
       <c r="E329" s="10"/>
       <c r="F329" s="10"/>
       <c r="G329" s="10"/>
       <c r="H329" s="53"/>
       <c r="L329" s="81"/>
       <c r="M329" s="53"/>
     </row>
     <row r="330" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B330" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C330" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D330" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E330" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F330" s="147" t="s">
+      <c r="F330" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G330" s="148"/>
+      <c r="G330" s="149"/>
       <c r="H330" s="24"/>
       <c r="M330" s="24"/>
     </row>
     <row r="331" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B331" s="68" t="s">
         <v>42</v>
       </c>
       <c r="C331" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D331" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E331" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F331" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G331" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H331" s="16"/>
       <c r="M331" s="16"/>
     </row>
@@ -11426,99 +11443,99 @@
       <c r="E340" s="40">
         <v>38169</v>
       </c>
       <c r="F340" s="23">
         <v>7.32</v>
       </c>
       <c r="G340" s="23">
         <v>6.22</v>
       </c>
       <c r="H340" s="28"/>
       <c r="M340" s="28"/>
     </row>
     <row r="341" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B341" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C341" s="29"/>
       <c r="D341" s="29"/>
       <c r="E341" s="29"/>
       <c r="F341" s="19"/>
       <c r="G341" s="24"/>
       <c r="H341" s="28"/>
       <c r="M341" s="28"/>
     </row>
     <row r="342" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B342" s="146" t="s">
+      <c r="B342" s="147" t="s">
         <v>8</v>
       </c>
-      <c r="C342" s="146"/>
-[...3 lines deleted...]
-      <c r="G342" s="146"/>
+      <c r="C342" s="147"/>
+      <c r="D342" s="147"/>
+      <c r="E342" s="147"/>
+      <c r="F342" s="147"/>
+      <c r="G342" s="147"/>
       <c r="H342" s="28"/>
       <c r="M342" s="28"/>
     </row>
     <row r="343" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B343" s="16"/>
       <c r="C343" s="16"/>
       <c r="D343" s="16"/>
       <c r="E343" s="16"/>
       <c r="F343" s="16"/>
       <c r="G343" s="16"/>
       <c r="H343" s="19"/>
       <c r="M343" s="19"/>
     </row>
     <row r="344" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B344" s="10"/>
       <c r="C344" s="47"/>
       <c r="D344" s="47"/>
       <c r="E344" s="47"/>
       <c r="F344" s="19"/>
       <c r="G344" s="28"/>
       <c r="H344" s="19"/>
       <c r="L344" s="81"/>
       <c r="M344" s="19"/>
     </row>
     <row r="345" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B345" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C345" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D345" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E345" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F345" s="147" t="s">
+      <c r="F345" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G345" s="148"/>
+      <c r="G345" s="149"/>
       <c r="H345" s="24"/>
       <c r="M345" s="24"/>
     </row>
     <row r="346" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B346" s="68" t="s">
         <v>41</v>
       </c>
       <c r="C346" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D346" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E346" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F346" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G346" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H346" s="16"/>
       <c r="M346" s="16"/>
     </row>
@@ -11689,99 +11706,99 @@
       <c r="E354" s="40">
         <v>37803</v>
       </c>
       <c r="F354" s="23">
         <v>5.6</v>
       </c>
       <c r="G354" s="23">
         <v>4.76</v>
       </c>
       <c r="H354" s="54"/>
       <c r="M354" s="54"/>
     </row>
     <row r="355" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B355" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C355" s="29"/>
       <c r="D355" s="29"/>
       <c r="E355" s="29"/>
       <c r="F355" s="19"/>
       <c r="G355" s="24"/>
       <c r="H355" s="54"/>
       <c r="M355" s="54"/>
     </row>
     <row r="356" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B356" s="146" t="s">
+      <c r="B356" s="147" t="s">
         <v>8</v>
       </c>
-      <c r="C356" s="146"/>
-[...3 lines deleted...]
-      <c r="G356" s="146"/>
+      <c r="C356" s="147"/>
+      <c r="D356" s="147"/>
+      <c r="E356" s="147"/>
+      <c r="F356" s="147"/>
+      <c r="G356" s="147"/>
       <c r="H356" s="54"/>
       <c r="M356" s="54"/>
     </row>
     <row r="357" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B357" s="16"/>
       <c r="C357" s="16"/>
       <c r="D357" s="16"/>
       <c r="E357" s="16"/>
       <c r="F357" s="16"/>
       <c r="G357" s="16"/>
       <c r="H357" s="54"/>
       <c r="M357" s="54"/>
     </row>
     <row r="358" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B358" s="14"/>
       <c r="C358" s="10"/>
       <c r="D358" s="26"/>
       <c r="E358" s="10"/>
       <c r="F358" s="10"/>
       <c r="G358" s="10"/>
       <c r="H358" s="28"/>
       <c r="L358" s="81"/>
       <c r="M358" s="28"/>
     </row>
     <row r="359" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B359" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C359" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D359" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E359" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F359" s="147" t="s">
+      <c r="F359" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G359" s="148"/>
+      <c r="G359" s="149"/>
       <c r="H359" s="24"/>
       <c r="M359" s="24"/>
     </row>
     <row r="360" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B360" s="68" t="s">
         <v>37</v>
       </c>
       <c r="C360" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D360" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E360" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F360" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G360" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H360" s="16"/>
       <c r="M360" s="16"/>
     </row>
@@ -11952,99 +11969,99 @@
       <c r="E368" s="40">
         <v>37438</v>
       </c>
       <c r="F368" s="23">
         <v>4</v>
       </c>
       <c r="G368" s="23">
         <v>3.4</v>
       </c>
       <c r="H368" s="28"/>
       <c r="M368" s="28"/>
     </row>
     <row r="369" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B369" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C369" s="29"/>
       <c r="D369" s="29"/>
       <c r="E369" s="29"/>
       <c r="F369" s="19"/>
       <c r="G369" s="24"/>
       <c r="H369" s="28"/>
       <c r="M369" s="28"/>
     </row>
     <row r="370" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B370" s="146" t="s">
+      <c r="B370" s="147" t="s">
         <v>8</v>
       </c>
-      <c r="C370" s="146"/>
-[...3 lines deleted...]
-      <c r="G370" s="146"/>
+      <c r="C370" s="147"/>
+      <c r="D370" s="147"/>
+      <c r="E370" s="147"/>
+      <c r="F370" s="147"/>
+      <c r="G370" s="147"/>
       <c r="H370" s="19"/>
       <c r="M370" s="19"/>
     </row>
     <row r="371" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B371" s="16"/>
       <c r="C371" s="16"/>
       <c r="D371" s="16"/>
       <c r="E371" s="16"/>
       <c r="F371" s="16"/>
       <c r="G371" s="16"/>
       <c r="H371" s="19"/>
       <c r="M371" s="19"/>
     </row>
     <row r="372" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B372" s="14"/>
       <c r="C372" s="10"/>
       <c r="D372" s="26"/>
       <c r="E372" s="10"/>
       <c r="F372" s="10"/>
       <c r="G372" s="10"/>
       <c r="H372" s="19"/>
       <c r="L372" s="81"/>
       <c r="M372" s="19"/>
     </row>
     <row r="373" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B373" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C373" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D373" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E373" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F373" s="147" t="s">
+      <c r="F373" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G373" s="148"/>
+      <c r="G373" s="149"/>
       <c r="H373" s="24"/>
       <c r="M373" s="24"/>
     </row>
     <row r="374" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B374" s="68" t="s">
         <v>4</v>
       </c>
       <c r="C374" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D374" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E374" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F374" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G374" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H374" s="16"/>
       <c r="M374" s="16"/>
     </row>
@@ -12193,99 +12210,99 @@
       <c r="E381" s="62" t="s">
         <v>224</v>
       </c>
       <c r="F381" s="23">
         <v>2.83</v>
       </c>
       <c r="G381" s="23">
         <v>2.4055</v>
       </c>
       <c r="H381" s="24"/>
       <c r="M381" s="24"/>
     </row>
     <row r="382" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B382" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C382" s="29"/>
       <c r="D382" s="29"/>
       <c r="E382" s="29"/>
       <c r="F382" s="30"/>
       <c r="G382" s="10"/>
       <c r="H382" s="24"/>
       <c r="M382" s="24"/>
     </row>
     <row r="383" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B383" s="146" t="s">
+      <c r="B383" s="147" t="s">
         <v>8</v>
       </c>
-      <c r="C383" s="146"/>
-[...3 lines deleted...]
-      <c r="G383" s="146"/>
+      <c r="C383" s="147"/>
+      <c r="D383" s="147"/>
+      <c r="E383" s="147"/>
+      <c r="F383" s="147"/>
+      <c r="G383" s="147"/>
       <c r="H383" s="24"/>
       <c r="M383" s="24"/>
     </row>
     <row r="384" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B384" s="16"/>
       <c r="C384" s="16"/>
       <c r="D384" s="16"/>
       <c r="E384" s="16"/>
       <c r="F384" s="16"/>
       <c r="G384" s="16"/>
       <c r="H384" s="24"/>
       <c r="M384" s="24"/>
     </row>
     <row r="385" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B385" s="14"/>
       <c r="C385" s="10"/>
       <c r="D385" s="26"/>
       <c r="E385" s="10"/>
       <c r="F385" s="10"/>
       <c r="G385" s="10"/>
       <c r="H385" s="24"/>
       <c r="L385" s="81"/>
       <c r="M385" s="24"/>
     </row>
     <row r="386" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B386" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C386" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D386" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E386" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F386" s="147" t="s">
+      <c r="F386" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G386" s="148"/>
+      <c r="G386" s="149"/>
       <c r="H386" s="10"/>
       <c r="M386" s="10"/>
     </row>
     <row r="387" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B387" s="68" t="s">
         <v>9</v>
       </c>
       <c r="C387" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D387" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E387" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F387" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G387" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H387" s="16"/>
       <c r="M387" s="16"/>
     </row>
@@ -12434,111 +12451,111 @@
       <c r="E394" s="40">
         <v>36710</v>
       </c>
       <c r="F394" s="23">
         <v>2.83</v>
       </c>
       <c r="G394" s="23">
         <v>2.4055</v>
       </c>
       <c r="H394" s="24"/>
       <c r="M394" s="24"/>
     </row>
     <row r="395" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B395" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C395" s="29"/>
       <c r="D395" s="29"/>
       <c r="E395" s="29"/>
       <c r="F395" s="30"/>
       <c r="G395" s="10"/>
       <c r="H395" s="24"/>
       <c r="M395" s="24"/>
     </row>
     <row r="396" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B396" s="146" t="s">
+      <c r="B396" s="147" t="s">
         <v>8</v>
       </c>
-      <c r="C396" s="146"/>
-[...3 lines deleted...]
-      <c r="G396" s="146"/>
+      <c r="C396" s="147"/>
+      <c r="D396" s="147"/>
+      <c r="E396" s="147"/>
+      <c r="F396" s="147"/>
+      <c r="G396" s="147"/>
       <c r="H396" s="24"/>
       <c r="M396" s="24"/>
     </row>
     <row r="397" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B397" s="15" t="s">
         <v>256</v>
       </c>
       <c r="C397" s="16"/>
       <c r="D397" s="16"/>
       <c r="E397" s="16"/>
       <c r="F397" s="16"/>
       <c r="G397" s="16"/>
       <c r="H397" s="24"/>
       <c r="M397" s="24"/>
     </row>
     <row r="398" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B398" s="15"/>
       <c r="C398" s="16"/>
       <c r="D398" s="16"/>
       <c r="E398" s="16"/>
       <c r="F398" s="16"/>
       <c r="G398" s="16"/>
       <c r="H398" s="24"/>
       <c r="L398" s="81"/>
       <c r="M398" s="24"/>
     </row>
     <row r="399" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B399" s="14"/>
       <c r="C399" s="10"/>
       <c r="D399" s="26"/>
       <c r="E399" s="10"/>
       <c r="F399" s="10"/>
       <c r="G399" s="10"/>
       <c r="H399" s="10"/>
       <c r="M399" s="10"/>
     </row>
     <row r="400" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B400" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C400" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D400" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E400" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F400" s="147" t="s">
+      <c r="F400" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G400" s="148"/>
+      <c r="G400" s="149"/>
       <c r="H400" s="16"/>
       <c r="M400" s="16"/>
     </row>
     <row r="401" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B401" s="68" t="s">
         <v>10</v>
       </c>
       <c r="C401" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D401" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E401" s="70" t="s">
         <v>6</v>
       </c>
       <c r="F401" s="71" t="s">
         <v>7</v>
       </c>
       <c r="G401" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H401" s="16"/>
       <c r="M401" s="16"/>
     </row>
@@ -12665,221 +12682,221 @@
       <c r="E407" s="62" t="s">
         <v>239</v>
       </c>
       <c r="F407" s="23" t="s">
         <v>11</v>
       </c>
       <c r="G407" s="23" t="s">
         <v>12</v>
       </c>
       <c r="H407" s="53"/>
       <c r="M407" s="53"/>
     </row>
     <row r="408" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B408" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C408" s="29"/>
       <c r="D408" s="29"/>
       <c r="E408" s="29"/>
       <c r="F408" s="30"/>
       <c r="G408" s="10"/>
       <c r="H408" s="24"/>
       <c r="M408" s="24"/>
     </row>
     <row r="409" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B409" s="146" t="s">
+      <c r="B409" s="147" t="s">
         <v>8</v>
       </c>
-      <c r="C409" s="146"/>
-[...3 lines deleted...]
-      <c r="G409" s="146"/>
+      <c r="C409" s="147"/>
+      <c r="D409" s="147"/>
+      <c r="E409" s="147"/>
+      <c r="F409" s="147"/>
+      <c r="G409" s="147"/>
       <c r="H409" s="24"/>
       <c r="M409" s="24"/>
     </row>
     <row r="410" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B410" s="16" t="s">
         <v>94</v>
       </c>
       <c r="C410" s="16"/>
       <c r="D410" s="16"/>
       <c r="E410" s="16"/>
       <c r="F410" s="16"/>
       <c r="G410" s="16"/>
       <c r="H410" s="55"/>
       <c r="M410" s="55"/>
     </row>
     <row r="411" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B411" s="157" t="s">
+      <c r="B411" s="158" t="s">
         <v>290</v>
       </c>
-      <c r="C411" s="157"/>
-[...3 lines deleted...]
-      <c r="G411" s="157"/>
+      <c r="C411" s="158"/>
+      <c r="D411" s="158"/>
+      <c r="E411" s="158"/>
+      <c r="F411" s="158"/>
+      <c r="G411" s="158"/>
       <c r="H411" s="55"/>
       <c r="M411" s="55"/>
     </row>
     <row r="412" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B412" s="157"/>
-[...4 lines deleted...]
-      <c r="G412" s="157"/>
+      <c r="B412" s="158"/>
+      <c r="C412" s="158"/>
+      <c r="D412" s="158"/>
+      <c r="E412" s="158"/>
+      <c r="F412" s="158"/>
+      <c r="G412" s="158"/>
       <c r="H412" s="55"/>
       <c r="M412" s="55"/>
     </row>
     <row r="413" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B413" s="157" t="s">
+      <c r="B413" s="158" t="s">
         <v>289</v>
       </c>
-      <c r="C413" s="157"/>
-[...3 lines deleted...]
-      <c r="G413" s="157"/>
+      <c r="C413" s="158"/>
+      <c r="D413" s="158"/>
+      <c r="E413" s="158"/>
+      <c r="F413" s="158"/>
+      <c r="G413" s="158"/>
       <c r="H413" s="10"/>
       <c r="M413" s="10"/>
     </row>
     <row r="414" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B414" s="157"/>
-[...4 lines deleted...]
-      <c r="G414" s="157"/>
+      <c r="B414" s="158"/>
+      <c r="C414" s="158"/>
+      <c r="D414" s="158"/>
+      <c r="E414" s="158"/>
+      <c r="F414" s="158"/>
+      <c r="G414" s="158"/>
       <c r="H414" s="10"/>
       <c r="M414" s="10"/>
     </row>
     <row r="415" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B415" s="157" t="s">
+      <c r="B415" s="158" t="s">
         <v>288</v>
       </c>
-      <c r="C415" s="157"/>
-[...3 lines deleted...]
-      <c r="G415" s="157"/>
+      <c r="C415" s="158"/>
+      <c r="D415" s="158"/>
+      <c r="E415" s="158"/>
+      <c r="F415" s="158"/>
+      <c r="G415" s="158"/>
       <c r="H415" s="16"/>
       <c r="M415" s="16"/>
     </row>
     <row r="416" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B416" s="157"/>
-[...4 lines deleted...]
-      <c r="G416" s="157"/>
+      <c r="B416" s="158"/>
+      <c r="C416" s="158"/>
+      <c r="D416" s="158"/>
+      <c r="E416" s="158"/>
+      <c r="F416" s="158"/>
+      <c r="G416" s="158"/>
       <c r="H416" s="16"/>
       <c r="M416" s="16"/>
     </row>
     <row r="417" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B417" s="157" t="s">
+      <c r="B417" s="158" t="s">
         <v>291</v>
       </c>
-      <c r="C417" s="157"/>
-[...3 lines deleted...]
-      <c r="G417" s="157"/>
+      <c r="C417" s="158"/>
+      <c r="D417" s="158"/>
+      <c r="E417" s="158"/>
+      <c r="F417" s="158"/>
+      <c r="G417" s="158"/>
       <c r="H417" s="16"/>
       <c r="M417" s="16"/>
     </row>
     <row r="418" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B418" s="157"/>
-[...4 lines deleted...]
-      <c r="G418" s="157"/>
+      <c r="B418" s="158"/>
+      <c r="C418" s="158"/>
+      <c r="D418" s="158"/>
+      <c r="E418" s="158"/>
+      <c r="F418" s="158"/>
+      <c r="G418" s="158"/>
       <c r="H418" s="16"/>
       <c r="M418" s="16"/>
     </row>
     <row r="419" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B419" s="157" t="s">
+      <c r="B419" s="158" t="s">
         <v>292</v>
       </c>
-      <c r="C419" s="157"/>
-[...3 lines deleted...]
-      <c r="G419" s="157"/>
+      <c r="C419" s="158"/>
+      <c r="D419" s="158"/>
+      <c r="E419" s="158"/>
+      <c r="F419" s="158"/>
+      <c r="G419" s="158"/>
       <c r="H419" s="36"/>
       <c r="M419" s="36"/>
     </row>
     <row r="420" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B420" s="157"/>
-[...4 lines deleted...]
-      <c r="G420" s="157"/>
+      <c r="B420" s="158"/>
+      <c r="C420" s="158"/>
+      <c r="D420" s="158"/>
+      <c r="E420" s="158"/>
+      <c r="F420" s="158"/>
+      <c r="G420" s="158"/>
       <c r="H420" s="36"/>
       <c r="M420" s="36"/>
     </row>
     <row r="421" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B421" s="36"/>
       <c r="C421" s="36"/>
       <c r="D421" s="36"/>
       <c r="E421" s="36"/>
       <c r="F421" s="36"/>
       <c r="G421" s="36"/>
       <c r="H421" s="36"/>
       <c r="M421" s="36"/>
     </row>
     <row r="422" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B422" s="15"/>
       <c r="C422" s="16"/>
       <c r="D422" s="16"/>
       <c r="E422" s="16"/>
       <c r="F422" s="16"/>
       <c r="G422" s="16"/>
       <c r="H422" s="24"/>
       <c r="L422" s="81"/>
       <c r="M422" s="24"/>
     </row>
     <row r="423" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B423" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C423" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D423" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E423" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F423" s="147" t="s">
+      <c r="F423" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="G423" s="148"/>
+      <c r="G423" s="149"/>
       <c r="H423" s="36"/>
       <c r="M423" s="36"/>
     </row>
     <row r="424" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B424" s="76" t="s">
         <v>13</v>
       </c>
       <c r="C424" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D424" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E424" s="77" t="s">
         <v>6</v>
       </c>
       <c r="F424" s="78" t="s">
         <v>7</v>
       </c>
       <c r="G424" s="69" t="s">
         <v>113</v>
       </c>
       <c r="H424" s="36"/>
       <c r="M424" s="36"/>
     </row>
@@ -12922,80 +12939,80 @@
       </c>
       <c r="H426" s="16"/>
       <c r="M426" s="16"/>
     </row>
     <row r="427" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B427" s="97" t="s">
         <v>99</v>
       </c>
       <c r="C427" s="40">
         <v>36059</v>
       </c>
       <c r="D427" s="40">
         <v>36060</v>
       </c>
       <c r="E427" s="40">
         <v>36069</v>
       </c>
       <c r="F427" s="23"/>
       <c r="G427" s="23">
         <v>2.4</v>
       </c>
       <c r="H427" s="31"/>
       <c r="M427" s="31"/>
     </row>
     <row r="428" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B428" s="159" t="s">
+      <c r="B428" s="160" t="s">
         <v>241</v>
       </c>
-      <c r="C428" s="150">
+      <c r="C428" s="151">
         <v>36070</v>
       </c>
-      <c r="D428" s="150">
+      <c r="D428" s="151">
         <v>36070</v>
       </c>
       <c r="E428" s="11" t="s">
         <v>244</v>
       </c>
-      <c r="F428" s="160">
+      <c r="F428" s="161">
         <v>47.25</v>
       </c>
-      <c r="G428" s="160">
+      <c r="G428" s="161">
         <v>40.162500000000001</v>
       </c>
       <c r="H428" s="31"/>
       <c r="M428" s="31"/>
     </row>
     <row r="429" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B429" s="159"/>
-[...1 lines deleted...]
-      <c r="D429" s="151"/>
+      <c r="B429" s="160"/>
+      <c r="C429" s="152"/>
+      <c r="D429" s="152"/>
       <c r="E429" s="11" t="s">
         <v>245</v>
       </c>
-      <c r="F429" s="161"/>
-      <c r="G429" s="161"/>
+      <c r="F429" s="162"/>
+      <c r="G429" s="162"/>
       <c r="H429" s="55"/>
       <c r="M429" s="55"/>
     </row>
     <row r="430" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B430" s="97" t="s">
         <v>242</v>
       </c>
       <c r="C430" s="40">
         <v>36151</v>
       </c>
       <c r="D430" s="40">
         <v>36152</v>
       </c>
       <c r="E430" s="40">
         <v>36166</v>
       </c>
       <c r="F430" s="23">
         <v>2.83</v>
       </c>
       <c r="G430" s="23">
         <v>2.4055</v>
       </c>
       <c r="H430" s="55"/>
       <c r="M430" s="55"/>
     </row>
@@ -13012,130 +13029,130 @@
       <c r="E431" s="40">
         <v>36255</v>
       </c>
       <c r="F431" s="23">
         <v>2.83</v>
       </c>
       <c r="G431" s="23">
         <v>2.4055</v>
       </c>
       <c r="H431" s="55"/>
       <c r="M431" s="55"/>
     </row>
     <row r="432" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B432" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C432" s="29"/>
       <c r="D432" s="29"/>
       <c r="E432" s="29"/>
       <c r="F432" s="30"/>
       <c r="G432" s="10"/>
       <c r="H432" s="24"/>
       <c r="M432" s="24"/>
     </row>
     <row r="433" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B433" s="146" t="s">
+      <c r="B433" s="147" t="s">
         <v>8</v>
       </c>
-      <c r="C433" s="146"/>
-[...3 lines deleted...]
-      <c r="G433" s="146"/>
+      <c r="C433" s="147"/>
+      <c r="D433" s="147"/>
+      <c r="E433" s="147"/>
+      <c r="F433" s="147"/>
+      <c r="G433" s="147"/>
       <c r="H433" s="24"/>
       <c r="M433" s="24"/>
     </row>
     <row r="434" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B434" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C434" s="16"/>
       <c r="D434" s="16"/>
       <c r="E434" s="16"/>
       <c r="F434" s="16"/>
       <c r="G434" s="16"/>
       <c r="H434" s="24"/>
       <c r="M434" s="24"/>
     </row>
     <row r="435" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B435" s="10"/>
       <c r="C435" s="16"/>
       <c r="D435" s="16"/>
       <c r="E435" s="16"/>
       <c r="F435" s="16"/>
       <c r="G435" s="16"/>
       <c r="H435" s="24"/>
       <c r="M435" s="24"/>
     </row>
     <row r="436" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B436" s="16"/>
       <c r="C436" s="16"/>
       <c r="D436" s="16"/>
       <c r="E436" s="16"/>
       <c r="F436" s="16"/>
       <c r="G436" s="16"/>
       <c r="H436" s="10"/>
       <c r="M436" s="10"/>
     </row>
     <row r="437" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B437" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C437" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D437" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E437" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F437" s="147" t="s">
+      <c r="F437" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="G437" s="148"/>
+      <c r="G437" s="149"/>
       <c r="H437" s="16"/>
       <c r="M437" s="16"/>
     </row>
     <row r="438" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B438" s="68" t="s">
         <v>14</v>
       </c>
       <c r="C438" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D438" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E438" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="F438" s="147" t="s">
+      <c r="F438" s="148" t="s">
         <v>15</v>
       </c>
-      <c r="G438" s="148"/>
+      <c r="G438" s="149"/>
       <c r="H438" s="16"/>
       <c r="M438" s="16"/>
     </row>
     <row r="439" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B439" s="97" t="s">
         <v>98</v>
       </c>
       <c r="C439" s="40">
         <v>35601</v>
       </c>
       <c r="D439" s="40">
         <v>35601</v>
       </c>
       <c r="E439" s="40">
         <v>35612</v>
       </c>
       <c r="F439" s="48"/>
       <c r="G439" s="100">
         <v>2.4</v>
       </c>
       <c r="H439" s="16"/>
       <c r="M439" s="16"/>
     </row>
     <row r="440" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B440" s="97" t="s">
@@ -13258,96 +13275,96 @@
       <c r="M445" s="55"/>
     </row>
     <row r="446" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B446" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C446" s="29"/>
       <c r="D446" s="29"/>
       <c r="E446" s="29"/>
       <c r="F446" s="30"/>
       <c r="G446" s="10"/>
       <c r="H446" s="55"/>
       <c r="M446" s="55"/>
     </row>
     <row r="447" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B447" s="10"/>
       <c r="C447" s="29"/>
       <c r="D447" s="29"/>
       <c r="E447" s="29"/>
       <c r="F447" s="30"/>
       <c r="G447" s="10"/>
       <c r="H447" s="55"/>
       <c r="M447" s="55"/>
     </row>
     <row r="448" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B448" s="158"/>
-[...4 lines deleted...]
-      <c r="G448" s="158"/>
+      <c r="B448" s="159"/>
+      <c r="C448" s="159"/>
+      <c r="D448" s="159"/>
+      <c r="E448" s="159"/>
+      <c r="F448" s="159"/>
+      <c r="G448" s="159"/>
       <c r="H448" s="55"/>
       <c r="M448" s="55"/>
     </row>
     <row r="449" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B449" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C449" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D449" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E449" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F449" s="147" t="s">
+      <c r="F449" s="148" t="s">
         <v>16</v>
       </c>
-      <c r="G449" s="148"/>
+      <c r="G449" s="149"/>
       <c r="H449" s="55"/>
       <c r="M449" s="55"/>
     </row>
     <row r="450" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B450" s="68" t="s">
         <v>17</v>
       </c>
       <c r="C450" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D450" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E450" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="F450" s="147" t="s">
+      <c r="F450" s="148" t="s">
         <v>15</v>
       </c>
-      <c r="G450" s="148"/>
+      <c r="G450" s="149"/>
       <c r="H450" s="10"/>
       <c r="M450" s="10"/>
     </row>
     <row r="451" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B451" s="97" t="s">
         <v>98</v>
       </c>
       <c r="C451" s="40">
         <v>35233</v>
       </c>
       <c r="D451" s="40">
         <v>35234</v>
       </c>
       <c r="E451" s="40">
         <v>35247</v>
       </c>
       <c r="F451" s="48"/>
       <c r="G451" s="100">
         <v>2.4</v>
       </c>
       <c r="H451" s="10"/>
       <c r="M451" s="10"/>
     </row>
     <row r="452" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B452" s="97" t="s">
@@ -13472,74 +13489,74 @@
       <c r="M458" s="55"/>
     </row>
     <row r="459" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B459" s="10"/>
       <c r="C459" s="29"/>
       <c r="D459" s="29"/>
       <c r="E459" s="29"/>
       <c r="F459" s="30"/>
       <c r="G459" s="10"/>
       <c r="H459" s="55"/>
       <c r="M459" s="55"/>
     </row>
     <row r="460" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B460" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C460" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D460" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E460" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F460" s="147" t="s">
+      <c r="F460" s="148" t="s">
         <v>16</v>
       </c>
-      <c r="G460" s="148"/>
+      <c r="G460" s="149"/>
       <c r="H460" s="55"/>
       <c r="M460" s="55"/>
     </row>
     <row r="461" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B461" s="68" t="s">
         <v>19</v>
       </c>
       <c r="C461" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D461" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E461" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="F461" s="147" t="s">
+      <c r="F461" s="148" t="s">
         <v>15</v>
       </c>
-      <c r="G461" s="148"/>
+      <c r="G461" s="149"/>
       <c r="H461" s="10"/>
       <c r="M461" s="10"/>
     </row>
     <row r="462" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B462" s="97" t="s">
         <v>98</v>
       </c>
       <c r="C462" s="40">
         <v>34872</v>
       </c>
       <c r="D462" s="40">
         <v>34873</v>
       </c>
       <c r="E462" s="40">
         <v>34883</v>
       </c>
       <c r="F462" s="48"/>
       <c r="G462" s="100">
         <v>1.9</v>
       </c>
       <c r="H462" s="10"/>
       <c r="M462" s="10"/>
     </row>
     <row r="463" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B463" s="97" t="s">
@@ -13664,74 +13681,74 @@
       <c r="M469" s="56"/>
     </row>
     <row r="470" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B470" s="10"/>
       <c r="C470" s="29"/>
       <c r="D470" s="29"/>
       <c r="E470" s="29"/>
       <c r="F470" s="30"/>
       <c r="G470" s="10"/>
       <c r="H470" s="56"/>
       <c r="M470" s="56"/>
     </row>
     <row r="471" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B471" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C471" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D471" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E471" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F471" s="147" t="s">
+      <c r="F471" s="148" t="s">
         <v>16</v>
       </c>
-      <c r="G471" s="148"/>
+      <c r="G471" s="149"/>
       <c r="H471" s="56"/>
       <c r="M471" s="56"/>
     </row>
     <row r="472" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B472" s="76" t="s">
         <v>20</v>
       </c>
       <c r="C472" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D472" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E472" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="F472" s="147" t="s">
+      <c r="F472" s="148" t="s">
         <v>15</v>
       </c>
-      <c r="G472" s="148"/>
+      <c r="G472" s="149"/>
       <c r="H472" s="10"/>
       <c r="M472" s="10"/>
     </row>
     <row r="473" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B473" s="97" t="s">
         <v>98</v>
       </c>
       <c r="C473" s="40">
         <v>34502</v>
       </c>
       <c r="D473" s="40">
         <v>34502</v>
       </c>
       <c r="E473" s="40">
         <v>34519</v>
       </c>
       <c r="F473" s="48"/>
       <c r="G473" s="100">
         <v>1.6</v>
       </c>
       <c r="H473" s="10"/>
       <c r="M473" s="10"/>
     </row>
     <row r="474" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B474" s="97" t="s">
@@ -13856,74 +13873,74 @@
       <c r="M480" s="55"/>
     </row>
     <row r="481" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B481" s="10"/>
       <c r="C481" s="29"/>
       <c r="D481" s="29"/>
       <c r="E481" s="29"/>
       <c r="F481" s="29"/>
       <c r="G481" s="32"/>
       <c r="H481" s="55"/>
       <c r="M481" s="55"/>
     </row>
     <row r="482" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B482" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C482" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D482" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E482" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F482" s="147" t="s">
+      <c r="F482" s="148" t="s">
         <v>16</v>
       </c>
-      <c r="G482" s="148"/>
+      <c r="G482" s="149"/>
       <c r="H482" s="55"/>
       <c r="M482" s="55"/>
     </row>
     <row r="483" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B483" s="68" t="s">
         <v>21</v>
       </c>
       <c r="C483" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D483" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E483" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="F483" s="147" t="s">
+      <c r="F483" s="148" t="s">
         <v>22</v>
       </c>
-      <c r="G483" s="148"/>
+      <c r="G483" s="149"/>
       <c r="H483" s="32"/>
       <c r="M483" s="32"/>
     </row>
     <row r="484" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B484" s="97" t="s">
         <v>98</v>
       </c>
       <c r="C484" s="40">
         <v>34127</v>
       </c>
       <c r="D484" s="40">
         <v>34127</v>
       </c>
       <c r="E484" s="40">
         <v>34151</v>
       </c>
       <c r="F484" s="48"/>
       <c r="G484" s="100">
         <v>100</v>
       </c>
       <c r="H484" s="32"/>
       <c r="M484" s="32"/>
     </row>
     <row r="485" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B485" s="97" t="s">
@@ -14016,142 +14033,142 @@
         <v>34374</v>
       </c>
       <c r="E489" s="40">
         <v>34388</v>
       </c>
       <c r="F489" s="65"/>
       <c r="G489" s="100">
         <v>0.89500000000000002</v>
       </c>
       <c r="H489" s="30"/>
       <c r="M489" s="30"/>
     </row>
     <row r="490" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B490" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C490" s="29"/>
       <c r="D490" s="29"/>
       <c r="E490" s="29"/>
       <c r="F490" s="29"/>
       <c r="G490" s="32"/>
       <c r="H490" s="30"/>
       <c r="M490" s="30"/>
     </row>
     <row r="491" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B491" s="145" t="s">
+      <c r="B491" s="146" t="s">
         <v>285</v>
       </c>
-      <c r="C491" s="145"/>
-[...3 lines deleted...]
-      <c r="G491" s="145"/>
+      <c r="C491" s="146"/>
+      <c r="D491" s="146"/>
+      <c r="E491" s="146"/>
+      <c r="F491" s="146"/>
+      <c r="G491" s="146"/>
       <c r="H491" s="30"/>
       <c r="M491" s="30"/>
     </row>
     <row r="492" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B492" s="145" t="s">
+      <c r="B492" s="146" t="s">
         <v>286</v>
       </c>
-      <c r="C492" s="145"/>
-[...3 lines deleted...]
-      <c r="G492" s="145"/>
+      <c r="C492" s="146"/>
+      <c r="D492" s="146"/>
+      <c r="E492" s="146"/>
+      <c r="F492" s="146"/>
+      <c r="G492" s="146"/>
       <c r="H492" s="30"/>
       <c r="M492" s="30"/>
     </row>
     <row r="493" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B493" s="145" t="s">
+      <c r="B493" s="146" t="s">
         <v>287</v>
       </c>
-      <c r="C493" s="145"/>
-[...3 lines deleted...]
-      <c r="G493" s="145"/>
+      <c r="C493" s="146"/>
+      <c r="D493" s="146"/>
+      <c r="E493" s="146"/>
+      <c r="F493" s="146"/>
+      <c r="G493" s="146"/>
       <c r="H493" s="30"/>
       <c r="M493" s="30"/>
     </row>
     <row r="494" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B494" s="10"/>
       <c r="C494" s="29"/>
       <c r="D494" s="29"/>
       <c r="E494" s="29"/>
       <c r="F494" s="29"/>
       <c r="G494" s="32"/>
       <c r="H494" s="32"/>
       <c r="M494" s="32"/>
     </row>
     <row r="495" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B495" s="10"/>
       <c r="C495" s="29"/>
       <c r="D495" s="29"/>
       <c r="E495" s="29"/>
       <c r="F495" s="29"/>
       <c r="G495" s="32"/>
       <c r="H495" s="32"/>
       <c r="M495" s="32"/>
     </row>
     <row r="496" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B496" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C496" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D496" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E496" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F496" s="147" t="s">
+      <c r="F496" s="148" t="s">
         <v>16</v>
       </c>
-      <c r="G496" s="148"/>
+      <c r="G496" s="149"/>
       <c r="H496" s="32"/>
       <c r="M496" s="32"/>
     </row>
     <row r="497" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B497" s="68" t="s">
         <v>23</v>
       </c>
       <c r="C497" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D497" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E497" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="F497" s="147" t="s">
+      <c r="F497" s="148" t="s">
         <v>22</v>
       </c>
-      <c r="G497" s="148"/>
+      <c r="G497" s="149"/>
       <c r="H497" s="32"/>
       <c r="M497" s="32"/>
     </row>
     <row r="498" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B498" s="97" t="s">
         <v>98</v>
       </c>
       <c r="C498" s="40">
         <v>33767</v>
       </c>
       <c r="D498" s="40">
         <v>33767</v>
       </c>
       <c r="E498" s="40">
         <v>33786</v>
       </c>
       <c r="F498" s="48"/>
       <c r="G498" s="100">
         <v>4</v>
       </c>
       <c r="H498" s="32"/>
       <c r="M498" s="32"/>
     </row>
     <row r="499" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B499" s="97" t="s">
@@ -14244,142 +14261,142 @@
         <v>34009</v>
       </c>
       <c r="E503" s="40">
         <v>34017</v>
       </c>
       <c r="F503" s="65"/>
       <c r="G503" s="100">
         <v>70</v>
       </c>
       <c r="H503" s="57"/>
       <c r="M503" s="57"/>
     </row>
     <row r="504" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B504" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C504" s="29"/>
       <c r="D504" s="29"/>
       <c r="E504" s="29"/>
       <c r="F504" s="29"/>
       <c r="G504" s="32"/>
       <c r="H504" s="57"/>
       <c r="M504" s="57"/>
     </row>
     <row r="505" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B505" s="145" t="s">
+      <c r="B505" s="146" t="s">
         <v>282</v>
       </c>
-      <c r="C505" s="145"/>
-[...3 lines deleted...]
-      <c r="G505" s="145"/>
+      <c r="C505" s="146"/>
+      <c r="D505" s="146"/>
+      <c r="E505" s="146"/>
+      <c r="F505" s="146"/>
+      <c r="G505" s="146"/>
       <c r="H505" s="57"/>
       <c r="M505" s="57"/>
     </row>
     <row r="506" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B506" s="145" t="s">
+      <c r="B506" s="146" t="s">
         <v>283</v>
       </c>
-      <c r="C506" s="145"/>
-[...3 lines deleted...]
-      <c r="G506" s="145"/>
+      <c r="C506" s="146"/>
+      <c r="D506" s="146"/>
+      <c r="E506" s="146"/>
+      <c r="F506" s="146"/>
+      <c r="G506" s="146"/>
       <c r="H506" s="57"/>
       <c r="M506" s="57"/>
     </row>
     <row r="507" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B507" s="145" t="s">
+      <c r="B507" s="146" t="s">
         <v>284</v>
       </c>
-      <c r="C507" s="145"/>
-[...3 lines deleted...]
-      <c r="G507" s="145"/>
+      <c r="C507" s="146"/>
+      <c r="D507" s="146"/>
+      <c r="E507" s="146"/>
+      <c r="F507" s="146"/>
+      <c r="G507" s="146"/>
       <c r="H507" s="57"/>
       <c r="M507" s="57"/>
     </row>
     <row r="508" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B508" s="10"/>
       <c r="C508" s="29"/>
       <c r="D508" s="29"/>
       <c r="E508" s="29"/>
       <c r="F508" s="29"/>
       <c r="G508" s="30"/>
       <c r="H508" s="32"/>
       <c r="M508" s="32"/>
     </row>
     <row r="509" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B509" s="10"/>
       <c r="C509" s="29"/>
       <c r="D509" s="29"/>
       <c r="E509" s="29"/>
       <c r="F509" s="29"/>
       <c r="G509" s="30"/>
       <c r="H509" s="30"/>
       <c r="M509" s="30"/>
     </row>
     <row r="510" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B510" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C510" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D510" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E510" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F510" s="147" t="s">
+      <c r="F510" s="148" t="s">
         <v>16</v>
       </c>
-      <c r="G510" s="148"/>
+      <c r="G510" s="149"/>
       <c r="H510" s="30"/>
       <c r="M510" s="30"/>
     </row>
     <row r="511" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B511" s="68" t="s">
         <v>24</v>
       </c>
       <c r="C511" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D511" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E511" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="F511" s="147" t="s">
+      <c r="F511" s="148" t="s">
         <v>25</v>
       </c>
-      <c r="G511" s="148"/>
+      <c r="G511" s="149"/>
       <c r="H511" s="30"/>
       <c r="M511" s="30"/>
     </row>
     <row r="512" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B512" s="97" t="s">
         <v>98</v>
       </c>
       <c r="C512" s="40">
         <v>33407</v>
       </c>
       <c r="D512" s="40">
         <v>33407</v>
       </c>
       <c r="E512" s="11" t="s">
         <v>252</v>
       </c>
       <c r="F512" s="48"/>
       <c r="G512" s="64">
         <v>200</v>
       </c>
       <c r="H512" s="30"/>
       <c r="M512" s="30"/>
     </row>
     <row r="513" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B513" s="97" t="s">
@@ -14452,118 +14469,118 @@
         <v>33660</v>
       </c>
       <c r="E516" s="11" t="s">
         <v>255</v>
       </c>
       <c r="F516" s="65"/>
       <c r="G516" s="66">
         <v>6900</v>
       </c>
       <c r="H516" s="57"/>
       <c r="M516" s="57"/>
     </row>
     <row r="517" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B517" s="33" t="s">
         <v>18</v>
       </c>
       <c r="C517" s="34"/>
       <c r="D517" s="34"/>
       <c r="E517" s="34"/>
       <c r="F517" s="34"/>
       <c r="G517" s="35"/>
       <c r="H517" s="57"/>
       <c r="M517" s="57"/>
     </row>
     <row r="518" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B518" s="157" t="s">
+      <c r="B518" s="158" t="s">
         <v>281</v>
       </c>
-      <c r="C518" s="157"/>
-[...3 lines deleted...]
-      <c r="G518" s="157"/>
+      <c r="C518" s="158"/>
+      <c r="D518" s="158"/>
+      <c r="E518" s="158"/>
+      <c r="F518" s="158"/>
+      <c r="G518" s="158"/>
       <c r="H518" s="57"/>
       <c r="M518" s="57"/>
     </row>
     <row r="519" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B519" s="36"/>
       <c r="C519" s="36"/>
       <c r="D519" s="36"/>
       <c r="E519" s="36"/>
       <c r="F519" s="36"/>
       <c r="G519" s="36"/>
       <c r="H519" s="57"/>
       <c r="M519" s="57"/>
     </row>
     <row r="520" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B520" s="36"/>
       <c r="C520" s="36"/>
       <c r="D520" s="36"/>
       <c r="E520" s="36"/>
       <c r="F520" s="36"/>
       <c r="G520" s="36"/>
       <c r="H520" s="58"/>
       <c r="M520" s="58"/>
     </row>
     <row r="521" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B521" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C521" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D521" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E521" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F521" s="147" t="s">
+      <c r="F521" s="148" t="s">
         <v>16</v>
       </c>
-      <c r="G521" s="148"/>
+      <c r="G521" s="149"/>
       <c r="H521" s="32"/>
       <c r="M521" s="32"/>
     </row>
     <row r="522" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B522" s="76" t="s">
         <v>26</v>
       </c>
       <c r="C522" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D522" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E522" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="F522" s="147" t="s">
+      <c r="F522" s="148" t="s">
         <v>25</v>
       </c>
-      <c r="G522" s="148"/>
+      <c r="G522" s="149"/>
       <c r="H522" s="36"/>
       <c r="M522" s="36"/>
     </row>
     <row r="523" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B523" s="97" t="s">
         <v>98</v>
       </c>
       <c r="C523" s="40">
         <v>33042</v>
       </c>
       <c r="D523" s="40">
         <v>33043</v>
       </c>
       <c r="E523" s="11" t="s">
         <v>214</v>
       </c>
       <c r="F523" s="48"/>
       <c r="G523" s="64">
         <v>10</v>
       </c>
       <c r="H523" s="36"/>
       <c r="M523" s="36"/>
     </row>
     <row r="524" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B524" s="97" t="s">
@@ -14676,118 +14693,118 @@
         <v>33347</v>
       </c>
       <c r="E529" s="11" t="s">
         <v>220</v>
       </c>
       <c r="F529" s="48"/>
       <c r="G529" s="64">
         <v>112.23</v>
       </c>
       <c r="H529" s="57"/>
       <c r="M529" s="57"/>
     </row>
     <row r="530" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B530" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C530" s="29"/>
       <c r="D530" s="29"/>
       <c r="E530" s="29"/>
       <c r="F530" s="29"/>
       <c r="G530" s="32"/>
       <c r="H530" s="57"/>
       <c r="M530" s="57"/>
     </row>
     <row r="531" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B531" s="145" t="s">
+      <c r="B531" s="146" t="s">
         <v>280</v>
       </c>
-      <c r="C531" s="145"/>
-[...3 lines deleted...]
-      <c r="G531" s="145"/>
+      <c r="C531" s="146"/>
+      <c r="D531" s="146"/>
+      <c r="E531" s="146"/>
+      <c r="F531" s="146"/>
+      <c r="G531" s="146"/>
       <c r="H531" s="57"/>
       <c r="M531" s="57"/>
     </row>
     <row r="532" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B532" s="15"/>
       <c r="C532" s="29"/>
       <c r="D532" s="29"/>
       <c r="E532" s="29"/>
       <c r="F532" s="37"/>
       <c r="G532" s="37"/>
       <c r="H532" s="57"/>
       <c r="M532" s="57"/>
     </row>
     <row r="533" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B533" s="10"/>
       <c r="C533" s="29"/>
       <c r="D533" s="29"/>
       <c r="E533" s="29"/>
       <c r="F533" s="37"/>
       <c r="G533" s="37"/>
       <c r="H533" s="57"/>
       <c r="M533" s="57"/>
     </row>
     <row r="534" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B534" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C534" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D534" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E534" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F534" s="147" t="s">
+      <c r="F534" s="148" t="s">
         <v>16</v>
       </c>
-      <c r="G534" s="148"/>
+      <c r="G534" s="149"/>
       <c r="H534" s="32"/>
       <c r="M534" s="32"/>
     </row>
     <row r="535" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B535" s="76" t="s">
         <v>27</v>
       </c>
       <c r="C535" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D535" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E535" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="F535" s="147" t="s">
+      <c r="F535" s="148" t="s">
         <v>28</v>
       </c>
-      <c r="G535" s="148"/>
+      <c r="G535" s="149"/>
       <c r="H535" s="37"/>
       <c r="M535" s="37"/>
     </row>
     <row r="536" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B536" s="97" t="s">
         <v>98</v>
       </c>
       <c r="C536" s="40">
         <v>32667</v>
       </c>
       <c r="D536" s="11" t="s">
         <v>202</v>
       </c>
       <c r="E536" s="11" t="s">
         <v>208</v>
       </c>
       <c r="F536" s="48"/>
       <c r="G536" s="64">
         <v>2</v>
       </c>
       <c r="H536" s="37"/>
       <c r="M536" s="37"/>
     </row>
     <row r="537" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B537" s="97" t="s">
@@ -14882,130 +14899,130 @@
       <c r="E541" s="11" t="s">
         <v>213</v>
       </c>
       <c r="F541" s="65" t="s">
         <v>29</v>
       </c>
       <c r="G541" s="64">
         <v>10</v>
       </c>
       <c r="H541" s="57"/>
       <c r="M541" s="57"/>
     </row>
     <row r="542" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B542" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C542" s="29"/>
       <c r="D542" s="29"/>
       <c r="E542" s="29"/>
       <c r="F542" s="29"/>
       <c r="G542" s="32"/>
       <c r="H542" s="57"/>
       <c r="M542" s="57"/>
     </row>
     <row r="543" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B543" s="145" t="s">
+      <c r="B543" s="146" t="s">
         <v>279</v>
       </c>
-      <c r="C543" s="145"/>
-[...3 lines deleted...]
-      <c r="G543" s="145"/>
+      <c r="C543" s="146"/>
+      <c r="D543" s="146"/>
+      <c r="E543" s="146"/>
+      <c r="F543" s="146"/>
+      <c r="G543" s="146"/>
       <c r="H543" s="57"/>
       <c r="M543" s="57"/>
     </row>
     <row r="544" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B544" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C544" s="29"/>
       <c r="D544" s="29"/>
       <c r="E544" s="29"/>
       <c r="F544" s="29"/>
       <c r="G544" s="30"/>
       <c r="H544" s="57"/>
       <c r="M544" s="57"/>
     </row>
     <row r="545" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B545" s="10"/>
       <c r="C545" s="29"/>
       <c r="D545" s="29"/>
       <c r="E545" s="29"/>
       <c r="F545" s="29"/>
       <c r="G545" s="30"/>
       <c r="H545" s="57"/>
       <c r="M545" s="57"/>
     </row>
     <row r="546" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B546" s="10"/>
       <c r="C546" s="29"/>
       <c r="D546" s="29"/>
       <c r="E546" s="29"/>
       <c r="F546" s="29"/>
       <c r="G546" s="30"/>
       <c r="H546" s="32"/>
       <c r="M546" s="32"/>
     </row>
     <row r="547" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B547" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C547" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D547" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E547" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F547" s="147" t="s">
+      <c r="F547" s="148" t="s">
         <v>16</v>
       </c>
-      <c r="G547" s="148"/>
+      <c r="G547" s="149"/>
       <c r="H547" s="30"/>
       <c r="M547" s="30"/>
     </row>
     <row r="548" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B548" s="76" t="s">
         <v>30</v>
       </c>
       <c r="C548" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D548" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E548" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="F548" s="147" t="s">
+      <c r="F548" s="148" t="s">
         <v>31</v>
       </c>
-      <c r="G548" s="148"/>
+      <c r="G548" s="149"/>
       <c r="H548" s="30"/>
       <c r="M548" s="30"/>
     </row>
     <row r="549" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B549" s="97" t="s">
         <v>98</v>
       </c>
       <c r="C549" s="40">
         <v>32286</v>
       </c>
       <c r="D549" s="11" t="s">
         <v>190</v>
       </c>
       <c r="E549" s="11" t="s">
         <v>196</v>
       </c>
       <c r="F549" s="48"/>
       <c r="G549" s="64">
         <v>0.6</v>
       </c>
       <c r="H549" s="30"/>
       <c r="M549" s="30"/>
     </row>
     <row r="550" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B550" s="97" t="s">
@@ -15188,74 +15205,74 @@
       <c r="M559" s="57"/>
     </row>
     <row r="560" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B560" s="10"/>
       <c r="C560" s="29"/>
       <c r="D560" s="29"/>
       <c r="E560" s="29"/>
       <c r="F560" s="29"/>
       <c r="G560" s="30"/>
       <c r="H560" s="57"/>
       <c r="M560" s="57"/>
     </row>
     <row r="561" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B561" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C561" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D561" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E561" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F561" s="147" t="s">
+      <c r="F561" s="148" t="s">
         <v>16</v>
       </c>
-      <c r="G561" s="148"/>
+      <c r="G561" s="149"/>
       <c r="H561" s="32"/>
       <c r="M561" s="32"/>
     </row>
     <row r="562" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B562" s="68" t="s">
         <v>33</v>
       </c>
       <c r="C562" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D562" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E562" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="F562" s="147" t="s">
+      <c r="F562" s="148" t="s">
         <v>31</v>
       </c>
-      <c r="G562" s="148"/>
+      <c r="G562" s="149"/>
       <c r="H562" s="30"/>
       <c r="M562" s="30"/>
     </row>
     <row r="563" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B563" s="97" t="s">
         <v>98</v>
       </c>
       <c r="C563" s="40">
         <v>31932</v>
       </c>
       <c r="D563" s="11" t="s">
         <v>181</v>
       </c>
       <c r="E563" s="11" t="s">
         <v>185</v>
       </c>
       <c r="F563" s="48"/>
       <c r="G563" s="64">
         <v>0.4</v>
       </c>
       <c r="H563" s="30"/>
       <c r="M563" s="30"/>
     </row>
     <row r="564" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B564" s="97" t="s">
@@ -15348,118 +15365,118 @@
         <v>184</v>
       </c>
       <c r="E568" s="11" t="s">
         <v>189</v>
       </c>
       <c r="F568" s="48"/>
       <c r="G568" s="64">
         <v>0.15</v>
       </c>
       <c r="H568" s="57"/>
       <c r="M568" s="57"/>
     </row>
     <row r="569" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B569" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C569" s="29"/>
       <c r="D569" s="29"/>
       <c r="E569" s="29"/>
       <c r="F569" s="29"/>
       <c r="G569" s="32"/>
       <c r="H569" s="57"/>
       <c r="M569" s="57"/>
     </row>
     <row r="570" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B570" s="145" t="s">
+      <c r="B570" s="146" t="s">
         <v>278</v>
       </c>
-      <c r="C570" s="145"/>
-[...3 lines deleted...]
-      <c r="G570" s="145"/>
+      <c r="C570" s="146"/>
+      <c r="D570" s="146"/>
+      <c r="E570" s="146"/>
+      <c r="F570" s="146"/>
+      <c r="G570" s="146"/>
       <c r="H570" s="57"/>
       <c r="M570" s="57"/>
     </row>
     <row r="571" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B571" s="15"/>
       <c r="C571" s="29"/>
       <c r="D571" s="29"/>
       <c r="E571" s="29"/>
       <c r="F571" s="29"/>
       <c r="G571" s="30"/>
       <c r="H571" s="57"/>
       <c r="M571" s="57"/>
     </row>
     <row r="572" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B572" s="10"/>
       <c r="C572" s="29"/>
       <c r="D572" s="29"/>
       <c r="E572" s="29"/>
       <c r="F572" s="29"/>
       <c r="G572" s="30"/>
       <c r="H572" s="57"/>
       <c r="M572" s="57"/>
     </row>
     <row r="573" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B573" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C573" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D573" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E573" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F573" s="147" t="s">
+      <c r="F573" s="148" t="s">
         <v>16</v>
       </c>
-      <c r="G573" s="148"/>
+      <c r="G573" s="149"/>
       <c r="H573" s="32"/>
       <c r="M573" s="32"/>
     </row>
     <row r="574" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B574" s="76" t="s">
         <v>34</v>
       </c>
       <c r="C574" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D574" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E574" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="F574" s="147" t="s">
+      <c r="F574" s="148" t="s">
         <v>35</v>
       </c>
-      <c r="G574" s="148"/>
+      <c r="G574" s="149"/>
       <c r="H574" s="30"/>
       <c r="M574" s="30"/>
     </row>
     <row r="575" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B575" s="97" t="s">
         <v>98</v>
       </c>
       <c r="C575" s="40">
         <v>31559</v>
       </c>
       <c r="D575" s="11" t="s">
         <v>173</v>
       </c>
       <c r="E575" s="11" t="s">
         <v>177</v>
       </c>
       <c r="F575" s="48"/>
       <c r="G575" s="64">
         <v>0.2</v>
       </c>
       <c r="H575" s="30"/>
       <c r="M575" s="30"/>
     </row>
     <row r="576" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B576" s="97" t="s">
@@ -15532,118 +15549,118 @@
         <v>176</v>
       </c>
       <c r="E579" s="11" t="s">
         <v>180</v>
       </c>
       <c r="F579" s="48"/>
       <c r="G579" s="64">
         <v>0.1</v>
       </c>
       <c r="H579" s="57"/>
       <c r="M579" s="57"/>
     </row>
     <row r="580" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B580" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C580" s="29"/>
       <c r="D580" s="29"/>
       <c r="E580" s="29"/>
       <c r="F580" s="29"/>
       <c r="G580" s="32"/>
       <c r="H580" s="57"/>
       <c r="M580" s="57"/>
     </row>
     <row r="581" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B581" s="145" t="s">
+      <c r="B581" s="146" t="s">
         <v>278</v>
       </c>
-      <c r="C581" s="145"/>
-[...3 lines deleted...]
-      <c r="G581" s="145"/>
+      <c r="C581" s="146"/>
+      <c r="D581" s="146"/>
+      <c r="E581" s="146"/>
+      <c r="F581" s="146"/>
+      <c r="G581" s="146"/>
       <c r="H581" s="57"/>
       <c r="M581" s="57"/>
     </row>
     <row r="582" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B582" s="15"/>
       <c r="C582" s="29"/>
       <c r="D582" s="29"/>
       <c r="E582" s="29"/>
       <c r="F582" s="29"/>
       <c r="G582" s="30"/>
       <c r="H582" s="57"/>
       <c r="M582" s="57"/>
     </row>
     <row r="583" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B583" s="10"/>
       <c r="C583" s="29"/>
       <c r="D583" s="29"/>
       <c r="E583" s="29"/>
       <c r="F583" s="29"/>
       <c r="G583" s="30"/>
       <c r="H583" s="57"/>
       <c r="M583" s="57"/>
     </row>
     <row r="584" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B584" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C584" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D584" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E584" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F584" s="147" t="s">
+      <c r="F584" s="148" t="s">
         <v>16</v>
       </c>
-      <c r="G584" s="148"/>
+      <c r="G584" s="149"/>
       <c r="H584" s="32"/>
       <c r="M584" s="32"/>
     </row>
     <row r="585" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B585" s="76" t="s">
         <v>83</v>
       </c>
       <c r="C585" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D585" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E585" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="F585" s="147" t="s">
+      <c r="F585" s="148" t="s">
         <v>22</v>
       </c>
-      <c r="G585" s="148"/>
+      <c r="G585" s="149"/>
       <c r="H585" s="30"/>
       <c r="M585" s="30"/>
     </row>
     <row r="586" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B586" s="97" t="s">
         <v>257</v>
       </c>
       <c r="C586" s="40">
         <v>31229</v>
       </c>
       <c r="D586" s="11" t="s">
         <v>163</v>
       </c>
       <c r="E586" s="11" t="s">
         <v>165</v>
       </c>
       <c r="F586" s="48"/>
       <c r="G586" s="64">
         <v>0.2</v>
       </c>
       <c r="H586" s="30"/>
       <c r="M586" s="30"/>
     </row>
     <row r="587" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B587" s="97" t="s">
@@ -15784,74 +15801,74 @@
       <c r="M594" s="57"/>
     </row>
     <row r="595" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B595" s="10"/>
       <c r="C595" s="29"/>
       <c r="D595" s="29"/>
       <c r="E595" s="29"/>
       <c r="F595" s="29"/>
       <c r="G595" s="32"/>
       <c r="H595" s="57"/>
       <c r="M595" s="57"/>
     </row>
     <row r="596" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B596" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C596" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D596" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E596" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F596" s="147" t="s">
+      <c r="F596" s="148" t="s">
         <v>16</v>
       </c>
-      <c r="G596" s="148"/>
+      <c r="G596" s="149"/>
       <c r="H596" s="32"/>
       <c r="M596" s="32"/>
     </row>
     <row r="597" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B597" s="76" t="s">
         <v>84</v>
       </c>
       <c r="C597" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D597" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E597" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="F597" s="147" t="s">
+      <c r="F597" s="148" t="s">
         <v>22</v>
       </c>
-      <c r="G597" s="148"/>
+      <c r="G597" s="149"/>
       <c r="H597" s="32"/>
       <c r="M597" s="32"/>
     </row>
     <row r="598" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B598" s="97" t="s">
         <v>262</v>
       </c>
       <c r="C598" s="40">
         <v>30867</v>
       </c>
       <c r="D598" s="11" t="s">
         <v>155</v>
       </c>
       <c r="E598" s="11" t="s">
         <v>159</v>
       </c>
       <c r="F598" s="48"/>
       <c r="G598" s="64">
         <v>0.2</v>
       </c>
       <c r="H598" s="32"/>
       <c r="M598" s="32"/>
     </row>
     <row r="599" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B599" s="97" t="s">
@@ -15956,74 +15973,74 @@
       <c r="M604" s="57"/>
     </row>
     <row r="605" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B605" s="10"/>
       <c r="C605" s="29"/>
       <c r="D605" s="29"/>
       <c r="E605" s="29"/>
       <c r="F605" s="29"/>
       <c r="G605" s="32"/>
       <c r="H605" s="57"/>
       <c r="M605" s="57"/>
     </row>
     <row r="606" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B606" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C606" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D606" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E606" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F606" s="147" t="s">
+      <c r="F606" s="148" t="s">
         <v>16</v>
       </c>
-      <c r="G606" s="148"/>
+      <c r="G606" s="149"/>
       <c r="H606" s="57"/>
       <c r="M606" s="57"/>
     </row>
     <row r="607" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B607" s="76" t="s">
         <v>85</v>
       </c>
       <c r="C607" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D607" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E607" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="F607" s="147" t="s">
+      <c r="F607" s="148" t="s">
         <v>22</v>
       </c>
-      <c r="G607" s="148"/>
+      <c r="G607" s="149"/>
       <c r="H607" s="32"/>
       <c r="M607" s="32"/>
     </row>
     <row r="608" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B608" s="97" t="s">
         <v>266</v>
       </c>
       <c r="C608" s="40">
         <v>30498</v>
       </c>
       <c r="D608" s="11" t="s">
         <v>147</v>
       </c>
       <c r="E608" s="11" t="s">
         <v>151</v>
       </c>
       <c r="F608" s="48"/>
       <c r="G608" s="64">
         <v>0.2</v>
       </c>
       <c r="H608" s="32"/>
       <c r="M608" s="32"/>
     </row>
     <row r="609" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B609" s="97" t="s">
@@ -16108,74 +16125,74 @@
       <c r="M613" s="57"/>
     </row>
     <row r="614" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B614" s="10"/>
       <c r="C614" s="29"/>
       <c r="D614" s="29"/>
       <c r="E614" s="29"/>
       <c r="F614" s="29"/>
       <c r="G614" s="32"/>
       <c r="H614" s="57"/>
       <c r="M614" s="57"/>
     </row>
     <row r="615" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B615" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C615" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D615" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E615" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F615" s="147" t="s">
+      <c r="F615" s="148" t="s">
         <v>16</v>
       </c>
-      <c r="G615" s="148"/>
+      <c r="G615" s="149"/>
       <c r="H615" s="57"/>
       <c r="M615" s="57"/>
     </row>
     <row r="616" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B616" s="76" t="s">
         <v>86</v>
       </c>
       <c r="C616" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D616" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E616" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="F616" s="147" t="s">
+      <c r="F616" s="148" t="s">
         <v>22</v>
       </c>
-      <c r="G616" s="148"/>
+      <c r="G616" s="149"/>
       <c r="H616" s="32"/>
       <c r="M616" s="32"/>
     </row>
     <row r="617" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B617" s="97" t="s">
         <v>270</v>
       </c>
       <c r="C617" s="40">
         <v>30130</v>
       </c>
       <c r="D617" s="11" t="s">
         <v>139</v>
       </c>
       <c r="E617" s="11" t="s">
         <v>143</v>
       </c>
       <c r="F617" s="48"/>
       <c r="G617" s="64">
         <v>0.1</v>
       </c>
       <c r="H617" s="32"/>
       <c r="M617" s="32"/>
     </row>
     <row r="618" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B618" s="97" t="s">
@@ -16260,74 +16277,74 @@
       <c r="M622" s="57"/>
     </row>
     <row r="623" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B623" s="10"/>
       <c r="C623" s="29"/>
       <c r="D623" s="29"/>
       <c r="E623" s="29"/>
       <c r="F623" s="29"/>
       <c r="G623" s="32"/>
       <c r="H623" s="57"/>
       <c r="M623" s="57"/>
     </row>
     <row r="624" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B624" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C624" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D624" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E624" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F624" s="147" t="s">
+      <c r="F624" s="148" t="s">
         <v>16</v>
       </c>
-      <c r="G624" s="148"/>
+      <c r="G624" s="149"/>
       <c r="H624" s="57"/>
       <c r="M624" s="57"/>
     </row>
     <row r="625" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B625" s="76" t="s">
         <v>87</v>
       </c>
       <c r="C625" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D625" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E625" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="F625" s="147" t="s">
+      <c r="F625" s="148" t="s">
         <v>22</v>
       </c>
-      <c r="G625" s="148"/>
+      <c r="G625" s="149"/>
       <c r="H625" s="32"/>
       <c r="M625" s="32"/>
     </row>
     <row r="626" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B626" s="97" t="s">
         <v>274</v>
       </c>
       <c r="C626" s="40">
         <v>29769</v>
       </c>
       <c r="D626" s="11" t="s">
         <v>131</v>
       </c>
       <c r="E626" s="11" t="s">
         <v>135</v>
       </c>
       <c r="F626" s="48"/>
       <c r="G626" s="64">
         <v>0.1</v>
       </c>
       <c r="H626" s="32"/>
       <c r="M626" s="32"/>
     </row>
     <row r="627" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B627" s="97" t="s">
@@ -16412,74 +16429,74 @@
       <c r="M631" s="57"/>
     </row>
     <row r="632" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B632" s="10"/>
       <c r="C632" s="29"/>
       <c r="D632" s="29"/>
       <c r="E632" s="29"/>
       <c r="F632" s="29"/>
       <c r="G632" s="32"/>
       <c r="H632" s="57"/>
       <c r="M632" s="57"/>
     </row>
     <row r="633" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B633" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C633" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D633" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E633" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F633" s="147" t="s">
+      <c r="F633" s="148" t="s">
         <v>16</v>
       </c>
-      <c r="G633" s="148"/>
+      <c r="G633" s="149"/>
       <c r="H633" s="57"/>
       <c r="M633" s="57"/>
     </row>
     <row r="634" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B634" s="69" t="s">
         <v>88</v>
       </c>
       <c r="C634" s="76" t="s">
         <v>5</v>
       </c>
       <c r="D634" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E634" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="F634" s="147" t="s">
+      <c r="F634" s="148" t="s">
         <v>22</v>
       </c>
-      <c r="G634" s="148"/>
+      <c r="G634" s="149"/>
       <c r="H634" s="32"/>
       <c r="M634" s="32"/>
     </row>
     <row r="635" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B635" s="97" t="s">
         <v>128</v>
       </c>
       <c r="C635" s="40">
         <v>29382</v>
       </c>
       <c r="D635" s="40">
         <v>29406</v>
       </c>
       <c r="E635" s="40">
         <v>29439</v>
       </c>
       <c r="F635" s="48"/>
       <c r="G635" s="64">
         <v>0.05</v>
       </c>
       <c r="H635" s="32"/>
       <c r="M635" s="32"/>
     </row>
     <row r="636" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B636" s="97" t="s">
@@ -16564,74 +16581,74 @@
       <c r="M640" s="30"/>
     </row>
     <row r="641" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B641" s="10"/>
       <c r="C641" s="10"/>
       <c r="D641" s="10"/>
       <c r="E641" s="10"/>
       <c r="F641" s="10"/>
       <c r="G641" s="10"/>
       <c r="H641" s="30"/>
       <c r="M641" s="30"/>
     </row>
     <row r="642" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B642" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C642" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D642" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E642" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F642" s="147" t="s">
+      <c r="F642" s="148" t="s">
         <v>16</v>
       </c>
-      <c r="G642" s="148"/>
+      <c r="G642" s="149"/>
       <c r="H642" s="30"/>
       <c r="M642" s="30"/>
     </row>
     <row r="643" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B643" s="76" t="s">
         <v>89</v>
       </c>
       <c r="C643" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D643" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E643" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="F643" s="147" t="s">
+      <c r="F643" s="148" t="s">
         <v>22</v>
       </c>
-      <c r="G643" s="148"/>
+      <c r="G643" s="149"/>
       <c r="H643" s="32"/>
       <c r="M643" s="32"/>
     </row>
     <row r="644" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B644" s="97" t="s">
         <v>126</v>
       </c>
       <c r="C644" s="40">
         <v>28951</v>
       </c>
       <c r="D644" s="40">
         <v>28919</v>
       </c>
       <c r="E644" s="40">
         <v>28951</v>
       </c>
       <c r="F644" s="63"/>
       <c r="G644" s="64">
         <v>0.09</v>
       </c>
       <c r="H644" s="32"/>
       <c r="M644" s="32"/>
     </row>
     <row r="645" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B645" s="97"/>
@@ -16754,74 +16771,74 @@
       <c r="M651" s="30"/>
     </row>
     <row r="652" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B652" s="10"/>
       <c r="C652" s="29"/>
       <c r="D652" s="29"/>
       <c r="E652" s="29"/>
       <c r="F652" s="29"/>
       <c r="G652" s="32"/>
       <c r="H652" s="30"/>
       <c r="M652" s="30"/>
     </row>
     <row r="653" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B653" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C653" s="75" t="s">
         <v>1</v>
       </c>
       <c r="D653" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E653" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F653" s="147" t="s">
+      <c r="F653" s="148" t="s">
         <v>16</v>
       </c>
-      <c r="G653" s="148"/>
+      <c r="G653" s="149"/>
       <c r="H653" s="30"/>
       <c r="M653" s="30"/>
     </row>
     <row r="654" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B654" s="68" t="s">
         <v>36</v>
       </c>
       <c r="C654" s="68" t="s">
         <v>110</v>
       </c>
       <c r="D654" s="69" t="s">
         <v>73</v>
       </c>
       <c r="E654" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="F654" s="147" t="s">
+      <c r="F654" s="148" t="s">
         <v>22</v>
       </c>
-      <c r="G654" s="148"/>
+      <c r="G654" s="149"/>
       <c r="H654" s="32"/>
       <c r="M654" s="32"/>
     </row>
     <row r="655" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B655" s="97" t="s">
         <v>98</v>
       </c>
       <c r="C655" s="40">
         <v>28579</v>
       </c>
       <c r="D655" s="40">
         <v>28564</v>
       </c>
       <c r="E655" s="40">
         <v>28586</v>
       </c>
       <c r="F655" s="48"/>
       <c r="G655" s="64">
         <v>0.09</v>
       </c>
       <c r="H655" s="32"/>
       <c r="M655" s="32"/>
     </row>
     <row r="656" spans="2:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B656" s="97" t="s">
@@ -17069,105 +17086,105 @@
     <brk id="439" max="16383" man="1"/>
     <brk id="498" max="16383" man="1"/>
     <brk id="563" max="16383" man="1"/>
     <brk id="617" max="16383" man="1"/>
   </rowBreaks>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
   <ignoredErrors>
     <ignoredError sqref="F95 J95 F54:G54" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:G39"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.54296875" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.54296875" style="3" customWidth="1"/>
     <col min="3" max="3" width="20.54296875" style="3" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="22.6328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="22.54296875" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20.54296875" style="3" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="22.6328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="22.54296875" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14.453125" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9.1796875" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:7" customFormat="1" ht="15.5" x14ac:dyDescent="0.25">
-      <c r="B2" s="152" t="s">
+      <c r="B2" s="153" t="s">
         <v>101</v>
       </c>
-      <c r="C2" s="152"/>
-[...3 lines deleted...]
-      <c r="G2" s="152"/>
+      <c r="C2" s="153"/>
+      <c r="D2" s="153"/>
+      <c r="E2" s="153"/>
+      <c r="F2" s="153"/>
+      <c r="G2" s="153"/>
     </row>
     <row r="3" spans="2:7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B3" s="9"/>
       <c r="C3" s="7"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
     </row>
     <row r="4" spans="2:7" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="153" t="s">
+      <c r="B4" s="154" t="s">
         <v>304</v>
       </c>
-      <c r="C4" s="153"/>
-[...3 lines deleted...]
-      <c r="G4" s="153"/>
+      <c r="C4" s="154"/>
+      <c r="D4" s="154"/>
+      <c r="E4" s="154"/>
+      <c r="F4" s="154"/>
+      <c r="G4" s="154"/>
     </row>
     <row r="6" spans="2:7" s="10" customFormat="1" ht="21" x14ac:dyDescent="0.25">
-      <c r="B6" s="163" t="s">
+      <c r="B6" s="164" t="s">
         <v>305</v>
       </c>
       <c r="C6" s="73" t="s">
         <v>298</v>
       </c>
       <c r="D6" s="72" t="s">
         <v>306</v>
       </c>
       <c r="E6" s="73" t="s">
         <v>299</v>
       </c>
       <c r="F6" s="72" t="s">
         <v>307</v>
       </c>
       <c r="G6" s="72" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="7" spans="2:7" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="164"/>
+      <c r="B7" s="165"/>
       <c r="C7" s="74" t="s">
         <v>100</v>
       </c>
       <c r="D7" s="74" t="s">
         <v>372</v>
       </c>
       <c r="E7" s="74" t="s">
         <v>100</v>
       </c>
       <c r="F7" s="74" t="s">
         <v>371</v>
       </c>
       <c r="G7" s="74" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="8" spans="2:7" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="11">
         <v>2026</v>
       </c>
       <c r="C8" s="124">
         <f>SUM('Histórico de Proventos'!O8:O13)/1000</f>
         <v>3933937.2700243131</v>
       </c>
       <c r="D8" s="125">
@@ -17808,102 +17825,102 @@
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="B2:G2"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" scale="99" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;1#&amp;"Calibri"&amp;9&amp;K737373Informação Interna</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{10335F6F-F5E4-455E-BA72-39A68459CB5C}">
   <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.54296875" style="126" customWidth="1"/>
     <col min="2" max="2" width="11.81640625" style="126" customWidth="1"/>
     <col min="3" max="3" width="14.453125" style="126" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="12.90625" style="126" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.81640625" style="126" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.81640625" style="126" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="43.36328125" style="126" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="43.453125" style="126" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="2.54296875" style="126" customWidth="1"/>
     <col min="8" max="8" width="26.81640625" style="126" bestFit="1" customWidth="1"/>
     <col min="9" max="16384" width="9.1796875" style="126"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="127" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="126"/>
       <c r="B1" s="126"/>
       <c r="C1" s="126"/>
       <c r="D1" s="126"/>
       <c r="E1" s="126"/>
       <c r="F1" s="126"/>
       <c r="G1" s="126"/>
     </row>
     <row r="2" spans="1:7" s="127" customFormat="1" ht="15.5" x14ac:dyDescent="0.25">
       <c r="A2" s="126"/>
-      <c r="B2" s="165" t="s">
+      <c r="B2" s="166" t="s">
         <v>101</v>
       </c>
-      <c r="C2" s="165"/>
-[...2 lines deleted...]
-      <c r="F2" s="165"/>
+      <c r="C2" s="166"/>
+      <c r="D2" s="166"/>
+      <c r="E2" s="166"/>
+      <c r="F2" s="166"/>
       <c r="G2" s="126"/>
     </row>
     <row r="3" spans="1:7" s="127" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A3" s="126"/>
       <c r="B3" s="128"/>
       <c r="C3" s="129"/>
       <c r="D3" s="130"/>
       <c r="E3" s="130"/>
       <c r="F3" s="130"/>
       <c r="G3" s="126"/>
     </row>
     <row r="4" spans="1:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="166" t="s">
+      <c r="B4" s="167" t="s">
         <v>347</v>
       </c>
-      <c r="C4" s="166"/>
-[...2 lines deleted...]
-      <c r="F4" s="166"/>
+      <c r="C4" s="167"/>
+      <c r="D4" s="167"/>
+      <c r="E4" s="167"/>
+      <c r="F4" s="167"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="B5" s="167"/>
-[...3 lines deleted...]
-      <c r="F5" s="167"/>
+      <c r="B5" s="168"/>
+      <c r="C5" s="168"/>
+      <c r="D5" s="168"/>
+      <c r="E5" s="168"/>
+      <c r="F5" s="168"/>
     </row>
     <row r="6" spans="1:7" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="131" t="s">
         <v>66</v>
       </c>
       <c r="C6" s="131" t="s">
         <v>348</v>
       </c>
       <c r="D6" s="131" t="s">
         <v>349</v>
       </c>
       <c r="E6" s="131" t="s">
         <v>350</v>
       </c>
       <c r="F6" s="132" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="133">
         <v>46006</v>
       </c>
       <c r="C7" s="133">
         <v>46009</v>
       </c>
@@ -18143,102 +18160,101 @@
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:F5"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;9&amp;K737373 Informação Interna</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="D7:D20" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{18CD9D0F-A394-4EC5-BB83-3DA930198C26}">
   <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.54296875" style="126" customWidth="1"/>
     <col min="2" max="2" width="11.81640625" style="126" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="14.453125" style="126" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="14.36328125" style="126" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="14.453125" style="126" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.453125" style="126" customWidth="1"/>
     <col min="6" max="6" width="53.1796875" style="126" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="2.54296875" style="126" customWidth="1"/>
     <col min="8" max="16384" width="9.1796875" style="126"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="127" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="126"/>
       <c r="B1" s="126"/>
       <c r="C1" s="126"/>
       <c r="D1" s="126"/>
       <c r="E1" s="126"/>
       <c r="F1" s="126"/>
       <c r="G1" s="126"/>
     </row>
     <row r="2" spans="1:7" s="127" customFormat="1" ht="15.5" x14ac:dyDescent="0.25">
       <c r="A2" s="126"/>
-      <c r="B2" s="165" t="s">
+      <c r="B2" s="166" t="s">
         <v>101</v>
       </c>
-      <c r="C2" s="165"/>
-[...2 lines deleted...]
-      <c r="F2" s="165"/>
+      <c r="C2" s="166"/>
+      <c r="D2" s="166"/>
+      <c r="E2" s="166"/>
+      <c r="F2" s="166"/>
       <c r="G2" s="126"/>
     </row>
     <row r="3" spans="1:7" s="127" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A3" s="126"/>
       <c r="B3" s="128"/>
       <c r="C3" s="129"/>
       <c r="D3" s="129"/>
       <c r="E3" s="129"/>
       <c r="F3" s="130"/>
       <c r="G3" s="126"/>
     </row>
     <row r="4" spans="1:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="166" t="s">
+      <c r="B4" s="167" t="s">
         <v>367</v>
       </c>
-      <c r="C4" s="166"/>
-[...2 lines deleted...]
-      <c r="F4" s="166"/>
+      <c r="C4" s="167"/>
+      <c r="D4" s="167"/>
+      <c r="E4" s="167"/>
+      <c r="F4" s="167"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="B5" s="167"/>
-[...3 lines deleted...]
-      <c r="F5" s="167"/>
+      <c r="B5" s="168"/>
+      <c r="C5" s="168"/>
+      <c r="D5" s="168"/>
+      <c r="E5" s="168"/>
+      <c r="F5" s="168"/>
     </row>
     <row r="6" spans="1:7" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="131" t="s">
         <v>66</v>
       </c>
       <c r="C6" s="131" t="s">
         <v>348</v>
       </c>
       <c r="D6" s="131" t="s">
         <v>368</v>
       </c>
       <c r="E6" s="131" t="s">
         <v>369</v>
       </c>
       <c r="F6" s="132" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="133">
         <v>45698</v>
       </c>
       <c r="C7" s="133">
         <v>45705</v>
       </c>
@@ -18595,50 +18611,307 @@
     <row r="30" spans="2:6" x14ac:dyDescent="0.25">
       <c r="D30" s="142"/>
       <c r="E30" s="142"/>
     </row>
     <row r="31" spans="2:6" x14ac:dyDescent="0.25">
       <c r="D31" s="142"/>
       <c r="E31" s="142"/>
       <c r="F31" s="143"/>
     </row>
     <row r="32" spans="2:6" x14ac:dyDescent="0.25">
       <c r="D32" s="142"/>
       <c r="E32" s="142"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:F5"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;9&amp;K737373 Informação Interna</oddFooter>
   </headerFooter>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100F0F62FD0EF92EF4A88336559C589C1B5" ma:contentTypeVersion="12" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="453a4070057d955641b62ff91bed63c4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6f0b29e4-82b4-44f2-84f2-9e7d13234ef4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fdda691950309681da2caf36a461bc4c" ns2:_="">
+    <xsd:import namespace="6f0b29e4-82b4-44f2-84f2-9e7d13234ef4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6f0b29e4-82b4-44f2-84f2-9e7d13234ef4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Marcações de imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="64541468-8ef6-459a-bc52-644d064b2274" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de Conteúdo"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6f0b29e4-82b4-44f2-84f2-9e7d13234ef4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94DABA66-640A-4726-9176-902B2D79875D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="6f0b29e4-82b4-44f2-84f2-9e7d13234ef4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C4EA546-DBFB-4A11-85E6-5B5CCED151C1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24626ED7-9F11-432E-9C1F-E1E11B305BBB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6f0b29e4-82b4-44f2-84f2-9e7d13234ef4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a951ecb4-9e3a-4e88-b644-4a8d47e39556}" enabled="1" method="Standard" siteId="{d80478e3-bb54-4556-989b-3ba1b1dc6fff}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos Nomeados</vt:lpstr>
       </vt:variant>
       <vt:variant>
@@ -18655,59 +18928,68 @@
       <vt:lpstr>Bonificação!Area_de_impressao</vt:lpstr>
       <vt:lpstr>'Proventos Totais'!Area_de_impressao</vt:lpstr>
       <vt:lpstr>Subscrição!Area_de_impressao</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>BANCO ITAÚ S/A</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>BANCO ITAÚ S/A</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EcoUpdateId">
-    <vt:lpwstr>1458172835</vt:lpwstr>
+    <vt:lpwstr>1469999668</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EcoUpdateMessage">
-    <vt:lpwstr>2026/03/17-00:00:35</vt:lpwstr>
+    <vt:lpwstr>2026/07/31-21:14:28</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="EcoUpdateStatus">
-    <vt:lpwstr>2026-03-16=BRA:St,ME,Fd,TP;USA:St,ME;ARG:St,ME,TP;MEX:ME;CHL:St,ME;PER:St,ME,Fd;SAU:St|2022-10-17=USA:TP|2026-03-13=ARG:Fd;MEX:St,Fd,TP;CHL:Fd;COL:St,ME|2021-11-17=CHL:TP|2014-02-26=VEN:St|2002-11-08=JPN:St|2026-02-18=GBR:St,ME|2016-08-18=NNN:St|2026-03-12=COL:Fd|2026-03-04=PER:TP|2007-01-31=ESP:St|2003-01-29=CHN:St|2003-01-28=TWN:St|2003-01-30=HKG:St;KOR:St|2023-01-19=OTH:St|2025-06-24=PAN:St|2024-06-24=SAU:ME</vt:lpwstr>
+    <vt:lpwstr>2026-07-30=BRA:St,Fd,TP;USA:TP;ARG:St,ME,Fd,TP;MEX:TP;CHL:Fd;COL:St,ME;PER:St,ME,Fd|2026-07-31=BRA:ME;USA:St,ME;MEX:St,ME,Fd;CHL:St,ME;SAU:St|2021-11-17=CHL:TP|2014-02-26=VEN:St|2002-11-08=JPN:St|2026-07-29=GBR:St,ME|2016-08-18=NNN:St|2026-04-07=COL:Fd|2026-04-15=PER:TP|2007-01-31=ESP:St|2003-01-29=CHN:St|2003-01-28=TWN:St|2003-01-30=HKG:St;KOR:St|2023-01-19=OTH:St|2025-06-24=PAN:St|2024-06-24=SAU:ME</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2974fe19-b04a-4555-a7db-8e59f52bad00_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2974fe19-b04a-4555-a7db-8e59f52bad00_SetDate">
     <vt:lpwstr>2022-12-02T14:58:40Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2974fe19-b04a-4555-a7db-8e59f52bad00_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2974fe19-b04a-4555-a7db-8e59f52bad00_Name">
     <vt:lpwstr>Interno</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2974fe19-b04a-4555-a7db-8e59f52bad00_SiteId">
     <vt:lpwstr>d80478e3-bb54-4556-989b-3ba1b1dc6fff</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_2974fe19-b04a-4555-a7db-8e59f52bad00_ActionId">
     <vt:lpwstr>732e3b5d-7e28-4a09-b337-af3a700d96ee</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_2974fe19-b04a-4555-a7db-8e59f52bad00_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="{A44787D4-0540-4523-9961-78E4036D8C6D}">
     <vt:lpwstr>{928915B1-94CD-408D-8DC4-E42FD8D071EE}</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ContentTypeId">
+    <vt:lpwstr>0x010100F0F62FD0EF92EF4A88336559C589C1B5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Order">
+    <vt:r8>190600</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>