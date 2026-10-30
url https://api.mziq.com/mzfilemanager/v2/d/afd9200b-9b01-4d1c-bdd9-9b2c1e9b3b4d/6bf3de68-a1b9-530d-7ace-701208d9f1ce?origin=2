--- v0 (2026-07-28)
+++ v1 (2026-10-30)
@@ -1,45 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Administracao_Financas\Controladoria\Relacoes_Investidores\Dividendos\Histórico de Dividendos Website\2026\2026.06.15\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B11857DA-C8E2-41F8-A9C1-24641FDC3E6E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="History of Earnings" sheetId="1" r:id="rId1"/>
     <sheet name="Total Earnings" sheetId="2" r:id="rId2"/>
     <sheet name="Bonus Shares" sheetId="4" r:id="rId3"/>
     <sheet name="Subscription" sheetId="3" r:id="rId4"/>
@@ -6571,51 +6574,51 @@
       <rgbColor rgb="00996666"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="003333CC"/>
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -19456,50 +19459,283 @@
       <c r="D27" s="153" t="s">
         <v>1306</v>
       </c>
       <c r="E27" s="155" t="s">
         <v>1324</v>
       </c>
       <c r="F27" s="162" t="s">
         <v>754</v>
       </c>
       <c r="H27" s="156"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="B2:F2"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="92" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;1#&amp;"Calibri"&amp;9&amp;K737373Informação Interna</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100F0F62FD0EF92EF4A88336559C589C1B5" ma:contentTypeVersion="12" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="453a4070057d955641b62ff91bed63c4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6f0b29e4-82b4-44f2-84f2-9e7d13234ef4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fdda691950309681da2caf36a461bc4c" ns2:_="">
+    <xsd:import namespace="6f0b29e4-82b4-44f2-84f2-9e7d13234ef4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6f0b29e4-82b4-44f2-84f2-9e7d13234ef4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Marcações de imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="64541468-8ef6-459a-bc52-644d064b2274" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de Conteúdo"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6f0b29e4-82b4-44f2-84f2-9e7d13234ef4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A21C8E76-9D15-47B4-9CA6-C760144E1FC0}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{342D9C39-44A1-4566-B6A1-E340DCEFCA24}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE167355-0E6E-4A7D-9979-415CED70CE77}"/>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a951ecb4-9e3a-4e88-b644-4a8d47e39556}" enabled="1" method="Standard" siteId="{d80478e3-bb54-4556-989b-3ba1b1dc6fff}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos Nomeados</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
@@ -19550,27 +19786,36 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2974fe19-b04a-4555-a7db-8e59f52bad00_Name">
     <vt:lpwstr>Interno</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2974fe19-b04a-4555-a7db-8e59f52bad00_SiteId">
     <vt:lpwstr>d80478e3-bb54-4556-989b-3ba1b1dc6fff</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2974fe19-b04a-4555-a7db-8e59f52bad00_ActionId">
     <vt:lpwstr>5e23e33a-0d4c-4260-a759-8b87a22da549</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2974fe19-b04a-4555-a7db-8e59f52bad00_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="{A44787D4-0540-4523-9961-78E4036D8C6D}">
     <vt:lpwstr>{5A015084-4D69-47F9-B5E7-5771391D3EBB}</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="EcoUpdateId">
     <vt:lpwstr>1439404848</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="EcoUpdateMessage">
     <vt:lpwstr>2025/08/11-18:40:48</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="EcoUpdateStatus">
     <vt:lpwstr>2025-08-08=BRA:St,ME,TP;USA:St,ME;ARG:St,ME,TP;MEX:St,ME,Fd,TP;CHL:St,ME,Fd;COL:St,ME;PER:St,ME,Fd|2025-08-10=BRA:Fd|2022-10-17=USA:TP|2025-08-07=ARG:Fd;PER:TP;SAU:St|2021-11-17=CHL:TP|2014-02-26=VEN:St|2002-11-08=JPN:St|2025-07-30=GBR:St,ME|2016-08-18=NNN:St|2025-08-05=COL:Fd|2007-01-31=ESP:St|2003-01-29=CHN:St|2003-01-28=TWN:St|2003-01-30=HKG:St;KOR:St|2023-01-19=OTH:St|2025-06-24=PAN:St|2024-06-24=SAU:ME</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ContentTypeId">
+    <vt:lpwstr>0x010100F0F62FD0EF92EF4A88336559C589C1B5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Order">
+    <vt:r8>190400</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>