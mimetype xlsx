--- v2 (2026-02-19)
+++ v3 (2026-04-23)
@@ -11,636 +11,600 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\RI\Projeções do Mercado\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{91150217-FDEF-4554-B932-3B9A99A56E69}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C92CFE0A-FF89-4EA9-9A54-B3522C931D31}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Analyst Projections" sheetId="4" r:id="rId1"/>
     <sheet name="Projeções dos Analistas" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="wrn.VIDAS._.1099." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"VidasXfat ajustado"}</definedName>
     <definedName name="wrn.VIDAS._.1099." localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"VidasXfat ajustado"}</definedName>
     <definedName name="wrn.VIDAS._.1099." hidden="1">{#N/A,#N/A,FALSE,"VidasXfat ajustado"}</definedName>
   </definedNames>
-  <calcPr calcId="191029" calcMode="manual"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="T19" i="2" l="1"/>
-[...8 lines deleted...]
-  <c r="T13" i="4"/>
+  <c r="S18" i="4" l="1"/>
+  <c r="T18" i="4"/>
+  <c r="L14" i="4"/>
+  <c r="M14" i="4"/>
+  <c r="N14" i="4"/>
+  <c r="O14" i="4"/>
+  <c r="P14" i="4"/>
+  <c r="Q14" i="4"/>
+  <c r="R14" i="4"/>
   <c r="S14" i="4"/>
   <c r="T14" i="4"/>
-  <c r="S15" i="4"/>
-[...4 lines deleted...]
-  <c r="T19" i="4"/>
+  <c r="U14" i="4"/>
+  <c r="V14" i="4"/>
+  <c r="W14" i="4"/>
+  <c r="X14" i="4"/>
+  <c r="L7" i="4"/>
+  <c r="M7" i="4"/>
+  <c r="N7" i="4"/>
+  <c r="O7" i="4"/>
+  <c r="P7" i="4"/>
+  <c r="Q7" i="4"/>
+  <c r="R7" i="4"/>
   <c r="S7" i="4"/>
   <c r="T7" i="4"/>
+  <c r="U7" i="4"/>
+  <c r="V7" i="4"/>
+  <c r="W7" i="4"/>
+  <c r="X7" i="4"/>
+  <c r="X12" i="4"/>
+  <c r="T12" i="4"/>
+  <c r="P12" i="4"/>
+  <c r="L12" i="4"/>
+  <c r="G17" i="4"/>
+  <c r="H17" i="4"/>
+  <c r="I17" i="4"/>
+  <c r="J17" i="4"/>
+  <c r="K17" i="4"/>
+  <c r="L17" i="4"/>
+  <c r="M17" i="4"/>
+  <c r="N17" i="4"/>
+  <c r="O17" i="4"/>
+  <c r="P17" i="4"/>
+  <c r="Q17" i="4"/>
+  <c r="R17" i="4"/>
+  <c r="S17" i="4"/>
+  <c r="T17" i="4"/>
+  <c r="U17" i="4"/>
+  <c r="V17" i="4"/>
+  <c r="W17" i="4"/>
+  <c r="X17" i="4"/>
+  <c r="F17" i="4"/>
+  <c r="H18" i="4"/>
+  <c r="I18" i="4"/>
+  <c r="J18" i="4"/>
+  <c r="L18" i="4"/>
+  <c r="M18" i="4"/>
+  <c r="N18" i="4"/>
+  <c r="P18" i="4"/>
+  <c r="Q18" i="4"/>
+  <c r="R18" i="4"/>
+  <c r="U18" i="4"/>
+  <c r="V18" i="4"/>
+  <c r="X18" i="4"/>
+  <c r="H16" i="4"/>
+  <c r="I16" i="4"/>
+  <c r="J16" i="4"/>
+  <c r="K16" i="4"/>
+  <c r="L16" i="4"/>
+  <c r="M16" i="4"/>
+  <c r="N16" i="4"/>
+  <c r="O16" i="4"/>
+  <c r="P16" i="4"/>
+  <c r="Q16" i="4"/>
+  <c r="R16" i="4"/>
+  <c r="S16" i="4"/>
+  <c r="T16" i="4"/>
+  <c r="U16" i="4"/>
+  <c r="V16" i="4"/>
+  <c r="W16" i="4"/>
+  <c r="X16" i="4"/>
+  <c r="G16" i="4"/>
+  <c r="H5" i="4" l="1"/>
+  <c r="I5" i="4"/>
+  <c r="J5" i="4"/>
+  <c r="K5" i="4"/>
+  <c r="L5" i="4"/>
+  <c r="M5" i="4"/>
+  <c r="N5" i="4"/>
+  <c r="O5" i="4"/>
+  <c r="P5" i="4"/>
+  <c r="Q5" i="4"/>
+  <c r="R5" i="4"/>
   <c r="S5" i="4"/>
   <c r="T5" i="4"/>
-  <c r="S6" i="4"/>
-[...2 lines deleted...]
-  <c r="R9" i="4"/>
+  <c r="U5" i="4"/>
+  <c r="V5" i="4"/>
+  <c r="W5" i="4"/>
+  <c r="X5" i="4"/>
+  <c r="G5" i="4"/>
+  <c r="G6" i="4"/>
+  <c r="H8" i="4"/>
+  <c r="H9" i="4"/>
+  <c r="H10" i="4"/>
+  <c r="H12" i="4"/>
+  <c r="H13" i="4"/>
+  <c r="H14" i="4"/>
+  <c r="H15" i="4"/>
+  <c r="H7" i="4"/>
+  <c r="S18" i="2"/>
+  <c r="D16" i="2"/>
+  <c r="F16" i="2"/>
+  <c r="F18" i="2" s="1"/>
+  <c r="G18" i="4" s="1"/>
+  <c r="R13" i="2"/>
+  <c r="W21" i="2"/>
+  <c r="W20" i="2"/>
+  <c r="W19" i="2"/>
+  <c r="W16" i="2"/>
+  <c r="S21" i="2"/>
+  <c r="S20" i="2"/>
+  <c r="O21" i="2"/>
+  <c r="O20" i="2"/>
+  <c r="O19" i="2"/>
+  <c r="O16" i="2"/>
+  <c r="K21" i="2"/>
+  <c r="K20" i="2"/>
+  <c r="K19" i="2"/>
+  <c r="K16" i="2"/>
+  <c r="H16" i="2"/>
+  <c r="G21" i="2"/>
+  <c r="G20" i="2"/>
+  <c r="G19" i="2"/>
+  <c r="G16" i="2"/>
+  <c r="G14" i="2"/>
+  <c r="L16" i="2"/>
+  <c r="J16" i="2"/>
+  <c r="J18" i="2" s="1"/>
+  <c r="K18" i="4" s="1"/>
+  <c r="S12" i="4"/>
+  <c r="S13" i="4"/>
+  <c r="S8" i="4"/>
   <c r="F8" i="4"/>
   <c r="G8" i="4"/>
   <c r="I8" i="4"/>
   <c r="J8" i="4"/>
   <c r="K8" i="4"/>
   <c r="M8" i="4"/>
   <c r="N8" i="4"/>
   <c r="O8" i="4"/>
   <c r="Q8" i="4"/>
   <c r="R8" i="4"/>
   <c r="U8" i="4"/>
   <c r="V8" i="4"/>
   <c r="W8" i="4"/>
-  <c r="I9" i="4"/>
-[...14 lines deleted...]
-  <c r="D6" i="4"/>
   <c r="D7" i="4"/>
   <c r="D8" i="4"/>
-  <c r="D9" i="4"/>
   <c r="D10" i="4"/>
-  <c r="N16" i="2"/>
-[...5 lines deleted...]
-  <c r="G14" i="2"/>
+  <c r="T15" i="4"/>
+  <c r="S15" i="4"/>
   <c r="F14" i="2"/>
-  <c r="F14" i="4" s="1"/>
-[...29 lines deleted...]
-  <c r="X6" i="4"/>
+  <c r="F14" i="4"/>
+  <c r="T19" i="2"/>
   <c r="F7" i="4"/>
   <c r="G7" i="4"/>
-  <c r="H7" i="4"/>
   <c r="I7" i="4"/>
   <c r="J7" i="4"/>
   <c r="K7" i="4"/>
-  <c r="L7" i="4"/>
-[...9 lines deleted...]
-  <c r="X7" i="4"/>
   <c r="I10" i="4"/>
-  <c r="D11" i="4"/>
-[...16 lines deleted...]
-  <c r="X11" i="4"/>
   <c r="D12" i="4"/>
   <c r="F12" i="4"/>
   <c r="G12" i="4"/>
-  <c r="H12" i="4"/>
   <c r="I12" i="4"/>
   <c r="J12" i="4"/>
   <c r="K12" i="4"/>
-  <c r="L12" i="4"/>
   <c r="M12" i="4"/>
   <c r="N12" i="4"/>
   <c r="O12" i="4"/>
-  <c r="P12" i="4"/>
   <c r="Q12" i="4"/>
   <c r="R12" i="4"/>
   <c r="U12" i="4"/>
   <c r="V12" i="4"/>
   <c r="W12" i="4"/>
-  <c r="X12" i="4"/>
   <c r="D13" i="4"/>
   <c r="F13" i="4"/>
   <c r="G13" i="4"/>
-  <c r="H13" i="4"/>
   <c r="I13" i="4"/>
   <c r="J13" i="4"/>
   <c r="K13" i="4"/>
   <c r="L13" i="4"/>
   <c r="M13" i="4"/>
   <c r="N13" i="4"/>
   <c r="O13" i="4"/>
   <c r="P13" i="4"/>
   <c r="Q13" i="4"/>
   <c r="R13" i="4"/>
   <c r="U13" i="4"/>
   <c r="V13" i="4"/>
   <c r="W13" i="4"/>
   <c r="X13" i="4"/>
   <c r="D14" i="4"/>
   <c r="G14" i="4"/>
-  <c r="H14" i="4"/>
   <c r="I14" i="4"/>
   <c r="J14" i="4"/>
   <c r="K14" i="4"/>
-  <c r="L14" i="4"/>
-[...9 lines deleted...]
-  <c r="X14" i="4"/>
   <c r="D15" i="4"/>
   <c r="F15" i="4"/>
   <c r="G15" i="4"/>
-  <c r="H15" i="4"/>
   <c r="I15" i="4"/>
   <c r="J15" i="4"/>
   <c r="K15" i="4"/>
   <c r="L15" i="4"/>
   <c r="M15" i="4"/>
   <c r="N15" i="4"/>
   <c r="O15" i="4"/>
   <c r="P15" i="4"/>
   <c r="Q15" i="4"/>
   <c r="R15" i="4"/>
   <c r="U15" i="4"/>
   <c r="V15" i="4"/>
   <c r="W15" i="4"/>
   <c r="X15" i="4"/>
-  <c r="K16" i="2"/>
-  <c r="L16" i="2"/>
   <c r="P16" i="2"/>
-  <c r="L18" i="2" l="1"/>
-[...4 lines deleted...]
-  <c r="L16" i="4"/>
+  <c r="G18" i="2" l="1"/>
+  <c r="K18" i="2"/>
+  <c r="H18" i="2"/>
+  <c r="T13" i="4"/>
+  <c r="T19" i="4" s="1"/>
+  <c r="P18" i="2"/>
+  <c r="L18" i="2"/>
+  <c r="S16" i="2"/>
+  <c r="S19" i="2"/>
   <c r="F16" i="4"/>
-  <c r="R5" i="4"/>
-[...8 lines deleted...]
-  <c r="T16" i="2"/>
+  <c r="T16" i="2" l="1"/>
+  <c r="T18" i="2" s="1"/>
   <c r="R16" i="2"/>
   <c r="R18" i="2" s="1"/>
-  <c r="S16" i="2"/>
   <c r="E16" i="4"/>
-  <c r="G16" i="2"/>
-[...2 lines deleted...]
-  <c r="O16" i="2"/>
+  <c r="N16" i="2"/>
   <c r="V16" i="2"/>
-  <c r="V18" i="2" s="1"/>
-[...1 lines deleted...]
-  <c r="W18" i="2" s="1"/>
   <c r="X16" i="2"/>
-  <c r="S18" i="2" l="1"/>
-  <c r="X18" i="2"/>
+  <c r="X18" i="2" s="1"/>
+  <c r="N18" i="2" l="1"/>
+  <c r="O18" i="4" s="1"/>
   <c r="O18" i="2"/>
-  <c r="P18" i="2"/>
-[...5 lines deleted...]
-  <c r="U16" i="2"/>
+  <c r="V18" i="2"/>
+  <c r="W18" i="4" s="1"/>
+  <c r="W18" i="2"/>
   <c r="B16" i="2"/>
   <c r="X21" i="2"/>
-  <c r="W21" i="2"/>
   <c r="V21" i="2"/>
+  <c r="U21" i="2"/>
   <c r="T21" i="2"/>
-  <c r="S21" i="2"/>
   <c r="R21" i="2"/>
+  <c r="Q21" i="2"/>
   <c r="P21" i="2"/>
-  <c r="O21" i="2"/>
   <c r="N21" i="2"/>
+  <c r="M21" i="2"/>
   <c r="L21" i="2"/>
-  <c r="K21" i="2"/>
   <c r="J21" i="2"/>
+  <c r="I21" i="2"/>
   <c r="H21" i="2"/>
-  <c r="G21" i="2"/>
   <c r="F21" i="2"/>
+  <c r="E21" i="2"/>
   <c r="X20" i="2"/>
-  <c r="W20" i="2"/>
   <c r="V20" i="2"/>
+  <c r="U20" i="2"/>
   <c r="T20" i="2"/>
-  <c r="S20" i="2"/>
   <c r="R20" i="2"/>
+  <c r="Q20" i="2"/>
   <c r="P20" i="2"/>
-  <c r="O20" i="2"/>
   <c r="N20" i="2"/>
+  <c r="M20" i="2"/>
   <c r="L20" i="2"/>
-  <c r="K20" i="2"/>
   <c r="J20" i="2"/>
+  <c r="I20" i="2"/>
   <c r="H20" i="2"/>
-  <c r="G20" i="2"/>
   <c r="F20" i="2"/>
+  <c r="E20" i="2"/>
   <c r="X19" i="2"/>
-  <c r="W19" i="2"/>
   <c r="V19" i="2"/>
-  <c r="S19" i="2"/>
+  <c r="U19" i="2"/>
   <c r="R19" i="2"/>
+  <c r="Q19" i="2"/>
   <c r="P19" i="2"/>
-  <c r="O19" i="2"/>
   <c r="N19" i="2"/>
+  <c r="M19" i="2"/>
   <c r="L19" i="2"/>
-  <c r="K19" i="2"/>
   <c r="J19" i="2"/>
+  <c r="I19" i="2"/>
   <c r="H19" i="2"/>
-  <c r="G19" i="2"/>
   <c r="F19" i="2"/>
   <c r="F18" i="4"/>
-  <c r="G18" i="4"/>
-[...22 lines deleted...]
-  <c r="O21" i="4"/>
+  <c r="O21" i="4" l="1"/>
   <c r="O20" i="4"/>
   <c r="O19" i="4"/>
   <c r="N21" i="4"/>
   <c r="N20" i="4"/>
   <c r="N19" i="4"/>
   <c r="X21" i="4"/>
   <c r="X20" i="4"/>
   <c r="X19" i="4"/>
   <c r="L19" i="4"/>
   <c r="L21" i="4"/>
   <c r="L20" i="4"/>
   <c r="H19" i="4"/>
   <c r="H21" i="4"/>
   <c r="H20" i="4"/>
   <c r="W20" i="4"/>
   <c r="W19" i="4"/>
   <c r="W21" i="4"/>
   <c r="K21" i="4"/>
   <c r="K20" i="4"/>
   <c r="K19" i="4"/>
   <c r="F21" i="4"/>
   <c r="F20" i="4"/>
   <c r="F19" i="4"/>
   <c r="V21" i="4"/>
   <c r="V20" i="4"/>
   <c r="V19" i="4"/>
   <c r="J21" i="4"/>
   <c r="J20" i="4"/>
   <c r="J19" i="4"/>
   <c r="P19" i="4"/>
   <c r="P21" i="4"/>
   <c r="P20" i="4"/>
   <c r="T21" i="4"/>
   <c r="T20" i="4"/>
   <c r="G21" i="4"/>
   <c r="G20" i="4"/>
   <c r="G19" i="4"/>
   <c r="S21" i="4"/>
   <c r="S19" i="4"/>
   <c r="S20" i="4"/>
   <c r="R21" i="4"/>
   <c r="R20" i="4"/>
   <c r="R19" i="4"/>
-  <c r="M16" i="4" l="1"/>
-[...2 lines deleted...]
-  <c r="Q16" i="4"/>
   <c r="D21" i="4" l="1"/>
   <c r="D20" i="4"/>
   <c r="D19" i="4"/>
   <c r="D16" i="4"/>
   <c r="D20" i="2"/>
   <c r="D21" i="2"/>
   <c r="D19" i="2"/>
-  <c r="D16" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="54">
   <si>
     <t>Recomendação</t>
   </si>
   <si>
     <t>Preço-alvo</t>
+  </si>
+  <si>
+    <t>BTG Pactual</t>
+  </si>
+  <si>
+    <t>Neutro</t>
+  </si>
+  <si>
+    <t>Citi</t>
+  </si>
+  <si>
+    <t>Itaú BBA</t>
+  </si>
+  <si>
+    <t>J.P. Morgan</t>
+  </si>
+  <si>
+    <t>J.Safra</t>
+  </si>
+  <si>
+    <t>Santander</t>
+  </si>
+  <si>
+    <t>Consenso</t>
+  </si>
+  <si>
+    <t>Média</t>
+  </si>
+  <si>
+    <t>Desvio padrão</t>
+  </si>
+  <si>
+    <t>Máximo</t>
+  </si>
+  <si>
+    <t>Mínimo</t>
+  </si>
+  <si>
+    <t>Goldman Sachs</t>
+  </si>
+  <si>
+    <t>Venda</t>
+  </si>
+  <si>
+    <t>Morgan Stanley</t>
+  </si>
+  <si>
+    <t>Última
+Revisão</t>
+  </si>
+  <si>
+    <t>UBS</t>
+  </si>
+  <si>
+    <t>2027</t>
+  </si>
+  <si>
+    <t>BofA</t>
+  </si>
+  <si>
+    <t>∆ vs ano anterior</t>
+  </si>
+  <si>
+    <t>Odontoprev</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Last Review</t>
+  </si>
+  <si>
+    <t>Recommendation</t>
+  </si>
+  <si>
+    <t>Target Price</t>
+  </si>
+  <si>
+    <t>Members
+(thousand)</t>
+  </si>
+  <si>
+    <t>Net revenues
+(R$ million)</t>
+  </si>
+  <si>
+    <t>Adjusted EBITDA
+(R$ million)</t>
+  </si>
+  <si>
+    <t>Adjusted EBITDA
+ margin (%)</t>
+  </si>
+  <si>
+    <t>Net Income
+(R$ million)</t>
+  </si>
+  <si>
+    <t>Neutral</t>
+  </si>
+  <si>
+    <t>Sell</t>
+  </si>
+  <si>
+    <t>Mean</t>
+  </si>
+  <si>
+    <t>∆ vs previous year</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Standard Deviation </t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>11/05/2025</t>
+  </si>
+  <si>
+    <t>Jefferies</t>
+  </si>
+  <si>
+    <t>Compra</t>
+  </si>
+  <si>
+    <t>01/16/2026</t>
+  </si>
+  <si>
+    <t>Buy</t>
+  </si>
+  <si>
+    <t>2028</t>
+  </si>
+  <si>
+    <t>Beneficiários
+(milhares)</t>
   </si>
   <si>
     <t>Receita
 (R$ milhões)</t>
   </si>
   <si>
+    <t>EBITDA Ajustado
+(R$ milhões)</t>
+  </si>
+  <si>
+    <t>Margem EBITDA Ajustado
+(%)</t>
+  </si>
+  <si>
     <t>Lucro Líquido
 (R$ milhões)</t>
   </si>
   <si>
-    <t>BTG Pactual</t>
-[...161 lines deleted...]
-    <t>02/08/2026</t>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>02/27/2026</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>03/02/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="#,##0.0;\-#,##0.0"/>
     <numFmt numFmtId="168" formatCode="dd/mm/yy;@"/>
     <numFmt numFmtId="169" formatCode="0.0%"/>
     <numFmt numFmtId="170" formatCode="0.0\ &quot;p.p.&quot;"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -1547,73 +1511,75 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42599C50-6F61-4BB6-AD45-8C1D1487CB23}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X32"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="B18" sqref="B18"/>
+      <selection pane="bottomRight" activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" outlineLevelRow="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="18.81640625" style="7" customWidth="1"/>
     <col min="2" max="2" width="12.81640625" style="15" customWidth="1"/>
     <col min="3" max="3" width="17.1796875" style="7" customWidth="1"/>
     <col min="4" max="4" width="9.81640625" style="7" customWidth="1"/>
     <col min="5" max="5" width="9.81640625" style="7" hidden="1" customWidth="1"/>
-    <col min="6" max="8" width="8.81640625" style="16" customWidth="1"/>
+    <col min="6" max="6" width="8.81640625" style="16" hidden="1" customWidth="1"/>
+    <col min="7" max="8" width="8.81640625" style="16" customWidth="1"/>
     <col min="9" max="9" width="8.81640625" style="16" hidden="1" customWidth="1"/>
-    <col min="10" max="12" width="8.81640625" style="7" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="22" max="24" width="8.81640625" style="7" customWidth="1"/>
+    <col min="10" max="10" width="8.81640625" style="7" hidden="1" customWidth="1"/>
+    <col min="11" max="12" width="8.81640625" style="7" customWidth="1"/>
+    <col min="13" max="14" width="8.81640625" style="7" hidden="1" customWidth="1"/>
+    <col min="15" max="16" width="8.81640625" style="7" customWidth="1"/>
+    <col min="17" max="18" width="8.81640625" style="7" hidden="1" customWidth="1"/>
+    <col min="19" max="20" width="8.81640625" style="7" customWidth="1"/>
+    <col min="21" max="22" width="8.81640625" style="7" hidden="1" customWidth="1"/>
+    <col min="23" max="24" width="8.81640625" style="7" customWidth="1"/>
     <col min="25" max="16384" width="9.1796875" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="6" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="1"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="29"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
@@ -1628,2908 +1594,2638 @@
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
     </row>
     <row r="3" spans="1:24" ht="34" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="47"/>
       <c r="B3" s="49" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="C3" s="51" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D3" s="53" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E3" s="55" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="F3" s="44"/>
       <c r="G3" s="44"/>
       <c r="H3" s="45"/>
       <c r="I3" s="43" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="J3" s="44"/>
       <c r="K3" s="44"/>
       <c r="L3" s="45"/>
       <c r="M3" s="43" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="N3" s="44"/>
       <c r="O3" s="44"/>
       <c r="P3" s="45"/>
       <c r="Q3" s="43" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="R3" s="44"/>
       <c r="S3" s="44"/>
       <c r="T3" s="45"/>
       <c r="U3" s="43" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="V3" s="44"/>
       <c r="W3" s="44"/>
       <c r="X3" s="46"/>
     </row>
     <row r="4" spans="1:24" ht="15.65" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="48"/>
       <c r="B4" s="50"/>
       <c r="C4" s="52"/>
       <c r="D4" s="54"/>
       <c r="E4" s="17">
         <v>2024</v>
       </c>
       <c r="F4" s="17">
         <v>2025</v>
       </c>
       <c r="G4" s="17">
         <v>2026</v>
       </c>
       <c r="H4" s="22" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I4" s="22">
         <v>2024</v>
       </c>
       <c r="J4" s="17">
         <v>2025</v>
       </c>
       <c r="K4" s="17">
         <v>2026</v>
       </c>
       <c r="L4" s="22" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M4" s="22">
         <v>2024</v>
       </c>
       <c r="N4" s="17">
         <v>2025</v>
       </c>
       <c r="O4" s="17">
         <v>2026</v>
       </c>
       <c r="P4" s="22" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Q4" s="22">
         <v>2024</v>
       </c>
       <c r="R4" s="17">
         <v>2025</v>
       </c>
       <c r="S4" s="17">
         <v>2026</v>
       </c>
       <c r="T4" s="22" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U4" s="22">
         <v>2024</v>
       </c>
       <c r="V4" s="17">
         <v>2025</v>
       </c>
       <c r="W4" s="17">
         <v>2026</v>
       </c>
       <c r="X4" s="23" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:24" s="8" customFormat="1" ht="15" customHeight="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="20" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>2</v>
+      </c>
+      <c r="B5" s="37">
+        <v>46115</v>
       </c>
       <c r="C5" s="36" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="D5" s="26">
-        <f>'Projeções dos Analistas'!D5</f>
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E5" s="26"/>
       <c r="F5" s="18"/>
-      <c r="G5" s="18"/>
-[...1 lines deleted...]
-      <c r="I5" s="18"/>
+      <c r="G5" s="18">
+        <f>'Projeções dos Analistas'!F5</f>
+        <v>0</v>
+      </c>
+      <c r="H5" s="18">
+        <f>'Projeções dos Analistas'!G5</f>
+        <v>0</v>
+      </c>
+      <c r="I5" s="18">
+        <f>'Projeções dos Analistas'!H5</f>
+        <v>0</v>
+      </c>
       <c r="J5" s="18">
+        <f>'Projeções dos Analistas'!I5</f>
+        <v>0</v>
+      </c>
+      <c r="K5" s="18">
         <f>'Projeções dos Analistas'!J5</f>
-        <v>2413</v>
-[...1 lines deleted...]
-      <c r="K5" s="18">
+        <v>2632</v>
+      </c>
+      <c r="L5" s="18">
         <f>'Projeções dos Analistas'!K5</f>
-        <v>2632</v>
-[...1 lines deleted...]
-      <c r="L5" s="18">
+        <v>2866</v>
+      </c>
+      <c r="M5" s="18">
         <f>'Projeções dos Analistas'!L5</f>
-        <v>2866</v>
-[...1 lines deleted...]
-      <c r="M5" s="18">
+        <v>0</v>
+      </c>
+      <c r="N5" s="18">
         <f>'Projeções dos Analistas'!M5</f>
         <v>0</v>
       </c>
-      <c r="N5" s="18">
+      <c r="O5" s="18">
         <f>'Projeções dos Analistas'!N5</f>
-        <v>774.24599999999998</v>
-[...1 lines deleted...]
-      <c r="O5" s="18">
+        <v>854</v>
+      </c>
+      <c r="P5" s="18">
         <f>'Projeções dos Analistas'!O5</f>
-        <v>854</v>
-[...1 lines deleted...]
-      <c r="P5" s="18">
+        <v>939</v>
+      </c>
+      <c r="Q5" s="18">
         <f>'Projeções dos Analistas'!P5</f>
-        <v>939</v>
-[...1 lines deleted...]
-      <c r="Q5" s="18">
+        <v>0</v>
+      </c>
+      <c r="R5" s="18">
         <f>'Projeções dos Analistas'!Q5</f>
         <v>0</v>
       </c>
-      <c r="R5" s="19">
+      <c r="S5" s="19">
         <f>'Projeções dos Analistas'!R5</f>
-        <v>32.086448404475753</v>
-[...1 lines deleted...]
-      <c r="S5" s="19">
+        <v>32.5</v>
+      </c>
+      <c r="T5" s="19">
         <f>'Projeções dos Analistas'!S5</f>
-        <v>32.5</v>
-[...1 lines deleted...]
-      <c r="T5" s="19">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="U5" s="18">
         <f>'Projeções dos Analistas'!T5</f>
-        <v>32.799999999999997</v>
-[...1 lines deleted...]
-      <c r="U5" s="18">
+        <v>0</v>
+      </c>
+      <c r="V5" s="18">
         <f>'Projeções dos Analistas'!U5</f>
         <v>0</v>
       </c>
-      <c r="V5" s="18">
+      <c r="W5" s="18">
         <f>'Projeções dos Analistas'!V5</f>
-        <v>567</v>
-[...1 lines deleted...]
-      <c r="W5" s="18">
+        <v>599</v>
+      </c>
+      <c r="X5" s="18">
         <f>'Projeções dos Analistas'!W5</f>
-        <v>599</v>
-[...2 lines deleted...]
-        <f>'Projeções dos Analistas'!X5</f>
         <v>656</v>
       </c>
     </row>
-    <row r="6" spans="1:24" s="8" customFormat="1" ht="15" customHeight="1" outlineLevel="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:24" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A6" s="20" t="s">
-        <v>6</v>
-[...10 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="B6" s="37"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="26"/>
       <c r="E6" s="26"/>
-      <c r="F6" s="18">
+      <c r="F6" s="18"/>
+      <c r="G6" s="18">
         <f>'Projeções dos Analistas'!F6</f>
-        <v>9209.2690000000002</v>
-[...72 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H6" s="18"/>
+      <c r="I6" s="18"/>
+      <c r="J6" s="18"/>
+      <c r="K6" s="18"/>
+      <c r="L6" s="18"/>
+      <c r="M6" s="18"/>
+      <c r="N6" s="18"/>
+      <c r="O6" s="18"/>
+      <c r="P6" s="18"/>
+      <c r="Q6" s="18"/>
+      <c r="R6" s="19"/>
+      <c r="S6" s="19"/>
+      <c r="T6" s="19"/>
+      <c r="U6" s="18"/>
+      <c r="V6" s="18"/>
+      <c r="W6" s="18"/>
+      <c r="X6" s="18"/>
     </row>
     <row r="7" spans="1:24" s="8" customFormat="1" ht="15" customHeight="1" outlineLevel="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A7" s="20" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B7" s="37" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="C7" s="25" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D7" s="26">
         <f>'Projeções dos Analistas'!D7</f>
         <v>11.5</v>
       </c>
       <c r="E7" s="26"/>
       <c r="F7" s="18">
+        <f>'Projeções dos Analistas'!E7</f>
+        <v>0</v>
+      </c>
+      <c r="G7" s="18">
         <f>'Projeções dos Analistas'!F7</f>
-        <v>9287</v>
-[...1 lines deleted...]
-      <c r="G7" s="18">
+        <v>9552</v>
+      </c>
+      <c r="H7" s="18">
         <f>'Projeções dos Analistas'!G7</f>
-        <v>9552</v>
-[...2 lines deleted...]
-        <f>'Projeções dos Analistas'!H7</f>
         <v>9998</v>
       </c>
-      <c r="I7" s="18">
+      <c r="I7" s="18" t="e">
+        <f>'Projeções dos Analistas'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J7" s="18">
         <f>'Projeções dos Analistas'!I7</f>
         <v>0</v>
       </c>
-      <c r="J7" s="18">
+      <c r="K7" s="18">
         <f>'Projeções dos Analistas'!J7</f>
-        <v>2423</v>
-[...1 lines deleted...]
-      <c r="K7" s="18">
+        <v>2583</v>
+      </c>
+      <c r="L7" s="18">
         <f>'Projeções dos Analistas'!K7</f>
-        <v>2583</v>
-[...1 lines deleted...]
-      <c r="L7" s="18">
+        <v>2731</v>
+      </c>
+      <c r="M7" s="18">
         <f>'Projeções dos Analistas'!L7</f>
-        <v>2731</v>
-[...1 lines deleted...]
-      <c r="M7" s="18">
+        <v>0</v>
+      </c>
+      <c r="N7" s="18">
         <f>'Projeções dos Analistas'!M7</f>
         <v>0</v>
       </c>
-      <c r="N7" s="18">
+      <c r="O7" s="18">
         <f>'Projeções dos Analistas'!N7</f>
-        <v>763</v>
-[...1 lines deleted...]
-      <c r="O7" s="18">
+        <v>782</v>
+      </c>
+      <c r="P7" s="18">
         <f>'Projeções dos Analistas'!O7</f>
-        <v>782</v>
-[...1 lines deleted...]
-      <c r="P7" s="18">
+        <v>831</v>
+      </c>
+      <c r="Q7" s="18">
         <f>'Projeções dos Analistas'!P7</f>
-        <v>831</v>
-[...1 lines deleted...]
-      <c r="Q7" s="18">
+        <v>0</v>
+      </c>
+      <c r="R7" s="18">
         <f>'Projeções dos Analistas'!Q7</f>
         <v>0</v>
       </c>
-      <c r="R7" s="19">
+      <c r="S7" s="19">
         <f>'Projeções dos Analistas'!R7</f>
-        <v>31.5</v>
-[...1 lines deleted...]
-      <c r="S7" s="19">
+        <v>30.3</v>
+      </c>
+      <c r="T7" s="19">
         <f>'Projeções dos Analistas'!S7</f>
-        <v>30.3</v>
-[...1 lines deleted...]
-      <c r="T7" s="19">
+        <v>30.4</v>
+      </c>
+      <c r="U7" s="18">
         <f>'Projeções dos Analistas'!T7</f>
-        <v>30.4</v>
-[...1 lines deleted...]
-      <c r="U7" s="18">
+        <v>0</v>
+      </c>
+      <c r="V7" s="18">
         <f>'Projeções dos Analistas'!U7</f>
         <v>0</v>
       </c>
-      <c r="V7" s="18">
+      <c r="W7" s="18">
         <f>'Projeções dos Analistas'!V7</f>
-        <v>564</v>
-[...1 lines deleted...]
-      <c r="W7" s="18">
+        <v>578</v>
+      </c>
+      <c r="X7" s="18">
         <f>'Projeções dos Analistas'!W7</f>
-        <v>578</v>
-[...2 lines deleted...]
-        <f>'Projeções dos Analistas'!X7</f>
         <v>589</v>
       </c>
     </row>
     <row r="8" spans="1:24" customFormat="1" ht="15" customHeight="1" outlineLevel="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="20" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B8" s="37" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="C8" s="36" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D8" s="26">
         <f>'Projeções dos Analistas'!D8</f>
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E8" s="26"/>
       <c r="F8" s="18">
+        <f>'Projeções dos Analistas'!E8</f>
+        <v>0</v>
+      </c>
+      <c r="G8" s="18">
         <f>'Projeções dos Analistas'!F8</f>
-        <v>9323</v>
-[...1 lines deleted...]
-      <c r="G8" s="18">
+        <v>9756</v>
+      </c>
+      <c r="H8" s="18">
         <f>'Projeções dos Analistas'!G8</f>
-        <v>9756</v>
-[...2 lines deleted...]
-      <c r="I8" s="18">
+        <v>0</v>
+      </c>
+      <c r="I8" s="18" t="e">
+        <f>'Projeções dos Analistas'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J8" s="18">
         <f>'Projeções dos Analistas'!I8</f>
         <v>0</v>
       </c>
-      <c r="J8" s="18">
+      <c r="K8" s="18">
         <f>'Projeções dos Analistas'!J8</f>
-        <v>2453</v>
-[...2 lines deleted...]
-        <f>'Projeções dos Analistas'!K8</f>
         <v>2662</v>
       </c>
       <c r="L8" s="18"/>
-      <c r="M8" s="18">
+      <c r="M8" s="18" t="e">
+        <f>'Projeções dos Analistas'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="N8" s="18">
         <f>'Projeções dos Analistas'!M8</f>
         <v>0</v>
       </c>
-      <c r="N8" s="18">
+      <c r="O8" s="18">
         <f>'Projeções dos Analistas'!N8</f>
-        <v>760</v>
-[...2 lines deleted...]
-        <f>'Projeções dos Analistas'!O8</f>
         <v>838</v>
       </c>
       <c r="P8" s="18"/>
-      <c r="Q8" s="18">
+      <c r="Q8" s="18" t="e">
+        <f>'Projeções dos Analistas'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="R8" s="19">
         <f>'Projeções dos Analistas'!Q8</f>
         <v>0</v>
       </c>
-      <c r="R8" s="19">
+      <c r="S8" s="19">
         <f>'Projeções dos Analistas'!R8</f>
-        <v>31</v>
-[...2 lines deleted...]
-        <f>'Projeções dos Analistas'!S8</f>
         <v>31.5</v>
       </c>
       <c r="T8" s="19"/>
-      <c r="U8" s="18">
+      <c r="U8" s="18" t="e">
+        <f>'Projeções dos Analistas'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="V8" s="18">
         <f>'Projeções dos Analistas'!U8</f>
         <v>0</v>
       </c>
-      <c r="V8" s="18">
+      <c r="W8" s="18">
         <f>'Projeções dos Analistas'!V8</f>
-        <v>601</v>
-[...2 lines deleted...]
-        <f>'Projeções dos Analistas'!W8</f>
         <v>660</v>
       </c>
       <c r="X8" s="18"/>
     </row>
-    <row r="9" spans="1:24" customFormat="1" ht="15" customHeight="1" outlineLevel="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:24" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="20" t="s">
-        <v>8</v>
-[...10 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="B9" s="37"/>
+      <c r="C9" s="25"/>
+      <c r="D9" s="26"/>
       <c r="E9" s="26"/>
       <c r="F9" s="18"/>
       <c r="G9" s="18"/>
-      <c r="H9" s="18"/>
-[...63 lines deleted...]
-      </c>
+      <c r="H9" s="18">
+        <f>'Projeções dos Analistas'!G9</f>
+        <v>0</v>
+      </c>
+      <c r="I9" s="18"/>
+      <c r="J9" s="18"/>
+      <c r="K9" s="18"/>
+      <c r="L9" s="18"/>
+      <c r="M9" s="18"/>
+      <c r="N9" s="18"/>
+      <c r="O9" s="18"/>
+      <c r="P9" s="18"/>
+      <c r="Q9" s="18"/>
+      <c r="R9" s="19"/>
+      <c r="S9" s="19"/>
+      <c r="T9" s="19"/>
+      <c r="U9" s="18"/>
+      <c r="V9" s="18"/>
+      <c r="W9" s="18"/>
+      <c r="X9" s="18"/>
     </row>
     <row r="10" spans="1:24" customFormat="1" ht="15" customHeight="1" outlineLevel="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="20" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B10" s="37" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C10" s="36" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D10" s="26">
         <f>'Projeções dos Analistas'!D10</f>
         <v>13.5</v>
       </c>
       <c r="E10" s="26"/>
       <c r="F10" s="18"/>
       <c r="G10" s="18"/>
-      <c r="H10" s="18"/>
-[...2 lines deleted...]
-        <v>0</v>
+      <c r="H10" s="18">
+        <f>'Projeções dos Analistas'!G10</f>
+        <v>0</v>
+      </c>
+      <c r="I10" s="18" t="e">
+        <f>'Projeções dos Analistas'!#REF!</f>
+        <v>#REF!</v>
       </c>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
       <c r="N10" s="18"/>
       <c r="O10" s="18"/>
       <c r="P10" s="18"/>
       <c r="Q10" s="18"/>
       <c r="R10" s="18"/>
       <c r="S10" s="19"/>
       <c r="T10" s="28"/>
       <c r="U10" s="18"/>
       <c r="V10" s="18"/>
       <c r="W10" s="18"/>
       <c r="X10" s="18"/>
     </row>
-    <row r="11" spans="1:24" customFormat="1" ht="15" customHeight="1" outlineLevel="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:24" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="20" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="B11" s="37"/>
+      <c r="C11" s="36"/>
+      <c r="D11" s="26"/>
       <c r="E11" s="26"/>
-      <c r="F11" s="18">
-[...74 lines deleted...]
-      </c>
+      <c r="F11" s="18"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="18"/>
+      <c r="I11" s="18"/>
+      <c r="J11" s="18"/>
+      <c r="K11" s="18"/>
+      <c r="L11" s="18"/>
+      <c r="M11" s="18"/>
+      <c r="N11" s="18"/>
+      <c r="O11" s="18"/>
+      <c r="P11" s="18"/>
+      <c r="Q11" s="18"/>
+      <c r="R11" s="19"/>
+      <c r="S11" s="19"/>
+      <c r="T11" s="19"/>
+      <c r="U11" s="18"/>
+      <c r="V11" s="18"/>
+      <c r="W11" s="18"/>
+      <c r="X11" s="18"/>
     </row>
     <row r="12" spans="1:24" s="8" customFormat="1" ht="15" customHeight="1" outlineLevel="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A12" s="20" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B12" s="37" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="C12" s="36" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D12" s="26">
         <f>'Projeções dos Analistas'!D12</f>
         <v>13</v>
       </c>
       <c r="E12" s="26"/>
       <c r="F12" s="18">
+        <f>'Projeções dos Analistas'!E12</f>
+        <v>0</v>
+      </c>
+      <c r="G12" s="18">
         <f>'Projeções dos Analistas'!F12</f>
-        <v>9174</v>
-[...1 lines deleted...]
-      <c r="G12" s="18">
+        <v>9568</v>
+      </c>
+      <c r="H12" s="18">
         <f>'Projeções dos Analistas'!G12</f>
-        <v>9568</v>
-[...2 lines deleted...]
-        <f>'Projeções dos Analistas'!H12</f>
         <v>9967</v>
       </c>
-      <c r="I12" s="18">
+      <c r="I12" s="18" t="e">
+        <f>'Projeções dos Analistas'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J12" s="18">
         <f>'Projeções dos Analistas'!I12</f>
         <v>0</v>
       </c>
-      <c r="J12" s="18">
+      <c r="K12" s="18">
         <f>'Projeções dos Analistas'!J12</f>
-        <v>2432</v>
-[...1 lines deleted...]
-      <c r="K12" s="18">
+        <v>2555</v>
+      </c>
+      <c r="L12" s="18">
         <f>'Projeções dos Analistas'!K12</f>
-        <v>2555</v>
-[...5 lines deleted...]
-      <c r="M12" s="18">
+        <v>2699</v>
+      </c>
+      <c r="M12" s="18" t="e">
+        <f>'Projeções dos Analistas'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="N12" s="18">
         <f>'Projeções dos Analistas'!M12</f>
         <v>0</v>
       </c>
-      <c r="N12" s="18">
+      <c r="O12" s="18">
         <f>'Projeções dos Analistas'!N12</f>
-        <v>790</v>
-[...1 lines deleted...]
-      <c r="O12" s="18">
+        <v>816</v>
+      </c>
+      <c r="P12" s="18">
         <f>'Projeções dos Analistas'!O12</f>
-        <v>816</v>
-[...5 lines deleted...]
-      <c r="Q12" s="18">
+        <v>843</v>
+      </c>
+      <c r="Q12" s="18" t="e">
+        <f>'Projeções dos Analistas'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="R12" s="19">
         <f>'Projeções dos Analistas'!Q12</f>
         <v>0</v>
       </c>
-      <c r="R12" s="19">
+      <c r="S12" s="19">
         <f>'Projeções dos Analistas'!R12</f>
-        <v>32.483552631578952</v>
-[...1 lines deleted...]
-      <c r="S12" s="19">
+        <v>31.93737769080235</v>
+      </c>
+      <c r="T12" s="19">
         <f>'Projeções dos Analistas'!S12</f>
-        <v>31.93737769080235</v>
-[...5 lines deleted...]
-      <c r="U12" s="18">
+        <v>31.233790292701002</v>
+      </c>
+      <c r="U12" s="18" t="e">
+        <f>'Projeções dos Analistas'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="V12" s="18">
         <f>'Projeções dos Analistas'!U12</f>
         <v>0</v>
       </c>
-      <c r="V12" s="18">
+      <c r="W12" s="18">
         <f>'Projeções dos Analistas'!V12</f>
+        <v>563</v>
+      </c>
+      <c r="X12" s="18">
+        <f>'Projeções dos Analistas'!W12</f>
         <v>573</v>
-      </c>
-[...6 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="13" spans="1:24" s="8" customFormat="1" ht="15" customHeight="1" outlineLevel="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A13" s="20" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="36" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D13" s="26">
         <f>'Projeções dos Analistas'!D13</f>
         <v>12.5</v>
       </c>
       <c r="E13" s="26"/>
       <c r="F13" s="18">
+        <f>'Projeções dos Analistas'!E13</f>
+        <v>0</v>
+      </c>
+      <c r="G13" s="18">
         <f>'Projeções dos Analistas'!F13</f>
-        <v>9291.2690000000002</v>
-[...1 lines deleted...]
-      <c r="G13" s="18">
+        <v>9791.2690000000002</v>
+      </c>
+      <c r="H13" s="18">
         <f>'Projeções dos Analistas'!G13</f>
-        <v>9791.2690000000002</v>
-[...2 lines deleted...]
-        <f>'Projeções dos Analistas'!H13</f>
         <v>10264.269</v>
       </c>
-      <c r="I13" s="18">
+      <c r="I13" s="18" t="e">
+        <f>'Projeções dos Analistas'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J13" s="18">
         <f>'Projeções dos Analistas'!I13</f>
         <v>0</v>
       </c>
-      <c r="J13" s="18">
+      <c r="K13" s="18">
         <f>'Projeções dos Analistas'!J13</f>
-        <v>2416</v>
-[...3 lines deleted...]
-        <v>2582</v>
+        <v>2575</v>
       </c>
       <c r="L13" s="18">
         <f>'Projeções dos Analistas'!L13</f>
-        <v>2796</v>
-[...1 lines deleted...]
-      <c r="M13" s="18">
+        <v>3006</v>
+      </c>
+      <c r="M13" s="18" t="e">
+        <f>'Projeções dos Analistas'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="N13" s="18">
         <f>'Projeções dos Analistas'!M13</f>
         <v>0</v>
       </c>
-      <c r="N13" s="18">
+      <c r="O13" s="18">
         <f>'Projeções dos Analistas'!N13</f>
-        <v>774</v>
-[...3 lines deleted...]
-        <v>822</v>
+        <v>803</v>
       </c>
       <c r="P13" s="18">
         <f>'Projeções dos Analistas'!P13</f>
-        <v>901</v>
-[...1 lines deleted...]
-      <c r="Q13" s="18">
+        <v>978</v>
+      </c>
+      <c r="Q13" s="18" t="e">
+        <f>'Projeções dos Analistas'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="R13" s="19">
         <f>'Projeções dos Analistas'!Q13</f>
         <v>0</v>
       </c>
-      <c r="R13" s="19">
+      <c r="S13" s="19">
         <f>'Projeções dos Analistas'!R13</f>
-        <v>32.036423841059602</v>
-[...3 lines deleted...]
-        <v>31.835786212238578</v>
+        <v>31.184466019417478</v>
       </c>
       <c r="T13" s="19">
         <f>'Projeções dos Analistas'!T13</f>
-        <v>32.224606580829757</v>
-[...1 lines deleted...]
-      <c r="U13" s="18">
+        <v>32.534930139720558</v>
+      </c>
+      <c r="U13" s="18" t="e">
+        <f>'Projeções dos Analistas'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="V13" s="18">
         <f>'Projeções dos Analistas'!U13</f>
         <v>0</v>
       </c>
-      <c r="V13" s="18">
+      <c r="W13" s="18">
         <f>'Projeções dos Analistas'!V13</f>
-        <v>566</v>
-[...3 lines deleted...]
-        <v>589</v>
+        <v>579</v>
       </c>
       <c r="X13" s="18">
         <f>'Projeções dos Analistas'!X13</f>
-        <v>650</v>
+        <v>718</v>
       </c>
     </row>
     <row r="14" spans="1:24" s="8" customFormat="1" ht="15.5" outlineLevel="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A14" s="20" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B14" s="37" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C14" s="25" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D14" s="26">
         <f>'Projeções dos Analistas'!D14</f>
-        <v>11</v>
+        <v>16.5</v>
       </c>
       <c r="E14" s="26"/>
       <c r="F14" s="18">
+        <f>'Projeções dos Analistas'!E14</f>
+        <v>0</v>
+      </c>
+      <c r="G14" s="18">
         <f>'Projeções dos Analistas'!F14</f>
-        <v>9284.5399999999991</v>
-[...1 lines deleted...]
-      <c r="G14" s="18">
+        <v>9593.73</v>
+      </c>
+      <c r="H14" s="18">
         <f>'Projeções dos Analistas'!G14</f>
-        <v>9593.73</v>
-[...2 lines deleted...]
-        <f>'Projeções dos Analistas'!H14</f>
         <v>9915.6579999999994</v>
       </c>
-      <c r="I14" s="18">
+      <c r="I14" s="18" t="e">
+        <f>'Projeções dos Analistas'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J14" s="18">
         <f>'Projeções dos Analistas'!I14</f>
         <v>0</v>
       </c>
-      <c r="J14" s="18">
+      <c r="K14" s="18">
         <f>'Projeções dos Analistas'!J14</f>
-        <v>2419</v>
-[...1 lines deleted...]
-      <c r="K14" s="18">
+        <v>2549</v>
+      </c>
+      <c r="L14" s="18">
         <f>'Projeções dos Analistas'!K14</f>
-        <v>2549</v>
-[...1 lines deleted...]
-      <c r="L14" s="18">
+        <v>2669</v>
+      </c>
+      <c r="M14" s="18">
         <f>'Projeções dos Analistas'!L14</f>
-        <v>2669</v>
-[...1 lines deleted...]
-      <c r="M14" s="18">
+        <v>0</v>
+      </c>
+      <c r="N14" s="18">
         <f>'Projeções dos Analistas'!M14</f>
         <v>0</v>
       </c>
-      <c r="N14" s="18">
+      <c r="O14" s="18">
         <f>'Projeções dos Analistas'!N14</f>
-        <v>776</v>
-[...1 lines deleted...]
-      <c r="O14" s="18">
+        <v>816</v>
+      </c>
+      <c r="P14" s="18">
         <f>'Projeções dos Analistas'!O14</f>
-        <v>816</v>
-[...1 lines deleted...]
-      <c r="P14" s="18">
+        <v>856</v>
+      </c>
+      <c r="Q14" s="18">
         <f>'Projeções dos Analistas'!P14</f>
-        <v>856</v>
-[...1 lines deleted...]
-      <c r="Q14" s="18">
+        <v>0</v>
+      </c>
+      <c r="R14" s="18">
         <f>'Projeções dos Analistas'!Q14</f>
         <v>0</v>
       </c>
-      <c r="R14" s="19">
+      <c r="S14" s="19">
         <f>'Projeções dos Analistas'!R14</f>
+        <v>32</v>
+      </c>
+      <c r="T14" s="19">
+        <f>'Projeções dos Analistas'!S14</f>
         <v>32.1</v>
       </c>
-      <c r="S14" s="19">
-[...3 lines deleted...]
-      <c r="T14" s="19">
+      <c r="U14" s="18">
         <f>'Projeções dos Analistas'!T14</f>
-        <v>32.1</v>
-[...1 lines deleted...]
-      <c r="U14" s="18">
+        <v>0</v>
+      </c>
+      <c r="V14" s="18">
         <f>'Projeções dos Analistas'!U14</f>
         <v>0</v>
       </c>
-      <c r="V14" s="18">
+      <c r="W14" s="18">
         <f>'Projeções dos Analistas'!V14</f>
-        <v>564</v>
-[...1 lines deleted...]
-      <c r="W14" s="18">
+        <v>594</v>
+      </c>
+      <c r="X14" s="18">
         <f>'Projeções dos Analistas'!W14</f>
-        <v>594</v>
-[...2 lines deleted...]
-        <f>'Projeções dos Analistas'!X14</f>
         <v>600</v>
       </c>
     </row>
     <row r="15" spans="1:24" s="8" customFormat="1" ht="15.5" outlineLevel="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A15" s="20" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="B15" s="37" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="C15" s="25" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="D15" s="26">
         <f>'Projeções dos Analistas'!D15</f>
         <v>13.1</v>
       </c>
       <c r="E15" s="26"/>
       <c r="F15" s="18">
+        <f>'Projeções dos Analistas'!E15</f>
+        <v>0</v>
+      </c>
+      <c r="G15" s="18">
         <f>'Projeções dos Analistas'!F15</f>
-        <v>9255</v>
-[...1 lines deleted...]
-      <c r="G15" s="18">
+        <v>9733</v>
+      </c>
+      <c r="H15" s="18">
         <f>'Projeções dos Analistas'!G15</f>
-        <v>9733</v>
-[...2 lines deleted...]
-        <f>'Projeções dos Analistas'!H15</f>
         <v>10219</v>
       </c>
-      <c r="I15" s="18">
+      <c r="I15" s="18" t="e">
+        <f>'Projeções dos Analistas'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J15" s="18">
         <f>'Projeções dos Analistas'!I15</f>
         <v>0</v>
       </c>
-      <c r="J15" s="18">
+      <c r="K15" s="18">
         <f>'Projeções dos Analistas'!J15</f>
-        <v>2452</v>
-[...2 lines deleted...]
-        <f>'Projeções dos Analistas'!K15</f>
         <v>2622</v>
       </c>
       <c r="L15" s="18">
         <f>'Projeções dos Analistas'!L15</f>
-        <v>2823</v>
-[...1 lines deleted...]
-      <c r="M15" s="18">
+        <v>3035</v>
+      </c>
+      <c r="M15" s="18" t="e">
+        <f>'Projeções dos Analistas'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="N15" s="18">
         <f>'Projeções dos Analistas'!M15</f>
         <v>0</v>
       </c>
-      <c r="N15" s="18">
+      <c r="O15" s="18">
         <f>'Projeções dos Analistas'!N15</f>
-        <v>792</v>
-[...2 lines deleted...]
-        <f>'Projeções dos Analistas'!O15</f>
         <v>802</v>
       </c>
       <c r="P15" s="18">
         <f>'Projeções dos Analistas'!P15</f>
-        <v>866</v>
-[...1 lines deleted...]
-      <c r="Q15" s="18">
+        <v>933</v>
+      </c>
+      <c r="Q15" s="18" t="e">
+        <f>'Projeções dos Analistas'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="R15" s="19">
         <f>'Projeções dos Analistas'!Q15</f>
         <v>0</v>
       </c>
-      <c r="R15" s="19">
+      <c r="S15" s="19">
         <f>'Projeções dos Analistas'!R15</f>
-        <v>32.30016313213703</v>
-[...3 lines deleted...]
-        <v>30.587337909992375</v>
+        <v>30.6</v>
       </c>
       <c r="T15" s="19">
         <f>'Projeções dos Analistas'!T15</f>
-        <v>30.676585193057033</v>
-[...1 lines deleted...]
-      <c r="U15" s="18">
+        <v>30.8</v>
+      </c>
+      <c r="U15" s="18" t="e">
+        <f>'Projeções dos Analistas'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="V15" s="18">
         <f>'Projeções dos Analistas'!U15</f>
         <v>0</v>
       </c>
-      <c r="V15" s="18">
+      <c r="W15" s="18">
         <f>'Projeções dos Analistas'!V15</f>
-        <v>566</v>
-[...2 lines deleted...]
-        <f>'Projeções dos Analistas'!W15</f>
         <v>572</v>
       </c>
       <c r="X15" s="18">
         <f>'Projeções dos Analistas'!X15</f>
-        <v>617</v>
+        <v>663</v>
       </c>
     </row>
     <row r="16" spans="1:24" s="13" customFormat="1" ht="15.65" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A16" s="9" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B16" s="38" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C16" s="9" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D16" s="21">
         <f>AVERAGE(D$5:D$15)</f>
-        <v>12.781818181818181</v>
+        <v>14.387499999999999</v>
       </c>
       <c r="E16" s="21" t="e">
-        <f t="shared" ref="E16:U16" si="0">AVERAGE(E$5:E$15)</f>
+        <f t="shared" ref="E16" si="0">AVERAGE(E$5:E$15)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="F16" s="11">
         <f>AVERAGE(F$5:F$15)</f>
-        <v>9253.0097500000011</v>
+        <v>0</v>
       </c>
       <c r="G16" s="11">
-        <f>AVERAGE(G$5:G$15)</f>
-        <v>9606.7834999999995</v>
+        <f>'Projeções dos Analistas'!F16</f>
+        <v>9665.6664999999994</v>
       </c>
       <c r="H16" s="11">
-        <f>AVERAGE(H$5:H$15)</f>
-[...4 lines deleted...]
-        <v>0</v>
+        <f>'Projeções dos Analistas'!G16</f>
+        <v>10072.785399999999</v>
+      </c>
+      <c r="I16" s="11" t="e">
+        <f>'Projeções dos Analistas'!H16</f>
+        <v>#DIV/0!</v>
       </c>
       <c r="J16" s="11">
-        <f>AVERAGE(J$5:J$15)</f>
-        <v>2423.9</v>
+        <f>'Projeções dos Analistas'!I16</f>
+        <v>0</v>
       </c>
       <c r="K16" s="11">
-        <f>AVERAGE(K$5:K$15)</f>
-        <v>2579.6999999999998</v>
+        <f>'Projeções dos Analistas'!J16</f>
+        <v>2596.8571428571427</v>
       </c>
       <c r="L16" s="11">
-        <f>AVERAGE(L$5:L$15)</f>
-        <v>2742.5555555555557</v>
+        <f>'Projeções dos Analistas'!K16</f>
+        <v>2764</v>
       </c>
       <c r="M16" s="11">
-        <f t="shared" si="0"/>
-        <v>0</v>
+        <f>'Projeções dos Analistas'!L16</f>
+        <v>3020.5</v>
       </c>
       <c r="N16" s="11">
-        <f>AVERAGE(N$5:N$15)</f>
-        <v>774.12459999999999</v>
+        <f>'Projeções dos Analistas'!M16</f>
+        <v>0</v>
       </c>
       <c r="O16" s="11">
-        <f>AVERAGE(O$5:O$15)</f>
-        <v>808.6</v>
+        <f>'Projeções dos Analistas'!N16</f>
+        <v>815.85714285714289</v>
       </c>
       <c r="P16" s="11">
-        <f>AVERAGE(P$5:P$15)</f>
-[...4 lines deleted...]
-        <v>0</v>
+        <f>'Projeções dos Analistas'!O16</f>
+        <v>872.66666666666663</v>
+      </c>
+      <c r="Q16" s="11">
+        <f>'Projeções dos Analistas'!P16</f>
+        <v>955.5</v>
       </c>
       <c r="R16" s="12">
-        <f>(N16/J16)*100</f>
-        <v>31.93715087256075</v>
+        <f>'Projeções dos Analistas'!Q16</f>
+        <v>0</v>
       </c>
       <c r="S16" s="12">
-        <f>(O16/K16)*100</f>
-        <v>31.3447300073652</v>
+        <f>'Projeções dos Analistas'!R16</f>
+        <v>31.431691958602833</v>
       </c>
       <c r="T16" s="12">
-        <f>(P16/L16)*100</f>
-[...4 lines deleted...]
-        <v>0</v>
+        <f>'Projeções dos Analistas'!S16</f>
+        <v>31.57639947892179</v>
+      </c>
+      <c r="U16" s="11">
+        <f>'Projeções dos Analistas'!T16</f>
+        <v>31.667465069860278</v>
       </c>
       <c r="V16" s="11">
-        <f>AVERAGE(V$5:V$15)</f>
-        <v>569.4</v>
+        <f>'Projeções dos Analistas'!U16</f>
+        <v>0</v>
       </c>
       <c r="W16" s="11">
-        <f>AVERAGE(W$5:W$15)</f>
-        <v>585.1</v>
+        <f>'Projeções dos Analistas'!V16</f>
+        <v>592.14285714285711</v>
       </c>
       <c r="X16" s="11">
-        <f>AVERAGE(X$5:X$15)</f>
-        <v>608.11111111111109</v>
+        <f>'Projeções dos Analistas'!W16</f>
+        <v>614.16666666666663</v>
       </c>
     </row>
     <row r="17" spans="1:24" s="13" customFormat="1" ht="15.65" hidden="1" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A17" s="9" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B17" s="35" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="C17" s="9" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D17" s="21" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E17" s="11">
         <v>8924.2690000000002</v>
       </c>
-      <c r="F17" s="11" t="s">
-[...54 lines deleted...]
-        <v>28</v>
+      <c r="F17" s="11">
+        <f>'Projeções dos Analistas'!E17</f>
+        <v>9264</v>
+      </c>
+      <c r="G17" s="11" t="str">
+        <f>'Projeções dos Analistas'!F17</f>
+        <v>-</v>
+      </c>
+      <c r="H17" s="11" t="str">
+        <f>'Projeções dos Analistas'!G17</f>
+        <v>-</v>
+      </c>
+      <c r="I17" s="11" t="str">
+        <f>'Projeções dos Analistas'!H17</f>
+        <v>-</v>
+      </c>
+      <c r="J17" s="11">
+        <f>'Projeções dos Analistas'!I17</f>
+        <v>2390</v>
+      </c>
+      <c r="K17" s="11" t="str">
+        <f>'Projeções dos Analistas'!J17</f>
+        <v>-</v>
+      </c>
+      <c r="L17" s="11" t="str">
+        <f>'Projeções dos Analistas'!K17</f>
+        <v>-</v>
+      </c>
+      <c r="M17" s="11" t="str">
+        <f>'Projeções dos Analistas'!L17</f>
+        <v>-</v>
+      </c>
+      <c r="N17" s="11">
+        <f>'Projeções dos Analistas'!M17</f>
+        <v>741</v>
+      </c>
+      <c r="O17" s="11" t="str">
+        <f>'Projeções dos Analistas'!N17</f>
+        <v>-</v>
+      </c>
+      <c r="P17" s="11" t="str">
+        <f>'Projeções dos Analistas'!O17</f>
+        <v>-</v>
+      </c>
+      <c r="Q17" s="11" t="str">
+        <f>'Projeções dos Analistas'!P17</f>
+        <v>-</v>
+      </c>
+      <c r="R17" s="12">
+        <f>'Projeções dos Analistas'!Q17</f>
+        <v>31</v>
+      </c>
+      <c r="S17" s="12" t="str">
+        <f>'Projeções dos Analistas'!R17</f>
+        <v>-</v>
+      </c>
+      <c r="T17" s="12" t="str">
+        <f>'Projeções dos Analistas'!S17</f>
+        <v>-</v>
+      </c>
+      <c r="U17" s="11" t="str">
+        <f>'Projeções dos Analistas'!T17</f>
+        <v>-</v>
+      </c>
+      <c r="V17" s="11">
+        <f>'Projeções dos Analistas'!U17</f>
+        <v>550.45799999999997</v>
+      </c>
+      <c r="W17" s="11" t="str">
+        <f>'Projeções dos Analistas'!V17</f>
+        <v>-</v>
+      </c>
+      <c r="X17" s="11" t="str">
+        <f>'Projeções dos Analistas'!W17</f>
+        <v>-</v>
       </c>
     </row>
     <row r="18" spans="1:24" s="13" customFormat="1" ht="15.65" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A18" s="30"/>
       <c r="B18" s="31"/>
       <c r="C18" s="39" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D18" s="32"/>
       <c r="E18" s="32"/>
       <c r="F18" s="33">
         <f>F16/E17-1</f>
-        <v>3.6836714581328867E-2</v>
+        <v>-1</v>
       </c>
       <c r="G18" s="33">
-        <f>(G16/F16)-1</f>
-        <v>3.8233370498717889E-2</v>
+        <f>'Projeções dos Analistas'!F18</f>
+        <v>4.3357782815198531E-2</v>
       </c>
       <c r="H18" s="33">
-        <f>H16/G16-1</f>
-[...2 lines deleted...]
-      <c r="I18" s="33"/>
+        <f>'Projeções dos Analistas'!G18</f>
+        <v>4.2120106254441847E-2</v>
+      </c>
+      <c r="I18" s="33" t="e">
+        <f>'Projeções dos Analistas'!H18</f>
+        <v>#DIV/0!</v>
+      </c>
       <c r="J18" s="33">
-        <f>J16/I17-1</f>
-        <v>6.78980309156898E-2</v>
+        <f>'Projeções dos Analistas'!I18</f>
+        <v>0</v>
       </c>
       <c r="K18" s="33">
-        <f>K16/J16-1</f>
-        <v>6.427657906679296E-2</v>
+        <f>'Projeções dos Analistas'!J18</f>
+        <v>8.6551105797967542E-2</v>
       </c>
       <c r="L18" s="33">
-        <f>L16/K16-1</f>
-[...2 lines deleted...]
-      <c r="M18" s="33"/>
+        <f>'Projeções dos Analistas'!K18</f>
+        <v>6.436351633843107E-2</v>
+      </c>
+      <c r="M18" s="33">
+        <f>'Projeções dos Analistas'!L18</f>
+        <v>9.2800289435600591E-2</v>
+      </c>
       <c r="N18" s="33">
-        <f>N16/M17-1</f>
-        <v>0.11481879909849591</v>
+        <f>'Projeções dos Analistas'!M18</f>
+        <v>0</v>
       </c>
       <c r="O18" s="33">
-        <f>O16/N16-1</f>
-        <v>4.4534691185372566E-2</v>
+        <f>'Projeções dos Analistas'!N18</f>
+        <v>0.10102178523231164</v>
       </c>
       <c r="P18" s="33">
-        <f>P16/O16-1</f>
-[...5 lines deleted...]
-        <v>1.3371508725607484</v>
+        <f>'Projeções dos Analistas'!O18</f>
+        <v>6.9631704896982338E-2</v>
+      </c>
+      <c r="Q18" s="33">
+        <f>'Projeções dos Analistas'!P18</f>
+        <v>9.4919786096256731E-2</v>
+      </c>
+      <c r="R18" s="33">
+        <f>'Projeções dos Analistas'!Q18</f>
+        <v>0</v>
       </c>
       <c r="S18" s="34">
-        <f>S16-R16</f>
-        <v>-0.5924208651955496</v>
+        <f>S16-R17</f>
+        <v>0.43169195860283338</v>
       </c>
       <c r="T18" s="34">
         <f>T16-S16</f>
-        <v>-1.081597746608054E-2</v>
-[...1 lines deleted...]
-      <c r="U18" s="34"/>
+        <v>0.14470752031895628</v>
+      </c>
+      <c r="U18" s="33">
+        <f>'Projeções dos Analistas'!T18</f>
+        <v>9.1065590938487873E-2</v>
+      </c>
       <c r="V18" s="33">
-        <f>V16/U17-1</f>
-        <v>6.712945176083851E-2</v>
+        <f>'Projeções dos Analistas'!U18</f>
+        <v>0</v>
       </c>
       <c r="W18" s="33">
-        <f>W16/V16-1</f>
-        <v>2.7572883737267295E-2</v>
+        <f>'Projeções dos Analistas'!V18</f>
+        <v>7.572758892205611E-2</v>
       </c>
       <c r="X18" s="33">
-        <f>X16/W16-1</f>
-        <v>3.9328509846370041E-2</v>
+        <f>'Projeções dos Analistas'!W18</f>
+        <v>3.7193405709690319E-2</v>
       </c>
     </row>
     <row r="19" spans="1:24" s="13" customFormat="1" ht="15.65" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A19" s="14"/>
       <c r="B19" s="10"/>
       <c r="C19" s="9" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D19" s="12">
         <f>STDEV(D$5:D$14)</f>
-        <v>1.2963624321753371</v>
+        <v>2.5401537261317402</v>
       </c>
       <c r="E19" s="12"/>
       <c r="F19" s="11">
         <f>STDEV(F$5:F$14)</f>
-        <v>56.975375668959273</v>
+        <v>0</v>
       </c>
       <c r="G19" s="11">
         <f>STDEV(G$5:G$14)</f>
-        <v>142.93515375612017</v>
+        <v>4710.6875727152574</v>
       </c>
       <c r="H19" s="11">
         <f>STDEV(H$5:H$14)</f>
-        <v>214.00961564845636</v>
+        <v>5365.5606709818303</v>
       </c>
       <c r="I19" s="11"/>
       <c r="J19" s="11">
         <f>STDEV(J$5:J$14)</f>
-        <v>14.368174708168205</v>
+        <v>0</v>
       </c>
       <c r="K19" s="11">
         <f>STDEV(K$5:K$14)</f>
-        <v>46.882832678924167</v>
+        <v>44.911765347920436</v>
       </c>
       <c r="L19" s="11">
         <f>STDEV(L$5:L$14)</f>
-        <v>77.671469297658732</v>
+        <v>140.30930118848144</v>
       </c>
       <c r="M19" s="11"/>
       <c r="N19" s="11">
         <f>STDEV(N$5:N$14)</f>
-        <v>10.148103358646766</v>
+        <v>0</v>
       </c>
       <c r="O19" s="11">
         <f>STDEV(O$5:O$14)</f>
-        <v>27.308423608842748</v>
+        <v>25.396193940562565</v>
       </c>
       <c r="P19" s="11">
         <f>STDEV(P$5:P$14)</f>
-        <v>42.534472888805972</v>
+        <v>65.171312707356137</v>
       </c>
       <c r="Q19" s="11"/>
       <c r="R19" s="11">
         <f>STDEV(R$5:R$14)</f>
-        <v>0.48250867785517354</v>
+        <v>0</v>
       </c>
       <c r="S19" s="11">
         <f>STDEV(S$5:S$14)</f>
-        <v>0.72552068995854813</v>
+        <v>0.7682710786354654</v>
       </c>
       <c r="T19" s="11">
         <f>STDEV(T$5:T$15)</f>
-        <v>0.86134964997423036</v>
+        <v>0.97633690948133045</v>
       </c>
       <c r="U19" s="11"/>
       <c r="V19" s="11">
         <f>STDEV(V$5:V$14)</f>
-        <v>12.959338117529169</v>
+        <v>0</v>
       </c>
       <c r="W19" s="11">
         <f>STDEV(W$5:W$14)</f>
-        <v>30.93182467585412</v>
+        <v>34.086654279937775</v>
       </c>
       <c r="X19" s="11">
         <f>STDEV(X$5:X$14)</f>
-        <v>30.509951538098893</v>
+        <v>59.604530029184858</v>
       </c>
     </row>
     <row r="20" spans="1:24" s="13" customFormat="1" ht="15.65" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A20" s="14"/>
       <c r="B20" s="10"/>
       <c r="C20" s="9" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="D20" s="12">
         <f>MAX(D$5:D$14)</f>
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E20" s="12"/>
       <c r="F20" s="11">
         <f>MAX(F$5:F$14)</f>
-        <v>9323</v>
+        <v>0</v>
       </c>
       <c r="G20" s="11">
         <f>MAX(G$5:G$14)</f>
         <v>9791.2690000000002</v>
       </c>
       <c r="H20" s="11">
         <f>MAX(H$5:H$14)</f>
         <v>10264.269</v>
       </c>
       <c r="I20" s="11"/>
       <c r="J20" s="11">
         <f>MAX(J$5:J$14)</f>
-        <v>2453</v>
+        <v>0</v>
       </c>
       <c r="K20" s="11">
         <f>MAX(K$5:K$14)</f>
         <v>2662</v>
       </c>
       <c r="L20" s="11">
         <f>MAX(L$5:L$14)</f>
-        <v>2866</v>
+        <v>3006</v>
       </c>
       <c r="M20" s="11"/>
       <c r="N20" s="11">
         <f>MAX(N$5:N$14)</f>
-        <v>790</v>
+        <v>0</v>
       </c>
       <c r="O20" s="11">
         <f>MAX(O$5:O$14)</f>
         <v>854</v>
       </c>
       <c r="P20" s="11">
         <f>MAX(P$5:P$14)</f>
-        <v>939</v>
+        <v>978</v>
       </c>
       <c r="Q20" s="11"/>
       <c r="R20" s="12">
         <f>MAX(R$5:R$14)</f>
-        <v>32.483552631578952</v>
+        <v>0</v>
       </c>
       <c r="S20" s="12">
         <f>MAX(S$5:S$14)</f>
         <v>32.5</v>
       </c>
       <c r="T20" s="11">
         <f>MAX(T$5:T$14)</f>
         <v>32.799999999999997</v>
       </c>
       <c r="U20" s="11"/>
       <c r="V20" s="11">
         <f>MAX(V$5:V$14)</f>
-        <v>601</v>
+        <v>0</v>
       </c>
       <c r="W20" s="11">
         <f>MAX(W$5:W$14)</f>
         <v>660</v>
       </c>
       <c r="X20" s="11">
         <f>MAX(X$5:X$14)</f>
-        <v>656</v>
+        <v>718</v>
       </c>
     </row>
     <row r="21" spans="1:24" s="13" customFormat="1" ht="15.65" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A21" s="14"/>
       <c r="B21" s="10"/>
       <c r="C21" s="9" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D21" s="12">
         <f>MIN(D$5:D$14)</f>
-        <v>11</v>
+        <v>11.5</v>
       </c>
       <c r="E21" s="12"/>
       <c r="F21" s="11">
         <f>MIN(F$5:F$14)</f>
-        <v>9174</v>
+        <v>0</v>
       </c>
       <c r="G21" s="11">
         <f>MIN(G$5:G$14)</f>
-        <v>9403</v>
+        <v>0</v>
       </c>
       <c r="H21" s="11">
         <f>MIN(H$5:H$14)</f>
-        <v>9677</v>
+        <v>0</v>
       </c>
       <c r="I21" s="11"/>
       <c r="J21" s="11">
         <f>MIN(J$5:J$14)</f>
-        <v>2406</v>
+        <v>0</v>
       </c>
       <c r="K21" s="11">
         <f>MIN(K$5:K$14)</f>
-        <v>2510</v>
+        <v>2549</v>
       </c>
       <c r="L21" s="11">
         <f>MIN(L$5:L$14)</f>
-        <v>2610</v>
+        <v>2669</v>
       </c>
       <c r="M21" s="11"/>
       <c r="N21" s="11">
         <f>MIN(N$5:N$14)</f>
-        <v>759</v>
+        <v>0</v>
       </c>
       <c r="O21" s="11">
         <f>MIN(O$5:O$14)</f>
-        <v>775</v>
+        <v>782</v>
       </c>
       <c r="P21" s="11">
         <f>MIN(P$5:P$14)</f>
-        <v>810</v>
+        <v>831</v>
       </c>
       <c r="Q21" s="11"/>
       <c r="R21" s="12">
         <f>MIN(R$5:R$14)</f>
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="S21" s="12">
         <f>MIN(S$5:S$14)</f>
         <v>30.3</v>
       </c>
       <c r="T21" s="11">
         <f>MIN(T$5:T$14)</f>
-        <v>30.361999264976113</v>
+        <v>30.4</v>
       </c>
       <c r="U21" s="11"/>
       <c r="V21" s="11">
         <f>MIN(V$5:V$14)</f>
-        <v>555</v>
+        <v>0</v>
       </c>
       <c r="W21" s="11">
         <f>MIN(W$5:W$14)</f>
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="X21" s="11">
         <f>MIN(X$5:X$14)</f>
-        <v>574</v>
+        <v>573</v>
       </c>
     </row>
     <row r="22" spans="1:24" ht="15.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35"/>
     <row r="28" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="29" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="30" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="31" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="32" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="M3:P3"/>
     <mergeCell ref="Q3:T3"/>
     <mergeCell ref="U3:X3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:H3"/>
     <mergeCell ref="I3:L3"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="76" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;Z&amp;F&amp;F&amp;A</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{48384424-2B2E-44A5-A388-7163D1FE8098}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X24"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="T9" sqref="T9"/>
+      <selection pane="bottomRight" activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" outlineLevelRow="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="18.81640625" style="7" customWidth="1"/>
     <col min="2" max="2" width="12.81640625" style="15" customWidth="1"/>
     <col min="3" max="3" width="17.1796875" style="7" customWidth="1"/>
     <col min="4" max="4" width="9.81640625" style="7" customWidth="1"/>
-    <col min="5" max="5" width="9.81640625" style="7" hidden="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="22" max="24" width="8.81640625" style="7" customWidth="1"/>
+    <col min="5" max="5" width="8.81640625" style="16" hidden="1" customWidth="1"/>
+    <col min="6" max="7" width="8.81640625" style="16" customWidth="1"/>
+    <col min="8" max="8" width="8.81640625" style="16" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="8.81640625" style="7" hidden="1" customWidth="1"/>
+    <col min="10" max="11" width="8.81640625" style="7" customWidth="1"/>
+    <col min="12" max="13" width="8.81640625" style="7" hidden="1" customWidth="1"/>
+    <col min="14" max="15" width="8.81640625" style="7" customWidth="1"/>
+    <col min="16" max="17" width="8.81640625" style="7" hidden="1" customWidth="1"/>
+    <col min="18" max="19" width="8.81640625" style="7" customWidth="1"/>
+    <col min="20" max="21" width="8.81640625" style="7" hidden="1" customWidth="1"/>
+    <col min="22" max="23" width="8.81640625" style="7" customWidth="1"/>
+    <col min="24" max="24" width="8.81640625" style="7" hidden="1" customWidth="1"/>
     <col min="25" max="16384" width="9.1796875" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="6" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="1"/>
       <c r="D1" s="3"/>
-      <c r="E1" s="3"/>
+      <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
-      <c r="I1" s="4"/>
+      <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
-      <c r="M1" s="1"/>
-      <c r="N1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
-      <c r="U1" s="1"/>
+      <c r="U1" s="5"/>
       <c r="V1" s="5"/>
       <c r="W1" s="5"/>
       <c r="X1" s="5"/>
     </row>
     <row r="2" spans="1:24" s="6" customFormat="1" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="3"/>
-      <c r="E2" s="3"/>
-      <c r="F2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
-      <c r="I2" s="4"/>
+      <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
-      <c r="M2" s="1"/>
+      <c r="M2" s="41"/>
       <c r="N2" s="41"/>
       <c r="O2" s="41"/>
       <c r="P2" s="41"/>
-      <c r="Q2" s="1"/>
+      <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
-      <c r="U2" s="1"/>
+      <c r="U2" s="41"/>
       <c r="V2" s="41"/>
       <c r="W2" s="41"/>
       <c r="X2" s="41"/>
     </row>
-    <row r="3" spans="1:24" ht="34" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:24" ht="39.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="47"/>
       <c r="B3" s="56" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C3" s="47" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="55" t="s">
-        <v>25</v>
+      <c r="E3" s="44" t="s">
+        <v>45</v>
       </c>
       <c r="F3" s="44"/>
       <c r="G3" s="44"/>
       <c r="H3" s="45"/>
-      <c r="I3" s="43" t="s">
-        <v>2</v>
+      <c r="I3" s="44" t="s">
+        <v>46</v>
       </c>
       <c r="J3" s="44"/>
       <c r="K3" s="44"/>
       <c r="L3" s="45"/>
-      <c r="M3" s="43" t="s">
-        <v>18</v>
+      <c r="M3" s="44" t="s">
+        <v>47</v>
       </c>
       <c r="N3" s="44"/>
       <c r="O3" s="44"/>
       <c r="P3" s="45"/>
-      <c r="Q3" s="43" t="s">
-        <v>19</v>
+      <c r="Q3" s="44" t="s">
+        <v>48</v>
       </c>
       <c r="R3" s="44"/>
       <c r="S3" s="44"/>
       <c r="T3" s="45"/>
-      <c r="U3" s="43" t="s">
-        <v>3</v>
+      <c r="U3" s="44" t="s">
+        <v>49</v>
       </c>
       <c r="V3" s="44"/>
       <c r="W3" s="44"/>
       <c r="X3" s="46"/>
     </row>
     <row r="4" spans="1:24" ht="15.65" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="48"/>
       <c r="B4" s="57"/>
       <c r="C4" s="48"/>
       <c r="D4" s="54"/>
       <c r="E4" s="17">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="F4" s="17">
+        <v>2026</v>
+      </c>
+      <c r="G4" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="H4" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="I4" s="17">
         <v>2025</v>
       </c>
-      <c r="G4" s="17">
+      <c r="J4" s="17">
         <v>2026</v>
       </c>
-      <c r="H4" s="22" t="s">
-[...5 lines deleted...]
-      <c r="J4" s="17">
+      <c r="K4" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="L4" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="M4" s="17">
         <v>2025</v>
       </c>
-      <c r="K4" s="17">
+      <c r="N4" s="17">
         <v>2026</v>
       </c>
-      <c r="L4" s="22" t="s">
-[...5 lines deleted...]
-      <c r="N4" s="17">
+      <c r="O4" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="P4" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q4" s="17">
         <v>2025</v>
       </c>
-      <c r="O4" s="17">
+      <c r="R4" s="17">
         <v>2026</v>
       </c>
-      <c r="P4" s="22" t="s">
-[...5 lines deleted...]
-      <c r="R4" s="17">
+      <c r="S4" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="T4" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="U4" s="17">
         <v>2025</v>
       </c>
-      <c r="S4" s="17">
+      <c r="V4" s="17">
         <v>2026</v>
       </c>
-      <c r="T4" s="22" t="s">
-[...9 lines deleted...]
-        <v>2026</v>
+      <c r="W4" s="23" t="s">
+        <v>19</v>
       </c>
       <c r="X4" s="23" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:24" s="40" customFormat="1" ht="15" customHeight="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="20" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B5" s="24">
-        <v>46061</v>
+        <v>46085</v>
       </c>
       <c r="C5" s="25" t="s">
-        <v>5</v>
+        <v>41</v>
       </c>
       <c r="D5" s="26">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="E5" s="26"/>
+        <v>18</v>
+      </c>
+      <c r="E5" s="18"/>
       <c r="F5" s="18"/>
-      <c r="G5" s="18"/>
+      <c r="G5" s="27"/>
       <c r="H5" s="27"/>
       <c r="I5" s="18"/>
       <c r="J5" s="18">
-        <v>2413</v>
+        <v>2632</v>
       </c>
       <c r="K5" s="18">
-        <v>2632</v>
-[...1 lines deleted...]
-      <c r="L5" s="18">
         <v>2866</v>
       </c>
+      <c r="L5" s="18"/>
       <c r="M5" s="18"/>
       <c r="N5" s="18">
-        <f>609.246+165</f>
-        <v>774.24599999999998</v>
+        <v>854</v>
       </c>
       <c r="O5" s="18">
-        <v>854</v>
-[...1 lines deleted...]
-      <c r="P5" s="18">
         <v>939</v>
       </c>
-      <c r="Q5" s="18"/>
+      <c r="P5" s="18"/>
+      <c r="Q5" s="19"/>
       <c r="R5" s="19">
-        <f>(N5/J5)*100</f>
-        <v>32.086448404475753</v>
+        <v>32.5</v>
       </c>
       <c r="S5" s="19">
-        <v>32.5</v>
-[...1 lines deleted...]
-      <c r="T5" s="19">
         <v>32.799999999999997</v>
       </c>
+      <c r="T5" s="19"/>
       <c r="U5" s="18"/>
       <c r="V5" s="18">
-        <v>567</v>
+        <v>599</v>
       </c>
       <c r="W5" s="18">
-        <v>599</v>
-[...1 lines deleted...]
-      <c r="X5" s="18">
         <v>656</v>
       </c>
+      <c r="X5" s="18"/>
     </row>
-    <row r="6" spans="1:24" s="40" customFormat="1" ht="15" customHeight="1" outlineLevel="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:24" s="40" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A6" s="20" t="s">
-        <v>6</v>
-[...22 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="B6" s="24"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="27"/>
+      <c r="H6" s="27"/>
       <c r="I6" s="18"/>
-      <c r="J6" s="18">
-[...7 lines deleted...]
-      </c>
+      <c r="J6" s="18"/>
+      <c r="K6" s="18"/>
+      <c r="L6" s="18"/>
       <c r="M6" s="18"/>
-      <c r="N6" s="18">
-[...17 lines deleted...]
-      </c>
+      <c r="N6" s="18"/>
+      <c r="O6" s="18"/>
+      <c r="P6" s="18"/>
+      <c r="Q6" s="19"/>
+      <c r="R6" s="19"/>
+      <c r="S6" s="19"/>
+      <c r="T6" s="19"/>
       <c r="U6" s="18"/>
-      <c r="V6" s="18">
-[...7 lines deleted...]
-      </c>
+      <c r="V6" s="18"/>
+      <c r="W6" s="18"/>
+      <c r="X6" s="18"/>
     </row>
     <row r="7" spans="1:24" customFormat="1" ht="15" customHeight="1" outlineLevel="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="20" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B7" s="24">
         <v>45966</v>
       </c>
       <c r="C7" s="25" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D7" s="26">
         <v>11.5</v>
       </c>
-      <c r="E7" s="26"/>
+      <c r="E7" s="18"/>
       <c r="F7" s="18">
-        <v>9287</v>
-[...1 lines deleted...]
-      <c r="G7" s="18">
         <v>9552</v>
       </c>
-      <c r="H7" s="27">
+      <c r="G7" s="27">
         <v>9998</v>
       </c>
-      <c r="I7" s="27"/>
+      <c r="H7" s="27"/>
+      <c r="I7" s="18"/>
       <c r="J7" s="18">
-        <v>2423</v>
-[...1 lines deleted...]
-      <c r="K7" s="18">
         <v>2583</v>
       </c>
-      <c r="L7" s="27">
+      <c r="K7" s="27">
         <v>2731</v>
       </c>
-      <c r="M7" s="27"/>
+      <c r="L7" s="27"/>
+      <c r="M7" s="18"/>
       <c r="N7" s="18">
-        <v>763</v>
-[...1 lines deleted...]
-      <c r="O7" s="18">
         <v>782</v>
       </c>
-      <c r="P7" s="27">
+      <c r="O7" s="27">
         <v>831</v>
       </c>
-      <c r="Q7" s="27"/>
+      <c r="P7" s="27"/>
+      <c r="Q7" s="19"/>
       <c r="R7" s="19">
-        <v>31.5</v>
-[...1 lines deleted...]
-      <c r="S7" s="19">
         <v>30.3</v>
       </c>
-      <c r="T7" s="28">
+      <c r="S7" s="28">
         <v>30.4</v>
       </c>
-      <c r="U7" s="28"/>
+      <c r="T7" s="28"/>
+      <c r="U7" s="18"/>
       <c r="V7" s="18">
-        <v>564</v>
-[...1 lines deleted...]
-      <c r="W7" s="18">
         <v>578</v>
       </c>
-      <c r="X7" s="27">
+      <c r="W7" s="27">
         <v>589</v>
       </c>
+      <c r="X7" s="27"/>
     </row>
     <row r="8" spans="1:24" customFormat="1" ht="15" customHeight="1" outlineLevel="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="20" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B8" s="24">
-        <v>45946</v>
+        <v>46082</v>
       </c>
       <c r="C8" s="25" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D8" s="26">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E8" s="26"/>
+        <v>17</v>
+      </c>
+      <c r="E8" s="18"/>
       <c r="F8" s="18">
-        <v>9323</v>
-[...1 lines deleted...]
-      <c r="G8" s="18">
         <v>9756</v>
       </c>
+      <c r="G8" s="27"/>
       <c r="H8" s="27"/>
-      <c r="I8" s="27"/>
+      <c r="I8" s="18"/>
       <c r="J8" s="18">
-        <v>2453</v>
-[...1 lines deleted...]
-      <c r="K8" s="18">
         <v>2662</v>
       </c>
+      <c r="K8" s="27"/>
       <c r="L8" s="27"/>
-      <c r="M8" s="27"/>
+      <c r="M8" s="18"/>
       <c r="N8" s="18">
-        <v>760</v>
-[...1 lines deleted...]
-      <c r="O8" s="18">
         <v>838</v>
       </c>
+      <c r="O8" s="27"/>
       <c r="P8" s="27"/>
-      <c r="Q8" s="27"/>
+      <c r="Q8" s="19"/>
       <c r="R8" s="19">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="S8" s="19">
         <v>31.5</v>
       </c>
+      <c r="S8" s="28"/>
       <c r="T8" s="28"/>
-      <c r="U8" s="28"/>
+      <c r="U8" s="18"/>
       <c r="V8" s="18">
-        <v>601</v>
-[...1 lines deleted...]
-      <c r="W8" s="18">
         <v>660</v>
       </c>
+      <c r="W8" s="28"/>
       <c r="X8" s="28"/>
     </row>
-    <row r="9" spans="1:24" customFormat="1" ht="15" customHeight="1" outlineLevel="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:24" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="20" t="s">
-        <v>8</v>
-[...10 lines deleted...]
-      <c r="E9" s="26"/>
+        <v>6</v>
+      </c>
+      <c r="B9" s="24"/>
+      <c r="C9" s="25"/>
+      <c r="D9" s="26"/>
+      <c r="E9" s="18"/>
       <c r="F9" s="18"/>
-      <c r="G9" s="18"/>
+      <c r="G9" s="27"/>
       <c r="H9" s="27"/>
       <c r="I9" s="18"/>
-      <c r="J9" s="18">
-[...7 lines deleted...]
-      </c>
+      <c r="J9" s="18"/>
+      <c r="K9" s="18"/>
+      <c r="L9" s="18"/>
       <c r="M9" s="18"/>
-      <c r="N9" s="18">
-[...18 lines deleted...]
-      </c>
+      <c r="N9" s="18"/>
+      <c r="O9" s="18"/>
+      <c r="P9" s="18"/>
+      <c r="Q9" s="19"/>
+      <c r="R9" s="19"/>
+      <c r="S9" s="19"/>
+      <c r="T9" s="19"/>
       <c r="U9" s="18"/>
-      <c r="V9" s="18">
-[...7 lines deleted...]
-      </c>
+      <c r="V9" s="18"/>
+      <c r="W9" s="18"/>
+      <c r="X9" s="18"/>
     </row>
     <row r="10" spans="1:24" customFormat="1" ht="15" customHeight="1" outlineLevel="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="20" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B10" s="24">
-        <v>46043</v>
+        <v>46080</v>
       </c>
       <c r="C10" s="25" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D10" s="26">
         <v>13.5</v>
       </c>
-      <c r="E10" s="26"/>
+      <c r="E10" s="18"/>
       <c r="F10" s="18"/>
-      <c r="G10" s="18"/>
+      <c r="G10" s="27"/>
       <c r="H10" s="27"/>
-      <c r="I10" s="27"/>
+      <c r="I10" s="18"/>
       <c r="J10" s="18"/>
-      <c r="K10" s="18"/>
+      <c r="K10" s="27"/>
       <c r="L10" s="27"/>
-      <c r="M10" s="27"/>
+      <c r="M10" s="18"/>
       <c r="N10" s="18"/>
-      <c r="O10" s="18"/>
+      <c r="O10" s="27"/>
       <c r="P10" s="27"/>
-      <c r="Q10" s="27"/>
+      <c r="Q10" s="19"/>
       <c r="R10" s="19"/>
-      <c r="S10" s="19"/>
+      <c r="S10" s="28"/>
       <c r="T10" s="28"/>
-      <c r="U10" s="28"/>
+      <c r="U10" s="18"/>
       <c r="V10" s="18"/>
-      <c r="W10" s="18"/>
+      <c r="W10" s="27"/>
       <c r="X10" s="27"/>
     </row>
-    <row r="11" spans="1:24" customFormat="1" ht="15" customHeight="1" outlineLevel="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:24" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="20" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B11" s="24">
         <v>46035</v>
       </c>
       <c r="C11" s="25" t="s">
-        <v>17</v>
-[...13 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="D11" s="26"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="18"/>
       <c r="I11" s="18"/>
-      <c r="J11" s="18">
-[...37 lines deleted...]
-      </c>
+      <c r="J11" s="18"/>
+      <c r="K11" s="27"/>
+      <c r="L11" s="27"/>
+      <c r="M11" s="18"/>
+      <c r="N11" s="18"/>
+      <c r="O11" s="27"/>
+      <c r="P11" s="27"/>
+      <c r="Q11" s="19"/>
+      <c r="R11" s="19"/>
+      <c r="S11" s="19"/>
+      <c r="T11" s="19"/>
+      <c r="U11" s="18"/>
+      <c r="V11" s="18"/>
+      <c r="W11" s="27"/>
+      <c r="X11" s="27"/>
     </row>
     <row r="12" spans="1:24" s="40" customFormat="1" ht="15" customHeight="1" outlineLevel="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A12" s="20" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B12" s="24">
-        <v>46030</v>
+        <v>46080</v>
       </c>
       <c r="C12" s="25" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D12" s="26">
         <v>13</v>
       </c>
-      <c r="E12" s="26"/>
+      <c r="E12" s="18"/>
       <c r="F12" s="18">
-        <v>9174</v>
+        <v>9568</v>
       </c>
       <c r="G12" s="18">
-        <v>9568</v>
-[...1 lines deleted...]
-      <c r="H12" s="18">
         <v>9967</v>
       </c>
+      <c r="H12" s="18"/>
       <c r="I12" s="18"/>
       <c r="J12" s="18">
-        <v>2432</v>
-[...1 lines deleted...]
-      <c r="K12" s="18">
         <v>2555</v>
       </c>
-      <c r="L12" s="27">
-[...2 lines deleted...]
-      <c r="M12" s="27"/>
+      <c r="K12" s="27">
+        <v>2699</v>
+      </c>
+      <c r="L12" s="27"/>
+      <c r="M12" s="18"/>
       <c r="N12" s="18">
-        <v>790</v>
-[...1 lines deleted...]
-      <c r="O12" s="18">
         <v>816</v>
       </c>
-      <c r="P12" s="27">
-[...2 lines deleted...]
-      <c r="Q12" s="27"/>
+      <c r="O12" s="27">
+        <v>843</v>
+      </c>
+      <c r="P12" s="27"/>
+      <c r="Q12" s="19"/>
       <c r="R12" s="19">
-        <v>32.483552631578952</v>
+        <v>31.93737769080235</v>
       </c>
       <c r="S12" s="19">
-        <v>31.93737769080235</v>
-[...4 lines deleted...]
-      <c r="U12" s="28"/>
+        <v>31.233790292701002</v>
+      </c>
+      <c r="T12" s="19"/>
+      <c r="U12" s="18"/>
       <c r="V12" s="18">
+        <v>563</v>
+      </c>
+      <c r="W12" s="27">
         <v>573</v>
       </c>
-      <c r="W12" s="18">
-[...4 lines deleted...]
-      </c>
+      <c r="X12" s="27"/>
     </row>
     <row r="13" spans="1:24" s="40" customFormat="1" ht="15" customHeight="1" outlineLevel="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A13" s="20" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B13" s="24">
-        <v>46044</v>
+        <v>46083</v>
       </c>
       <c r="C13" s="25" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D13" s="26">
         <v>12.5</v>
       </c>
-      <c r="E13" s="26"/>
+      <c r="E13" s="18"/>
       <c r="F13" s="18">
-        <v>9291.2690000000002</v>
+        <v>9791.2690000000002</v>
       </c>
       <c r="G13" s="18">
-        <v>9791.2690000000002</v>
-[...1 lines deleted...]
-      <c r="H13" s="18">
         <v>10264.269</v>
       </c>
-      <c r="I13" s="18">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="18"/>
+      <c r="I13" s="18"/>
       <c r="J13" s="18">
-        <v>2416</v>
-[...2 lines deleted...]
-        <v>2582</v>
+        <v>2575</v>
+      </c>
+      <c r="K13" s="27">
+        <v>2796</v>
       </c>
       <c r="L13" s="27">
-        <v>2796</v>
-[...3 lines deleted...]
-      </c>
+        <v>3006</v>
+      </c>
+      <c r="M13" s="18"/>
       <c r="N13" s="18">
-        <v>774</v>
-[...2 lines deleted...]
-        <v>822</v>
+        <v>803</v>
+      </c>
+      <c r="O13" s="27">
+        <v>901</v>
       </c>
       <c r="P13" s="27">
-        <v>901</v>
-[...3 lines deleted...]
-      </c>
+        <v>978</v>
+      </c>
+      <c r="Q13" s="19"/>
       <c r="R13" s="19">
-        <f>((N13/J13)*100)</f>
-[...4 lines deleted...]
-        <v>31.835786212238578</v>
+        <f>N13/J13*100</f>
+        <v>31.184466019417478</v>
+      </c>
+      <c r="S13" s="28">
+        <v>32.224606580829757</v>
       </c>
       <c r="T13" s="28">
-        <f>((P13/L13)*100)</f>
-[...4 lines deleted...]
-      </c>
+        <v>32.534930139720558</v>
+      </c>
+      <c r="U13" s="18"/>
       <c r="V13" s="18">
-        <v>566</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>579</v>
+      </c>
+      <c r="W13" s="27">
+        <v>650</v>
       </c>
       <c r="X13" s="27">
-        <v>650</v>
+        <v>718</v>
       </c>
     </row>
     <row r="14" spans="1:24" s="40" customFormat="1" ht="15.5" customHeight="1" outlineLevel="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A14" s="20" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B14" s="24">
-        <v>46052</v>
+        <v>46083</v>
       </c>
       <c r="C14" s="25" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="D14" s="26">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E14" s="26"/>
+        <v>16.5</v>
+      </c>
+      <c r="E14" s="18"/>
       <c r="F14" s="18">
-        <f>9220*1.007</f>
-[...2 lines deleted...]
-      <c r="G14" s="18">
         <f>9546*1.005</f>
         <v>9593.73</v>
       </c>
-      <c r="H14" s="27">
+      <c r="G14" s="27">
         <f>9886*1.003</f>
         <v>9915.6579999999994</v>
       </c>
-      <c r="I14" s="27"/>
+      <c r="H14" s="27"/>
+      <c r="I14" s="18"/>
       <c r="J14" s="18">
-        <v>2419</v>
-[...1 lines deleted...]
-      <c r="K14" s="18">
         <v>2549</v>
       </c>
-      <c r="L14" s="27">
+      <c r="K14" s="27">
         <v>2669</v>
       </c>
-      <c r="M14" s="27"/>
+      <c r="L14" s="27"/>
+      <c r="M14" s="18"/>
       <c r="N14" s="18">
-        <v>776</v>
-[...1 lines deleted...]
-      <c r="O14" s="18">
         <v>816</v>
       </c>
-      <c r="P14" s="27">
+      <c r="O14" s="27">
         <v>856</v>
       </c>
-      <c r="Q14" s="27"/>
+      <c r="P14" s="27"/>
+      <c r="Q14" s="19"/>
       <c r="R14" s="19">
+        <v>32</v>
+      </c>
+      <c r="S14" s="28">
         <v>32.1</v>
       </c>
-      <c r="S14" s="19">
-[...5 lines deleted...]
-      <c r="U14" s="19"/>
+      <c r="T14" s="28"/>
+      <c r="U14" s="18"/>
       <c r="V14" s="18">
-        <v>564</v>
-[...1 lines deleted...]
-      <c r="W14" s="18">
         <v>594</v>
       </c>
-      <c r="X14" s="27">
+      <c r="W14" s="27">
         <v>600</v>
       </c>
+      <c r="X14" s="27"/>
     </row>
     <row r="15" spans="1:24" s="40" customFormat="1" ht="15.5" customHeight="1" outlineLevel="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A15" s="20" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="B15" s="24">
         <v>46038</v>
       </c>
       <c r="C15" s="25" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D15" s="26">
         <v>13.1</v>
       </c>
-      <c r="E15" s="26"/>
+      <c r="E15" s="18"/>
       <c r="F15" s="18">
-        <v>9255</v>
-[...1 lines deleted...]
-      <c r="G15" s="18">
         <v>9733</v>
       </c>
-      <c r="H15" s="27">
+      <c r="G15" s="27">
         <v>10219</v>
       </c>
-      <c r="I15" s="27"/>
+      <c r="H15" s="27"/>
+      <c r="I15" s="18"/>
       <c r="J15" s="18">
-        <v>2452</v>
-[...1 lines deleted...]
-      <c r="K15" s="18">
         <v>2622</v>
       </c>
+      <c r="K15" s="27">
+        <v>2823</v>
+      </c>
       <c r="L15" s="27">
-        <v>2823</v>
-[...1 lines deleted...]
-      <c r="M15" s="27"/>
+        <v>3035</v>
+      </c>
+      <c r="M15" s="18"/>
       <c r="N15" s="18">
-        <v>792</v>
-[...1 lines deleted...]
-      <c r="O15" s="18">
         <v>802</v>
       </c>
+      <c r="O15" s="27">
+        <v>866</v>
+      </c>
       <c r="P15" s="27">
-        <v>866</v>
-[...1 lines deleted...]
-      <c r="Q15" s="27"/>
+        <v>933</v>
+      </c>
+      <c r="Q15" s="19"/>
       <c r="R15" s="19">
-        <f>(N15/J15)*100</f>
-        <v>32.30016313213703</v>
+        <v>30.6</v>
       </c>
       <c r="S15" s="19">
-        <f t="shared" ref="S15:T15" si="0">(O15/K15)*100</f>
-        <v>30.587337909992375</v>
+        <v>30.7</v>
       </c>
       <c r="T15" s="19">
-        <f t="shared" si="0"/>
-[...2 lines deleted...]
-      <c r="U15" s="19"/>
+        <v>30.8</v>
+      </c>
+      <c r="U15" s="18"/>
       <c r="V15" s="18">
-        <v>566</v>
-[...1 lines deleted...]
-      <c r="W15" s="18">
         <v>572</v>
       </c>
+      <c r="W15" s="27">
+        <v>617</v>
+      </c>
       <c r="X15" s="27">
-        <v>617</v>
+        <v>663</v>
       </c>
     </row>
     <row r="16" spans="1:24" s="13" customFormat="1" ht="15.65" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A16" s="9" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B16" s="35">
         <f>MAX(B5:B15)</f>
-        <v>46061</v>
+        <v>46085</v>
       </c>
       <c r="C16" s="9" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D16" s="21">
-        <f>AVERAGE(D$5:E$15)</f>
-[...2 lines deleted...]
-      <c r="E16" s="21"/>
+        <f>AVERAGE(D$5:D$15)</f>
+        <v>14.387499999999999</v>
+      </c>
+      <c r="E16" s="11"/>
       <c r="F16" s="11">
         <f>AVERAGE(F$5:F$15)</f>
-        <v>9253.0097500000011</v>
+        <v>9665.6664999999994</v>
       </c>
       <c r="G16" s="11">
-        <f>AVERAGE(G$5:G$15)</f>
-[...9 lines deleted...]
-      </c>
+        <f>AVERAGE(G$6:G$15)</f>
+        <v>10072.785399999999</v>
+      </c>
+      <c r="H16" s="11" t="e">
+        <f>AVERAGE(H$5:H$15)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I16" s="11"/>
       <c r="J16" s="11">
         <f>AVERAGE(J$5:J$15)</f>
-        <v>2423.9</v>
+        <v>2596.8571428571427</v>
       </c>
       <c r="K16" s="11">
         <f>AVERAGE(K$5:K$15)</f>
-        <v>2579.6999999999998</v>
+        <v>2764</v>
       </c>
       <c r="L16" s="11">
         <f>AVERAGE(L$5:L$15)</f>
-        <v>2742.5555555555557</v>
-[...4 lines deleted...]
-      </c>
+        <v>3020.5</v>
+      </c>
+      <c r="M16" s="11"/>
       <c r="N16" s="11">
         <f>AVERAGE(N$5:N$15)</f>
-        <v>774.12459999999999</v>
+        <v>815.85714285714289</v>
       </c>
       <c r="O16" s="11">
         <f>AVERAGE(O$5:O$15)</f>
-        <v>808.6</v>
+        <v>872.66666666666663</v>
       </c>
       <c r="P16" s="11">
         <f>AVERAGE(P$5:P$15)</f>
-        <v>859.34999999999991</v>
-[...4 lines deleted...]
-      </c>
+        <v>955.5</v>
+      </c>
+      <c r="Q16" s="12"/>
       <c r="R16" s="12">
         <f>AVERAGE(R$5:R$15)</f>
-        <v>31.938703694228973</v>
+        <v>31.431691958602833</v>
       </c>
       <c r="S16" s="12">
         <f>AVERAGE(S$5:S$15)</f>
-        <v>31.349616161381441</v>
+        <v>31.57639947892179</v>
       </c>
       <c r="T16" s="12">
         <f>AVERAGE(T$5:T$15)</f>
-        <v>31.323994212128746</v>
-[...4 lines deleted...]
-      </c>
+        <v>31.667465069860278</v>
+      </c>
+      <c r="U16" s="11"/>
       <c r="V16" s="11">
         <f>AVERAGE(V$5:V$15)</f>
-        <v>569.4</v>
+        <v>592.14285714285711</v>
       </c>
       <c r="W16" s="11">
         <f>AVERAGE(W$5:W$15)</f>
-        <v>585.1</v>
+        <v>614.16666666666663</v>
       </c>
       <c r="X16" s="11">
         <f>AVERAGE(X$5:X$15)</f>
-        <v>608.11111111111109</v>
+        <v>690.5</v>
       </c>
     </row>
     <row r="17" spans="1:24" s="13" customFormat="1" ht="15.65" hidden="1" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A17" s="9" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B17" s="35" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="C17" s="9" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D17" s="21" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E17" s="11">
-        <v>8924.2690000000002</v>
+        <v>9264</v>
       </c>
       <c r="F17" s="11" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G17" s="11" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H17" s="11" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I17" s="11">
-        <v>2269.7860000000001</v>
+        <v>2390</v>
       </c>
       <c r="J17" s="11" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="K17" s="11" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="L17" s="11" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="M17" s="11">
-        <v>694.39499999999998</v>
+        <v>741</v>
       </c>
       <c r="N17" s="11" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="O17" s="11" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="P17" s="11" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="Q17" s="12">
-        <v>30.6</v>
+        <v>31</v>
       </c>
       <c r="R17" s="11" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="S17" s="11" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="T17" s="11" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="U17" s="11">
-        <v>533.58100000000002</v>
+        <v>550.45799999999997</v>
       </c>
       <c r="V17" s="11" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="W17" s="11" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="X17" s="11" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:24" s="13" customFormat="1" ht="15.65" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A18" s="30"/>
       <c r="B18" s="31"/>
       <c r="C18" s="30" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D18" s="32"/>
-      <c r="E18" s="32"/>
+      <c r="E18" s="33"/>
       <c r="F18" s="33">
         <f>F16/E17-1</f>
-        <v>3.6836714581328867E-2</v>
+        <v>4.3357782815198531E-2</v>
       </c>
       <c r="G18" s="33">
         <f>G16/F16-1</f>
-        <v>3.8233370498717889E-2</v>
-[...1 lines deleted...]
-      <c r="H18" s="33">
+        <v>4.2120106254441847E-2</v>
+      </c>
+      <c r="H18" s="33" t="e">
         <f>H16/G16-1</f>
-        <v>3.7261044314601754E-2</v>
+        <v>#DIV/0!</v>
       </c>
       <c r="I18" s="33"/>
       <c r="J18" s="33">
         <f>J16/I17-1</f>
-        <v>6.78980309156898E-2</v>
+        <v>8.6551105797967542E-2</v>
       </c>
       <c r="K18" s="33">
         <f>K16/J16-1</f>
-        <v>6.427657906679296E-2</v>
+        <v>6.436351633843107E-2</v>
       </c>
       <c r="L18" s="33">
         <f>L16/K16-1</f>
-        <v>6.312964901172835E-2</v>
+        <v>9.2800289435600591E-2</v>
       </c>
       <c r="M18" s="33"/>
       <c r="N18" s="33">
         <f>N16/M17-1</f>
-        <v>0.11481879909849591</v>
+        <v>0.10102178523231164</v>
       </c>
       <c r="O18" s="33">
         <f>O16/N16-1</f>
-        <v>4.4534691185372566E-2</v>
+        <v>6.9631704896982338E-2</v>
       </c>
       <c r="P18" s="33">
         <f>P16/O16-1</f>
-        <v>6.2762799901063371E-2</v>
-[...1 lines deleted...]
-      <c r="Q18" s="33"/>
+        <v>9.4919786096256731E-2</v>
+      </c>
+      <c r="Q18" s="34"/>
       <c r="R18" s="34">
         <f>R16-Q17</f>
-        <v>1.3387036942289718</v>
+        <v>0.43169195860283338</v>
       </c>
       <c r="S18" s="34">
         <f>S16-R16</f>
-        <v>-0.58908753284753246</v>
+        <v>0.14470752031895628</v>
       </c>
       <c r="T18" s="34">
         <f>T16-S16</f>
-        <v>-2.5621949252695231E-2</v>
-[...1 lines deleted...]
-      <c r="U18" s="34"/>
+        <v>9.1065590938487873E-2</v>
+      </c>
+      <c r="U18" s="33"/>
       <c r="V18" s="33">
         <f>V16/U17-1</f>
-        <v>6.712945176083851E-2</v>
+        <v>7.572758892205611E-2</v>
       </c>
       <c r="W18" s="33">
         <f>W16/V16-1</f>
-        <v>2.7572883737267295E-2</v>
+        <v>3.7193405709690319E-2</v>
       </c>
       <c r="X18" s="33">
         <f>X16/W16-1</f>
-        <v>3.9328509846370041E-2</v>
+        <v>0.12428765264586161</v>
       </c>
     </row>
     <row r="19" spans="1:24" s="13" customFormat="1" ht="15.65" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A19" s="14"/>
       <c r="B19" s="10"/>
       <c r="C19" s="9" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D19" s="12">
-        <f>STDEV(D$5:D$14)</f>
-[...2 lines deleted...]
-      <c r="E19" s="12"/>
+        <f t="shared" ref="D19:R19" si="0">STDEV(D$5:D$14)</f>
+        <v>2.5401537261317402</v>
+      </c>
+      <c r="E19" s="11"/>
       <c r="F19" s="11">
-        <f>STDEV(F$5:F$14)</f>
-        <v>56.975375668959273</v>
+        <f t="shared" si="0"/>
+        <v>112.54226723858031</v>
       </c>
       <c r="G19" s="11">
-        <f>STDEV(G$5:G$14)</f>
-[...6 lines deleted...]
-      <c r="I19" s="11"/>
+        <f t="shared" si="0"/>
+        <v>155.77089853665461</v>
+      </c>
+      <c r="H19" s="11" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I19" s="11" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
       <c r="J19" s="11">
-        <f>STDEV(J$5:J$14)</f>
-        <v>14.368174708168205</v>
+        <f t="shared" si="0"/>
+        <v>44.911765347920436</v>
       </c>
       <c r="K19" s="11">
-        <f>STDEV(K$5:K$14)</f>
-[...6 lines deleted...]
-      <c r="M19" s="11"/>
+        <f t="shared" si="0"/>
+        <v>79.168806988611365</v>
+      </c>
+      <c r="L19" s="11" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="M19" s="11" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
       <c r="N19" s="11">
-        <f>STDEV(N$5:N$14)</f>
-        <v>10.148103358646766</v>
+        <f t="shared" si="0"/>
+        <v>25.396193940562565</v>
       </c>
       <c r="O19" s="11">
-        <f>STDEV(O$5:O$14)</f>
-[...6 lines deleted...]
-      <c r="Q19" s="11"/>
+        <f t="shared" si="0"/>
+        <v>44.966654311834233</v>
+      </c>
+      <c r="P19" s="11" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="Q19" s="11" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
       <c r="R19" s="11">
-        <f>STDEV(R$5:R$14)</f>
-        <v>0.48250867785517354</v>
+        <f t="shared" si="0"/>
+        <v>0.7682710786354654</v>
       </c>
       <c r="S19" s="11">
-        <f>STDEV(S$5:S$14)</f>
-        <v>0.72552068995854813</v>
+        <f>STDEV(S$5:S$15)</f>
+        <v>0.94455291254274154</v>
       </c>
       <c r="T19" s="11">
         <f>STDEV(T$5:T$15)</f>
-        <v>0.86134964997423036</v>
-[...1 lines deleted...]
-      <c r="U19" s="11"/>
+        <v>1.2267808666813305</v>
+      </c>
+      <c r="U19" s="11" t="e">
+        <f>STDEV(U$5:U$14)</f>
+        <v>#DIV/0!</v>
+      </c>
       <c r="V19" s="11">
         <f>STDEV(V$5:V$14)</f>
-        <v>12.959338117529169</v>
+        <v>34.086654279937775</v>
       </c>
       <c r="W19" s="11">
         <f>STDEV(W$5:W$14)</f>
-        <v>30.93182467585412</v>
-[...1 lines deleted...]
-      <c r="X19" s="11">
+        <v>37.286726860908566</v>
+      </c>
+      <c r="X19" s="11" t="e">
         <f>STDEV(X$5:X$14)</f>
-        <v>30.509951538098893</v>
+        <v>#DIV/0!</v>
       </c>
     </row>
     <row r="20" spans="1:24" s="13" customFormat="1" ht="15.65" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A20" s="14"/>
       <c r="B20" s="10"/>
       <c r="C20" s="9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D20" s="12">
-        <f>MAX(D$5:D$14)</f>
-[...2 lines deleted...]
-      <c r="E20" s="12"/>
+        <f t="shared" ref="D20:X20" si="1">MAX(D$5:D$14)</f>
+        <v>18</v>
+      </c>
+      <c r="E20" s="11">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
       <c r="F20" s="11">
-        <f>MAX(F$5:F$14)</f>
-        <v>9323</v>
+        <f t="shared" si="1"/>
+        <v>9791.2690000000002</v>
       </c>
       <c r="G20" s="11">
-        <f>MAX(G$5:G$14)</f>
-        <v>9791.2690000000002</v>
+        <f t="shared" si="1"/>
+        <v>10264.269</v>
       </c>
       <c r="H20" s="11">
-        <f>MAX(H$5:H$14)</f>
-[...2 lines deleted...]
-      <c r="I20" s="11"/>
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I20" s="11">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
       <c r="J20" s="11">
-        <f>MAX(J$5:J$14)</f>
-        <v>2453</v>
+        <f t="shared" si="1"/>
+        <v>2662</v>
       </c>
       <c r="K20" s="11">
-        <f>MAX(K$5:K$14)</f>
-        <v>2662</v>
+        <f t="shared" si="1"/>
+        <v>2866</v>
       </c>
       <c r="L20" s="11">
-        <f>MAX(L$5:L$14)</f>
-[...2 lines deleted...]
-      <c r="M20" s="11"/>
+        <f t="shared" si="1"/>
+        <v>3006</v>
+      </c>
+      <c r="M20" s="11">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
       <c r="N20" s="11">
-        <f>MAX(N$5:N$14)</f>
-        <v>790</v>
+        <f t="shared" si="1"/>
+        <v>854</v>
       </c>
       <c r="O20" s="11">
-        <f>MAX(O$5:O$14)</f>
-        <v>854</v>
+        <f t="shared" si="1"/>
+        <v>939</v>
       </c>
       <c r="P20" s="11">
-        <f>MAX(P$5:P$14)</f>
-[...2 lines deleted...]
-      <c r="Q20" s="11"/>
+        <f t="shared" si="1"/>
+        <v>978</v>
+      </c>
+      <c r="Q20" s="12">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
       <c r="R20" s="12">
-        <f>MAX(R$5:R$14)</f>
-[...3 lines deleted...]
-        <f>MAX(S$5:S$14)</f>
+        <f t="shared" si="1"/>
         <v>32.5</v>
       </c>
+      <c r="S20" s="11">
+        <f t="shared" si="1"/>
+        <v>32.799999999999997</v>
+      </c>
       <c r="T20" s="11">
-        <f>MAX(T$5:T$14)</f>
-[...2 lines deleted...]
-      <c r="U20" s="11"/>
+        <f t="shared" si="1"/>
+        <v>32.534930139720558</v>
+      </c>
+      <c r="U20" s="11">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
       <c r="V20" s="11">
-        <f>MAX(V$5:V$14)</f>
-        <v>601</v>
+        <f t="shared" si="1"/>
+        <v>660</v>
       </c>
       <c r="W20" s="11">
-        <f>MAX(W$5:W$14)</f>
-        <v>660</v>
+        <f t="shared" si="1"/>
+        <v>656</v>
       </c>
       <c r="X20" s="11">
-        <f>MAX(X$5:X$14)</f>
-        <v>656</v>
+        <f t="shared" si="1"/>
+        <v>718</v>
       </c>
     </row>
     <row r="21" spans="1:24" s="13" customFormat="1" ht="15.65" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A21" s="14"/>
       <c r="B21" s="10"/>
       <c r="C21" s="9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D21" s="12">
-        <f>MIN(D$5:D$14)</f>
-[...2 lines deleted...]
-      <c r="E21" s="12"/>
+        <f t="shared" ref="D21:X21" si="2">MIN(D$5:D$14)</f>
+        <v>11.5</v>
+      </c>
+      <c r="E21" s="11">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
       <c r="F21" s="11">
-        <f>MIN(F$5:F$14)</f>
-        <v>9174</v>
+        <f t="shared" si="2"/>
+        <v>9552</v>
       </c>
       <c r="G21" s="11">
-        <f>MIN(G$5:G$14)</f>
-        <v>9403</v>
+        <f t="shared" si="2"/>
+        <v>9915.6579999999994</v>
       </c>
       <c r="H21" s="11">
-        <f>MIN(H$5:H$14)</f>
-[...2 lines deleted...]
-      <c r="I21" s="11"/>
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I21" s="11">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
       <c r="J21" s="11">
-        <f>MIN(J$5:J$14)</f>
-        <v>2406</v>
+        <f t="shared" si="2"/>
+        <v>2549</v>
       </c>
       <c r="K21" s="11">
-        <f>MIN(K$5:K$14)</f>
-        <v>2510</v>
+        <f t="shared" si="2"/>
+        <v>2669</v>
       </c>
       <c r="L21" s="11">
-        <f>MIN(L$5:L$14)</f>
-[...2 lines deleted...]
-      <c r="M21" s="11"/>
+        <f t="shared" si="2"/>
+        <v>3006</v>
+      </c>
+      <c r="M21" s="11">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
       <c r="N21" s="11">
-        <f>MIN(N$5:N$14)</f>
-        <v>759</v>
+        <f t="shared" si="2"/>
+        <v>782</v>
       </c>
       <c r="O21" s="11">
-        <f>MIN(O$5:O$14)</f>
-        <v>775</v>
+        <f t="shared" si="2"/>
+        <v>831</v>
       </c>
       <c r="P21" s="11">
-        <f>MIN(P$5:P$14)</f>
-[...2 lines deleted...]
-      <c r="Q21" s="11"/>
+        <f t="shared" si="2"/>
+        <v>978</v>
+      </c>
+      <c r="Q21" s="12">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
       <c r="R21" s="12">
-        <f>MIN(R$5:R$14)</f>
-[...3 lines deleted...]
-        <f>MIN(S$5:S$14)</f>
+        <f t="shared" si="2"/>
         <v>30.3</v>
       </c>
+      <c r="S21" s="11">
+        <f t="shared" si="2"/>
+        <v>30.4</v>
+      </c>
       <c r="T21" s="11">
-        <f>MIN(T$5:T$14)</f>
-[...2 lines deleted...]
-      <c r="U21" s="11"/>
+        <f t="shared" si="2"/>
+        <v>32.534930139720558</v>
+      </c>
+      <c r="U21" s="11">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
       <c r="V21" s="11">
-        <f>MIN(V$5:V$14)</f>
-        <v>555</v>
+        <f t="shared" si="2"/>
+        <v>563</v>
       </c>
       <c r="W21" s="11">
-        <f>MIN(W$5:W$14)</f>
-        <v>559</v>
+        <f t="shared" si="2"/>
+        <v>573</v>
       </c>
       <c r="X21" s="11">
-        <f>MIN(X$5:X$14)</f>
-        <v>574</v>
+        <f t="shared" si="2"/>
+        <v>718</v>
       </c>
     </row>
     <row r="22" spans="1:24" ht="15" thickTop="1" x14ac:dyDescent="0.35"/>
     <row r="23" spans="1:24" ht="15.5" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="24" spans="1:24" ht="15.5" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:X14">
     <sortCondition descending="1" ref="B5:B14"/>
   </sortState>
   <mergeCells count="9">
     <mergeCell ref="I3:L3"/>
     <mergeCell ref="M3:P3"/>
     <mergeCell ref="Q3:T3"/>
     <mergeCell ref="U3:X3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:H3"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="73" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;Z&amp;F&amp;F&amp;A</oddFooter>
   </headerFooter>