--- v0 (2026-05-20)
+++ v1 (2026-07-18)
@@ -1,104 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing18.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing19.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing20.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
   <workbookPr codeName="EstaPastaDeTrabalho" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\RI\Bradsaúde\Demonstrações Financeiras\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DE85E8C6-965C-4CCD-8399-FE36DF51DE5E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{68A79C83-7D6B-4F31-AF7B-888EF18E3591}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{6BD3A01F-5529-418D-9A21-641FF55FEABA}"/>
   </bookViews>
   <sheets>
     <sheet name="Menu" sheetId="34" r:id="rId1"/>
     <sheet name="DRE Bradsaúde" sheetId="40" r:id="rId2"/>
     <sheet name="DRE Bradesco Gestão de Saúde" sheetId="4" r:id="rId3"/>
     <sheet name="DRE Bradesco Saúde" sheetId="1" r:id="rId4"/>
     <sheet name="DRE Brades. Operadora de Planos" sheetId="3" r:id="rId5"/>
     <sheet name="DRE Mediservice" sheetId="2" r:id="rId6"/>
     <sheet name="DRE Bradesco Diagnóstico" sheetId="36" r:id="rId7"/>
     <sheet name="DRE Atlântica Hosp." sheetId="15" r:id="rId8"/>
     <sheet name="Balanço Brades. Gestão de Saúde" sheetId="12" r:id="rId9"/>
     <sheet name="Balanço Bradesco Saúde" sheetId="9" r:id="rId10"/>
     <sheet name="Balanço Brades. Operadora de Pl" sheetId="11" r:id="rId11"/>
     <sheet name="Balanço Mediservice" sheetId="10" r:id="rId12"/>
     <sheet name="Balanço Bradesco Diagnóstico" sheetId="38" r:id="rId13"/>
     <sheet name="Balanço Atlântica Hosp." sheetId="17" r:id="rId14"/>
     <sheet name="DFC Bradesco Gestão de Saúde" sheetId="8" r:id="rId15"/>
     <sheet name="DFC Bradesco Saúde" sheetId="5" r:id="rId16"/>
     <sheet name="DFC Brades. Operadora de Planos" sheetId="7" r:id="rId17"/>
     <sheet name="DFC Mediservice" sheetId="6" r:id="rId18"/>
     <sheet name="DFC Bradesco Diagnóstico" sheetId="37" r:id="rId19"/>
     <sheet name="DFC Atlântica Hosp." sheetId="16" r:id="rId20"/>
   </sheets>
@@ -1532,74 +1528,52 @@
   <c r="F44" i="12" s="1"/>
   <c r="H16" i="12"/>
   <c r="F16" i="12"/>
   <c r="H12" i="12"/>
   <c r="F12" i="12"/>
   <c r="H8" i="12"/>
   <c r="H5" i="12"/>
   <c r="H38" i="12"/>
   <c r="F38" i="12"/>
   <c r="H33" i="12"/>
   <c r="H29" i="12"/>
   <c r="H22" i="12"/>
   <c r="H20" i="12" s="1"/>
   <c r="F20" i="12"/>
   <c r="F19" i="12" s="1"/>
   <c r="H4" i="12" l="1"/>
   <c r="F4" i="12"/>
   <c r="F40" i="12" s="1"/>
   <c r="H65" i="12"/>
   <c r="F65" i="12"/>
   <c r="H19" i="12"/>
   <c r="H40" i="12" l="1"/>
 </calcChain>
 </file>
 
-<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1691" uniqueCount="706">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1725" uniqueCount="715">
   <si>
     <t>RESULTADO BRUTO</t>
   </si>
   <si>
     <t>Despesas de comercialização</t>
   </si>
   <si>
     <t>Provisão para perdas sobre créditos</t>
   </si>
   <si>
     <t>Resultado patrimonial</t>
   </si>
   <si>
     <t>Receitas financeiras</t>
   </si>
   <si>
     <t>Despesas financeiras</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>Receitas com operações de assistência à saúde</t>
   </si>
   <si>
@@ -3196,63 +3170,50 @@
     <t>Mediservice Operadora de Planos de Saúde S.A.</t>
   </si>
   <si>
     <t>Bradesco Diagnóstico em Saúde S.A.</t>
   </si>
   <si>
     <t>Atlântica Hospitais e Participações S.A.</t>
   </si>
   <si>
     <t>CNPJ Nº 41.774.199/0001-92</t>
   </si>
   <si>
     <t>CNPJ Nº 92.693.118/0001-60</t>
   </si>
   <si>
     <t>CNPJ Nº 15.011.651/0001-54</t>
   </si>
   <si>
     <t>CNPJ Nº 57.746.455/0001-78</t>
   </si>
   <si>
     <t>CNPJ Nº 42.074.758/0001-14</t>
   </si>
   <si>
     <t>CNPJ Nº 40.751.842/0001-08</t>
-  </si>
-[...11 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Despesas com tributos</t>
   </si>
   <si>
     <t>Outras despesas/receitas operacionais</t>
   </si>
   <si>
     <t>Imposto de Renda</t>
   </si>
   <si>
     <t>Contribuição Social</t>
   </si>
   <si>
     <t>Other operating expenses/income</t>
   </si>
   <si>
     <t>Income before taxes</t>
   </si>
   <si>
     <t>Resultado positivo de equivalência patrimonial</t>
   </si>
   <si>
     <t>Lucro ajustado do período</t>
   </si>
@@ -3699,204 +3660,256 @@
     <t>Net Income</t>
   </si>
   <si>
     <t>Ativos Financeiros</t>
   </si>
   <si>
     <t>Financial Assets</t>
   </si>
   <si>
     <t>¹Contempla Receitas de Serviços Novamed e Orizon, e Receita de bens e serviços (Odontoprev).</t>
   </si>
   <si>
     <t>²Inclui PIS/Cofins, Tributos Federais e Municipais sobre Receita.</t>
   </si>
   <si>
     <t>³Inclui Pacífico Operações, Grupo Santa, Atlântica Imobiliária, Croma Oncologia, Participação Grupo Fleury.</t>
   </si>
   <si>
     <r>
       <t>ROAE</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
-        <rFont val="Bradesco sans"/>
+        <rFont val="Bradesco Sans"/>
       </rPr>
       <t>⁴</t>
     </r>
   </si>
   <si>
     <t>⁴Anualizado</t>
   </si>
   <si>
     <t>¹Includes revenue from Novamed and Orizon services, and revenue from goods and services (Odontoprev).</t>
   </si>
   <si>
     <t>²Includes PIS/Cofins, federal and municipal taxes on revenue.</t>
   </si>
   <si>
     <t>³Includes Pacífico Operações, Grupo Santa, Atlântica Imobiliária, Croma Oncologia, and the stake in Grupo Fleury.</t>
   </si>
   <si>
     <t>⁴Annualized</t>
   </si>
   <si>
     <t>ROAE⁴</t>
+  </si>
+  <si>
+    <t>DF 2022</t>
+  </si>
+  <si>
+    <t>DF 2023</t>
+  </si>
+  <si>
+    <t>DF 2024</t>
+  </si>
+  <si>
+    <t>DF 2025</t>
+  </si>
+  <si>
+    <t>DF 2020</t>
+  </si>
+  <si>
+    <t>DF 2021</t>
+  </si>
+  <si>
+    <t>Bradesco Saúde Operadora de Planos S.A.</t>
+  </si>
+  <si>
+    <t>Bradesco Diagnóstico em Saúde S.A</t>
+  </si>
+  <si>
+    <t>Atlântica Hospitais Participações S.A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fonte / Source: bradescoseguros.com.br </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0;\(#,###\);\-"/>
     <numFmt numFmtId="165" formatCode="#,##0.00;\(#,###.00\);\-"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="#,##0;\(#,##0\)"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
     <numFmt numFmtId="169" formatCode="0.0\ \p\.\p\."/>
     <numFmt numFmtId="170" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Bradesco Sans"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Bradesco Sans"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Bradesco Sans"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Bradesco sans"/>
+      <name val="Bradesco Sans"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Bradesco sans"/>
+      <name val="Bradesco Sans"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Bradesco sans"/>
+      <name val="Bradesco Sans"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="9"/>
-      <name val="Bradesco sans"/>
+      <name val="Bradesco Sans"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="0"/>
-      <name val="Bradesco sans"/>
+      <name val="Bradesco Sans"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
-      <name val="Bradesco sans"/>
+      <name val="Bradesco Sans"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
-      <name val="Bradesco sans"/>
+      <name val="Bradesco Sans"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <color theme="10"/>
-      <name val="Bradesco sans"/>
+      <name val="Bradesco Sans"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
-      <name val="Bradesco sans"/>
+      <name val="Bradesco Sans"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <name val="Bradesco sans"/>
+      <name val="Bradesco Sans"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="0"/>
       <name val="Bradesco Sans"/>
     </font>
     <font>
       <i/>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Bradesco Sans"/>
     </font>
     <font>
       <i/>
       <sz val="7"/>
       <name val="Bradesco Sans"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Bradesco Sans Medium"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Bradesco Sans Medium"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FFCC092F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Bradesco Sans Medium"/>
+    </font>
   </fonts>
-  <fills count="16">
+  <fills count="17">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF001A2F"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDDEBF7"/>
         <bgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF9FC8E9"/>
         <bgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
@@ -3943,52 +3956,58 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="44"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="44"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCC092F"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="24">
+  <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="9"/>
       </left>
       <right/>
       <top style="thick">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color indexed="9"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="9"/>
       </left>
       <right style="thick">
@@ -4213,59 +4232,68 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="0"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="164">
+  <cellXfs count="176">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -4664,164 +4692,198 @@
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="170" fontId="12" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="13" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="16" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Hiperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2 2" xfId="2" xr:uid="{3D40C467-8914-4ABC-AA51-F0BCF5C9700B}"/>
     <cellStyle name="Porcentagem" xfId="4" builtinId="5"/>
     <cellStyle name="Vírgula" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCC092F"/>
       <color rgb="FFA4CAEA"/>
       <color rgb="FF9FC8E9"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Balan&#231;o Brades. Operadora de Pl'!A1"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DRE Bradesco Diagn&#243;stico'!A1"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DFC Atl&#226;ntica Hosp.'!A1"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Balan&#231;o Brades. Gest&#227;o de Sa&#250;de'!A1"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DRE Bradsa&#250;de'!A1"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DRE Brades. Operadora de Planos'!A1"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DFC Mediservice'!A1"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Balan&#231;o Atl&#226;ntica Hosp.'!A1"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DFC Bradesco Gest&#227;o de Sa&#250;de'!A1"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DRE Atl&#226;ntica Hosp.'!A1"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DRE Bradesco Gest&#227;o de Sa&#250;de'!A1"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DFC Bradesco Sa&#250;de'!A1"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Balan&#231;o Mediservice'!A1"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Balan&#231;o Bradesco Sa&#250;de'!A1"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DFC Bradesco Diagn&#243;stico'!A1"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DRE Mediservice'!A1"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DRE Bradesco Sa&#250;de'!A1"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DFC Brades. Operadora de Planos'!A1"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Balan&#231;o Bradesco Diagn&#243;stico'!A1"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DRE Bradesco Diagn&#243;stico'!A1"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DFC Atl&#226;ntica Hosp.'!A1"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/19cde621-fb0a-46d6-9242-6277ccd2b412/011-BRADESCO+GEST%C3%83O+DE+SA%C3%9ADE+BAL.31.12.24++VALOR+ECON%C3%94MICO++DIGITAL+31.3.25.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-19cde621-fb0a-46d6-9242-6277ccd2b412-pnIIJms" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/c8088dd1-1145-4a9c-803d-571e902a697e/BRADESCO+SA%C3%9ADE+OPERADORA+2020_Jornal.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-c8088dd1-1145-4a9c-803d-571e902a697e-nvP7Ys4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DRE Bradsa&#250;de'!A1"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/aa92fceb-e17d-4b4b-8dd5-0f8612410cd3/006_Mediservice%2BOperadora_Valor%2B-%2B2021-2020.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-aa92fceb-e17d-4b4b-8dd5-0f8612410cd3-pl3NNly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/ac7148ab-a4e9-4d51-b94c-cf2a63990969/008-BRADESCO%2BOPERADORA%2BDE%2BPLANOS%2BBALAN%C3%87O%2B31.12.2023%2BVALOR%2BDIGITAL-%2B2023-2022.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-ac7148ab-a4e9-4d51-b94c-cf2a63990969-pl3NTSu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/650bfa0a-5537-41f6-ade4-fdfd41d8f598/BRADESCO+DIAG.SA%C3%9ADE+DFs+2025+VALOR+ECON%C3%94MICO+DIGITAL+31.03.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-650bfa0a-5537-41f6-ade4-fdfd41d8f598-pR8NfLd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DRE Brades. Operadora de Planos'!A1"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DFC Mediservice'!A1"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Balan&#231;o Atl&#226;ntica Hosp.'!A1"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/a7c2b6ad-35ef-49cb-a6c2-27497f3a461b/BRADESCO+SA%C3%9ADE+BAL.31.12.25+MONITOR+MERCANTIL+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-a7c2b6ad-35ef-49cb-a6c2-27497f3a461b-pOqd4fb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/b84bd66d-a5c7-4ec1-adfb-5a2a5024b080/MEDISERVISE+BAL.31.12.25+VALOR+ECON%C3%94MICO+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-b84bd66d-a5c7-4ec1-adfb-5a2a5024b080-pOqd4CV" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DFC Bradesco Gest&#227;o de Sa&#250;de'!A1"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DRE Atl&#226;ntica Hosp.'!A1"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/e67e1924-f4ba-46be-ab01-7b88e3cd4a8b/003_BRADESCO%2BSAUDE%2BMM%2BIMPRESSO%2BBALAN%C3%87O%2B-%2B2021-2020.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-e67e1924-f4ba-46be-ab01-7b88e3cd4a8b-pl3NP4m" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/ff12165d-76ba-4ffd-a020-b72ff03a7281/008-BAL%2B31.12.22%2BBRADESCO%2BSAUDE%2BOPERADORA%2BDE%2BPLANOS%2BDIGITAL-%2B2022-2021.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-ff12165d-76ba-4ffd-a020-b72ff03a7281-pl3NQi5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/3d56f89b-8be8-4cb0-9171-0b368cea3297/Atl%C3%A2ntica+Hospitais+Participa%C3%A7%C3%B5es+S.A+12.2025.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-3d56f89b-8be8-4cb0-9171-0b368cea3297-pRago8p" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DRE Bradesco Gest&#227;o de Sa&#250;de'!A1"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DFC Bradesco Sa&#250;de'!A1"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Balan&#231;o Mediservice'!A1"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/57835547-a062-4977-9864-d4a40f8fe9f7/003-Bradesco+Sa%C3%BAde_2024_Jornal.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-57835547-a062-4977-9864-d4a40f8fe9f7-pl3NYji" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/3ab62a08-dacf-4332-afe9-bc1fb58899e2/006-MEDISERVICE_2024_Jornal.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-3ab62a08-dacf-4332-afe9-bc1fb58899e2-pl3NYNZ" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/f5a73a71-366f-405c-a65e-be79c3318d83/009_Bradesco%2BSa%C3%BAde%2BOperadora_Valor%2B-%2B2021-2020.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-f5a73a71-366f-405c-a65e-be79c3318d83-pl3NMvU" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/7f038b25-6346-40dd-85f6-bcdd4aaf788f/010-BRADESCO%2BDIAG.EM%2BSA%C3%9ADE%2BBALAN%C3%87O%2BV.E.%2BDIGITAL%2B02.04.24-2023-2022.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-7f038b25-6346-40dd-85f6-bcdd4aaf788f-pl3NTuy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/d4dd9f87-d9c8-41cf-83cb-75d7b9498547/009-Atl%C3%A2ntica+Hospitais+Participa%C3%A7%C3%B5es+S.A+2024.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-d4dd9f87-d9c8-41cf-83cb-75d7b9498547-ppz4WhY" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Balan&#231;o Bradesco Sa&#250;de'!A1"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DFC Bradesco Diagn&#243;stico'!A1"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/64b15d77-41f5-430e-a06c-3b3bb41284fd/011-BRADESCO%2BGEST%C3%83O%2BDE%2BSA%C3%9ADE%2B%2BVALOR%2B%2BDIGITAL%2B02.04.24-2023-2022.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-64b15d77-41f5-430e-a06c-3b3bb41284fd-pl3NTjz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/d7393b98-c1c9-4198-a487-8ef3eebb14d7/Bradesco+Sa%C3%BAde_DFs_2020.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-d7393b98-c1c9-4198-a487-8ef3eebb14d7-nvP7-8s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/3529b33c-2921-4d60-8478-7c0338466425/006-BRADESCO%2BMEDISERVICE%2BBALAN%C3%87O%2B31.12.2023%2BVALOR%2BDIGITAL-%2B2023-2022+%281%29.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-3529b33c-2921-4d60-8478-7c0338466425-pl3NUiq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/a0feb06d-9d57-4bf9-8e7d-abf675549229/010-BRADESCO+DIAG.EM+SA%C3%9ADE++BAL.31.12.24++VALOR+ECON%C3%94MICO++DIGITAL+31.3.25.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-a0feb06d-9d57-4bf9-8e7d-abf675549229-pnIIJ1M" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DRE Mediservice'!A1"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/4963211d-632d-4186-a9b2-2df281ce8604/003-BRADESCO%2BSA%C3%9ADE%2BBALAN%C3%87O%2B31.12.2023%2BMM%2BDIGITAL-%2B2023-2022.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-4963211d-632d-4186-a9b2-2df281ce8604-pl3NWI2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/6bb033d6-3bbb-4fd6-b435-3674f732d679/BRADESCO+SA%C3%9ADE+-+OPERADORA+DE+PLANOS+BAL.31.12.25+VALOR+ECON%C3%94MICO+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-6bb033d6-3bbb-4fd6-b435-3674f732d679-pOqd4KC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/d59f0013-140b-47f3-ae7f-7380f62390e2/009-Atl%C3%A2ntica%2BHospitais%2BParticipa%C3%A7%C3%B5es%2BS.A%2B2023-2023-2022.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-d59f0013-140b-47f3-ae7f-7380f62390e2-pl3NTFY" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DRE Bradesco Sa&#250;de'!A1"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DFC Brades. Operadora de Planos'!A1"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Balan&#231;o Bradesco Diagn&#243;stico'!A1"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/ba7dce01-9209-4bc7-9fa4-b41817cb6cf0/Bradesco+Gest%C3%A3o+de+Sa%C3%BAde_2025.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-ba7dce01-9209-4bc7-9fa4-b41817cb6cf0-pOqd4Tw" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/3383f85f-28b9-4a28-b7b7-f1080774e33f/003-BAL%2B31.12.22%2BBRADESCO%2BSA%C3%9ADE%2BDIGITAL-%2B2022-2021.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-3383f85f-28b9-4a28-b7b7-f1080774e33f-pl3NRkE" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/8ea92a3f-fdc2-475e-aeb7-c5ff6b33c8f6/006-BAL%2B31.12.22%2BMEDISERVICE%2BDIGITAL-%2B2022-2021.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-8ea92a3f-fdc2-475e-aeb7-c5ff6b33c8f6-pl3NQOA" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/5d3c1987-f40f-4f4c-8d49-6714a3a6ad93/008-Bradesco+Sa%C3%BAde+Operadora+de+Planos_2024.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-5d3c1987-f40f-4f4c-8d49-6714a3a6ad93-pl3NZ6J" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Balan&#231;o Brades. Operadora de Pl'!A1"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/9e9c54e3-fffa-4fa1-86dc-8546236f4f66/009-Atl%C3%A2ntica%2BHospitais%2B%281%29-%2B2022-2021.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-9e9c54e3-fffa-4fa1-86dc-8546236f4f66-pl3NQEB" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Balan&#231;o Brades. Gest&#227;o de Sa&#250;de'!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>801023</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>94116</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2449597</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>38416</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Retângulo: Cantos Diagonais Arredondados 2">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88E4DFCB-9090-466F-ADFD-58A3554B4417}"/>
             </a:ext>
@@ -6322,90 +6384,90 @@
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Bradesco sans" panose="00000500000000000000"/>
             </a:rPr>
             <a:t>DFC/ Cash Flow</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>934228</xdr:colOff>
+      <xdr:colOff>893082</xdr:colOff>
       <xdr:row>11</xdr:row>
-      <xdr:rowOff>1923</xdr:rowOff>
+      <xdr:rowOff>92091</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>2066893</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>175346</xdr:rowOff>
+      <xdr:colOff>2139014</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>28913</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Imagem 20" descr="Consulta Vascular pelo Convênio Mediservice em Porto Alegre - Dr. Gustavo  Prade">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57CA3275-A2CA-4B70-B35B-4B1A0B223CF6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="27142" b="31467"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="3691942" y="2369566"/>
-          <a:ext cx="1132665" cy="354851"/>
+          <a:off x="3649911" y="2709530"/>
+          <a:ext cx="1245932" cy="401456"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>798569</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
@@ -6554,50 +6616,1941 @@
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98E0386D-DEEF-6BB2-4668-460839AD917A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="552742" y="1950"/>
           <a:ext cx="1596894" cy="420652"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>216760</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>162103</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>435265</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>221733</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId23"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{276E2C07-652D-CC7B-12CC-9D66418B502F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22670589" y="522508"/>
+          <a:ext cx="218505" cy="225531"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>225498</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>165616</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>444003</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>218220</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId26"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDAE4492-4548-D89C-A58A-A706BC686E90}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="23291444" y="526021"/>
+          <a:ext cx="218505" cy="218505"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>229867</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>164225</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>448372</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>219611</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId27"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3792983-3EB0-A70D-D405-F69AF040D07A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="23907930" y="524630"/>
+          <a:ext cx="218505" cy="221287"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>219535</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>10054</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>438040</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>1357</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId28"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAFBEDB3-CF8D-7DBA-9AA0-F4463490C601}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="20837012" y="765189"/>
+          <a:ext cx="218505" cy="220132"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>199145</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>10054</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>417650</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>1357</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId29"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FF64B1A-6DCF-FD5A-F210-05475ED022B2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="21428740" y="765189"/>
+          <a:ext cx="218505" cy="220132"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>227807</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>10054</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>446312</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>1357</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId30"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89E76F4E-8664-0C33-2751-A8A158881F60}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22069519" y="765189"/>
+          <a:ext cx="218505" cy="220132"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>222586</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>10054</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>441091</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>1357</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId31"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{863B3ACC-2F16-3FBB-CDC2-CE8ABDBA1EE7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22676415" y="765189"/>
+          <a:ext cx="218505" cy="220132"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>225497</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>10054</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>444002</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>1357</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId32"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A210CFF2-3D0E-66EA-95A0-73C13FCA111C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="23291443" y="765189"/>
+          <a:ext cx="218505" cy="220132"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>229867</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>10054</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>448372</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>1357</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId33"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0AC7605-107C-2EC3-A5FE-4D3A8EDB8E88}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="23907930" y="765189"/>
+          <a:ext cx="218505" cy="220132"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>219535</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>3308</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>438040</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>223440</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId33"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1110CA34-F1BB-233C-2786-B04275483722}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="20837012" y="987272"/>
+          <a:ext cx="218505" cy="220132"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>199145</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>4122</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>417650</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>222627</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId34"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97E9DFDB-9ABE-F2E0-151D-B947E03D7F7F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="21428740" y="988086"/>
+          <a:ext cx="218505" cy="218505"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>225499</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>1766</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>444004</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>224983</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId35"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{053025BB-5398-322E-367E-76D40DF07894}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22067211" y="985730"/>
+          <a:ext cx="218505" cy="223217"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>216760</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>4122</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>435265</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>222627</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId36"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19476C03-80A8-19C4-2385-A1DC44F076D2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22670589" y="988086"/>
+          <a:ext cx="218505" cy="218505"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>225498</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>1766</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>444003</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>224983</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId37"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A15BD55-4797-C65E-4631-3FF88B0822C7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="23291444" y="985730"/>
+          <a:ext cx="218505" cy="223217"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>229867</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>3308</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>448372</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>223441</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId38"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C29C6E65-C6D6-04DC-0AEA-A227F6EE2F18}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="23907930" y="987272"/>
+          <a:ext cx="218505" cy="220133"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>219535</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>1937</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>438040</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>222070</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId39"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E876CCC7-9A88-D4A9-3AF5-C758F6E7C46F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="20837012" y="1214730"/>
+          <a:ext cx="218505" cy="220133"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>199145</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>2751</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>417650</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>221256</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId40"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E504970-2EE1-19DA-D2A5-B578F58192A5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="21428740" y="1215544"/>
+          <a:ext cx="218505" cy="218505"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>225499</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>2751</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>444004</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>221256</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId41"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F33FFB7D-08CD-BBE1-E6E4-79BE4A7DC96F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22067211" y="1215544"/>
+          <a:ext cx="218505" cy="218505"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>216760</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>2751</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>435265</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>221256</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId42"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B9A9E31-BE86-4F84-BDFE-841D3845BC1C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22670589" y="1215544"/>
+          <a:ext cx="218505" cy="218505"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>225498</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>2751</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>444003</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>221256</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId43"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC5D9F72-1A50-8FE2-9A34-86C89CBE1E09}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="23291444" y="1215544"/>
+          <a:ext cx="218505" cy="218505"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>229867</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>395</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>448372</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>223611</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId44"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBB0DC9F-1B97-5B37-7C7B-8FF84713B6CA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="23907930" y="1213188"/>
+          <a:ext cx="218505" cy="223216"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>227807</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>3217</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>446312</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>221722</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId45"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3787282B-B42E-306A-6848-1D98E64484C5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId46"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22069519" y="1444839"/>
+          <a:ext cx="218505" cy="218505"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>222586</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>862</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>441091</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>224077</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId45"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72450D53-4EDC-6FCB-600F-08A111C7A18A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId48"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22676415" y="1442484"/>
+          <a:ext cx="218505" cy="223215"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>225497</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>862</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>444002</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>224077</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId49"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78B6EA19-0A09-590C-EC13-24AAD6133A31}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId48"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="23291443" y="1442484"/>
+          <a:ext cx="218505" cy="223215"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>229867</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>862</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>448372</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>224077</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId50"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F56BCD4-2E84-228B-8990-9F7195A6778C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId46"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="23907930" y="1442484"/>
+          <a:ext cx="218505" cy="223215"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>199145</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>9843</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>417650</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>4231</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId51"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE952943-C483-BCB9-5A49-EE71197B3DF2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId46"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="21428740" y="1680293"/>
+          <a:ext cx="218505" cy="223217"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>227807</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>12199</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>446312</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>1875</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId51"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8155D6F0-8764-ED1A-688C-4328BACE68EE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId46"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22069519" y="1682649"/>
+          <a:ext cx="218505" cy="218505"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>222586</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>12199</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>441091</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>1875</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId52"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F0DE9CC-9385-41BE-8EEA-4DCB26E2FE48}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId48"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22676415" y="1682649"/>
+          <a:ext cx="218505" cy="218505"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>225497</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>9843</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>444002</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>4231</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId53"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8624132-C41D-8068-064F-1C45D7B75421}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId48"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="23291443" y="1680293"/>
+          <a:ext cx="218505" cy="223217"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>229867</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>9843</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>448372</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>4231</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId54"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A6EF7D6-2DE8-6958-E157-00C6DE511681}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId46"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="23907930" y="1680293"/>
+          <a:ext cx="218505" cy="223217"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>219535</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>862</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>438040</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>224077</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8828D930-2666-B94A-1FEA-A2C95E0E345F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId56"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="20837012" y="1442484"/>
+          <a:ext cx="218505" cy="223215"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>219535</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>12199</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>438040</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>1875</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2063F61B-DD04-4116-8FBE-925249E8DA46}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId56"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="20837012" y="1682649"/>
+          <a:ext cx="218505" cy="218505"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>199145</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>2403</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>417650</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>222535</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3091F7A-F522-4C74-BDD8-C57504E64329}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId56"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="21428740" y="1444025"/>
+          <a:ext cx="218505" cy="220132"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>219535</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>164225</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>438040</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>219611</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4022B0CD-EEE6-477D-8EBA-47C5ED6339BB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId56"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="20837012" y="524630"/>
+          <a:ext cx="218505" cy="221287"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>199145</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>164225</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>417650</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>219611</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36341EA4-1130-4509-9DF0-F13B80EB9496}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId56"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="21428740" y="524630"/>
+          <a:ext cx="218505" cy="221287"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>225499</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>164225</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>444004</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>219611</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Gráfico 3" descr="Documento com preenchimento sólido">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA81DC0D-347A-4E17-B5D5-2F068DCD73D2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55">
+          <a:extLst>
+            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId56"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22067211" y="524630"/>
+          <a:ext cx="218505" cy="221287"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>869310</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>14385</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1872806</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>12749</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Imagem 60" descr="Plano de Saúde Bradesco: Tabela de Preços (2026)">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C41A81D-0BAA-E628-C4E7-8E869D8BC81C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6770164" y="14385"/>
+          <a:ext cx="1003496" cy="362327"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
@@ -8059,118 +10012,50 @@
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="5580061" y="55562"/>
           <a:ext cx="231312" cy="227980"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...66 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
@@ -8447,388 +10332,481 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/a7c2b6ad-35ef-49cb-a6c2-27497f3a461b/BRADESCO+SA%C3%9ADE+BAL.31.12.25+MONITOR+MERCANTIL+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-a7c2b6ad-35ef-49cb-a6c2-27497f3a461b-pOqd4fb" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/a7c2b6ad-35ef-49cb-a6c2-27497f3a461b/BRADESCO+SA%C3%9ADE+BAL.31.12.25+MONITOR+MERCANTIL+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-a7c2b6ad-35ef-49cb-a6c2-27497f3a461b-pOqd4fb" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/6bb033d6-3bbb-4fd6-b435-3674f732d679/BRADESCO+SA%C3%9ADE+-+OPERADORA+DE+PLANOS+BAL.31.12.25+VALOR+ECON%C3%94MICO+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-6bb033d6-3bbb-4fd6-b435-3674f732d679-pOqd4KC" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/6bb033d6-3bbb-4fd6-b435-3674f732d679/BRADESCO+SA%C3%9ADE+-+OPERADORA+DE+PLANOS+BAL.31.12.25+VALOR+ECON%C3%94MICO+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-6bb033d6-3bbb-4fd6-b435-3674f732d679-pOqd4KC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/b84bd66d-a5c7-4ec1-adfb-5a2a5024b080/MEDISERVISE+BAL.31.12.25+VALOR+ECON%C3%94MICO+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-b84bd66d-a5c7-4ec1-adfb-5a2a5024b080-pOqd4CV" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/b84bd66d-a5c7-4ec1-adfb-5a2a5024b080/MEDISERVISE+BAL.31.12.25+VALOR+ECON%C3%94MICO+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-b84bd66d-a5c7-4ec1-adfb-5a2a5024b080-pOqd4CV" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/b84bd66d-a5c7-4ec1-adfb-5a2a5024b080/MEDISERVISE+BAL.31.12.25+VALOR+ECON%C3%94MICO+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-b84bd66d-a5c7-4ec1-adfb-5a2a5024b080-pOqd4CV" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/b84bd66d-a5c7-4ec1-adfb-5a2a5024b080/MEDISERVISE+BAL.31.12.25+VALOR+ECON%C3%94MICO+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-b84bd66d-a5c7-4ec1-adfb-5a2a5024b080-pOqd4CV" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/a0feb06d-9d57-4bf9-8e7d-abf675549229/010-BRADESCO+DIAG.EM+SA%C3%9ADE++BAL.31.12.24++VALOR+ECON%C3%94MICO++DIGITAL+31.3.25.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-a0feb06d-9d57-4bf9-8e7d-abf675549229-pnIIJ1M" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\odp111148\Downloads\009-Atl&#195;&#162;ntica+Hospitais+Participa&#195;&#167;&#195;&#181;es+S.A+2024.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\odp111148\Downloads\009-Atl&#195;&#162;ntica+Hospitais+Participa&#195;&#167;&#195;&#181;es+S.A+2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/a0feb06d-9d57-4bf9-8e7d-abf675549229/010-BRADESCO+DIAG.EM+SA%C3%9ADE++BAL.31.12.24++VALOR+ECON%C3%94MICO++DIGITAL+31.3.25.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-a0feb06d-9d57-4bf9-8e7d-abf675549229-pnIIJ1M" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/d4dd9f87-d9c8-41cf-83cb-75d7b9498547/009-Atl%C3%A2ntica+Hospitais+Participa%C3%A7%C3%B5es+S.A+2024.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-d4dd9f87-d9c8-41cf-83cb-75d7b9498547-ppz4WhY" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\odp111148\Downloads\009-Atl&#195;&#162;ntica+Hospitais+Participa&#195;&#167;&#195;&#181;es+S.A+2024.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\odp111148\Downloads\009-Atl&#195;&#162;ntica+Hospitais+Participa&#195;&#167;&#195;&#181;es+S.A+2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/d4dd9f87-d9c8-41cf-83cb-75d7b9498547/009-Atl%C3%A2ntica+Hospitais+Participa%C3%A7%C3%B5es+S.A+2024.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-d4dd9f87-d9c8-41cf-83cb-75d7b9498547-ppz4WhY" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/ba7dce01-9209-4bc7-9fa4-b41817cb6cf0/Bradesco+Gest%C3%A3o+de+Sa%C3%BAde_2025.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-ba7dce01-9209-4bc7-9fa4-b41817cb6cf0-pOqd4Tw" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/ba7dce01-9209-4bc7-9fa4-b41817cb6cf0/Bradesco+Gest%C3%A3o+de+Sa%C3%BAde_2025.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-ba7dce01-9209-4bc7-9fa4-b41817cb6cf0-pOqd4Tw" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing15.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/a7c2b6ad-35ef-49cb-a6c2-27497f3a461b/BRADESCO+SA%C3%9ADE+BAL.31.12.25+MONITOR+MERCANTIL+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-a7c2b6ad-35ef-49cb-a6c2-27497f3a461b-pOqd4fb" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/a7c2b6ad-35ef-49cb-a6c2-27497f3a461b/BRADESCO+SA%C3%9ADE+BAL.31.12.25+MONITOR+MERCANTIL+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-a7c2b6ad-35ef-49cb-a6c2-27497f3a461b-pOqd4fb" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/a7c2b6ad-35ef-49cb-a6c2-27497f3a461b/BRADESCO+SA%C3%9ADE+BAL.31.12.25+MONITOR+MERCANTIL+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-a7c2b6ad-35ef-49cb-a6c2-27497f3a461b-pOqd4fb" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/6bb033d6-3bbb-4fd6-b435-3674f732d679/BRADESCO+SA%C3%9ADE+-+OPERADORA+DE+PLANOS+BAL.31.12.25+VALOR+ECON%C3%94MICO+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-6bb033d6-3bbb-4fd6-b435-3674f732d679-pOqd4KC" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/6bb033d6-3bbb-4fd6-b435-3674f732d679/BRADESCO+SA%C3%9ADE+-+OPERADORA+DE+PLANOS+BAL.31.12.25+VALOR+ECON%C3%94MICO+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-6bb033d6-3bbb-4fd6-b435-3674f732d679-pOqd4KC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/b84bd66d-a5c7-4ec1-adfb-5a2a5024b080/MEDISERVISE+BAL.31.12.25+VALOR+ECON%C3%94MICO+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-b84bd66d-a5c7-4ec1-adfb-5a2a5024b080-pOqd4CV" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/b84bd66d-a5c7-4ec1-adfb-5a2a5024b080/MEDISERVISE+BAL.31.12.25+VALOR+ECON%C3%94MICO+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-b84bd66d-a5c7-4ec1-adfb-5a2a5024b080-pOqd4CV" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/a0feb06d-9d57-4bf9-8e7d-abf675549229/010-BRADESCO+DIAG.EM+SA%C3%9ADE++BAL.31.12.24++VALOR+ECON%C3%94MICO++DIGITAL+31.3.25.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-a0feb06d-9d57-4bf9-8e7d-abf675549229-pnIIJ1M" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\odp111148\Downloads\009-Atl&#195;&#162;ntica+Hospitais+Participa&#195;&#167;&#195;&#181;es+S.A+2024.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\odp111148\Downloads\009-Atl&#195;&#162;ntica+Hospitais+Participa&#195;&#167;&#195;&#181;es+S.A+2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing19.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/a0feb06d-9d57-4bf9-8e7d-abf675549229/010-BRADESCO+DIAG.EM+SA%C3%9ADE++BAL.31.12.24++VALOR+ECON%C3%94MICO++DIGITAL+31.3.25.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-a0feb06d-9d57-4bf9-8e7d-abf675549229-pnIIJ1M" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing19.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/d4dd9f87-d9c8-41cf-83cb-75d7b9498547/009-Atl%C3%A2ntica+Hospitais+Participa%C3%A7%C3%B5es+S.A+2024.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-d4dd9f87-d9c8-41cf-83cb-75d7b9498547-ppz4WhY" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\odp111148\Downloads\009-Atl&#195;&#162;ntica+Hospitais+Participa&#195;&#167;&#195;&#181;es+S.A+2024.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\odp111148\Downloads\009-Atl&#195;&#162;ntica+Hospitais+Participa&#195;&#167;&#195;&#181;es+S.A+2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing20.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/d4dd9f87-d9c8-41cf-83cb-75d7b9498547/009-Atl%C3%A2ntica+Hospitais+Participa%C3%A7%C3%B5es+S.A+2024.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-d4dd9f87-d9c8-41cf-83cb-75d7b9498547-ppz4WhY" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing20.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/ba7dce01-9209-4bc7-9fa4-b41817cb6cf0/Bradesco+Gest%C3%A3o+de+Sa%C3%BAde_2025.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-ba7dce01-9209-4bc7-9fa4-b41817cb6cf0-pOqd4Tw" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/ba7dce01-9209-4bc7-9fa4-b41817cb6cf0/Bradesco+Gest%C3%A3o+de+Sa%C3%BAde_2025.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-ba7dce01-9209-4bc7-9fa4-b41817cb6cf0-pOqd4Tw" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/ba7dce01-9209-4bc7-9fa4-b41817cb6cf0/BRADESCO+GEST%C3%83O+DE+SA%C3%9ADE+BAL.31.12.25++V.E++DIGITAL+27.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-ba7dce01-9209-4bc7-9fa4-b41817cb6cf0-pQ7xccm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/64b15d77-41f5-430e-a06c-3b3bb41284fd/011-BRADESCO%2BGEST%C3%83O%2BDE%2BSA%C3%9ADE%2B%2BVALOR%2B%2BDIGITAL%2B02.04.24-2023-2022.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-64b15d77-41f5-430e-a06c-3b3bb41284fd-pl3NTjz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/19cde621-fb0a-46d6-9242-6277ccd2b412/011-BRADESCO+GEST%C3%83O+DE+SA%C3%9ADE+BAL.31.12.24++VALOR+ECON%C3%94MICO++DIGITAL+31.3.25.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-19cde621-fb0a-46d6-9242-6277ccd2b412-pnIIJms" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/a7c2b6ad-35ef-49cb-a6c2-27497f3a461b/BRADESCO+SA%C3%9ADE+BAL.31.12.25+MONITOR+MERCANTIL+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-a7c2b6ad-35ef-49cb-a6c2-27497f3a461b-pOqd4fb" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/a7c2b6ad-35ef-49cb-a6c2-27497f3a461b/BRADESCO+SA%C3%9ADE+BAL.31.12.25+MONITOR+MERCANTIL+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-a7c2b6ad-35ef-49cb-a6c2-27497f3a461b-pOqd4fb" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/d7393b98-c1c9-4198-a487-8ef3eebb14d7/Bradesco+Sa%C3%BAde_DFs_2020.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-d7393b98-c1c9-4198-a487-8ef3eebb14d7-pT1znmZ" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/a7c2b6ad-35ef-49cb-a6c2-27497f3a461b/BRADESCO+SA%C3%9ADE+BAL.31.12.25+MONITOR+MERCANTIL+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-a7c2b6ad-35ef-49cb-a6c2-27497f3a461b-pOqd4fb" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/e67e1924-f4ba-46be-ab01-7b88e3cd4a8b/003_BRADESCO%2BSAUDE%2BMM%2BIMPRESSO%2BBALAN%C3%87O%2B-%2B2021-2020.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-e67e1924-f4ba-46be-ab01-7b88e3cd4a8b-pl3NP4m" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/a7c2b6ad-35ef-49cb-a6c2-27497f3a461b/BRADESCO+SA%C3%9ADE+BAL.31.12.25+MONITOR+MERCANTIL+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-a7c2b6ad-35ef-49cb-a6c2-27497f3a461b-pOqd4fb" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/3383f85f-28b9-4a28-b7b7-f1080774e33f/003-BAL%2B31.12.22%2BBRADESCO%2BSA%C3%9ADE%2BDIGITAL-%2B2022-2021.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-3383f85f-28b9-4a28-b7b7-f1080774e33f-pl3NRkE" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/4963211d-632d-4186-a9b2-2df281ce8604/003-BRADESCO%2BSA%C3%9ADE%2BBALAN%C3%87O%2B31.12.2023%2BMM%2BDIGITAL-%2B2023-2022.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-4963211d-632d-4186-a9b2-2df281ce8604-pl3NWI2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/57835547-a062-4977-9864-d4a40f8fe9f7/003-Bradesco+Sa%C3%BAde_2024_Jornal.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-57835547-a062-4977-9864-d4a40f8fe9f7-pl3NYji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/6bb033d6-3bbb-4fd6-b435-3674f732d679/BRADESCO+SA%C3%9ADE+-+OPERADORA+DE+PLANOS+BAL.31.12.25+VALOR+ECON%C3%94MICO+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-6bb033d6-3bbb-4fd6-b435-3674f732d679-pOqd4KC" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/6bb033d6-3bbb-4fd6-b435-3674f732d679/BRADESCO+SA%C3%9ADE+-+OPERADORA+DE+PLANOS+BAL.31.12.25+VALOR+ECON%C3%94MICO+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-6bb033d6-3bbb-4fd6-b435-3674f732d679-pOqd4KC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/6bb033d6-3bbb-4fd6-b435-3674f732d679/BRADESCO+SA%C3%9ADE+-+OPERADORA+DE+PLANOS+BAL.31.12.25+VALOR+ECON%C3%94MICO+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-6bb033d6-3bbb-4fd6-b435-3674f732d679-pOqd4KC" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/c8088dd1-1145-4a9c-803d-571e902a697e/BRADESCO+SA%C3%9ADE+OPERADORA+2020_Jornal.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-c8088dd1-1145-4a9c-803d-571e902a697e-pT1ymL-" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/5d3c1987-f40f-4f4c-8d49-6714a3a6ad93/008-Bradesco+Sa%C3%BAde+Operadora+de+Planos_2024.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-5d3c1987-f40f-4f4c-8d49-6714a3a6ad93-pl3NZ6J" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/ac7148ab-a4e9-4d51-b94c-cf2a63990969/008-BRADESCO%2BOPERADORA%2BDE%2BPLANOS%2BBALAN%C3%87O%2B31.12.2023%2BVALOR%2BDIGITAL-%2B2023-2022.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-ac7148ab-a4e9-4d51-b94c-cf2a63990969-pl3NTSu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/ff12165d-76ba-4ffd-a020-b72ff03a7281/008-BAL%2B31.12.22%2BBRADESCO%2BSAUDE%2BOPERADORA%2BDE%2BPLANOS%2BDIGITAL-%2B2022-2021.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-ff12165d-76ba-4ffd-a020-b72ff03a7281-pl3NQi5" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/f5a73a71-366f-405c-a65e-be79c3318d83/009_Bradesco%2BSa%C3%BAde%2BOperadora_Valor%2B-%2B2021-2020.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-f5a73a71-366f-405c-a65e-be79c3318d83-pl3NMvU" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/b84bd66d-a5c7-4ec1-adfb-5a2a5024b080/MEDISERVISE+BAL.31.12.25+VALOR+ECON%C3%94MICO+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-b84bd66d-a5c7-4ec1-adfb-5a2a5024b080-pOqd4CV" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/b84bd66d-a5c7-4ec1-adfb-5a2a5024b080/MEDISERVISE+BAL.31.12.25+VALOR+ECON%C3%94MICO+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-b84bd66d-a5c7-4ec1-adfb-5a2a5024b080-pOqd4CV" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/2e88163e-cf00-4bab-b110-8de85fea6f95/MEDSERVICE_Jornal_2020.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-2e88163e-cf00-4bab-b110-8de85fea6f95-pT1z1jF" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/b84bd66d-a5c7-4ec1-adfb-5a2a5024b080/MEDISERVISE+BAL.31.12.25+VALOR+ECON%C3%94MICO+DIGITAL+26.02.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-b84bd66d-a5c7-4ec1-adfb-5a2a5024b080-pOqd4CV" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/aa92fceb-e17d-4b4b-8dd5-0f8612410cd3/006_Mediservice%2BOperadora_Valor%2B-%2B2021-2020.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-aa92fceb-e17d-4b4b-8dd5-0f8612410cd3-pl3NNly" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/8ea92a3f-fdc2-475e-aeb7-c5ff6b33c8f6/006-BAL%2B31.12.22%2BMEDISERVICE%2BDIGITAL-%2B2022-2021.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-8ea92a3f-fdc2-475e-aeb7-c5ff6b33c8f6-pl3NQOA" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/3529b33c-2921-4d60-8478-7c0338466425/006-BRADESCO%2BMEDISERVICE%2BBALAN%C3%87O%2B31.12.2023%2BVALOR%2BDIGITAL-%2B2023-2022+%281%29.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-3529b33c-2921-4d60-8478-7c0338466425-pl3NUiq" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/3ab62a08-dacf-4332-afe9-bc1fb58899e2/006-MEDISERVICE_2024_Jornal.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-3ab62a08-dacf-4332-afe9-bc1fb58899e2-pl3NYNZ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/a0feb06d-9d57-4bf9-8e7d-abf675549229/010-BRADESCO+DIAG.EM+SA%C3%9ADE++BAL.31.12.24++VALOR+ECON%C3%94MICO++DIGITAL+31.3.25.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-a0feb06d-9d57-4bf9-8e7d-abf675549229-pnIIJ1M" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/a0feb06d-9d57-4bf9-8e7d-abf675549229/010-BRADESCO+DIAG.EM+SA%C3%9ADE++BAL.31.12.24++VALOR+ECON%C3%94MICO++DIGITAL+31.3.25.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-a0feb06d-9d57-4bf9-8e7d-abf675549229-pnIIJ1M" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/650bfa0a-5537-41f6-ade4-fdfd41d8f598/BRADESCO+DIAG.SA%C3%9ADE+DFs+2025+VALOR+ECON%C3%94MICO+DIGITAL+31.03.26.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-650bfa0a-5537-41f6-ade4-fdfd41d8f598-pR8NfLd" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/7f038b25-6346-40dd-85f6-bcdd4aaf788f/010-BRADESCO%2BDIAG.EM%2BSA%C3%9ADE%2BBALAN%C3%87O%2BV.E.%2BDIGITAL%2B02.04.24-2023-2022.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-7f038b25-6346-40dd-85f6-bcdd4aaf788f-pl3NTuy" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/a0feb06d-9d57-4bf9-8e7d-abf675549229/010-BRADESCO+DIAG.EM+SA%C3%9ADE++BAL.31.12.24++VALOR+ECON%C3%94MICO++DIGITAL+31.3.25.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-a0feb06d-9d57-4bf9-8e7d-abf675549229-pnIIJ1M" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/d4dd9f87-d9c8-41cf-83cb-75d7b9498547/009-Atl%C3%A2ntica+Hospitais+Participa%C3%A7%C3%B5es+S.A+2024.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-d4dd9f87-d9c8-41cf-83cb-75d7b9498547-ppz4WhY" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/d4dd9f87-d9c8-41cf-83cb-75d7b9498547/009-Atl%C3%A2ntica+Hospitais+Participa%C3%A7%C3%B5es+S.A+2024.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-d4dd9f87-d9c8-41cf-83cb-75d7b9498547-ppz4WhY" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/3d56f89b-8be8-4cb0-9171-0b368cea3297/Atl%C3%A2ntica+Hospitais+Participa%C3%A7%C3%B5es+S.A+12.2025.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-3d56f89b-8be8-4cb0-9171-0b368cea3297-pRago8p" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/9e9c54e3-fffa-4fa1-86dc-8546236f4f66/009-Atl%C3%A2ntica%2BHospitais%2B%281%29-%2B2022-2021.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-9e9c54e3-fffa-4fa1-86dc-8546236f4f66-pl3NQEB" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/d59f0013-140b-47f3-ae7f-7380f62390e2/009-Atl%C3%A2ntica%2BHospitais%2BParticipa%C3%A7%C3%B5es%2BS.A%2B2023-2023-2022.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-d59f0013-140b-47f3-ae7f-7380f62390e2-pl3NTFY" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/d4dd9f87-d9c8-41cf-83cb-75d7b9498547/009-Atl%C3%A2ntica+Hospitais+Participa%C3%A7%C3%B5es+S.A+2024.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-d4dd9f87-d9c8-41cf-83cb-75d7b9498547-ppz4WhY" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/ba7dce01-9209-4bc7-9fa4-b41817cb6cf0/Bradesco+Gest%C3%A3o+de+Sa%C3%BAde_2025.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-ba7dce01-9209-4bc7-9fa4-b41817cb6cf0-pOqd4Tw" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/wcm/connect/ba7dce01-9209-4bc7-9fa4-b41817cb6cf0/Bradesco+Gest%C3%A3o+de+Sa%C3%BAde_2025.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-ba7dce01-9209-4bc7-9fa4-b41817cb6cf0-pOqd4Tw" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bradescoseguros.com.br/clientes/institucional/demonstrativos-financeiros" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1441C7E5-8D91-4D16-9925-937F3CF6BBC8}">
-  <dimension ref="A1:G28"/>
+  <dimension ref="A1:N28"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="62" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="F14" sqref="F14"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="39.453125" customWidth="1"/>
     <col min="2" max="2" width="45" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="40.453125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="41.36328125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.81640625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="38" customWidth="1"/>
+    <col min="7" max="7" width="0.54296875" customWidth="1"/>
+    <col min="8" max="8" width="53.453125" customWidth="1"/>
+    <col min="14" max="14" width="8.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="17"/>
-      <c r="B1" s="2" t="e" vm="1">
-[...3 lines deleted...]
-    <row r="2" spans="1:7" s="10" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="B1" s="2"/>
+      <c r="H1" s="169" t="s">
+        <v>714</v>
+      </c>
+      <c r="I1" s="169"/>
+      <c r="J1" s="169"/>
+      <c r="K1" s="169"/>
+      <c r="L1" s="169"/>
+      <c r="M1" s="169"/>
+      <c r="N1" s="169"/>
+    </row>
+    <row r="2" spans="1:14" s="10" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A2" s="8" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>535</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>536</v>
       </c>
       <c r="D2" s="9" t="s">
         <v>537</v>
       </c>
       <c r="E2" s="8" t="s">
         <v>539</v>
       </c>
       <c r="F2" s="161" t="s">
         <v>540</v>
       </c>
-      <c r="G2" s="163"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:7" s="10" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="I2" s="170">
+        <v>2020</v>
+      </c>
+      <c r="J2" s="170">
+        <v>2021</v>
+      </c>
+      <c r="K2" s="170">
+        <v>2022</v>
+      </c>
+      <c r="L2" s="170">
+        <v>2023</v>
+      </c>
+      <c r="M2" s="170">
+        <v>2024</v>
+      </c>
+      <c r="N2" s="170">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="12" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="B3" s="11" t="s">
         <v>541</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>542</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>543</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>545</v>
       </c>
-      <c r="F3" s="162" t="s">
+      <c r="F3" s="11" t="s">
         <v>546</v>
       </c>
-      <c r="G3" s="163"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:7" s="10" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="G3" s="171"/>
+      <c r="H3" s="172" t="s">
+        <v>535</v>
+      </c>
+      <c r="I3" s="166"/>
+      <c r="J3" s="166"/>
+      <c r="K3" s="166"/>
+      <c r="L3" s="166"/>
+      <c r="M3" s="166"/>
+      <c r="N3" s="166"/>
+    </row>
+    <row r="4" spans="1:14" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B4" s="4"/>
       <c r="C4" s="14"/>
       <c r="D4" s="15"/>
       <c r="E4" s="14"/>
-    </row>
-    <row r="5" spans="1:7" s="10" customFormat="1" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G4" s="171"/>
+      <c r="H4" s="173" t="s">
+        <v>536</v>
+      </c>
+      <c r="I4" s="167"/>
+      <c r="J4" s="167"/>
+      <c r="K4" s="167"/>
+      <c r="L4" s="167"/>
+      <c r="M4" s="167"/>
+      <c r="N4" s="167"/>
+    </row>
+    <row r="5" spans="1:14" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B5" s="4"/>
       <c r="C5" s="14"/>
       <c r="D5" s="15"/>
       <c r="E5" s="14"/>
-    </row>
-    <row r="6" spans="1:7" s="10" customFormat="1" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G5" s="171"/>
+      <c r="H5" s="172" t="s">
+        <v>538</v>
+      </c>
+      <c r="I5" s="166"/>
+      <c r="J5" s="166"/>
+      <c r="K5" s="166"/>
+      <c r="L5" s="166"/>
+      <c r="M5" s="166"/>
+      <c r="N5" s="166"/>
+    </row>
+    <row r="6" spans="1:14" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="14"/>
       <c r="B6" s="4"/>
       <c r="C6" s="14"/>
       <c r="D6" s="15"/>
       <c r="E6" s="14"/>
-    </row>
-    <row r="7" spans="1:7" s="10" customFormat="1" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G6" s="171"/>
+      <c r="H6" s="173" t="s">
+        <v>711</v>
+      </c>
+      <c r="I6" s="167"/>
+      <c r="J6" s="167"/>
+      <c r="K6" s="167"/>
+      <c r="L6" s="167"/>
+      <c r="M6" s="167"/>
+      <c r="N6" s="167"/>
+    </row>
+    <row r="7" spans="1:14" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="14"/>
       <c r="B7" s="4"/>
       <c r="C7" s="14"/>
       <c r="D7" s="15"/>
       <c r="E7" s="14"/>
-    </row>
-    <row r="8" spans="1:7" s="10" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="G7" s="171"/>
+      <c r="H7" s="172" t="s">
+        <v>712</v>
+      </c>
+      <c r="I7" s="166"/>
+      <c r="J7" s="166"/>
+      <c r="K7" s="166"/>
+      <c r="L7" s="166"/>
+      <c r="M7" s="166"/>
+      <c r="N7" s="166"/>
+    </row>
+    <row r="8" spans="1:14" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="14"/>
       <c r="B8" s="16"/>
       <c r="C8" s="14"/>
       <c r="D8" s="15"/>
       <c r="E8" s="14"/>
-    </row>
-    <row r="9" spans="1:7" s="10" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="G8" s="171"/>
+      <c r="H8" s="173" t="s">
+        <v>713</v>
+      </c>
+      <c r="I8" s="167"/>
+      <c r="J8" s="167"/>
+      <c r="K8" s="167"/>
+      <c r="L8" s="167"/>
+      <c r="M8" s="167"/>
+      <c r="N8" s="167"/>
+    </row>
+    <row r="9" spans="1:14" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="3"/>
       <c r="B9" s="3"/>
       <c r="C9" s="14"/>
       <c r="D9" s="15"/>
       <c r="E9" s="14"/>
-    </row>
-    <row r="10" spans="1:7" s="10" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="G9" s="171"/>
+      <c r="H9" s="174" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="3"/>
       <c r="B10" s="3"/>
       <c r="C10" s="17"/>
       <c r="D10" s="18"/>
       <c r="E10" s="17"/>
-    </row>
-    <row r="11" spans="1:7" s="10" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="G10" s="171"/>
+      <c r="H10" s="175" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="3"/>
       <c r="B11" s="4"/>
       <c r="D11" s="18"/>
       <c r="E11" s="17"/>
     </row>
-    <row r="12" spans="1:7" s="10" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:14" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="2"/>
       <c r="B12" s="4"/>
     </row>
-    <row r="13" spans="1:7" s="10" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:14" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13"/>
       <c r="B13" s="17"/>
     </row>
-    <row r="14" spans="1:7" s="10" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:14" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8"/>
       <c r="B14" s="8" t="s">
         <v>538</v>
       </c>
     </row>
-    <row r="15" spans="1:7" s="10" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:14" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="13"/>
       <c r="B15" s="12" t="s">
         <v>544</v>
       </c>
     </row>
-    <row r="16" spans="1:7" s="10" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:14" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="14"/>
       <c r="B16" s="14"/>
     </row>
-    <row r="17" spans="1:2" s="10" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:2" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="14"/>
       <c r="B17" s="14"/>
     </row>
-    <row r="18" spans="1:2" s="10" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:2" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="14"/>
       <c r="B18" s="14"/>
     </row>
-    <row r="19" spans="1:2" s="10" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:2" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="14"/>
       <c r="B19" s="3"/>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="14"/>
       <c r="B20" s="3"/>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="14"/>
       <c r="B21" s="3"/>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A22" s="17"/>
       <c r="B22" s="4"/>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A23" s="17"/>
       <c r="B23" s="4"/>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A24" s="10"/>
       <c r="B24" s="4"/>
     </row>
     <row r="25" spans="1:2" ht="5.5" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="26" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A26" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A26" s="168"/>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A27" s="5"/>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A28" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A28" s="6"/>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="H1:N1"/>
+  </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A26" r:id="rId1" xr:uid="{0B8511A6-D66C-4216-A5ED-6ABE3814DA19}"/>
+    <hyperlink ref="H1:N1" r:id="rId1" display="Fonte / Source: bradescoseguros.com.br " xr:uid="{E47BAF6C-B86E-4A31-A186-7E5FFA8DB67F}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4AD98879-1D50-4E65-B081-8E20B9FE6DEE}">
   <dimension ref="A1:N77"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8"/>
+    <sheetView showGridLines="0" topLeftCell="A62" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B75" sqref="B75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="60.6328125" style="29" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="52.90625" style="29" bestFit="1" customWidth="1" outlineLevel="1"/>
     <col min="3" max="14" width="15" style="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C1" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="E1" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="G1" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="I1" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="K1" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="M1" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="34" t="s">
         <v>241</v>
       </c>
       <c r="B2" s="34" t="s">
         <v>440</v>
       </c>
       <c r="C2" s="44" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="D2" s="44" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="E2" s="44" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F2" s="44" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="G2" s="44" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="H2" s="44" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="I2" s="44" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="J2" s="44" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="K2" s="44" t="s">
         <v>6</v>
       </c>
       <c r="L2" s="44" t="s">
         <v>6</v>
       </c>
       <c r="M2" s="44" t="s">
         <v>29</v>
       </c>
       <c r="N2" s="44" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="36" t="s">
         <v>242</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>441</v>
       </c>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
@@ -8980,51 +10958,51 @@
         <f t="shared" si="8"/>
         <v>9532056</v>
       </c>
       <c r="K6" s="57">
         <f t="shared" ref="K6" si="12">K7+K10+K15+K16+K17+K18</f>
         <v>12114270</v>
       </c>
       <c r="L6" s="57">
         <f t="shared" si="8"/>
         <v>13130475</v>
       </c>
       <c r="M6" s="57">
         <f t="shared" ref="M6" si="13">M7+M10+M15+M16+M17+M18</f>
         <v>14027303</v>
       </c>
       <c r="N6" s="57">
         <f t="shared" si="8"/>
         <v>14446114</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A7" s="55" t="s">
         <v>156</v>
       </c>
       <c r="B7" s="55" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="C7" s="58">
         <f t="shared" ref="C7" si="14">SUM(C8:C9)</f>
         <v>3724277</v>
       </c>
       <c r="D7" s="58">
         <f t="shared" ref="D7:N7" si="15">SUM(D8:D9)</f>
         <v>4889284</v>
       </c>
       <c r="E7" s="58">
         <f t="shared" ref="E7" si="16">SUM(E8:E9)</f>
         <v>3248967</v>
       </c>
       <c r="F7" s="58">
         <f t="shared" si="15"/>
         <v>4052798</v>
       </c>
       <c r="G7" s="58">
         <f t="shared" ref="G7" si="17">SUM(G8:G9)</f>
         <v>3354407</v>
       </c>
       <c r="H7" s="58">
         <f t="shared" si="15"/>
         <v>4051497</v>
       </c>
@@ -9636,51 +11614,51 @@
         <f t="shared" si="35"/>
         <v>17772191</v>
       </c>
       <c r="K20" s="57">
         <f t="shared" si="35"/>
         <v>16467598</v>
       </c>
       <c r="L20" s="57">
         <f t="shared" si="35"/>
         <v>17101481</v>
       </c>
       <c r="M20" s="57">
         <f t="shared" si="35"/>
         <v>17551665</v>
       </c>
       <c r="N20" s="57">
         <f t="shared" si="35"/>
         <v>17573279</v>
       </c>
     </row>
     <row r="21" spans="1:14" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A21" s="55" t="s">
         <v>156</v>
       </c>
       <c r="B21" s="55" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="C21" s="58">
         <f t="shared" ref="C21:I21" si="36">C22+C23</f>
         <v>15055751</v>
       </c>
       <c r="D21" s="58">
         <f t="shared" si="36"/>
         <v>15072018</v>
       </c>
       <c r="E21" s="58">
         <f t="shared" si="36"/>
         <v>15099752</v>
       </c>
       <c r="F21" s="58">
         <f t="shared" si="36"/>
         <v>15495693</v>
       </c>
       <c r="G21" s="58">
         <f t="shared" si="36"/>
         <v>14828095</v>
       </c>
       <c r="H21" s="58">
         <f t="shared" si="36"/>
         <v>15388222</v>
       </c>
@@ -9822,51 +11800,51 @@
       </c>
       <c r="I24" s="58">
         <v>22877</v>
       </c>
       <c r="J24" s="58">
         <v>49253</v>
       </c>
       <c r="K24" s="58">
         <v>1027</v>
       </c>
       <c r="L24" s="58">
         <v>37379</v>
       </c>
       <c r="M24" s="58">
         <v>1088</v>
       </c>
       <c r="N24" s="58">
         <v>1088</v>
       </c>
     </row>
     <row r="25" spans="1:14" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A25" s="55" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="55" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="C25" s="58">
         <v>0</v>
       </c>
       <c r="D25" s="58">
         <v>100</v>
       </c>
       <c r="E25" s="58"/>
       <c r="F25" s="58">
         <v>79</v>
       </c>
       <c r="G25" s="58"/>
       <c r="H25" s="58">
         <v>79</v>
       </c>
       <c r="I25" s="58"/>
       <c r="J25" s="58"/>
       <c r="K25" s="58"/>
       <c r="L25" s="58"/>
       <c r="M25" s="58"/>
       <c r="N25" s="58"/>
     </row>
     <row r="26" spans="1:14" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A26" s="55" t="s">
         <v>170</v>
@@ -10251,54 +12229,54 @@
         <v>106204</v>
       </c>
       <c r="J34" s="57">
         <f t="shared" si="47"/>
         <v>162349</v>
       </c>
       <c r="K34" s="57">
         <f t="shared" si="47"/>
         <v>87814</v>
       </c>
       <c r="L34" s="57">
         <f t="shared" si="47"/>
         <v>141395</v>
       </c>
       <c r="M34" s="57">
         <f t="shared" si="47"/>
         <v>82345</v>
       </c>
       <c r="N34" s="57">
         <f t="shared" si="47"/>
         <v>88936</v>
       </c>
     </row>
     <row r="35" spans="1:14" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A35" s="55" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="B35" s="55" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="C35" s="58">
         <f t="shared" ref="C35:H35" si="48">C36</f>
         <v>0</v>
       </c>
       <c r="D35" s="58">
         <f t="shared" si="48"/>
         <v>6812</v>
       </c>
       <c r="E35" s="58">
         <f t="shared" si="48"/>
         <v>0</v>
       </c>
       <c r="F35" s="58">
         <f t="shared" si="48"/>
         <v>6523</v>
       </c>
       <c r="G35" s="58">
         <f t="shared" si="48"/>
         <v>0</v>
       </c>
       <c r="H35" s="58">
         <f t="shared" si="48"/>
         <v>6234</v>
       </c>
@@ -10307,54 +12285,54 @@
         <v>0</v>
       </c>
       <c r="J35" s="58">
         <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="K35" s="58">
         <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="L35" s="58">
         <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="M35" s="58">
         <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="N35" s="58">
         <f t="shared" si="49"/>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A36" s="54" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="B36" s="54" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="C36" s="77">
         <v>0</v>
       </c>
       <c r="D36" s="77">
         <v>6812</v>
       </c>
       <c r="E36" s="77">
         <v>0</v>
       </c>
       <c r="F36" s="77">
         <v>6523</v>
       </c>
       <c r="G36" s="77">
         <v>0</v>
       </c>
       <c r="H36" s="77">
         <v>6234</v>
       </c>
       <c r="I36" s="77"/>
       <c r="J36" s="77"/>
       <c r="K36" s="77"/>
       <c r="L36" s="77"/>
       <c r="M36" s="77"/>
       <c r="N36" s="77"/>
@@ -10629,102 +12607,102 @@
       <c r="J42" s="83">
         <f t="shared" si="52"/>
         <v>28850261</v>
       </c>
       <c r="K42" s="83">
         <f t="shared" ref="K42" si="55">K4+K19</f>
         <v>29960200</v>
       </c>
       <c r="L42" s="83">
         <f t="shared" si="52"/>
         <v>31860596</v>
       </c>
       <c r="M42" s="83">
         <f t="shared" ref="M42" si="56">M4+M19</f>
         <v>32303465</v>
       </c>
       <c r="N42" s="83">
         <f t="shared" si="52"/>
         <v>32692063</v>
       </c>
     </row>
     <row r="43" spans="1:14" ht="15.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A43" s="40"/>
       <c r="B43" s="40"/>
       <c r="C43" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="D43" s="41"/>
       <c r="E43" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="F43" s="41"/>
       <c r="G43" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="H43" s="41"/>
       <c r="I43" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="J43" s="41"/>
       <c r="K43" s="41"/>
       <c r="L43" s="41"/>
       <c r="M43" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="N43" s="41"/>
     </row>
     <row r="44" spans="1:14" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A44" s="34" t="s">
         <v>241</v>
       </c>
       <c r="B44" s="34" t="s">
         <v>440</v>
       </c>
       <c r="C44" s="35" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="D44" s="35" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="E44" s="35" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F44" s="35" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="G44" s="35" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="H44" s="35" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="I44" s="35" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="J44" s="35" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="K44" s="35" t="s">
         <v>6</v>
       </c>
       <c r="L44" s="35" t="s">
         <v>6</v>
       </c>
       <c r="M44" s="35" t="s">
         <v>29</v>
       </c>
       <c r="N44" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:14" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A45" s="36" t="s">
         <v>243</v>
       </c>
       <c r="B45" s="36" t="s">
         <v>474</v>
       </c>
       <c r="C45" s="37"/>
       <c r="D45" s="37"/>
       <c r="E45" s="37"/>
       <c r="F45" s="37"/>
@@ -11187,95 +13165,95 @@
       </c>
       <c r="J55" s="57">
         <v>495173</v>
       </c>
       <c r="K55" s="57">
         <v>1097779</v>
       </c>
       <c r="L55" s="57">
         <v>1662569</v>
       </c>
       <c r="M55" s="57">
         <v>912818</v>
       </c>
       <c r="N55" s="57">
         <v>928857</v>
       </c>
     </row>
     <row r="56" spans="1:14" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A56" s="52" t="s">
         <v>195</v>
       </c>
       <c r="B56" s="52" t="s">
         <v>485</v>
       </c>
       <c r="C56" s="56">
-        <f>C57+C58+C61+C64</f>
+        <f t="shared" ref="C56:N56" si="64">C57+C58+C61+C64</f>
         <v>5863836</v>
       </c>
       <c r="D56" s="56">
-        <f>D57+D58+D61+D64</f>
+        <f t="shared" si="64"/>
         <v>6019821</v>
       </c>
       <c r="E56" s="56">
-        <f>E57+E58+E61+E64</f>
+        <f t="shared" si="64"/>
         <v>6212326</v>
       </c>
       <c r="F56" s="56">
-        <f>F57+F58+F61+F64</f>
+        <f t="shared" si="64"/>
         <v>6391918</v>
       </c>
       <c r="G56" s="56">
-        <f>G57+G58+G61+G64</f>
+        <f t="shared" si="64"/>
         <v>5337130</v>
       </c>
       <c r="H56" s="56">
-        <f>H57+H58+H61+H64</f>
+        <f t="shared" si="64"/>
         <v>5496783</v>
       </c>
       <c r="I56" s="56">
-        <f>I57+I58+I61+I64</f>
+        <f t="shared" si="64"/>
         <v>5674616</v>
       </c>
       <c r="J56" s="56">
-        <f>J57+J58+J61+J64</f>
+        <f t="shared" si="64"/>
         <v>5809715</v>
       </c>
       <c r="K56" s="56">
-        <f>K57+K58+K61+K64</f>
+        <f t="shared" si="64"/>
         <v>7288292</v>
       </c>
       <c r="L56" s="56">
-        <f>L57+L58+L61+L64</f>
+        <f t="shared" si="64"/>
         <v>7433437</v>
       </c>
       <c r="M56" s="56">
-        <f>M57+M58+M61+M64</f>
+        <f t="shared" si="64"/>
         <v>8364612</v>
       </c>
       <c r="N56" s="56">
-        <f>N57+N58+N61+N64</f>
+        <f t="shared" si="64"/>
         <v>8395686</v>
       </c>
     </row>
     <row r="57" spans="1:14" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A57" s="23" t="s">
         <v>186</v>
       </c>
       <c r="B57" s="23" t="s">
         <v>476</v>
       </c>
       <c r="C57" s="57">
         <v>4930982</v>
       </c>
       <c r="D57" s="57">
         <v>4934605</v>
       </c>
       <c r="E57" s="57">
         <v>5214273</v>
       </c>
       <c r="F57" s="57">
         <v>5216305</v>
       </c>
       <c r="G57" s="57">
         <v>4638960</v>
       </c>
@@ -11287,95 +13265,95 @@
       </c>
       <c r="J57" s="57">
         <v>4844908</v>
       </c>
       <c r="K57" s="57">
         <v>6305555</v>
       </c>
       <c r="L57" s="57">
         <v>6308125</v>
       </c>
       <c r="M57" s="57">
         <v>7158149</v>
       </c>
       <c r="N57" s="57">
         <v>7169395</v>
       </c>
     </row>
     <row r="58" spans="1:14" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A58" s="23" t="s">
         <v>196</v>
       </c>
       <c r="B58" s="23" t="s">
         <v>486</v>
       </c>
       <c r="C58" s="57">
-        <f t="shared" ref="C58" si="64">SUM(C59:C60)</f>
+        <f t="shared" ref="C58" si="65">SUM(C59:C60)</f>
         <v>891968</v>
       </c>
       <c r="D58" s="57">
-        <f t="shared" ref="D58:N58" si="65">SUM(D59:D60)</f>
+        <f t="shared" ref="D58:N58" si="66">SUM(D59:D60)</f>
         <v>974017</v>
       </c>
       <c r="E58" s="57">
-        <f t="shared" ref="E58" si="66">SUM(E59:E60)</f>
+        <f t="shared" ref="E58" si="67">SUM(E59:E60)</f>
         <v>980534</v>
       </c>
       <c r="F58" s="57">
-        <f t="shared" si="65"/>
+        <f t="shared" si="66"/>
         <v>1083563</v>
       </c>
       <c r="G58" s="57">
-        <f t="shared" ref="G58" si="67">SUM(G59:G60)</f>
+        <f t="shared" ref="G58" si="68">SUM(G59:G60)</f>
         <v>631256</v>
       </c>
       <c r="H58" s="57">
-        <f t="shared" si="65"/>
+        <f t="shared" si="66"/>
         <v>704649</v>
       </c>
       <c r="I58" s="57">
-        <f t="shared" ref="I58" si="68">SUM(I59:I60)</f>
+        <f t="shared" ref="I58" si="69">SUM(I59:I60)</f>
         <v>782875</v>
       </c>
       <c r="J58" s="57">
-        <f t="shared" si="65"/>
+        <f t="shared" si="66"/>
         <v>848912</v>
       </c>
       <c r="K58" s="57">
-        <f t="shared" ref="K58" si="69">SUM(K59:K60)</f>
+        <f t="shared" ref="K58" si="70">SUM(K59:K60)</f>
         <v>948836</v>
       </c>
       <c r="L58" s="57">
-        <f t="shared" si="65"/>
+        <f t="shared" si="66"/>
         <v>1020123</v>
       </c>
       <c r="M58" s="57">
-        <f t="shared" ref="M58" si="70">SUM(M59:M60)</f>
+        <f t="shared" ref="M58" si="71">SUM(M59:M60)</f>
         <v>1178556</v>
       </c>
       <c r="N58" s="57">
-        <f t="shared" si="65"/>
+        <f t="shared" si="66"/>
         <v>1191802</v>
       </c>
     </row>
     <row r="59" spans="1:14" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A59" s="54" t="s">
         <v>197</v>
       </c>
       <c r="B59" s="54" t="s">
         <v>487</v>
       </c>
       <c r="C59" s="77">
         <v>0</v>
       </c>
       <c r="D59" s="77">
         <v>0</v>
       </c>
       <c r="E59" s="77">
         <v>0</v>
       </c>
       <c r="F59" s="77">
         <v>0</v>
       </c>
       <c r="G59" s="77">
         <v>0</v>
       </c>
@@ -11429,95 +13407,95 @@
       </c>
       <c r="J60" s="77">
         <v>848912</v>
       </c>
       <c r="K60" s="77">
         <v>948836</v>
       </c>
       <c r="L60" s="77">
         <v>1017556</v>
       </c>
       <c r="M60" s="77">
         <v>1178556</v>
       </c>
       <c r="N60" s="77">
         <v>1191802</v>
       </c>
     </row>
     <row r="61" spans="1:14" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A61" s="23" t="s">
         <v>193</v>
       </c>
       <c r="B61" s="23" t="s">
         <v>483</v>
       </c>
       <c r="C61" s="57">
-        <f t="shared" ref="C61" si="71">C62+C63</f>
+        <f t="shared" ref="C61" si="72">C62+C63</f>
         <v>0</v>
       </c>
       <c r="D61" s="57">
-        <f t="shared" ref="D61:N61" si="72">D62+D63</f>
+        <f t="shared" ref="D61:N61" si="73">D62+D63</f>
         <v>13358</v>
       </c>
       <c r="E61" s="57">
-        <f t="shared" ref="E61" si="73">E62+E63</f>
+        <f t="shared" ref="E61" si="74">E62+E63</f>
         <v>0</v>
       </c>
       <c r="F61" s="57">
-        <f t="shared" si="72"/>
+        <f t="shared" si="73"/>
         <v>15485</v>
       </c>
       <c r="G61" s="57">
-        <f t="shared" ref="G61" si="74">G62+G63</f>
+        <f t="shared" ref="G61" si="75">G62+G63</f>
         <v>0</v>
       </c>
       <c r="H61" s="57">
-        <f t="shared" si="72"/>
+        <f t="shared" si="73"/>
         <v>18340</v>
       </c>
       <c r="I61" s="57">
-        <f t="shared" ref="I61" si="75">I62+I63</f>
+        <f t="shared" ref="I61" si="76">I62+I63</f>
         <v>0</v>
       </c>
       <c r="J61" s="57">
-        <f t="shared" si="72"/>
+        <f t="shared" si="73"/>
         <v>19644</v>
       </c>
       <c r="K61" s="57">
-        <f t="shared" ref="K61" si="76">K62+K63</f>
+        <f t="shared" ref="K61" si="77">K62+K63</f>
         <v>0</v>
       </c>
       <c r="L61" s="57">
-        <f t="shared" si="72"/>
+        <f t="shared" si="73"/>
         <v>28282</v>
       </c>
       <c r="M61" s="57">
-        <f t="shared" ref="M61" si="77">M62+M63</f>
+        <f t="shared" ref="M61" si="78">M62+M63</f>
         <v>0</v>
       </c>
       <c r="N61" s="57">
-        <f t="shared" si="72"/>
+        <f t="shared" si="73"/>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:14" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A62" s="54" t="s">
         <v>199</v>
       </c>
       <c r="B62" s="54" t="s">
         <v>489</v>
       </c>
       <c r="C62" s="77">
         <v>0</v>
       </c>
       <c r="D62" s="77">
         <v>11077</v>
       </c>
       <c r="E62" s="77">
         <v>0</v>
       </c>
       <c r="F62" s="77">
         <v>13869</v>
       </c>
       <c r="G62" s="77">
         <v>0</v>
       </c>
@@ -11606,254 +13584,254 @@
       </c>
       <c r="I64" s="57">
         <v>48619</v>
       </c>
       <c r="J64" s="57">
         <v>96251</v>
       </c>
       <c r="K64" s="57">
         <v>33901</v>
       </c>
       <c r="L64" s="57">
         <v>76907</v>
       </c>
       <c r="M64" s="57">
         <v>27907</v>
       </c>
       <c r="N64" s="57">
         <v>34489</v>
       </c>
     </row>
     <row r="65" spans="1:14" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A65" s="52" t="s">
         <v>201</v>
       </c>
       <c r="B65" s="52" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="C65" s="56">
-        <f t="shared" ref="C65" si="78">C66+C73</f>
+        <f t="shared" ref="C65" si="79">C66+C73</f>
         <v>8886633</v>
       </c>
       <c r="D65" s="56">
-        <f t="shared" ref="D65:N65" si="79">D66+D73</f>
+        <f t="shared" ref="D65:N65" si="80">D66+D73</f>
         <v>9480395</v>
       </c>
       <c r="E65" s="56">
-        <f t="shared" ref="E65" si="80">E66+E73</f>
+        <f t="shared" ref="E65" si="81">E66+E73</f>
         <v>8244631</v>
       </c>
       <c r="F65" s="56">
-        <f t="shared" si="79"/>
+        <f t="shared" si="80"/>
         <v>8834597</v>
       </c>
       <c r="G65" s="56">
-        <f t="shared" ref="G65" si="81">G66+G73</f>
+        <f t="shared" ref="G65" si="82">G66+G73</f>
         <v>8260018</v>
       </c>
       <c r="H65" s="56">
-        <f t="shared" si="79"/>
+        <f t="shared" si="80"/>
         <v>8869596</v>
       </c>
       <c r="I65" s="56">
-        <f t="shared" ref="I65" si="82">I66+I73</f>
+        <f t="shared" ref="I65" si="83">I66+I73</f>
         <v>9516596</v>
       </c>
       <c r="J65" s="56">
-        <f t="shared" si="79"/>
+        <f t="shared" si="80"/>
         <v>10259324</v>
       </c>
       <c r="K65" s="56">
         <f>K66+K73</f>
         <v>7551014</v>
       </c>
       <c r="L65" s="56">
-        <f t="shared" si="79"/>
+        <f t="shared" si="80"/>
         <v>8148405</v>
       </c>
       <c r="M65" s="56">
-        <f t="shared" ref="M65" si="83">M66+M73</f>
+        <f t="shared" ref="M65" si="84">M66+M73</f>
         <v>7760224</v>
       </c>
       <c r="N65" s="56">
-        <f t="shared" si="79"/>
+        <f t="shared" si="80"/>
         <v>7760224</v>
       </c>
     </row>
     <row r="66" spans="1:14" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A66" s="23" t="s">
         <v>202</v>
       </c>
       <c r="B66" s="23" t="s">
         <v>493</v>
       </c>
       <c r="C66" s="57">
-        <f t="shared" ref="C66" si="84">C67+C68+C71+C72</f>
+        <f t="shared" ref="C66" si="85">C67+C68+C71+C72</f>
         <v>8886633</v>
       </c>
       <c r="D66" s="57">
-        <f t="shared" ref="D66:N66" si="85">D67+D68+D71+D72</f>
+        <f t="shared" ref="D66:N66" si="86">D67+D68+D71+D72</f>
         <v>8886633</v>
       </c>
       <c r="E66" s="57">
-        <f t="shared" ref="E66" si="86">E67+E68+E71+E72</f>
+        <f t="shared" ref="E66" si="87">E67+E68+E71+E72</f>
         <v>8244631</v>
       </c>
       <c r="F66" s="57">
-        <f t="shared" si="85"/>
+        <f t="shared" si="86"/>
         <v>8244631</v>
       </c>
       <c r="G66" s="57">
-        <f t="shared" ref="G66" si="87">G67+G68+G71+G72</f>
+        <f t="shared" ref="G66" si="88">G67+G68+G71+G72</f>
         <v>8260018</v>
       </c>
       <c r="H66" s="57">
-        <f t="shared" si="85"/>
+        <f t="shared" si="86"/>
         <v>8260018</v>
       </c>
       <c r="I66" s="57">
-        <f t="shared" ref="I66" si="88">I67+I68+I71+I72</f>
+        <f t="shared" ref="I66" si="89">I67+I68+I71+I72</f>
         <v>9516596</v>
       </c>
       <c r="J66" s="57">
-        <f t="shared" si="85"/>
+        <f t="shared" si="86"/>
         <v>9516596</v>
       </c>
       <c r="K66" s="57">
-        <f t="shared" ref="K66" si="89">K67+K68+K71+K72</f>
+        <f t="shared" ref="K66" si="90">K67+K68+K71+K72</f>
         <v>7551014</v>
       </c>
       <c r="L66" s="57">
-        <f t="shared" si="85"/>
+        <f t="shared" si="86"/>
         <v>7551014</v>
       </c>
       <c r="M66" s="57">
-        <f t="shared" ref="M66" si="90">M67+M68+M71+M72</f>
+        <f t="shared" ref="M66" si="91">M67+M68+M71+M72</f>
         <v>7760224</v>
       </c>
       <c r="N66" s="57">
-        <f t="shared" si="85"/>
+        <f t="shared" si="86"/>
         <v>7760224</v>
       </c>
     </row>
     <row r="67" spans="1:14" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A67" s="55" t="s">
         <v>203</v>
       </c>
       <c r="B67" s="55" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="C67" s="58">
         <v>4468500</v>
       </c>
       <c r="D67" s="58">
         <v>4468500</v>
       </c>
       <c r="E67" s="58">
         <v>4468500</v>
       </c>
       <c r="F67" s="58">
         <v>4468500</v>
       </c>
       <c r="G67" s="58">
         <v>4468500</v>
       </c>
       <c r="H67" s="58">
         <v>4468500</v>
       </c>
       <c r="I67" s="58">
         <v>5118500</v>
       </c>
       <c r="J67" s="58">
         <v>5118500</v>
       </c>
       <c r="K67" s="58">
         <v>5118500</v>
       </c>
       <c r="L67" s="58">
         <v>5118500</v>
       </c>
       <c r="M67" s="58">
         <v>4000199</v>
       </c>
       <c r="N67" s="58">
         <v>4000199</v>
       </c>
     </row>
     <row r="68" spans="1:14" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A68" s="55" t="s">
         <v>204</v>
       </c>
       <c r="B68" s="55" t="s">
         <v>492</v>
       </c>
       <c r="C68" s="58">
-        <f t="shared" ref="C68" si="91">C69+C70</f>
+        <f t="shared" ref="C68" si="92">C69+C70</f>
         <v>4085876</v>
       </c>
       <c r="D68" s="58">
-        <f t="shared" ref="D68:N68" si="92">D69+D70</f>
+        <f t="shared" ref="D68:N68" si="93">D69+D70</f>
         <v>4085876</v>
       </c>
       <c r="E68" s="58">
-        <f t="shared" ref="E68" si="93">E69+E70</f>
+        <f t="shared" ref="E68" si="94">E69+E70</f>
         <v>4779949</v>
       </c>
       <c r="F68" s="58">
-        <f t="shared" si="92"/>
+        <f t="shared" si="93"/>
         <v>4779949</v>
       </c>
       <c r="G68" s="58">
-        <f t="shared" ref="G68" si="94">G69+G70</f>
+        <f t="shared" ref="G68" si="95">G69+G70</f>
         <v>5307872</v>
       </c>
       <c r="H68" s="58">
-        <f t="shared" si="92"/>
+        <f t="shared" si="93"/>
         <v>5307872</v>
       </c>
       <c r="I68" s="58">
-        <f t="shared" ref="I68" si="95">I69+I70</f>
+        <f t="shared" ref="I68" si="96">I69+I70</f>
         <v>4934701</v>
       </c>
       <c r="J68" s="58">
-        <f t="shared" si="92"/>
+        <f t="shared" si="93"/>
         <v>4934701</v>
       </c>
       <c r="K68" s="58">
-        <f t="shared" ref="K68" si="96">K69+K70</f>
+        <f t="shared" ref="K68" si="97">K69+K70</f>
         <v>3525238</v>
       </c>
       <c r="L68" s="58">
-        <f t="shared" si="92"/>
+        <f t="shared" si="93"/>
         <v>3525238</v>
       </c>
       <c r="M68" s="58">
-        <f t="shared" ref="M68" si="97">M69+M70</f>
+        <f t="shared" ref="M68" si="98">M69+M70</f>
         <v>4499162</v>
       </c>
       <c r="N68" s="58">
-        <f t="shared" si="92"/>
+        <f t="shared" si="93"/>
         <v>4499162</v>
       </c>
     </row>
     <row r="69" spans="1:14" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A69" s="54" t="s">
         <v>205</v>
       </c>
       <c r="B69" s="54" t="s">
         <v>494</v>
       </c>
       <c r="C69" s="77">
         <v>-327566</v>
       </c>
       <c r="D69" s="77">
         <v>-327566</v>
       </c>
       <c r="E69" s="77">
         <v>-327077</v>
       </c>
       <c r="F69" s="77">
         <v>-327077</v>
       </c>
       <c r="G69" s="77">
         <v>-325690</v>
       </c>
@@ -12031,103 +14009,103 @@
         <v>609578</v>
       </c>
       <c r="I73" s="57"/>
       <c r="J73" s="57">
         <v>742728</v>
       </c>
       <c r="K73" s="57"/>
       <c r="L73" s="57">
         <v>597391</v>
       </c>
       <c r="M73" s="57">
         <v>0</v>
       </c>
       <c r="N73" s="57">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:14" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A74" s="39" t="s">
         <v>210</v>
       </c>
       <c r="B74" s="39" t="s">
         <v>498</v>
       </c>
       <c r="C74" s="83">
-        <f>C46+C56+C65</f>
+        <f t="shared" ref="C74:N74" si="99">C46+C56+C65</f>
         <v>23844404</v>
       </c>
       <c r="D74" s="83">
-        <f>D46+D56+D65</f>
+        <f t="shared" si="99"/>
         <v>25418445</v>
       </c>
       <c r="E74" s="83">
-        <f>E46+E56+E65</f>
+        <f t="shared" si="99"/>
         <v>23986610</v>
       </c>
       <c r="F74" s="83">
-        <f>F46+F56+F65</f>
+        <f t="shared" si="99"/>
         <v>25551756</v>
       </c>
       <c r="G74" s="83">
-        <f>G46+G56+G65</f>
+        <f t="shared" si="99"/>
         <v>24355473</v>
       </c>
       <c r="H74" s="83">
-        <f>H46+H56+H65</f>
+        <f t="shared" si="99"/>
         <v>26044220</v>
       </c>
       <c r="I74" s="83">
-        <f>I46+I56+I65</f>
+        <f t="shared" si="99"/>
         <v>27164938</v>
       </c>
       <c r="J74" s="83">
-        <f>J46+J56+J65</f>
+        <f t="shared" si="99"/>
         <v>28850261</v>
       </c>
       <c r="K74" s="83">
-        <f>K46+K56+K65</f>
+        <f t="shared" si="99"/>
         <v>29960200</v>
       </c>
       <c r="L74" s="83">
-        <f>L46+L56+L65</f>
+        <f t="shared" si="99"/>
         <v>31860596</v>
       </c>
       <c r="M74" s="83">
-        <f>M46+M56+M65</f>
+        <f t="shared" si="99"/>
         <v>32303465</v>
       </c>
       <c r="N74" s="83">
-        <f>N46+N56+N65</f>
+        <f t="shared" si="99"/>
         <v>32692063</v>
       </c>
     </row>
     <row r="75" spans="1:14" ht="15.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A75" s="28" t="s">
+      <c r="A75" s="162" t="s">
         <v>269</v>
       </c>
-      <c r="B75" s="28" t="s">
+      <c r="B75" s="162" t="s">
         <v>269</v>
       </c>
       <c r="C75" s="127"/>
       <c r="D75" s="127"/>
       <c r="E75" s="33"/>
       <c r="F75" s="33"/>
       <c r="G75" s="33"/>
       <c r="H75" s="33"/>
       <c r="I75" s="33"/>
       <c r="J75" s="33"/>
       <c r="K75" s="33"/>
       <c r="L75" s="33"/>
       <c r="M75" s="33"/>
       <c r="N75" s="33"/>
     </row>
     <row r="76" spans="1:14" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A76" s="42"/>
       <c r="B76" s="42"/>
       <c r="C76" s="43"/>
       <c r="D76" s="43"/>
       <c r="E76" s="43"/>
       <c r="F76" s="43"/>
       <c r="G76" s="43"/>
       <c r="H76" s="43"/>
       <c r="I76" s="43"/>
@@ -12146,78 +14124,78 @@
       <c r="F77" s="43"/>
       <c r="G77" s="43"/>
       <c r="H77" s="43"/>
       <c r="I77" s="43"/>
       <c r="J77" s="43"/>
       <c r="K77" s="43"/>
       <c r="L77" s="43"/>
       <c r="M77" s="43"/>
       <c r="N77" s="43"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A75" r:id="rId1" xr:uid="{609D80E4-FE9D-4262-9BC4-B5C1EB764D96}"/>
     <hyperlink ref="B75" r:id="rId2" xr:uid="{E0A34756-13CA-4A9E-9AAB-089B6425EE9C}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8F43D89-D676-4749-B95C-30E094A8D1A3}">
   <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="54.08984375" style="29" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="51.26953125" style="29" customWidth="1" outlineLevel="1"/>
     <col min="3" max="8" width="15" style="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="34" t="s">
         <v>241</v>
       </c>
       <c r="B1" s="34" t="s">
         <v>440</v>
       </c>
       <c r="C1" s="35" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="D1" s="35" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="E1" s="35" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F1" s="35" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="G1" s="35" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="36" t="s">
         <v>242</v>
       </c>
       <c r="B2" s="36" t="s">
         <v>441</v>
       </c>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="52" t="s">
         <v>153</v>
@@ -12291,83 +14269,83 @@
         <f t="shared" si="1"/>
         <v>396609</v>
       </c>
       <c r="E5" s="57">
         <f t="shared" si="1"/>
         <v>678127</v>
       </c>
       <c r="F5" s="57">
         <f t="shared" si="1"/>
         <v>1029050</v>
       </c>
       <c r="G5" s="57">
         <f t="shared" si="1"/>
         <v>1168377</v>
       </c>
       <c r="H5" s="57">
         <f t="shared" si="1"/>
         <v>1369651</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A6" s="55" t="s">
         <v>156</v>
       </c>
       <c r="B6" s="55" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="C6" s="58">
         <f>C8+C7</f>
         <v>161741</v>
       </c>
       <c r="D6" s="58">
         <f>D8+D7</f>
         <v>188881</v>
       </c>
       <c r="E6" s="58">
         <f>E8+E7</f>
         <v>257279</v>
       </c>
       <c r="F6" s="58">
         <f>F8+F7</f>
         <v>293864</v>
       </c>
       <c r="G6" s="58">
         <f t="shared" ref="G6:H6" si="2">G8+G7</f>
         <v>263910</v>
       </c>
       <c r="H6" s="58">
         <f t="shared" si="2"/>
         <v>297259</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A7" s="54" t="s">
+        <v>584</v>
+      </c>
+      <c r="B7" s="54" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
       <c r="C7" s="77">
         <v>104048</v>
       </c>
       <c r="D7" s="77">
         <v>38694</v>
       </c>
       <c r="E7" s="77">
         <v>4461</v>
       </c>
       <c r="F7" s="77">
         <v>70836</v>
       </c>
       <c r="G7" s="77"/>
       <c r="H7" s="77"/>
     </row>
     <row r="8" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="54" t="s">
         <v>158</v>
       </c>
       <c r="B8" s="54" t="s">
         <v>446</v>
       </c>
       <c r="C8" s="77">
         <v>57693</v>
@@ -12597,77 +14575,77 @@
         <f>D18+D19+D20</f>
         <v>126140</v>
       </c>
       <c r="E16" s="57">
         <f>E18+E19+E20</f>
         <v>203583</v>
       </c>
       <c r="F16" s="57">
         <f>F18+F19+F20</f>
         <v>204764</v>
       </c>
       <c r="G16" s="57">
         <f t="shared" ref="G16:H16" si="5">G18+G19+G20</f>
         <v>6819</v>
       </c>
       <c r="H16" s="57">
         <f t="shared" si="5"/>
         <v>10384</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A17" s="23" t="s">
         <v>156</v>
       </c>
       <c r="B17" s="23" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="C17" s="57">
         <f>C18</f>
         <v>0</v>
       </c>
       <c r="D17" s="57">
         <f>D18</f>
         <v>125517</v>
       </c>
       <c r="E17" s="57">
         <f>E18</f>
         <v>201538</v>
       </c>
       <c r="F17" s="57">
         <f>F18</f>
         <v>201889</v>
       </c>
       <c r="G17" s="57"/>
       <c r="H17" s="57"/>
     </row>
     <row r="18" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A18" s="54" t="s">
+        <v>584</v>
+      </c>
+      <c r="B18" s="54" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
       <c r="C18" s="77">
         <v>0</v>
       </c>
       <c r="D18" s="77">
         <v>125517</v>
       </c>
       <c r="E18" s="77">
         <v>201538</v>
       </c>
       <c r="F18" s="77">
         <v>201889</v>
       </c>
       <c r="G18" s="77"/>
       <c r="H18" s="77"/>
     </row>
     <row r="19" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A19" s="54" t="s">
         <v>171</v>
       </c>
       <c r="B19" s="54" t="s">
         <v>461</v>
       </c>
       <c r="C19" s="77">
         <v>63</v>
@@ -12742,60 +14720,60 @@
         <v>1207666</v>
       </c>
       <c r="H21" s="83">
         <f t="shared" si="6"/>
         <v>1393951</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="15.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A22" s="40"/>
       <c r="B22" s="40"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
     </row>
     <row r="23" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A23" s="34" t="s">
         <v>241</v>
       </c>
       <c r="B23" s="34" t="s">
         <v>440</v>
       </c>
       <c r="C23" s="35" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="D23" s="35" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="E23" s="35" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F23" s="35" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="G23" s="35" t="s">
         <v>6</v>
       </c>
       <c r="H23" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A24" s="36" t="s">
         <v>243</v>
       </c>
       <c r="B24" s="36" t="s">
         <v>474</v>
       </c>
       <c r="C24" s="37"/>
       <c r="D24" s="37"/>
       <c r="E24" s="37"/>
       <c r="F24" s="37"/>
       <c r="G24" s="37"/>
       <c r="H24" s="38"/>
     </row>
     <row r="25" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A25" s="52" t="s">
         <v>185</v>
@@ -12884,51 +14862,51 @@
         <f t="shared" si="7"/>
         <v>1908</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A28" s="54" t="s">
         <v>189</v>
       </c>
       <c r="B28" s="54" t="s">
         <v>479</v>
       </c>
       <c r="C28" s="77">
         <v>2</v>
       </c>
       <c r="D28" s="77"/>
       <c r="E28" s="77"/>
       <c r="F28" s="77"/>
       <c r="G28" s="77"/>
       <c r="H28" s="77"/>
     </row>
     <row r="29" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A29" s="54" t="s">
         <v>191</v>
       </c>
       <c r="B29" s="54" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="C29" s="77">
         <v>22</v>
       </c>
       <c r="D29" s="77">
         <v>22</v>
       </c>
       <c r="E29" s="77"/>
       <c r="F29" s="77"/>
       <c r="G29" s="77"/>
       <c r="H29" s="77"/>
     </row>
     <row r="30" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A30" s="54" t="s">
         <v>192</v>
       </c>
       <c r="B30" s="54" t="s">
         <v>482</v>
       </c>
       <c r="C30" s="77"/>
       <c r="D30" s="77">
         <v>48</v>
       </c>
       <c r="E30" s="77">
         <v>681</v>
@@ -12981,129 +14959,129 @@
       </c>
       <c r="D32" s="57">
         <v>1541</v>
       </c>
       <c r="E32" s="57">
         <v>1715</v>
       </c>
       <c r="F32" s="57">
         <v>24968</v>
       </c>
       <c r="G32" s="57">
         <v>33937</v>
       </c>
       <c r="H32" s="57">
         <v>18024</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A33" s="52" t="s">
         <v>195</v>
       </c>
       <c r="B33" s="52" t="s">
         <v>485</v>
       </c>
       <c r="C33" s="56">
-        <f>C34+C35</f>
+        <f t="shared" ref="C33:H33" si="8">C34+C35</f>
         <v>227</v>
       </c>
       <c r="D33" s="56">
-        <f>D34+D35</f>
+        <f t="shared" si="8"/>
         <v>2332</v>
       </c>
       <c r="E33" s="56">
-        <f>E34+E35</f>
+        <f t="shared" si="8"/>
         <v>6020</v>
       </c>
       <c r="F33" s="56">
-        <f>F34+F35</f>
+        <f t="shared" si="8"/>
         <v>7901</v>
       </c>
       <c r="G33" s="56">
-        <f>G34+G35</f>
+        <f t="shared" si="8"/>
         <v>19071</v>
       </c>
       <c r="H33" s="56">
-        <f>H34+H35</f>
+        <f t="shared" si="8"/>
         <v>36594</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A34" s="23" t="s">
         <v>186</v>
       </c>
       <c r="B34" s="23" t="s">
         <v>476</v>
       </c>
       <c r="C34" s="57">
         <v>0</v>
       </c>
       <c r="D34" s="57">
         <v>676</v>
       </c>
       <c r="E34" s="57">
         <v>1216</v>
       </c>
       <c r="F34" s="57">
         <v>2922</v>
       </c>
       <c r="G34" s="57">
         <v>8480</v>
       </c>
       <c r="H34" s="57">
         <v>19141</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A35" s="23" t="s">
         <v>196</v>
       </c>
       <c r="B35" s="23" t="s">
         <v>486</v>
       </c>
       <c r="C35" s="57">
         <f>C37+C36</f>
         <v>227</v>
       </c>
       <c r="D35" s="57">
         <f>D37+D36</f>
         <v>1656</v>
       </c>
       <c r="E35" s="57">
         <f>E37+E36</f>
         <v>4804</v>
       </c>
       <c r="F35" s="57">
-        <f t="shared" ref="F35:H35" si="8">F37+F36</f>
+        <f t="shared" ref="F35:H35" si="9">F37+F36</f>
         <v>4979</v>
       </c>
       <c r="G35" s="57">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>10591</v>
       </c>
       <c r="H35" s="57">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>17453</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A36" s="54" t="s">
         <v>197</v>
       </c>
       <c r="B36" s="54" t="s">
         <v>487</v>
       </c>
       <c r="C36" s="77">
         <v>0</v>
       </c>
       <c r="D36" s="77">
         <v>113</v>
       </c>
       <c r="E36" s="77">
         <v>1022</v>
       </c>
       <c r="F36" s="77"/>
       <c r="G36" s="77"/>
       <c r="H36" s="77"/>
     </row>
     <row r="37" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A37" s="54" t="s">
@@ -13114,74 +15092,74 @@
       </c>
       <c r="C37" s="77">
         <v>227</v>
       </c>
       <c r="D37" s="77">
         <v>1543</v>
       </c>
       <c r="E37" s="77">
         <v>3782</v>
       </c>
       <c r="F37" s="77">
         <v>4979</v>
       </c>
       <c r="G37" s="77">
         <v>10591</v>
       </c>
       <c r="H37" s="77">
         <v>17453</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A38" s="52" t="s">
         <v>201</v>
       </c>
       <c r="B38" s="52" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="C38" s="56">
-        <f t="shared" ref="C38:H38" si="9">C39+C40</f>
+        <f t="shared" ref="C38:H38" si="10">C39+C40</f>
         <v>163599</v>
       </c>
       <c r="D38" s="56">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>336373</v>
       </c>
       <c r="E38" s="56">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>538228</v>
       </c>
       <c r="F38" s="56">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>682440</v>
       </c>
       <c r="G38" s="56">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>441098</v>
       </c>
       <c r="H38" s="56">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>444815</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A39" s="23" t="s">
         <v>203</v>
       </c>
       <c r="B39" s="23" t="s">
         <v>491</v>
       </c>
       <c r="C39" s="57">
         <v>160000</v>
       </c>
       <c r="D39" s="57">
         <v>310000</v>
       </c>
       <c r="E39" s="57">
         <v>460000</v>
       </c>
       <c r="F39" s="57">
         <v>566755</v>
       </c>
       <c r="G39" s="57">
         <v>426755</v>
       </c>
@@ -13230,180 +15208,180 @@
       </c>
       <c r="C41" s="77">
         <v>3610</v>
       </c>
       <c r="D41" s="77">
         <v>26154</v>
       </c>
       <c r="E41" s="77">
         <v>76244</v>
       </c>
       <c r="F41" s="77">
         <v>115034</v>
       </c>
       <c r="G41" s="77">
         <v>14343</v>
       </c>
       <c r="H41" s="77">
         <v>18060</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A42" s="125" t="s">
         <v>238</v>
       </c>
       <c r="B42" s="125" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="C42" s="126">
         <v>-11</v>
       </c>
       <c r="D42" s="126">
         <v>219</v>
       </c>
       <c r="E42" s="126">
         <v>1984</v>
       </c>
       <c r="F42" s="126">
         <v>651</v>
       </c>
       <c r="G42" s="126">
         <v>0</v>
       </c>
       <c r="H42" s="126">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A43" s="39" t="s">
         <v>210</v>
       </c>
       <c r="B43" s="39" t="s">
         <v>498</v>
       </c>
       <c r="C43" s="83">
-        <f>C25+C33+C38</f>
+        <f t="shared" ref="C43:H43" si="11">C25+C33+C38</f>
         <v>256985</v>
       </c>
       <c r="D43" s="83">
-        <f>D25+D33+D38</f>
+        <f t="shared" si="11"/>
         <v>552110</v>
       </c>
       <c r="E43" s="83">
-        <f>E25+E33+E38</f>
+        <f t="shared" si="11"/>
         <v>890081</v>
       </c>
       <c r="F43" s="83">
-        <f>F25+F33+F38</f>
+        <f t="shared" si="11"/>
         <v>1249221</v>
       </c>
       <c r="G43" s="83">
-        <f>G25+G33+G38</f>
+        <f t="shared" si="11"/>
         <v>1207666</v>
       </c>
       <c r="H43" s="83">
-        <f>H25+H33+H38</f>
+        <f t="shared" si="11"/>
         <v>1393951</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="15.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A44" s="28" t="s">
+      <c r="A44" s="162" t="s">
         <v>269</v>
       </c>
-      <c r="B44" s="28" t="s">
+      <c r="B44" s="162" t="s">
         <v>316</v>
       </c>
       <c r="C44" s="33"/>
       <c r="D44" s="33"/>
       <c r="E44" s="33"/>
       <c r="F44" s="33"/>
       <c r="G44" s="33"/>
       <c r="H44" s="33"/>
     </row>
     <row r="45" spans="1:8" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="42"/>
       <c r="B45" s="42"/>
       <c r="C45" s="43"/>
       <c r="D45" s="43"/>
       <c r="E45" s="43"/>
       <c r="F45" s="43"/>
       <c r="G45" s="43"/>
       <c r="H45" s="43"/>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A46" s="42"/>
       <c r="B46" s="42"/>
       <c r="C46" s="43"/>
       <c r="D46" s="43"/>
       <c r="E46" s="43"/>
       <c r="F46" s="43"/>
       <c r="G46" s="43"/>
       <c r="H46" s="43"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A44" r:id="rId1" xr:uid="{712D83B6-3313-454C-8167-ED6DC1AE4142}"/>
     <hyperlink ref="B44" r:id="rId2" xr:uid="{FB51D974-5864-4FAB-897E-CE6229B0ECDD}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD26E503-FAD9-455E-9B5C-5907CF981242}">
   <dimension ref="A1:H49"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A28" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="A39" sqref="A39:XFD39"/>
+      <selection activeCell="B49" sqref="B49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="54.08984375" style="29" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="50.54296875" style="29" customWidth="1" outlineLevel="1"/>
     <col min="3" max="8" width="15" style="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="34" t="s">
         <v>241</v>
       </c>
       <c r="B1" s="34" t="s">
         <v>440</v>
       </c>
       <c r="C1" s="35" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="D1" s="35" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="E1" s="35" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F1" s="35" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="G1" s="35" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="36" t="s">
         <v>242</v>
       </c>
       <c r="B2" s="36" t="s">
         <v>441</v>
       </c>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="52" t="s">
         <v>153</v>
@@ -13477,83 +15455,83 @@
         <f t="shared" si="1"/>
         <v>669071</v>
       </c>
       <c r="E5" s="57">
         <f t="shared" si="1"/>
         <v>689411</v>
       </c>
       <c r="F5" s="57">
         <f t="shared" si="1"/>
         <v>777627</v>
       </c>
       <c r="G5" s="57">
         <f t="shared" si="1"/>
         <v>361964</v>
       </c>
       <c r="H5" s="57">
         <f t="shared" si="1"/>
         <v>450847</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A6" s="55" t="s">
         <v>156</v>
       </c>
       <c r="B6" s="55" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="C6" s="58">
         <f>C8+C7</f>
         <v>420736</v>
       </c>
       <c r="D6" s="58">
         <f>D8+D7</f>
         <v>467977</v>
       </c>
       <c r="E6" s="58">
         <f>E8+E7</f>
         <v>467242</v>
       </c>
       <c r="F6" s="58">
         <f>F8+F7</f>
         <v>519767</v>
       </c>
       <c r="G6" s="58">
         <f t="shared" ref="G6:H6" si="2">G8+G7</f>
         <v>181874</v>
       </c>
       <c r="H6" s="58">
         <f t="shared" si="2"/>
         <v>233626</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A7" s="54" t="s">
+        <v>584</v>
+      </c>
+      <c r="B7" s="54" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
       <c r="C7" s="77">
         <v>243413</v>
       </c>
       <c r="D7" s="77">
         <v>305789</v>
       </c>
       <c r="E7" s="77">
         <v>255752</v>
       </c>
       <c r="F7" s="77">
         <v>332098</v>
       </c>
       <c r="G7" s="77"/>
       <c r="H7" s="77"/>
     </row>
     <row r="8" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="54" t="s">
         <v>158</v>
       </c>
       <c r="B8" s="54" t="s">
         <v>446</v>
       </c>
       <c r="C8" s="77">
         <v>177323</v>
@@ -13938,54 +15916,54 @@
         <v>681</v>
       </c>
       <c r="D22" s="58">
         <f>D23+D24</f>
         <v>498</v>
       </c>
       <c r="E22" s="58">
         <f>E23+E24</f>
         <v>314</v>
       </c>
       <c r="F22" s="58">
         <f>F23+F24</f>
         <v>142</v>
       </c>
       <c r="G22" s="58">
         <f>G24</f>
         <v>7</v>
       </c>
       <c r="H22" s="58">
         <f>H24</f>
         <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A23" s="54" t="s">
+        <v>586</v>
+      </c>
+      <c r="B23" s="54" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
       <c r="C23" s="77">
         <v>145</v>
       </c>
       <c r="D23" s="77">
         <v>94</v>
       </c>
       <c r="E23" s="77">
         <v>43</v>
       </c>
       <c r="F23" s="77">
         <v>2</v>
       </c>
       <c r="G23" s="77"/>
       <c r="H23" s="77"/>
     </row>
     <row r="24" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A24" s="54" t="s">
         <v>181</v>
       </c>
       <c r="B24" s="54" t="s">
         <v>470</v>
       </c>
       <c r="C24" s="77">
         <v>536</v>
@@ -14085,60 +16063,60 @@
         <f>G3+G16</f>
         <v>389273</v>
       </c>
       <c r="H27" s="83">
         <v>496319</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="15.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A28" s="40"/>
       <c r="B28" s="40"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
     </row>
     <row r="29" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A29" s="34" t="s">
         <v>241</v>
       </c>
       <c r="B29" s="34" t="s">
         <v>440</v>
       </c>
       <c r="C29" s="35" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="D29" s="35" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="E29" s="35" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F29" s="35" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="G29" s="35" t="s">
         <v>6</v>
       </c>
       <c r="H29" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A30" s="36" t="s">
         <v>243</v>
       </c>
       <c r="B30" s="36" t="s">
         <v>474</v>
       </c>
       <c r="C30" s="37"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>
       <c r="H30" s="38"/>
     </row>
     <row r="31" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="52" t="s">
         <v>185</v>
@@ -14293,129 +16271,129 @@
       </c>
       <c r="D36" s="57">
         <v>7478</v>
       </c>
       <c r="E36" s="57">
         <v>6526</v>
       </c>
       <c r="F36" s="57">
         <v>14019</v>
       </c>
       <c r="G36" s="57">
         <v>99194</v>
       </c>
       <c r="H36" s="57">
         <v>48075</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A37" s="52" t="s">
         <v>195</v>
       </c>
       <c r="B37" s="52" t="s">
         <v>485</v>
       </c>
       <c r="C37" s="56">
-        <f>C38+C39+C41</f>
+        <f t="shared" ref="C37:H37" si="9">C38+C39+C41</f>
         <v>21998</v>
       </c>
       <c r="D37" s="56">
-        <f>D38+D39+D41</f>
+        <f t="shared" si="9"/>
         <v>21100</v>
       </c>
       <c r="E37" s="56">
-        <f>E38+E39+E41</f>
+        <f t="shared" si="9"/>
         <v>19074</v>
       </c>
       <c r="F37" s="56">
-        <f>F38+F39+F41</f>
+        <f t="shared" si="9"/>
         <v>13960</v>
       </c>
       <c r="G37" s="56">
-        <f>G38+G39+G41</f>
+        <f t="shared" si="9"/>
         <v>12790</v>
       </c>
       <c r="H37" s="56">
-        <f>H38+H39+H41</f>
+        <f t="shared" si="9"/>
         <v>31074</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A38" s="23" t="s">
         <v>186</v>
       </c>
       <c r="B38" s="23" t="s">
         <v>476</v>
       </c>
       <c r="C38" s="57">
         <v>3623</v>
       </c>
       <c r="D38" s="57">
         <v>2032</v>
       </c>
       <c r="E38" s="57">
         <v>1318</v>
       </c>
       <c r="F38" s="57">
         <v>1786</v>
       </c>
       <c r="G38" s="57">
         <v>2570</v>
       </c>
       <c r="H38" s="57">
         <v>11246</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A39" s="23" t="s">
         <v>196</v>
       </c>
       <c r="B39" s="23" t="s">
         <v>486</v>
       </c>
       <c r="C39" s="57">
         <f>C40</f>
         <v>18375</v>
       </c>
       <c r="D39" s="57">
         <f>D40</f>
         <v>19068</v>
       </c>
       <c r="E39" s="57">
         <f>E40</f>
         <v>16546</v>
       </c>
       <c r="F39" s="57">
-        <f t="shared" ref="F39:H39" si="9">F40</f>
+        <f t="shared" ref="F39:H39" si="10">F40</f>
         <v>11763</v>
       </c>
       <c r="G39" s="57">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>10220</v>
       </c>
       <c r="H39" s="57">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>13246</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A40" s="54" t="s">
         <v>198</v>
       </c>
       <c r="B40" s="54" t="s">
         <v>488</v>
       </c>
       <c r="C40" s="77">
         <v>18375</v>
       </c>
       <c r="D40" s="77">
         <v>19068</v>
       </c>
       <c r="E40" s="77">
         <v>16546</v>
       </c>
       <c r="F40" s="77">
         <v>11763</v>
       </c>
       <c r="G40" s="77">
         <v>10220</v>
       </c>
@@ -14432,264 +16410,265 @@
       </c>
       <c r="C41" s="57">
         <v>0</v>
       </c>
       <c r="D41" s="57">
         <v>0</v>
       </c>
       <c r="E41" s="57">
         <v>1210</v>
       </c>
       <c r="F41" s="57">
         <v>411</v>
       </c>
       <c r="G41" s="57">
         <v>0</v>
       </c>
       <c r="H41" s="57">
         <v>6582</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A42" s="52" t="s">
         <v>201</v>
       </c>
       <c r="B42" s="52" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="C42" s="56">
-        <f t="shared" ref="C42:H42" si="10">C43+C44</f>
+        <f t="shared" ref="C42:H42" si="11">C43+C44</f>
         <v>436146</v>
       </c>
       <c r="D42" s="56">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>456911</v>
       </c>
       <c r="E42" s="56">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>454128</v>
       </c>
       <c r="F42" s="56">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>519764</v>
       </c>
       <c r="G42" s="56">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>73049</v>
       </c>
       <c r="H42" s="56">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>75685</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A43" s="23" t="s">
         <v>203</v>
       </c>
       <c r="B43" s="23" t="s">
         <v>491</v>
       </c>
       <c r="C43" s="57">
         <v>360518</v>
       </c>
       <c r="D43" s="57">
         <v>360518</v>
       </c>
       <c r="E43" s="57">
         <v>360518</v>
       </c>
       <c r="F43" s="57">
         <v>390698</v>
       </c>
       <c r="G43" s="57">
         <v>40698</v>
       </c>
       <c r="H43" s="57">
         <v>64000</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A44" s="23" t="s">
         <v>204</v>
       </c>
       <c r="B44" s="23" t="s">
         <v>492</v>
       </c>
       <c r="C44" s="57">
-        <f t="shared" ref="C44:H44" si="11">C45</f>
+        <f t="shared" ref="C44:H44" si="12">C45</f>
         <v>75628</v>
       </c>
       <c r="D44" s="57">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>96393</v>
       </c>
       <c r="E44" s="57">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>93610</v>
       </c>
       <c r="F44" s="57">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>129066</v>
       </c>
       <c r="G44" s="57">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>32351</v>
       </c>
       <c r="H44" s="57">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>11685</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A45" s="54" t="s">
         <v>206</v>
       </c>
       <c r="B45" s="54" t="s">
         <v>495</v>
       </c>
       <c r="C45" s="77">
         <v>75628</v>
       </c>
       <c r="D45" s="77">
         <v>96393</v>
       </c>
       <c r="E45" s="77">
         <v>93610</v>
       </c>
       <c r="F45" s="77">
         <v>129066</v>
       </c>
       <c r="G45" s="77">
         <v>32351</v>
       </c>
       <c r="H45" s="77">
         <v>11685</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A46" s="39" t="s">
         <v>210</v>
       </c>
       <c r="B46" s="39" t="s">
         <v>498</v>
       </c>
       <c r="C46" s="83">
-        <f>C31+C37+C42</f>
+        <f t="shared" ref="C46:H46" si="13">C31+C37+C42</f>
         <v>662627</v>
       </c>
       <c r="D46" s="83">
-        <f>D31+D37+D42</f>
+        <f t="shared" si="13"/>
         <v>696230</v>
       </c>
       <c r="E46" s="83">
-        <f>E31+E37+E42</f>
+        <f t="shared" si="13"/>
         <v>725185</v>
       </c>
       <c r="F46" s="83">
-        <f>F31+F37+F42</f>
+        <f t="shared" si="13"/>
         <v>804801</v>
       </c>
       <c r="G46" s="83">
-        <f>G31+G37+G42</f>
+        <f t="shared" si="13"/>
         <v>389273</v>
       </c>
       <c r="H46" s="83">
-        <f>H31+H37+H42</f>
+        <f t="shared" si="13"/>
         <v>496319</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="15.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A47" s="28" t="s">
+      <c r="A47" s="162" t="s">
         <v>269</v>
       </c>
-      <c r="B47" s="28" t="s">
+      <c r="B47" s="162" t="s">
         <v>316</v>
       </c>
       <c r="C47" s="33"/>
       <c r="D47" s="33"/>
       <c r="E47" s="33"/>
       <c r="F47" s="33"/>
       <c r="G47" s="33"/>
       <c r="H47" s="33"/>
     </row>
     <row r="48" spans="1:8" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="42"/>
       <c r="B48" s="42"/>
       <c r="C48" s="43"/>
       <c r="D48" s="43"/>
       <c r="E48" s="43"/>
       <c r="F48" s="43"/>
       <c r="G48" s="43"/>
       <c r="H48" s="43"/>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A49" s="42"/>
       <c r="B49" s="42"/>
       <c r="C49" s="43"/>
       <c r="D49" s="43"/>
       <c r="E49" s="43"/>
       <c r="F49" s="43"/>
       <c r="G49" s="43"/>
       <c r="H49" s="43"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A47" r:id="rId1" xr:uid="{6F923025-666E-432D-BC8B-3560C0035570}"/>
     <hyperlink ref="B47" r:id="rId2" display="Fonte: Bradesco Seguros" xr:uid="{3E2A0989-0B9F-4CA2-A5A0-DD3ED4F66B2E}"/>
+    <hyperlink ref="A47:B47" r:id="rId3" display="Fonte: Bradesco Seguros" xr:uid="{D684A7B7-B820-4705-AE80-CD31A1459572}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
-  <drawing r:id="rId3"/>
+  <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58A07746-61A7-45AC-8AB5-9C47DC0005E0}">
   <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="B12" sqref="B12"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="41.90625" style="29" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="48.1796875" style="29" bestFit="1" customWidth="1" outlineLevel="1"/>
     <col min="3" max="6" width="15" style="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="34" t="s">
         <v>241</v>
       </c>
       <c r="B1" s="34" t="s">
         <v>440</v>
       </c>
       <c r="C1" s="35" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="D1" s="35" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="E1" s="35" t="s">
         <v>6</v>
       </c>
       <c r="F1" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="36" t="s">
         <v>242</v>
       </c>
       <c r="B2" s="36" t="s">
         <v>441</v>
       </c>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
     </row>
     <row r="3" spans="1:6" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="52" t="s">
         <v>265</v>
       </c>
       <c r="B3" s="52" t="s">
@@ -14739,51 +16718,51 @@
     <row r="5" spans="1:6" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="54" t="s">
         <v>263</v>
       </c>
       <c r="B5" s="54" t="s">
         <v>531</v>
       </c>
       <c r="C5" s="77">
         <v>10</v>
       </c>
       <c r="D5" s="77">
         <v>12778</v>
       </c>
       <c r="E5" s="77">
         <v>24666</v>
       </c>
       <c r="F5" s="77">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A6" s="23" t="s">
         <v>213</v>
       </c>
       <c r="B6" s="23" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="C6" s="57">
         <v>56458</v>
       </c>
       <c r="D6" s="57">
         <v>35687</v>
       </c>
       <c r="E6" s="57">
         <v>37682</v>
       </c>
       <c r="F6" s="57">
         <v>50551</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A7" s="23" t="s">
         <v>216</v>
       </c>
       <c r="B7" s="23" t="s">
         <v>428</v>
       </c>
       <c r="C7" s="57">
         <f>C9</f>
         <v>10214</v>
       </c>
@@ -14865,51 +16844,51 @@
       <c r="B11" s="23" t="s">
         <v>457</v>
       </c>
       <c r="C11" s="57">
         <f>C13</f>
         <v>9872</v>
       </c>
       <c r="D11" s="57">
         <f>D13</f>
         <v>27868</v>
       </c>
       <c r="E11" s="57">
         <f>E13</f>
         <v>45851</v>
       </c>
       <c r="F11" s="57">
         <f>F13+F12</f>
         <v>107722</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A12" s="23" t="s">
         <v>213</v>
       </c>
       <c r="B12" s="23" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="C12" s="57"/>
       <c r="D12" s="57"/>
       <c r="E12" s="57"/>
       <c r="F12" s="57">
         <v>43966</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A13" s="55" t="s">
         <v>216</v>
       </c>
       <c r="B13" s="55" t="s">
         <v>428</v>
       </c>
       <c r="C13" s="58">
         <f t="shared" ref="C13:F13" si="0">C14</f>
         <v>9872</v>
       </c>
       <c r="D13" s="58">
         <f t="shared" si="0"/>
         <v>27868</v>
       </c>
       <c r="E13" s="58">
         <f t="shared" si="0"/>
@@ -15002,54 +16981,54 @@
       <c r="E17" s="83">
         <f>E3+E10</f>
         <v>2719857</v>
       </c>
       <c r="F17" s="83">
         <f>F3+F10</f>
         <v>2722407</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="15.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A18" s="40"/>
       <c r="B18" s="40"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
     </row>
     <row r="19" spans="1:6" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A19" s="34" t="s">
         <v>241</v>
       </c>
       <c r="B19" s="34" t="s">
         <v>440</v>
       </c>
       <c r="C19" s="35" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="D19" s="35" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="E19" s="35" t="s">
         <v>6</v>
       </c>
       <c r="F19" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A20" s="36" t="s">
         <v>243</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>474</v>
       </c>
       <c r="C20" s="37"/>
       <c r="D20" s="37"/>
       <c r="E20" s="37"/>
       <c r="F20" s="37"/>
     </row>
     <row r="21" spans="1:6" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A21" s="52" t="s">
         <v>265</v>
       </c>
       <c r="B21" s="52" t="s">
@@ -15119,256 +17098,256 @@
     <row r="24" spans="1:6" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A24" s="54" t="s">
         <v>266</v>
       </c>
       <c r="B24" s="54" t="s">
         <v>533</v>
       </c>
       <c r="C24" s="77">
         <v>18919</v>
       </c>
       <c r="D24" s="77">
         <v>20881</v>
       </c>
       <c r="E24" s="77">
         <v>22791</v>
       </c>
       <c r="F24" s="77">
         <v>24904</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A25" s="52" t="s">
         <v>234</v>
       </c>
       <c r="B25" s="52" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="C25" s="56">
         <f>SUM(C26:C30)</f>
         <v>2381855</v>
       </c>
       <c r="D25" s="56">
         <f>SUM(D26:D30)</f>
         <v>2646769</v>
       </c>
       <c r="E25" s="56">
         <f>SUM(E26:E30)</f>
         <v>2696986</v>
       </c>
       <c r="F25" s="56">
         <f>SUM(F26:F30)</f>
         <v>2696481</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A26" s="23" t="s">
         <v>235</v>
       </c>
       <c r="B26" s="23" t="s">
         <v>526</v>
       </c>
       <c r="C26" s="57">
         <v>2237628</v>
       </c>
       <c r="D26" s="57">
         <v>2237628</v>
       </c>
       <c r="E26" s="57">
         <v>2237628</v>
       </c>
       <c r="F26" s="57">
         <v>2237628</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A27" s="23" t="s">
         <v>237</v>
       </c>
       <c r="B27" s="23" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="C27" s="57">
         <v>137696</v>
       </c>
       <c r="D27" s="57">
         <v>386825</v>
       </c>
       <c r="E27" s="57">
         <v>441414</v>
       </c>
       <c r="F27" s="57">
         <v>442990</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A28" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B28" s="23" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="C28" s="57"/>
       <c r="D28" s="57"/>
       <c r="E28" s="57"/>
       <c r="F28" s="57">
         <v>42</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A29" s="23" t="s">
         <v>236</v>
       </c>
       <c r="B29" s="23" t="s">
         <v>527</v>
       </c>
       <c r="C29" s="57">
         <v>6531</v>
       </c>
       <c r="D29" s="57">
         <v>22316</v>
       </c>
       <c r="E29" s="57">
         <v>23141</v>
       </c>
       <c r="F29" s="57">
         <v>17910</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A30" s="23" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="B30" s="23" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="C30" s="57">
         <v>0</v>
       </c>
       <c r="D30" s="57">
         <v>0</v>
       </c>
       <c r="E30" s="57">
         <v>-5197</v>
       </c>
       <c r="F30" s="57">
         <v>-2089</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="39" t="s">
         <v>210</v>
       </c>
       <c r="B31" s="39" t="s">
         <v>498</v>
       </c>
       <c r="C31" s="83">
         <f>C21+C25</f>
         <v>2401629</v>
       </c>
       <c r="D31" s="83">
         <f>D21+D25</f>
         <v>2670562</v>
       </c>
       <c r="E31" s="83">
         <f>E21+E25</f>
         <v>2719857</v>
       </c>
       <c r="F31" s="83">
         <f>F21+F25</f>
         <v>2722407</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="15" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="28" t="s">
+      <c r="A32" s="162" t="s">
         <v>269</v>
       </c>
-      <c r="B32" s="28" t="s">
+      <c r="B32" s="162" t="s">
         <v>316</v>
       </c>
       <c r="C32" s="33"/>
       <c r="D32" s="33"/>
       <c r="E32" s="33"/>
       <c r="F32" s="33"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A33" s="42"/>
       <c r="B33" s="42"/>
       <c r="C33" s="43"/>
       <c r="D33" s="43"/>
       <c r="E33" s="43"/>
       <c r="F33" s="43"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A34" s="42"/>
       <c r="B34" s="42"/>
       <c r="C34" s="43"/>
       <c r="D34" s="43"/>
       <c r="E34" s="43"/>
       <c r="F34" s="43"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A32" r:id="rId1" xr:uid="{57A10B2D-324D-4990-A474-B9C42B486DE3}"/>
-    <hyperlink ref="B32" r:id="rId2" display="Fonte: Bradesco Seguros" xr:uid="{FF5119F2-FDEB-4E16-B688-3295BA88D1E3}"/>
+    <hyperlink ref="B32" r:id="rId2" xr:uid="{FF5119F2-FDEB-4E16-B688-3295BA88D1E3}"/>
     <hyperlink ref="A32:B32" r:id="rId3" display="Fonte: Bradesco Seguros" xr:uid="{DC14BEC7-FA2B-4364-BB8D-290A995137A1}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC1225B9-04C5-4D22-B75A-D452AFAD60A2}">
   <dimension ref="A1:G36"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="G33" sqref="G33"/>
+      <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="46" style="29" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="46" style="29" customWidth="1" outlineLevel="1"/>
     <col min="3" max="7" width="15" style="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="34" t="s">
         <v>241</v>
       </c>
       <c r="B1" s="34" t="s">
         <v>440</v>
       </c>
       <c r="C1" s="35" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="D1" s="35" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="E1" s="35" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="F1" s="35" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="36" t="s">
         <v>242</v>
       </c>
       <c r="B2" s="36" t="s">
         <v>441</v>
       </c>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
     </row>
     <row r="3" spans="1:7" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="52" t="s">
         <v>265</v>
       </c>
@@ -15428,51 +17407,51 @@
       <c r="A5" s="54" t="s">
         <v>263</v>
       </c>
       <c r="B5" s="54" t="s">
         <v>531</v>
       </c>
       <c r="C5" s="77">
         <v>11</v>
       </c>
       <c r="D5" s="77">
         <v>10</v>
       </c>
       <c r="E5" s="77">
         <v>34</v>
       </c>
       <c r="F5" s="77">
         <v>489</v>
       </c>
       <c r="G5" s="77"/>
     </row>
     <row r="6" spans="1:7" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A6" s="23" t="s">
         <v>213</v>
       </c>
       <c r="B6" s="23" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="C6" s="57">
         <v>2300</v>
       </c>
       <c r="D6" s="57">
         <v>25069</v>
       </c>
       <c r="E6" s="57">
         <v>1676</v>
       </c>
       <c r="F6" s="57">
         <v>117848</v>
       </c>
       <c r="G6" s="57">
         <v>249018</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A7" s="23" t="s">
         <v>216</v>
       </c>
       <c r="B7" s="23" t="s">
         <v>428</v>
       </c>
       <c r="C7" s="57">
@@ -15715,57 +17694,57 @@
         <f>F3+F10</f>
         <v>1300205</v>
       </c>
       <c r="G16" s="83">
         <f>G3+G10</f>
         <v>2854104</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="15.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A17" s="40"/>
       <c r="B17" s="40"/>
       <c r="C17" s="41"/>
       <c r="D17" s="41"/>
       <c r="E17" s="41"/>
       <c r="F17" s="41"/>
       <c r="G17" s="41"/>
     </row>
     <row r="18" spans="1:7" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A18" s="34" t="s">
         <v>241</v>
       </c>
       <c r="B18" s="34" t="s">
         <v>440</v>
       </c>
       <c r="C18" s="35" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="D18" s="35" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="E18" s="35" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="F18" s="35" t="s">
         <v>6</v>
       </c>
       <c r="G18" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A19" s="36" t="s">
         <v>243</v>
       </c>
       <c r="B19" s="36" t="s">
         <v>474</v>
       </c>
       <c r="C19" s="37"/>
       <c r="D19" s="37"/>
       <c r="E19" s="37"/>
       <c r="F19" s="37"/>
       <c r="G19" s="37"/>
     </row>
     <row r="20" spans="1:7" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A20" s="52" t="s">
         <v>265</v>
       </c>
@@ -15847,54 +17826,54 @@
     <row r="23" spans="1:7" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A23" s="54" t="s">
         <v>229</v>
       </c>
       <c r="B23" s="54" t="s">
         <v>523</v>
       </c>
       <c r="C23" s="77">
         <v>62</v>
       </c>
       <c r="D23" s="77">
         <v>99</v>
       </c>
       <c r="E23" s="77">
         <v>74</v>
       </c>
       <c r="F23" s="77">
         <v>93</v>
       </c>
       <c r="G23" s="77">
         <v>549</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A24" s="54" t="s">
+        <v>625</v>
+      </c>
+      <c r="B24" s="54" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="C24" s="77"/>
       <c r="D24" s="77"/>
       <c r="E24" s="77"/>
       <c r="F24" s="77"/>
       <c r="G24" s="77">
         <v>220</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A25" s="54" t="s">
         <v>266</v>
       </c>
       <c r="B25" s="54" t="s">
         <v>533</v>
       </c>
       <c r="C25" s="77">
         <v>1</v>
       </c>
       <c r="D25" s="77">
         <v>6</v>
       </c>
       <c r="E25" s="77">
         <v>1</v>
       </c>
@@ -15961,51 +17940,51 @@
       </c>
       <c r="B28" s="54" t="s">
         <v>522</v>
       </c>
       <c r="C28" s="77">
         <v>0</v>
       </c>
       <c r="D28" s="77">
         <v>0</v>
       </c>
       <c r="E28" s="77">
         <v>0</v>
       </c>
       <c r="F28" s="77">
         <v>160749</v>
       </c>
       <c r="G28" s="77">
         <v>95383</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A29" s="52" t="s">
         <v>234</v>
       </c>
       <c r="B29" s="52" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="C29" s="56">
         <f>SUM(C30:C32)</f>
         <v>1396</v>
       </c>
       <c r="D29" s="56">
         <f>SUM(D30:D32)</f>
         <v>379147</v>
       </c>
       <c r="E29" s="56">
         <f>SUM(E30:E32)</f>
         <v>332587</v>
       </c>
       <c r="F29" s="56">
         <f>SUM(F30:F32)</f>
         <v>1023443</v>
       </c>
       <c r="G29" s="56">
         <f>SUM(G30:G32)</f>
         <v>2647362</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A30" s="23" t="s">
         <v>235</v>
@@ -16082,127 +18061,127 @@
       <c r="B33" s="39" t="s">
         <v>498</v>
       </c>
       <c r="C33" s="83">
         <f>C20+C26+C29</f>
         <v>4182</v>
       </c>
       <c r="D33" s="83">
         <f>D20+D26+D29</f>
         <v>383420</v>
       </c>
       <c r="E33" s="83">
         <f>E20+E26+E29</f>
         <v>337865</v>
       </c>
       <c r="F33" s="83">
         <f>F20+F26+F29</f>
         <v>1300205</v>
       </c>
       <c r="G33" s="83">
         <f>G20+G26+G29</f>
         <v>2854104</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="15.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="28" t="s">
+      <c r="A34" s="162" t="s">
         <v>269</v>
       </c>
-      <c r="B34" s="28" t="s">
+      <c r="B34" s="162" t="s">
         <v>316</v>
       </c>
       <c r="C34" s="33"/>
       <c r="D34" s="33"/>
       <c r="E34" s="33"/>
       <c r="F34" s="33"/>
       <c r="G34" s="33"/>
     </row>
     <row r="35" spans="1:7" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="42"/>
       <c r="B35" s="42"/>
       <c r="C35" s="43"/>
       <c r="D35" s="43"/>
       <c r="E35" s="43"/>
       <c r="F35" s="43"/>
       <c r="G35" s="43"/>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A36" s="42"/>
       <c r="B36" s="42"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A34" r:id="rId1" xr:uid="{F81D719E-0845-4769-B7C8-3A26E8D1D49F}"/>
-    <hyperlink ref="B34" r:id="rId2" display="Fonte: Bradesco Seguros" xr:uid="{7D0B784D-A609-4235-9FFA-FFB3613A8804}"/>
+    <hyperlink ref="B34" r:id="rId2" xr:uid="{7D0B784D-A609-4235-9FFA-FFB3613A8804}"/>
     <hyperlink ref="A34:B34" r:id="rId3" display="Fonte: Bradesco Seguros" xr:uid="{A9AB7648-0802-4594-B5AE-6521C04FDDEB}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
   <drawing r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{737F216B-2CC2-49F8-896A-9AC875061328}">
   <dimension ref="A1:H53"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="E15" sqref="E15"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="76.90625" style="29" customWidth="1"/>
     <col min="2" max="2" width="80" style="29" bestFit="1" customWidth="1" outlineLevel="1"/>
     <col min="3" max="8" width="15" style="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="E1" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="G1" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="15.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A2" s="39" t="s">
         <v>240</v>
       </c>
       <c r="B2" s="39" t="s">
         <v>343</v>
       </c>
       <c r="C2" s="35" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="D2" s="35" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="E2" s="35" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="35" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="35" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="15.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="54" t="s">
         <v>107</v>
       </c>
       <c r="B3" s="54" t="s">
         <v>391</v>
       </c>
       <c r="C3" s="65">
         <v>826293</v>
       </c>
       <c r="D3" s="65">
@@ -17257,51 +19236,51 @@
       </c>
       <c r="B45" s="54" t="s">
         <v>425</v>
       </c>
       <c r="C45" s="65">
         <v>0</v>
       </c>
       <c r="D45" s="65">
         <v>0</v>
       </c>
       <c r="E45" s="65">
         <v>0</v>
       </c>
       <c r="F45" s="65">
         <v>-218921</v>
       </c>
       <c r="G45" s="65">
         <v>0</v>
       </c>
       <c r="H45" s="65">
         <v>-196511</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A46" s="54" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="B46" s="54" t="s">
         <v>424</v>
       </c>
       <c r="C46" s="65">
         <v>0</v>
       </c>
       <c r="D46" s="65">
         <v>0</v>
       </c>
       <c r="E46" s="65">
         <v>0</v>
       </c>
       <c r="F46" s="65">
         <v>0</v>
       </c>
       <c r="G46" s="65">
         <v>0</v>
       </c>
       <c r="H46" s="65">
         <v>-11260</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A47" s="23" t="s">
@@ -17430,134 +19409,134 @@
         <f t="shared" ref="C51:H51" si="8">C50-C49</f>
         <v>0</v>
       </c>
       <c r="D51" s="59">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="E51" s="59">
         <f t="shared" si="8"/>
         <v>2493</v>
       </c>
       <c r="F51" s="59">
         <f t="shared" si="8"/>
         <v>19001</v>
       </c>
       <c r="G51" s="59">
         <f t="shared" si="8"/>
         <v>-2434</v>
       </c>
       <c r="H51" s="59">
         <f t="shared" si="8"/>
         <v>-136458</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="15.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A52" s="28" t="s">
+      <c r="A52" s="162" t="s">
         <v>269</v>
       </c>
-      <c r="B52" s="28" t="s">
+      <c r="B52" s="162" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="15.5" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A52" r:id="rId1" xr:uid="{3AD871E2-38BA-43AE-ABF6-087B8A5BA82B}"/>
-    <hyperlink ref="B52" r:id="rId2" display="Fonte: Bradesco Seguros" xr:uid="{666D7CC9-1A22-405B-845C-DD2544125FB5}"/>
+    <hyperlink ref="B52" r:id="rId2" xr:uid="{666D7CC9-1A22-405B-845C-DD2544125FB5}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F228FD7F-83D4-4284-A306-9649375B9853}">
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="B1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="C39" sqref="C39"/>
+      <selection activeCell="E14" sqref="E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="62.08984375" style="29" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="57.26953125" style="29" bestFit="1" customWidth="1" outlineLevel="1"/>
     <col min="3" max="14" width="15" style="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C1" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="E1" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="G1" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="I1" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="K1" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="M1" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="15.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A2" s="39" t="s">
         <v>240</v>
       </c>
       <c r="B2" s="39" t="s">
         <v>343</v>
       </c>
       <c r="C2" s="35" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="D2" s="35" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="E2" s="35" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F2" s="35" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="G2" s="35" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="H2" s="35" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="I2" s="35" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="J2" s="35" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="K2" s="35" t="s">
         <v>6</v>
       </c>
       <c r="L2" s="35" t="s">
         <v>6</v>
       </c>
       <c r="M2" s="35" t="s">
         <v>29</v>
       </c>
       <c r="N2" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="15.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="54" t="s">
         <v>67</v>
       </c>
       <c r="B3" s="54" t="s">
         <v>344</v>
       </c>
       <c r="C3" s="65">
         <v>26050825</v>
       </c>
       <c r="D3" s="65">
@@ -18266,54 +20245,54 @@
         <v>2993438</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A19" s="70" t="s">
         <v>83</v>
       </c>
       <c r="B19" s="71" t="s">
         <v>379</v>
       </c>
       <c r="C19" s="120"/>
       <c r="D19" s="120"/>
       <c r="E19" s="120"/>
       <c r="F19" s="120"/>
       <c r="G19" s="120"/>
       <c r="H19" s="120"/>
       <c r="I19" s="120"/>
       <c r="J19" s="120"/>
       <c r="K19" s="120"/>
       <c r="L19" s="120"/>
       <c r="M19" s="74"/>
       <c r="N19" s="74"/>
     </row>
     <row r="20" spans="1:14" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A20" s="54" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="B20" s="54" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="C20" s="65">
         <v>0</v>
       </c>
       <c r="D20" s="65">
         <v>0</v>
       </c>
       <c r="E20" s="65">
         <v>2</v>
       </c>
       <c r="F20" s="65">
         <v>2</v>
       </c>
       <c r="G20" s="65">
         <v>6</v>
       </c>
       <c r="H20" s="65">
         <v>6</v>
       </c>
       <c r="I20" s="65"/>
       <c r="J20" s="65"/>
       <c r="K20" s="65"/>
       <c r="L20" s="65"/>
       <c r="M20" s="65"/>
       <c r="N20" s="65"/>
@@ -18814,54 +20793,54 @@
       </c>
       <c r="H32" s="65">
         <v>-205475</v>
       </c>
       <c r="I32" s="65">
         <v>-673184</v>
       </c>
       <c r="J32" s="65">
         <v>-763950</v>
       </c>
       <c r="K32" s="65">
         <v>-2116322</v>
       </c>
       <c r="L32" s="65">
         <v>-2331273</v>
       </c>
       <c r="M32" s="65">
         <v>-2585977</v>
       </c>
       <c r="N32" s="65">
         <v>-2798160</v>
       </c>
     </row>
     <row r="33" spans="1:14" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A33" s="54" t="s">
+        <v>574</v>
+      </c>
+      <c r="B33" s="54" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="C33" s="65">
         <v>0</v>
       </c>
       <c r="D33" s="65">
         <v>0</v>
       </c>
       <c r="E33" s="65">
         <v>0</v>
       </c>
       <c r="F33" s="65">
         <v>0</v>
       </c>
       <c r="G33" s="65">
         <v>0</v>
       </c>
       <c r="H33" s="65">
         <v>0</v>
       </c>
       <c r="I33" s="65">
         <v>0</v>
       </c>
       <c r="J33" s="65">
         <v>0</v>
       </c>
@@ -18973,51 +20952,51 @@
         <f t="shared" si="18"/>
         <v>55793</v>
       </c>
       <c r="K35" s="59">
         <f t="shared" ref="K35" si="22">K18+K28+K34</f>
         <v>-11707</v>
       </c>
       <c r="L35" s="59">
         <f t="shared" si="18"/>
         <v>-10902</v>
       </c>
       <c r="M35" s="59">
         <f t="shared" ref="M35" si="23">M18+M28+M34</f>
         <v>-80713</v>
       </c>
       <c r="N35" s="59">
         <f t="shared" si="18"/>
         <v>-90442</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A36" s="54" t="s">
         <v>98</v>
       </c>
       <c r="B36" s="54" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="C36" s="65">
         <v>11</v>
       </c>
       <c r="D36" s="65">
         <v>23680</v>
       </c>
       <c r="E36" s="65">
         <v>7980</v>
       </c>
       <c r="F36" s="65">
         <v>42002</v>
       </c>
       <c r="G36" s="65">
         <v>26037</v>
       </c>
       <c r="H36" s="65">
         <v>48573</v>
       </c>
       <c r="I36" s="65">
         <v>43869</v>
       </c>
       <c r="J36" s="65">
         <v>72805</v>
       </c>
@@ -19256,108 +21235,108 @@
       <c r="J41" s="113">
         <f t="shared" si="30"/>
         <v>1096117</v>
       </c>
       <c r="K41" s="113">
         <f t="shared" ref="K41" si="34">K40-K39</f>
         <v>-600251</v>
       </c>
       <c r="L41" s="113">
         <f t="shared" si="30"/>
         <v>-404089</v>
       </c>
       <c r="M41" s="113">
         <f>M40-M39</f>
         <v>1977579</v>
       </c>
       <c r="N41" s="113">
         <f t="shared" si="30"/>
         <v>1002142</v>
       </c>
     </row>
     <row r="42" spans="1:14" ht="15.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A42" s="28" t="s">
         <v>269</v>
       </c>
-      <c r="B42" s="28" t="s">
+      <c r="B42" s="162" t="s">
         <v>316</v>
       </c>
       <c r="C42" s="47"/>
       <c r="D42" s="47"/>
       <c r="E42" s="47"/>
       <c r="F42" s="47"/>
       <c r="G42" s="47"/>
       <c r="H42" s="47"/>
       <c r="I42" s="47"/>
       <c r="J42" s="47"/>
       <c r="K42" s="47"/>
       <c r="L42" s="47"/>
     </row>
     <row r="43" spans="1:14" ht="15.5" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A42" r:id="rId1" xr:uid="{F4F40789-8D36-4A99-B741-B8B025774CDC}"/>
-    <hyperlink ref="B42" r:id="rId2" display="Fonte: Bradesco Seguros" xr:uid="{4FDC81A4-C96E-44DE-ABB5-9E8295E3DC5D}"/>
+    <hyperlink ref="B42" r:id="rId2" xr:uid="{4FDC81A4-C96E-44DE-ABB5-9E8295E3DC5D}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A77F45E-0760-45E0-A11C-44BB19371A1B}">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="57" style="29" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="59.26953125" style="29" bestFit="1" customWidth="1" outlineLevel="1"/>
     <col min="3" max="8" width="15" style="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A1" s="39" t="s">
         <v>240</v>
       </c>
       <c r="B1" s="39" t="s">
         <v>343</v>
       </c>
       <c r="C1" s="35" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="D1" s="35" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="E1" s="35" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F1" s="35" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="G1" s="35" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="15.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="54" t="s">
         <v>67</v>
       </c>
       <c r="B2" s="54" t="s">
         <v>344</v>
       </c>
       <c r="C2" s="61">
         <v>90116</v>
       </c>
       <c r="D2" s="61">
         <v>974472</v>
       </c>
       <c r="E2" s="61">
         <v>1649380</v>
       </c>
       <c r="F2" s="61">
@@ -19558,102 +21537,102 @@
       </c>
       <c r="B10" s="54" t="s">
         <v>354</v>
       </c>
       <c r="C10" s="61">
         <v>0</v>
       </c>
       <c r="D10" s="61">
         <v>-134</v>
       </c>
       <c r="E10" s="61">
         <v>-368</v>
       </c>
       <c r="F10" s="61">
         <v>-910</v>
       </c>
       <c r="G10" s="61">
         <v>-1770</v>
       </c>
       <c r="H10" s="61">
         <v>-2604</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A11" s="54" t="s">
+        <v>592</v>
+      </c>
+      <c r="B11" s="54" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
       <c r="C11" s="61">
         <v>0</v>
       </c>
       <c r="D11" s="61">
         <v>0</v>
       </c>
       <c r="E11" s="61">
         <v>0</v>
       </c>
       <c r="F11" s="61">
         <v>-2</v>
       </c>
       <c r="G11" s="61"/>
       <c r="H11" s="61"/>
     </row>
     <row r="12" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A12" s="54" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="54" t="s">
         <v>356</v>
       </c>
       <c r="C12" s="61">
         <v>-313</v>
       </c>
       <c r="D12" s="61">
         <v>-248</v>
       </c>
       <c r="E12" s="61">
         <v>-344</v>
       </c>
       <c r="F12" s="61">
         <v>-384</v>
       </c>
       <c r="G12" s="61">
         <v>-377</v>
       </c>
       <c r="H12" s="61">
         <v>-448</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A13" s="54" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="54" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="C13" s="61">
         <v>-221126</v>
       </c>
       <c r="D13" s="61">
         <v>-756242</v>
       </c>
       <c r="E13" s="61">
         <v>-779379</v>
       </c>
       <c r="F13" s="61">
         <v>-1169434</v>
       </c>
       <c r="G13" s="61">
         <v>-1830735</v>
       </c>
       <c r="H13" s="61">
         <v>-2848304</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A14" s="54" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="54" t="s">
@@ -20009,99 +21988,101 @@
         <f t="shared" ref="C27:H27" si="4">C26-C25</f>
         <v>47426</v>
       </c>
       <c r="D27" s="63">
         <f t="shared" si="4"/>
         <v>121847</v>
       </c>
       <c r="E27" s="63">
         <f t="shared" si="4"/>
         <v>81641</v>
       </c>
       <c r="F27" s="63">
         <f t="shared" si="4"/>
         <v>-22754</v>
       </c>
       <c r="G27" s="63">
         <f t="shared" si="4"/>
         <v>57945</v>
       </c>
       <c r="H27" s="63">
         <f t="shared" si="4"/>
         <v>14795</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="15.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="28" t="s">
+      <c r="A28" s="162" t="s">
         <v>269</v>
       </c>
-      <c r="B28" s="28" t="s">
+      <c r="B28" s="162" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="15.5" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A28" r:id="rId1" xr:uid="{B5CE92F5-8CA2-4359-8C01-DD2DF0DF6BF0}"/>
     <hyperlink ref="B28" r:id="rId2" xr:uid="{9B71E21B-CE7C-4F0B-85C8-9E62A9EF553A}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2BBED6B0-DFAB-4598-BA3D-63ADFF7380C2}">
   <dimension ref="A1:H32"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="E24" sqref="E24"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="62.08984375" style="29" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="57.26953125" style="29" bestFit="1" customWidth="1" outlineLevel="1"/>
     <col min="3" max="8" width="15" style="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A1" s="39" t="s">
         <v>240</v>
       </c>
       <c r="B1" s="39" t="s">
         <v>343</v>
       </c>
       <c r="C1" s="35" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="D1" s="35" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="E1" s="35" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F1" s="35" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="G1" s="35" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="15.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="54" t="s">
         <v>67</v>
       </c>
       <c r="B2" s="54" t="s">
         <v>344</v>
       </c>
       <c r="C2" s="65">
         <v>1072227</v>
       </c>
       <c r="D2" s="65">
         <v>1269172</v>
       </c>
       <c r="E2" s="65">
         <v>1354578</v>
       </c>
       <c r="F2" s="65">
@@ -20429,51 +22410,51 @@
       </c>
       <c r="H14" s="68">
         <f t="shared" si="0"/>
         <v>117057</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A15" s="70" t="s">
         <v>83</v>
       </c>
       <c r="B15" s="71" t="s">
         <v>379</v>
       </c>
       <c r="C15" s="120"/>
       <c r="D15" s="120"/>
       <c r="E15" s="120"/>
       <c r="F15" s="120"/>
       <c r="G15" s="120"/>
       <c r="H15" s="74"/>
     </row>
     <row r="16" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A16" s="54" t="s">
         <v>86</v>
       </c>
       <c r="B16" s="54" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="C16" s="65">
         <v>8</v>
       </c>
       <c r="D16" s="65"/>
       <c r="E16" s="65"/>
       <c r="F16" s="65"/>
       <c r="G16" s="65"/>
       <c r="H16" s="65"/>
     </row>
     <row r="17" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A17" s="54" t="s">
         <v>88</v>
       </c>
       <c r="B17" s="54" t="s">
         <v>364</v>
       </c>
       <c r="C17" s="65">
         <v>-876</v>
       </c>
       <c r="D17" s="65">
         <v>-2704</v>
       </c>
       <c r="E17" s="65">
         <v>-732</v>
@@ -20514,51 +22495,51 @@
       <c r="G18" s="68">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H18" s="68">
         <f t="shared" si="1"/>
         <v>-2224</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A19" s="70" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="71" t="s">
         <v>368</v>
       </c>
       <c r="C19" s="120"/>
       <c r="D19" s="120"/>
       <c r="E19" s="120"/>
       <c r="F19" s="120"/>
       <c r="G19" s="120"/>
       <c r="H19" s="74"/>
     </row>
     <row r="20" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A20" s="54" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="B20" s="54" t="s">
         <v>381</v>
       </c>
       <c r="C20" s="65"/>
       <c r="D20" s="65"/>
       <c r="E20" s="65"/>
       <c r="F20" s="65">
         <v>30180</v>
       </c>
       <c r="G20" s="65"/>
       <c r="H20" s="65"/>
     </row>
     <row r="21" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A21" s="54" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="54" t="s">
         <v>370</v>
       </c>
       <c r="C21" s="65">
         <v>-608</v>
       </c>
       <c r="D21" s="65">
         <v>-628</v>
@@ -20809,95 +22790,95 @@
         <f t="shared" ref="C30:H30" si="5">C29-C28</f>
         <v>127101</v>
       </c>
       <c r="D30" s="69">
         <f t="shared" si="5"/>
         <v>-12884</v>
       </c>
       <c r="E30" s="69">
         <f t="shared" si="5"/>
         <v>58583</v>
       </c>
       <c r="F30" s="69">
         <f t="shared" si="5"/>
         <v>-28865</v>
       </c>
       <c r="G30" s="69">
         <f t="shared" si="5"/>
         <v>-4877</v>
       </c>
       <c r="H30" s="69">
         <f t="shared" si="5"/>
         <v>53807</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="15.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="28" t="s">
+      <c r="A31" s="162" t="s">
         <v>269</v>
       </c>
-      <c r="B31" s="28" t="s">
+      <c r="B31" s="162" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="15.5" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A31" r:id="rId1" xr:uid="{10B5AEF4-AEB6-4D60-9D65-144BA41F5405}"/>
-    <hyperlink ref="B31" r:id="rId2" display="Fonte: Bradesco Seguros" xr:uid="{F43CC9BB-CDBE-4A10-ADE5-FFC26DE8D60C}"/>
+    <hyperlink ref="B31" r:id="rId2" xr:uid="{F43CC9BB-CDBE-4A10-ADE5-FFC26DE8D60C}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{094DB665-529B-4F9E-9219-E454123A4DBA}">
   <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+      <selection activeCell="B28" sqref="B1:B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="76.90625" style="29" customWidth="1"/>
     <col min="2" max="2" width="76.90625" style="29" customWidth="1" outlineLevel="1"/>
     <col min="3" max="6" width="15" style="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A1" s="39" t="s">
         <v>240</v>
       </c>
       <c r="B1" s="39" t="s">
         <v>343</v>
       </c>
       <c r="C1" s="35" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="D1" s="35" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="E1" s="35" t="s">
         <v>6</v>
       </c>
       <c r="F1" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="72" t="s">
         <v>249</v>
       </c>
       <c r="B2" s="72" t="s">
         <v>391</v>
       </c>
       <c r="C2" s="73">
         <v>89700</v>
       </c>
       <c r="D2" s="73">
         <v>301122</v>
       </c>
       <c r="E2" s="73">
         <v>107615</v>
       </c>
       <c r="F2" s="73">
@@ -20916,74 +22897,74 @@
       <c r="E3" s="74"/>
       <c r="F3" s="74"/>
     </row>
     <row r="4" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B4" s="54" t="s">
         <v>429</v>
       </c>
       <c r="C4" s="65">
         <v>28968</v>
       </c>
       <c r="D4" s="65">
         <v>52855</v>
       </c>
       <c r="E4" s="65">
         <v>52806</v>
       </c>
       <c r="F4" s="65">
         <v>52807</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="54" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="B5" s="54" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="C5" s="65">
         <v>-107482</v>
       </c>
       <c r="D5" s="65">
         <v>-353094</v>
       </c>
       <c r="E5" s="65">
         <v>-158368</v>
       </c>
       <c r="F5" s="65">
         <v>-143558</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A6" s="75" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="B6" s="75" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="C6" s="76">
         <f>SUM(C2:C5)</f>
         <v>11186</v>
       </c>
       <c r="D6" s="76">
         <f>SUM(D2:D5)</f>
         <v>883</v>
       </c>
       <c r="E6" s="76">
         <f>SUM(E2:E5)</f>
         <v>2053</v>
       </c>
       <c r="F6" s="76">
         <f>SUM(F2:F5)</f>
         <v>12090</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A7" s="70" t="s">
         <v>117</v>
       </c>
       <c r="B7" s="71" t="s">
         <v>394</v>
       </c>
@@ -21032,266 +23013,266 @@
         <v>-19219</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A10" s="54" t="s">
         <v>124</v>
       </c>
       <c r="B10" s="54" t="s">
         <v>401</v>
       </c>
       <c r="C10" s="65">
         <v>11946</v>
       </c>
       <c r="D10" s="65">
         <v>8572</v>
       </c>
       <c r="E10" s="65">
         <v>14729</v>
       </c>
       <c r="F10" s="65">
         <v>4398</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A11" s="55" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="B11" s="55" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="C11" s="66">
         <f>SUM(C8:C10)</f>
         <v>35194</v>
       </c>
       <c r="D11" s="66">
         <f>SUM(D8:D10)</f>
         <v>9316</v>
       </c>
       <c r="E11" s="66">
         <f>SUM(E8:E10)</f>
         <v>-16510</v>
       </c>
       <c r="F11" s="66">
         <f>SUM(F8:F10)</f>
         <v>-27691</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A12" s="55" t="s">
         <v>129</v>
       </c>
       <c r="B12" s="55" t="s">
         <v>406</v>
       </c>
       <c r="C12" s="66">
         <v>-4519</v>
       </c>
       <c r="D12" s="66">
         <v>-3454</v>
       </c>
       <c r="E12" s="66">
         <v>-13475</v>
       </c>
       <c r="F12" s="66">
         <v>-4974</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A13" s="55" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="B13" s="55" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="C13" s="66">
         <v>-2263</v>
       </c>
       <c r="D13" s="66">
         <v>-6093</v>
       </c>
       <c r="E13" s="66">
         <v>-7363</v>
       </c>
       <c r="F13" s="66">
         <v>-7655</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A14" s="48" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="B14" s="49" t="s">
         <v>408</v>
       </c>
       <c r="C14" s="67">
         <f>C6+C11+C12+C13</f>
         <v>39598</v>
       </c>
       <c r="D14" s="67">
         <f>D6+D11+D12+D13</f>
         <v>652</v>
       </c>
       <c r="E14" s="67">
         <f>E6+E11+E12+E13</f>
         <v>-35295</v>
       </c>
       <c r="F14" s="67">
         <f>F6+F11+F12+F13</f>
         <v>-28230</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A15" s="70" t="s">
         <v>132</v>
       </c>
       <c r="B15" s="71" t="s">
         <v>433</v>
       </c>
       <c r="C15" s="74"/>
       <c r="D15" s="74"/>
       <c r="E15" s="74"/>
       <c r="F15" s="74"/>
     </row>
     <row r="16" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A16" s="54" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="B16" s="54" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="C16" s="65">
         <v>105789</v>
       </c>
       <c r="D16" s="65">
         <v>59115</v>
       </c>
       <c r="E16" s="65">
         <v>95023</v>
       </c>
       <c r="F16" s="65">
         <v>137467</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A17" s="54" t="s">
+        <v>589</v>
+      </c>
+      <c r="B17" s="54" t="s">
         <v>590</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
       <c r="C17" s="65">
         <v>-590041</v>
       </c>
       <c r="D17" s="65"/>
       <c r="E17" s="65"/>
       <c r="F17" s="65"/>
     </row>
     <row r="18" spans="1:6" ht="24" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A18" s="54" t="s">
+        <v>631</v>
+      </c>
+      <c r="B18" s="54" t="s">
         <v>632</v>
-      </c>
-[...1 lines deleted...]
-        <v>633</v>
       </c>
       <c r="C18" s="65"/>
       <c r="D18" s="65"/>
       <c r="E18" s="65"/>
       <c r="F18" s="65">
         <v>-59000</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="24" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A19" s="54" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="B19" s="54" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="C19" s="65"/>
       <c r="D19" s="65"/>
       <c r="E19" s="65"/>
       <c r="F19" s="65">
         <v>15098</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A20" s="48" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="B20" s="49" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="C20" s="68">
         <f>C16+C17</f>
         <v>-484252</v>
       </c>
       <c r="D20" s="68">
         <f t="shared" ref="D20:E20" si="0">D16+D17</f>
         <v>59115</v>
       </c>
       <c r="E20" s="68">
         <f t="shared" si="0"/>
         <v>95023</v>
       </c>
       <c r="F20" s="68">
         <f>SUM(F16:F19)</f>
         <v>93565</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A21" s="70" t="s">
         <v>144</v>
       </c>
       <c r="B21" s="71" t="s">
         <v>436</v>
       </c>
       <c r="C21" s="74"/>
       <c r="D21" s="74"/>
       <c r="E21" s="74"/>
       <c r="F21" s="74"/>
     </row>
     <row r="22" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A22" s="54" t="s">
         <v>259</v>
       </c>
       <c r="B22" s="54" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="C22" s="74">
         <v>445000</v>
       </c>
       <c r="D22" s="65"/>
       <c r="E22" s="65"/>
       <c r="F22" s="65"/>
     </row>
     <row r="23" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A23" s="54" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="B23" s="54" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="C23" s="65">
         <v>-534</v>
       </c>
       <c r="D23" s="65">
         <v>-47000</v>
       </c>
       <c r="E23" s="65">
         <v>-47840</v>
       </c>
       <c r="F23" s="65">
         <v>-90000</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A24" s="50" t="s">
         <v>148</v>
       </c>
       <c r="B24" s="23" t="s">
         <v>426</v>
       </c>
       <c r="C24" s="69">
         <f>C22+C23</f>
         <v>444466</v>
       </c>
@@ -21375,629 +23356,629 @@
     <row r="28" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A28" s="52" t="s">
         <v>261</v>
       </c>
       <c r="B28" s="52" t="s">
         <v>427</v>
       </c>
       <c r="C28" s="59">
         <f>C27-C26</f>
         <v>-188</v>
       </c>
       <c r="D28" s="59">
         <f>D27-D26</f>
         <v>12767</v>
       </c>
       <c r="E28" s="59">
         <f>E27-E26</f>
         <v>11888</v>
       </c>
       <c r="F28" s="59">
         <f>F27-F26</f>
         <v>-24665</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="15" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="28" t="s">
+      <c r="A29" s="162" t="s">
         <v>269</v>
       </c>
-      <c r="B29" s="28" t="s">
+      <c r="B29" s="162" t="s">
         <v>316</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A29" r:id="rId1" xr:uid="{F6CC5F90-AFF8-471B-B461-3F20D859BF22}"/>
-    <hyperlink ref="B29" r:id="rId2" display="Fonte: Bradesco Seguros" xr:uid="{021FADE0-40E0-436F-B5EF-B48AFFA22106}"/>
+    <hyperlink ref="B29" r:id="rId2" xr:uid="{021FADE0-40E0-436F-B5EF-B48AFFA22106}"/>
     <hyperlink ref="A29:B29" r:id="rId3" display="Fonte: Bradesco Seguros" xr:uid="{47810321-FF7D-4C4D-B577-B5303D58C233}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6411216A-87EB-45D9-AB40-8B76D933D174}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G44"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="67" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="C41" sqref="C41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="11.5" outlineLevelRow="1" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.453125" style="22" customWidth="1"/>
     <col min="2" max="2" width="59.81640625" style="22" customWidth="1"/>
     <col min="3" max="3" width="59.81640625" style="22" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="11.54296875" style="22" customWidth="1"/>
     <col min="5" max="16384" width="8.54296875" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B1" s="130" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="C1" s="130"/>
       <c r="D1" s="131"/>
     </row>
     <row r="2" spans="2:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="132" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="C2" s="132"/>
       <c r="D2" s="133" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
     </row>
     <row r="3" spans="2:6" ht="12" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="B3" s="132"/>
       <c r="C3" s="132" t="s">
+        <v>641</v>
+      </c>
+      <c r="D3" s="133" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>643</v>
       </c>
     </row>
     <row r="4" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B4" s="134" t="s">
+        <v>643</v>
+      </c>
+      <c r="C4" s="134" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="D4" s="135">
         <f>D5+D10</f>
         <v>13381.192999999999</v>
       </c>
     </row>
     <row r="5" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B5" s="137" t="s">
+        <v>645</v>
+      </c>
+      <c r="C5" s="137" t="s">
         <v>646</v>
-      </c>
-[...1 lines deleted...]
-        <v>647</v>
       </c>
       <c r="D5" s="136">
         <f>SUM(D6:D8)</f>
         <v>3976.1930000000002</v>
       </c>
     </row>
     <row r="6" spans="2:6" s="140" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B6" s="138" t="s">
+        <v>647</v>
+      </c>
+      <c r="C6" s="138" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="D6" s="139">
         <v>3069.828</v>
       </c>
     </row>
     <row r="7" spans="2:6" s="140" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B7" s="138" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="C7" s="138" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="D7" s="139">
         <v>99.38</v>
       </c>
     </row>
     <row r="8" spans="2:6" s="140" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B8" s="138" t="s">
+        <v>650</v>
+      </c>
+      <c r="C8" s="138" t="s">
         <v>651</v>
-      </c>
-[...1 lines deleted...]
-        <v>652</v>
       </c>
       <c r="D8" s="139">
         <v>806.98500000000001</v>
       </c>
     </row>
     <row r="9" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B9" s="137" t="s">
+        <v>652</v>
+      </c>
+      <c r="C9" s="137" t="s">
         <v>653</v>
-      </c>
-[...1 lines deleted...]
-        <v>654</v>
       </c>
       <c r="D9" s="136">
         <v>52.193000000000211</v>
       </c>
       <c r="F9" s="141"/>
     </row>
     <row r="10" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B10" s="137" t="s">
+        <v>654</v>
+      </c>
+      <c r="C10" s="137" t="s">
         <v>655</v>
-      </c>
-[...1 lines deleted...]
-        <v>656</v>
       </c>
       <c r="D10" s="136">
         <f>SUM(D11:D12)</f>
         <v>9405</v>
       </c>
     </row>
     <row r="11" spans="2:6" s="140" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B11" s="138" t="s">
+        <v>647</v>
+      </c>
+      <c r="C11" s="138" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="D11" s="139">
         <v>8510</v>
       </c>
     </row>
     <row r="12" spans="2:6" s="140" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B12" s="138" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="C12" s="138" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="D12" s="139">
         <v>895</v>
       </c>
     </row>
     <row r="13" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B13" s="142" t="s">
+        <v>652</v>
+      </c>
+      <c r="C13" s="142" t="s">
         <v>653</v>
-      </c>
-[...1 lines deleted...]
-        <v>654</v>
       </c>
       <c r="D13" s="143">
         <v>141</v>
       </c>
     </row>
     <row r="14" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B14" s="144" t="s">
+        <v>656</v>
+      </c>
+      <c r="C14" s="144" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="D14" s="145">
         <v>1133.5452959070287</v>
       </c>
     </row>
     <row r="15" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B15" s="134" t="s">
+        <v>658</v>
+      </c>
+      <c r="C15" s="134" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>660</v>
       </c>
       <c r="D15" s="146">
         <v>22.49</v>
       </c>
     </row>
     <row r="16" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B16" s="129" t="s">
+        <v>660</v>
+      </c>
+      <c r="C16" s="129" t="s">
         <v>661</v>
-      </c>
-[...1 lines deleted...]
-        <v>662</v>
       </c>
       <c r="D16" s="147">
         <v>79.099999999999994</v>
       </c>
     </row>
     <row r="17" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B17" s="134" t="s">
+        <v>662</v>
+      </c>
+      <c r="C17" s="134" t="s">
         <v>663</v>
-      </c>
-[...1 lines deleted...]
-        <v>664</v>
       </c>
       <c r="D17" s="148">
         <v>32.700000000000003</v>
       </c>
     </row>
     <row r="18" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B18" s="149" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="C18" s="149"/>
       <c r="D18" s="150"/>
     </row>
     <row r="19" spans="2:7" ht="11.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="149"/>
       <c r="C19" s="149"/>
       <c r="D19" s="131"/>
     </row>
     <row r="20" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B20" s="130" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="C20" s="130"/>
       <c r="D20" s="131"/>
     </row>
     <row r="21" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B21" s="132" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="C21" s="132"/>
       <c r="D21" s="133" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
     </row>
     <row r="22" spans="2:7" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="B22" s="132"/>
       <c r="C22" s="132" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="D22" s="133" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
     </row>
     <row r="23" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B23" s="22" t="s">
+        <v>668</v>
+      </c>
+      <c r="C23" s="22" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
       <c r="D23" s="151">
         <v>13278.15123249</v>
       </c>
       <c r="E23" s="152"/>
       <c r="F23" s="152"/>
       <c r="G23" s="153"/>
     </row>
     <row r="24" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B24" s="22" t="s">
+        <v>670</v>
+      </c>
+      <c r="C24" s="22" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>672</v>
       </c>
       <c r="D24" s="151">
         <v>-87.588958459999986</v>
       </c>
     </row>
     <row r="25" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B25" s="134" t="s">
+        <v>672</v>
+      </c>
+      <c r="C25" s="134" t="s">
         <v>673</v>
-      </c>
-[...1 lines deleted...]
-        <v>674</v>
       </c>
       <c r="D25" s="154">
         <f>SUM(D23:D24)</f>
         <v>13190.562274029999</v>
       </c>
     </row>
     <row r="26" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B26" s="22" t="s">
+        <v>674</v>
+      </c>
+      <c r="C26" s="22" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
       <c r="D26" s="151">
         <v>-10414.35878165</v>
       </c>
     </row>
     <row r="27" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B27" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C27" s="22" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="D27" s="155">
         <v>-542.16036753999992</v>
       </c>
     </row>
     <row r="28" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B28" s="22" t="s">
         <v>248</v>
       </c>
       <c r="C28" s="22" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="D28" s="155">
         <v>874.84866900999998</v>
       </c>
       <c r="E28" s="141"/>
       <c r="F28" s="153"/>
     </row>
     <row r="29" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B29" s="156" t="s">
+        <v>678</v>
+      </c>
+      <c r="C29" s="156" t="s">
         <v>679</v>
-      </c>
-[...1 lines deleted...]
-        <v>680</v>
       </c>
       <c r="D29" s="157">
         <f>SUM(D25:D28)</f>
         <v>3108.8917938499981</v>
       </c>
       <c r="E29" s="141"/>
     </row>
     <row r="30" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B30" s="22" t="s">
+        <v>680</v>
+      </c>
+      <c r="C30" s="158" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
       <c r="D30" s="155">
         <v>113.48578081000002</v>
       </c>
     </row>
     <row r="31" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B31" s="22" t="s">
+        <v>682</v>
+      </c>
+      <c r="C31" s="158" t="s">
         <v>683</v>
-      </c>
-[...1 lines deleted...]
-        <v>684</v>
       </c>
       <c r="D31" s="155">
         <v>-409.04935320999994</v>
       </c>
     </row>
     <row r="32" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B32" s="22" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="C32" s="158" t="s">
         <v>337</v>
       </c>
       <c r="D32" s="155">
         <v>-125.54205293</v>
       </c>
     </row>
     <row r="33" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B33" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="158" t="s">
         <v>291</v>
       </c>
       <c r="D33" s="155">
         <v>-566.80959153999993</v>
       </c>
     </row>
     <row r="34" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B34" s="156" t="s">
+        <v>685</v>
+      </c>
+      <c r="C34" s="156" t="s">
         <v>686</v>
-      </c>
-[...1 lines deleted...]
-        <v>687</v>
       </c>
       <c r="D34" s="157">
         <f>SUM(D29:D33)</f>
         <v>2120.9765769799983</v>
       </c>
     </row>
     <row r="35" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B35" s="22" t="s">
+        <v>687</v>
+      </c>
+      <c r="C35" s="158" t="s">
         <v>688</v>
-      </c>
-[...1 lines deleted...]
-        <v>689</v>
       </c>
       <c r="D35" s="155">
         <v>16.141284013629136</v>
       </c>
     </row>
     <row r="36" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B36" s="22" t="s">
+        <v>689</v>
+      </c>
+      <c r="C36" s="158" t="s">
         <v>690</v>
-      </c>
-[...1 lines deleted...]
-        <v>691</v>
       </c>
       <c r="D36" s="155">
         <v>-829.59529596000004</v>
       </c>
     </row>
     <row r="37" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B37" s="156" t="s">
+        <v>691</v>
+      </c>
+      <c r="C37" s="156" t="s">
         <v>692</v>
-      </c>
-[...1 lines deleted...]
-        <v>693</v>
       </c>
       <c r="D37" s="157">
         <f>SUM(D34:D36)</f>
         <v>1307.5225650336274</v>
       </c>
     </row>
     <row r="38" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B38" s="156" t="s">
+        <v>693</v>
+      </c>
+      <c r="C38" s="156" t="s">
         <v>694</v>
-      </c>
-[...1 lines deleted...]
-        <v>695</v>
       </c>
       <c r="D38" s="157">
         <v>28572.923866856501</v>
       </c>
     </row>
     <row r="39" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B39" s="156"/>
       <c r="C39" s="156"/>
       <c r="D39" s="157"/>
     </row>
     <row r="40" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B40" s="156" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="C40" s="156" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="D40" s="159">
         <v>24.802974517152297</v>
       </c>
     </row>
     <row r="41" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B41" s="149" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="C41" s="149" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
     </row>
     <row r="42" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B42" s="160" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="C42" s="160" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
     </row>
     <row r="43" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B43" s="149" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="C43" s="149" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
     </row>
     <row r="44" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B44" s="149" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="C44" s="149" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50942174-7E56-4B74-B90F-5C071A5D4B22}">
   <dimension ref="A1:G27"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="G25" sqref="G25"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="76.90625" style="29" customWidth="1"/>
     <col min="2" max="2" width="76.90625" style="29" customWidth="1" outlineLevel="1"/>
     <col min="3" max="7" width="15" style="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A1" s="39" t="s">
         <v>240</v>
       </c>
       <c r="B1" s="39" t="s">
         <v>343</v>
       </c>
       <c r="C1" s="35" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="D1" s="35" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="E1" s="35" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="F1" s="35" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="15.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="72" t="s">
         <v>249</v>
       </c>
       <c r="B2" s="72" t="s">
         <v>391</v>
       </c>
       <c r="C2" s="73">
         <v>-5462</v>
       </c>
       <c r="D2" s="73">
         <v>-34824</v>
       </c>
       <c r="E2" s="73">
         <v>-48476</v>
       </c>
       <c r="F2" s="73">
         <v>-20657</v>
       </c>
       <c r="G2" s="73">
         <v>10907</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="70" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="B3" s="71" t="s">
         <v>392</v>
       </c>
       <c r="C3" s="74"/>
       <c r="D3" s="74"/>
       <c r="E3" s="74"/>
       <c r="F3" s="74"/>
       <c r="G3" s="74"/>
     </row>
     <row r="4" spans="1:7" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="54" t="s">
+        <v>627</v>
+      </c>
+      <c r="B4" s="54" t="s">
         <v>628</v>
-      </c>
-[...1 lines deleted...]
-        <v>629</v>
       </c>
       <c r="C4" s="65"/>
       <c r="D4" s="65"/>
       <c r="E4" s="65"/>
       <c r="F4" s="65"/>
       <c r="G4" s="65">
         <v>2457</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="54" t="s">
         <v>253</v>
       </c>
       <c r="B5" s="54" t="s">
         <v>429</v>
       </c>
       <c r="C5" s="65">
         <v>0</v>
       </c>
       <c r="D5" s="65">
         <v>21256</v>
       </c>
       <c r="E5" s="65">
         <v>38631</v>
       </c>
@@ -22450,106 +24431,104 @@
       <c r="B25" s="52" t="s">
         <v>427</v>
       </c>
       <c r="C25" s="59">
         <f>C24-C23</f>
         <v>10</v>
       </c>
       <c r="D25" s="59">
         <f>D24-D23</f>
         <v>-1</v>
       </c>
       <c r="E25" s="59">
         <f>E24-E23</f>
         <v>24</v>
       </c>
       <c r="F25" s="59">
         <f>F24-F23</f>
         <v>455</v>
       </c>
       <c r="G25" s="59">
         <f>G24-G23</f>
         <v>-489</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="15.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="28" t="s">
+      <c r="A26" s="162" t="s">
         <v>269</v>
       </c>
-      <c r="B26" s="28" t="s">
+      <c r="B26" s="162" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="15.5" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A26" r:id="rId1" xr:uid="{1CE8EDF3-7D75-44BD-8A77-DB6713423915}"/>
-    <hyperlink ref="B26" r:id="rId2" display="Fonte: Bradesco Seguros" xr:uid="{71B73DD8-0B31-4F00-A71A-1E8AF196216A}"/>
+    <hyperlink ref="B26" r:id="rId2" xr:uid="{71B73DD8-0B31-4F00-A71A-1E8AF196216A}"/>
     <hyperlink ref="A26:B26" r:id="rId3" display="Fonte: Bradesco Seguros" xr:uid="{14FA1986-0615-4782-AA44-1F3E757B28B2}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD100E70-EEF2-43B6-BA2F-9D3F1988BAD6}">
   <dimension ref="A1:I35"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScale="82" zoomScaleNormal="70" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="98.54296875" style="29" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="95" style="29" customWidth="1" outlineLevel="1"/>
     <col min="3" max="6" width="14.36328125" style="22" customWidth="1"/>
     <col min="7" max="8" width="14.36328125" style="22" customWidth="1" collapsed="1"/>
     <col min="9" max="9" width="8.90625" style="22" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="E1" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="G1" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="19" t="s">
         <v>239</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>317</v>
       </c>
       <c r="C2" s="20" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="D2" s="20" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="E2" s="20" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="20" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="21" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="55" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="55" t="s">
         <v>323</v>
       </c>
       <c r="C3" s="66">
         <f t="shared" ref="C3:H3" si="0">C4+C5</f>
         <v>797770</v>
       </c>
@@ -23068,96 +25047,96 @@
         <v>330</v>
       </c>
       <c r="C24" s="91"/>
       <c r="D24" s="91"/>
       <c r="E24" s="91"/>
       <c r="F24" s="91"/>
       <c r="G24" s="92"/>
       <c r="H24" s="92"/>
     </row>
     <row r="25" spans="1:9" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A25" s="89" t="s">
         <v>48</v>
       </c>
       <c r="B25" s="90" t="s">
         <v>331</v>
       </c>
       <c r="C25" s="91"/>
       <c r="D25" s="91"/>
       <c r="E25" s="91"/>
       <c r="F25" s="91"/>
       <c r="G25" s="92"/>
       <c r="H25" s="92"/>
     </row>
     <row r="26" spans="1:9" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A26" s="53" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="B26" s="53" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="C26" s="80">
         <v>-28</v>
       </c>
       <c r="D26" s="80"/>
       <c r="E26" s="80"/>
       <c r="F26" s="80"/>
       <c r="G26" s="80"/>
       <c r="H26" s="80"/>
     </row>
     <row r="27" spans="1:9" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A27" s="53" t="s">
         <v>49</v>
       </c>
       <c r="B27" s="53" t="s">
         <v>332</v>
       </c>
       <c r="C27" s="80">
         <v>-429533</v>
       </c>
       <c r="D27" s="80">
         <v>987055</v>
       </c>
       <c r="E27" s="80">
         <v>-770861</v>
       </c>
       <c r="F27" s="80">
         <v>-770861</v>
       </c>
       <c r="G27" s="80">
         <v>335897</v>
       </c>
       <c r="H27" s="80">
         <v>335897</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A28" s="53" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="53" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C28" s="80">
         <v>9</v>
       </c>
       <c r="D28" s="80"/>
       <c r="E28" s="80"/>
       <c r="F28" s="80"/>
       <c r="G28" s="80"/>
       <c r="H28" s="80"/>
     </row>
     <row r="29" spans="1:9" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A29" s="89" t="s">
         <v>50</v>
       </c>
       <c r="B29" s="90" t="s">
         <v>333</v>
       </c>
       <c r="C29" s="91"/>
       <c r="D29" s="91"/>
       <c r="E29" s="91"/>
       <c r="F29" s="91"/>
       <c r="G29" s="92"/>
       <c r="H29" s="92"/>
     </row>
     <row r="30" spans="1:9" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
@@ -23236,135 +25215,147 @@
         <v>3601538</v>
       </c>
       <c r="H32" s="84">
         <v>3601538</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A33" s="53" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="53" t="s">
         <v>315</v>
       </c>
       <c r="C33" s="80"/>
       <c r="D33" s="80"/>
       <c r="E33" s="80"/>
       <c r="F33" s="80">
         <v>218921</v>
       </c>
       <c r="G33" s="80"/>
       <c r="H33" s="80">
         <v>196511</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="15.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="28" t="s">
+      <c r="A34" s="162" t="s">
         <v>269</v>
       </c>
-      <c r="B34" s="28" t="s">
+      <c r="B34" s="162" t="s">
         <v>316</v>
+      </c>
+      <c r="D34" s="162" t="s">
+        <v>706</v>
+      </c>
+      <c r="F34" s="162" t="s">
+        <v>707</v>
+      </c>
+      <c r="H34" s="162" t="s">
+        <v>708</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="15.5" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A34" r:id="rId1" xr:uid="{ADD152AE-5716-4343-8903-8B0A27A970B3}"/>
-    <hyperlink ref="B34" r:id="rId2" display="Fonte: Bradesco Seguros" xr:uid="{4A936F75-2C8B-4B53-8B2E-C1228E286E92}"/>
+    <hyperlink ref="B34" r:id="rId2" xr:uid="{4A936F75-2C8B-4B53-8B2E-C1228E286E92}"/>
+    <hyperlink ref="H34" r:id="rId3" xr:uid="{09809764-97F0-4C7A-9D74-244CAADB3CAA}"/>
+    <hyperlink ref="F34" r:id="rId4" xr:uid="{7415CCA7-3F4F-4D4E-B845-57B89C38E13F}"/>
+    <hyperlink ref="D34" r:id="rId5" xr:uid="{ACB700E1-023A-40E4-A327-C12859EF7BF4}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
-  <drawing r:id="rId3"/>
+  <drawing r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E7A27407-9059-444E-9BAA-F5E0ABD8FDBA}">
   <sheetPr codeName="Planilha1"/>
   <dimension ref="A1:P55"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="B1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="95.81640625" style="22" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="100.36328125" style="22" bestFit="1" customWidth="1" outlineLevel="1"/>
     <col min="3" max="12" width="14.36328125" style="22" customWidth="1"/>
     <col min="13" max="14" width="14.36328125" style="22" customWidth="1" collapsed="1"/>
     <col min="15" max="15" width="11.1796875" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8.90625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C1" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="E1" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="G1" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="I1" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="K1" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="M1" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="2" spans="1:15" ht="15.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A2" s="19" t="s">
         <v>239</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>317</v>
       </c>
       <c r="C2" s="30" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="D2" s="30" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="E2" s="30" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F2" s="30" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="G2" s="30" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="H2" s="30" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="I2" s="30" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="J2" s="30" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="K2" s="30" t="s">
         <v>6</v>
       </c>
       <c r="L2" s="30" t="s">
         <v>6</v>
       </c>
       <c r="M2" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N2" s="30" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:15" ht="15.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B3" s="23" t="s">
         <v>270</v>
       </c>
       <c r="C3" s="95">
         <f t="shared" ref="C3" si="0">C4+C7</f>
         <v>24438499</v>
       </c>
@@ -23955,54 +25946,54 @@
       <c r="G15" s="80">
         <v>0</v>
       </c>
       <c r="H15" s="80">
         <v>21599</v>
       </c>
       <c r="I15" s="80"/>
       <c r="J15" s="80">
         <v>47811</v>
       </c>
       <c r="K15" s="80">
         <v>0</v>
       </c>
       <c r="L15" s="80">
         <v>54670</v>
       </c>
       <c r="M15" s="80">
         <v>0</v>
       </c>
       <c r="N15" s="80">
         <v>39123</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A16" s="53" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="B16" s="53" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="C16" s="84">
         <v>147868</v>
       </c>
       <c r="D16" s="84">
         <v>150318</v>
       </c>
       <c r="E16" s="84">
         <v>210216</v>
       </c>
       <c r="F16" s="84">
         <v>210612</v>
       </c>
       <c r="G16" s="84">
         <v>12882</v>
       </c>
       <c r="H16" s="84">
         <v>13242</v>
       </c>
       <c r="I16" s="84"/>
       <c r="J16" s="84"/>
       <c r="K16" s="84"/>
       <c r="L16" s="84"/>
       <c r="M16" s="84"/>
       <c r="N16" s="84"/>
@@ -24253,54 +26244,54 @@
       </c>
       <c r="H22" s="80">
         <v>-160943</v>
       </c>
       <c r="I22" s="80">
         <v>-37925</v>
       </c>
       <c r="J22" s="80">
         <v>-136249</v>
       </c>
       <c r="K22" s="80">
         <v>-29567</v>
       </c>
       <c r="L22" s="80">
         <v>-32931</v>
       </c>
       <c r="M22" s="80">
         <v>-48138</v>
       </c>
       <c r="N22" s="80">
         <v>-85352</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A23" s="23" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="B23" s="23" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="C23" s="95">
         <v>-13208</v>
       </c>
       <c r="D23" s="95">
         <v>-17859</v>
       </c>
       <c r="E23" s="95">
         <v>-11343</v>
       </c>
       <c r="F23" s="95">
         <v>-15994</v>
       </c>
       <c r="G23" s="95"/>
       <c r="H23" s="95">
         <v>-5754</v>
       </c>
       <c r="I23" s="95"/>
       <c r="J23" s="95"/>
       <c r="K23" s="95"/>
       <c r="L23" s="95"/>
       <c r="M23" s="95"/>
       <c r="N23" s="95"/>
     </row>
     <row r="24" spans="1:16" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
@@ -25585,100 +27576,130 @@
       <c r="E53" s="80"/>
       <c r="F53" s="80">
         <v>200773</v>
       </c>
       <c r="G53" s="80"/>
       <c r="H53" s="80">
         <v>179236</v>
       </c>
       <c r="I53" s="80"/>
       <c r="J53" s="80">
         <v>189425</v>
       </c>
       <c r="K53" s="80"/>
       <c r="L53" s="80">
         <v>218921</v>
       </c>
       <c r="M53" s="80"/>
       <c r="N53" s="80">
         <v>161292</v>
       </c>
     </row>
     <row r="54" spans="1:14" ht="15.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A54" s="28" t="s">
         <v>269</v>
       </c>
-      <c r="B54" s="28" t="s">
+      <c r="B54" s="162" t="s">
         <v>316</v>
+      </c>
+      <c r="C54" s="64"/>
+      <c r="D54" s="163" t="s">
+        <v>709</v>
+      </c>
+      <c r="E54" s="64"/>
+      <c r="F54" s="163" t="s">
+        <v>710</v>
+      </c>
+      <c r="G54" s="64"/>
+      <c r="H54" s="163" t="s">
+        <v>705</v>
+      </c>
+      <c r="I54" s="64"/>
+      <c r="J54" s="163" t="s">
+        <v>706</v>
+      </c>
+      <c r="K54" s="64"/>
+      <c r="L54" s="163" t="s">
+        <v>707</v>
+      </c>
+      <c r="M54" s="64"/>
+      <c r="N54" s="163" t="s">
+        <v>708</v>
       </c>
     </row>
     <row r="55" spans="1:14" ht="15.5" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A54" r:id="rId1" xr:uid="{AD51E759-5FB0-41EF-95E3-6142DAD87BCB}"/>
-    <hyperlink ref="B54" r:id="rId2" display="Fonte: Bradesco Seguros" xr:uid="{91F666E6-FCF9-44CB-B1A8-9A83C201DF23}"/>
+    <hyperlink ref="B54" r:id="rId2" xr:uid="{91F666E6-FCF9-44CB-B1A8-9A83C201DF23}"/>
+    <hyperlink ref="N54" r:id="rId3" xr:uid="{DEE2CDBD-1863-4B8A-8D96-C2002BED1FB4}"/>
+    <hyperlink ref="L54" r:id="rId4" xr:uid="{833EACD7-B1C6-43D0-A8CF-C033C9CB536F}"/>
+    <hyperlink ref="J54" r:id="rId5" xr:uid="{213213B4-FAE7-49B2-ABDA-8867E7F762A3}"/>
+    <hyperlink ref="H54" r:id="rId6" xr:uid="{58278118-0B08-480E-AFC3-A7301EB763F6}"/>
+    <hyperlink ref="F54" r:id="rId7" xr:uid="{116BF1BB-CF53-4140-BE96-9545D4A570E1}"/>
+    <hyperlink ref="D54" r:id="rId8" xr:uid="{5D77471C-F686-438C-841E-4FF4904FEFE8}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
-  <drawing r:id="rId4"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
+  <drawing r:id="rId10"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3D7219E-EA28-4484-BDA2-178EE536C197}">
   <dimension ref="A1:H47"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+      <selection activeCell="H46" sqref="H46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="88.36328125" style="29" customWidth="1"/>
     <col min="2" max="2" width="88.36328125" style="29" customWidth="1" outlineLevel="1"/>
     <col min="3" max="7" width="14.36328125" style="64" customWidth="1"/>
     <col min="8" max="8" width="14.36328125" style="64" customWidth="1" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A1" s="19" t="s">
         <v>239</v>
       </c>
       <c r="B1" s="19" t="s">
         <v>317</v>
       </c>
       <c r="C1" s="30" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="D1" s="30" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="E1" s="30" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F1" s="30" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="G1" s="30" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="30" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="15.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="23" t="s">
         <v>270</v>
       </c>
       <c r="C2" s="98">
         <f t="shared" ref="C2:H2" si="0">C3+C6</f>
         <v>193081</v>
       </c>
       <c r="D2" s="98">
         <f t="shared" si="0"/>
         <v>39586</v>
       </c>
       <c r="E2" s="98">
         <f t="shared" si="0"/>
@@ -25955,54 +27976,54 @@
         <v>281</v>
       </c>
       <c r="C13" s="82"/>
       <c r="D13" s="82"/>
       <c r="E13" s="82"/>
       <c r="F13" s="82"/>
       <c r="G13" s="82"/>
       <c r="H13" s="82"/>
     </row>
     <row r="14" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A14" s="53" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="53" t="s">
         <v>282</v>
       </c>
       <c r="C14" s="82"/>
       <c r="D14" s="82"/>
       <c r="E14" s="82"/>
       <c r="F14" s="82"/>
       <c r="G14" s="82"/>
       <c r="H14" s="82"/>
     </row>
     <row r="15" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A15" s="53" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="B15" s="53" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="C15" s="102">
         <v>4</v>
       </c>
       <c r="D15" s="102"/>
       <c r="E15" s="102"/>
       <c r="F15" s="102"/>
       <c r="G15" s="102"/>
       <c r="H15" s="102"/>
     </row>
     <row r="16" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A16" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>283</v>
       </c>
       <c r="C16" s="98">
         <v>0</v>
       </c>
       <c r="D16" s="98">
         <v>0</v>
       </c>
       <c r="E16" s="98">
         <v>0</v>
@@ -26121,51 +28142,51 @@
       </c>
       <c r="B21" s="53" t="s">
         <v>288</v>
       </c>
       <c r="C21" s="82">
         <v>0</v>
       </c>
       <c r="D21" s="82">
         <v>-211</v>
       </c>
       <c r="E21" s="82">
         <v>-1898</v>
       </c>
       <c r="F21" s="82">
         <v>-196</v>
       </c>
       <c r="G21" s="82">
         <v>-157</v>
       </c>
       <c r="H21" s="82">
         <v>-11</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A22" s="23" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>284</v>
       </c>
       <c r="C22" s="98">
         <v>-1</v>
       </c>
       <c r="D22" s="98"/>
       <c r="E22" s="98"/>
       <c r="F22" s="98"/>
       <c r="G22" s="98"/>
       <c r="H22" s="98"/>
     </row>
     <row r="23" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A23" s="87" t="s">
         <v>0</v>
       </c>
       <c r="B23" s="87" t="s">
         <v>289</v>
       </c>
       <c r="C23" s="94">
         <f>C10+C11+C12+C16+C17+C22</f>
         <v>8507</v>
       </c>
       <c r="D23" s="94">
@@ -26740,100 +28761,124 @@
         <v>66</v>
       </c>
       <c r="B45" s="53" t="s">
         <v>322</v>
       </c>
       <c r="C45" s="82">
         <v>3372</v>
       </c>
       <c r="D45" s="82">
         <v>22990</v>
       </c>
       <c r="E45" s="82">
         <v>52335</v>
       </c>
       <c r="F45" s="82">
         <v>77219</v>
       </c>
       <c r="G45" s="82">
         <v>85525</v>
       </c>
       <c r="H45" s="82">
         <v>74336</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="15.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A46" s="28" t="s">
+      <c r="A46" s="162" t="s">
         <v>269</v>
       </c>
-      <c r="B46" s="28" t="s">
+      <c r="B46" s="162" t="s">
         <v>316</v>
+      </c>
+      <c r="C46" s="163" t="s">
+        <v>709</v>
+      </c>
+      <c r="D46" s="163" t="s">
+        <v>710</v>
+      </c>
+      <c r="E46" s="163" t="s">
+        <v>705</v>
+      </c>
+      <c r="F46" s="163" t="s">
+        <v>706</v>
+      </c>
+      <c r="G46" s="163" t="s">
+        <v>707</v>
+      </c>
+      <c r="H46" s="163" t="s">
+        <v>708</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="15.5" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A46" r:id="rId1" xr:uid="{8B3901A7-C700-40F3-B839-F1509AB9DD7B}"/>
     <hyperlink ref="B46" r:id="rId2" xr:uid="{D1C1F62C-5A22-4BD8-85AB-61D30878998B}"/>
+    <hyperlink ref="C46" r:id="rId3" xr:uid="{AD5C85A5-806F-441D-ADA9-967D1D0E8DA7}"/>
+    <hyperlink ref="D46" r:id="rId4" xr:uid="{B0A0329D-2E63-4F2B-B6DF-767ECDAEB972}"/>
+    <hyperlink ref="E46" r:id="rId5" xr:uid="{B00C01BC-EE4A-4028-B2C9-6F1FC87CDE42}"/>
+    <hyperlink ref="F46" r:id="rId6" xr:uid="{DD9271BC-4671-4F15-BF60-59F58CB460BE}"/>
+    <hyperlink ref="G46" r:id="rId7" xr:uid="{542F2656-E645-4C3B-985F-FAEDD72670DE}"/>
+    <hyperlink ref="H46" r:id="rId8" xr:uid="{9FBDAA5F-F764-4FE5-82DA-74E728CFAC9B}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
-  <drawing r:id="rId3"/>
+  <drawing r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF0CB193-524D-49B4-B63D-9AC65F89865C}">
   <dimension ref="A1:H43"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+    <sheetView showGridLines="0" topLeftCell="B1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="88.36328125" style="29" customWidth="1"/>
     <col min="2" max="2" width="88.36328125" style="29" customWidth="1" outlineLevel="1"/>
     <col min="3" max="7" width="14.36328125" style="22" customWidth="1"/>
     <col min="8" max="8" width="14.36328125" style="22" customWidth="1" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A1" s="19" t="s">
         <v>239</v>
       </c>
       <c r="B1" s="19" t="s">
         <v>317</v>
       </c>
       <c r="C1" s="30" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="D1" s="30" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="E1" s="30" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F1" s="30" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="G1" s="30" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="30" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="15.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="23" t="s">
         <v>270</v>
       </c>
       <c r="C2" s="98">
         <f t="shared" ref="C2:H2" si="0">C3+C6</f>
         <v>1136929</v>
       </c>
       <c r="D2" s="98">
         <f t="shared" si="0"/>
         <v>56971</v>
       </c>
       <c r="E2" s="98">
         <f t="shared" si="0"/>
@@ -27112,54 +29157,54 @@
         <v>281</v>
       </c>
       <c r="C13" s="82"/>
       <c r="D13" s="82"/>
       <c r="E13" s="82"/>
       <c r="F13" s="82"/>
       <c r="G13" s="82"/>
       <c r="H13" s="82"/>
     </row>
     <row r="14" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A14" s="53" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="53" t="s">
         <v>282</v>
       </c>
       <c r="C14" s="82"/>
       <c r="D14" s="82"/>
       <c r="E14" s="82"/>
       <c r="F14" s="82"/>
       <c r="G14" s="82"/>
       <c r="H14" s="82"/>
     </row>
     <row r="15" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A15" s="53" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="B15" s="53" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="C15" s="102">
         <v>2450</v>
       </c>
       <c r="D15" s="102">
         <v>396</v>
       </c>
       <c r="E15" s="102">
         <v>360</v>
       </c>
       <c r="F15" s="102"/>
       <c r="G15" s="102"/>
       <c r="H15" s="102"/>
     </row>
     <row r="16" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A16" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>283</v>
       </c>
       <c r="C16" s="98"/>
       <c r="D16" s="98"/>
       <c r="E16" s="98"/>
       <c r="F16" s="98"/>
@@ -27269,54 +29314,54 @@
       </c>
       <c r="B21" s="93" t="s">
         <v>288</v>
       </c>
       <c r="C21" s="105">
         <v>-432</v>
       </c>
       <c r="D21" s="105">
         <v>244</v>
       </c>
       <c r="E21" s="105">
         <v>-124</v>
       </c>
       <c r="F21" s="105">
         <v>-336</v>
       </c>
       <c r="G21" s="105">
         <v>-331</v>
       </c>
       <c r="H21" s="105">
         <v>-5779</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="15.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A22" s="23" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="B22" s="23" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="C22" s="98">
         <v>-4651</v>
       </c>
       <c r="D22" s="98">
         <v>-4651</v>
       </c>
       <c r="E22" s="98">
         <v>-5754</v>
       </c>
       <c r="F22" s="98"/>
       <c r="G22" s="98"/>
       <c r="H22" s="98"/>
     </row>
     <row r="23" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A23" s="106" t="s">
         <v>0</v>
       </c>
       <c r="B23" s="106" t="s">
         <v>289</v>
       </c>
       <c r="C23" s="107">
         <f>C10+C11+C12+C16+C17+C22</f>
         <v>35177</v>
       </c>
@@ -27791,190 +29836,214 @@
         <f t="shared" ref="C41:H41" si="11">C40</f>
         <v>16072</v>
       </c>
       <c r="D41" s="107">
         <f t="shared" si="11"/>
         <v>20964</v>
       </c>
       <c r="E41" s="107">
         <f t="shared" si="11"/>
         <v>62217</v>
       </c>
       <c r="F41" s="107">
         <f t="shared" si="11"/>
         <v>73450</v>
       </c>
       <c r="G41" s="107">
         <f t="shared" si="11"/>
         <v>65693</v>
       </c>
       <c r="H41" s="107">
         <f t="shared" si="11"/>
         <v>52715</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="15.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A42" s="28" t="s">
+      <c r="A42" s="162" t="s">
         <v>269</v>
       </c>
-      <c r="B42" s="28" t="s">
+      <c r="B42" s="162" t="s">
         <v>316</v>
+      </c>
+      <c r="C42" s="163" t="s">
+        <v>709</v>
+      </c>
+      <c r="D42" s="163" t="s">
+        <v>710</v>
+      </c>
+      <c r="E42" s="163" t="s">
+        <v>705</v>
+      </c>
+      <c r="F42" s="163" t="s">
+        <v>706</v>
+      </c>
+      <c r="G42" s="163" t="s">
+        <v>707</v>
+      </c>
+      <c r="H42" s="163" t="s">
+        <v>708</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="15.5" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A42" r:id="rId1" xr:uid="{D840F41B-D675-486E-9F67-1D7BBC2FD9F3}"/>
-    <hyperlink ref="B42" r:id="rId2" display="Fonte: Bradesco Seguros" xr:uid="{87193B52-D581-48F7-916F-321F3763485A}"/>
+    <hyperlink ref="B42" r:id="rId2" xr:uid="{87193B52-D581-48F7-916F-321F3763485A}"/>
+    <hyperlink ref="H42" r:id="rId3" xr:uid="{5D6973E7-458C-4EA6-81F7-3EC3A8A33864}"/>
+    <hyperlink ref="G42" r:id="rId4" xr:uid="{240608A2-6CE7-401B-A203-0D6B5F659721}"/>
+    <hyperlink ref="F42" r:id="rId5" xr:uid="{55B3BF62-356E-42F2-AACA-C32A9165E02F}"/>
+    <hyperlink ref="E42" r:id="rId6" xr:uid="{E7B556C8-9F8C-4C27-A5CF-EDE681768C06}"/>
+    <hyperlink ref="D42" r:id="rId7" xr:uid="{0D59663D-D06E-4D5F-B17B-6DB0A2CF851A}"/>
+    <hyperlink ref="C42" r:id="rId8" xr:uid="{F2665100-E690-4CEA-9203-442E3BA9FCB7}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
-  <drawing r:id="rId3"/>
+  <drawing r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E38C18F-6712-4A0B-A7EA-D5DBE0205DF7}">
   <dimension ref="A1:F17"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="B1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="F17" sqref="F17"/>
+    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="106.26953125" style="29" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="88.36328125" style="29" customWidth="1" outlineLevel="1"/>
     <col min="3" max="6" width="14.36328125" style="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="19" t="s">
         <v>239</v>
       </c>
       <c r="B1" s="19" t="s">
         <v>317</v>
       </c>
       <c r="C1" s="20" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="D1" s="20" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="E1" s="20" t="s">
         <v>6</v>
       </c>
       <c r="F1" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="53" t="s">
+        <v>580</v>
+      </c>
+      <c r="B2" s="53" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
       <c r="C2" s="110">
         <v>107482</v>
       </c>
       <c r="D2" s="110">
         <v>353094</v>
       </c>
       <c r="E2" s="110">
         <v>158368</v>
       </c>
       <c r="F2" s="110">
         <v>143558</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="109" t="s">
         <v>245</v>
       </c>
       <c r="B3" s="109" t="s">
         <v>336</v>
       </c>
       <c r="C3" s="111">
         <f>C2</f>
         <v>107482</v>
       </c>
       <c r="D3" s="111">
         <f>D2</f>
         <v>353094</v>
       </c>
       <c r="E3" s="111">
         <f>E2</f>
         <v>158368</v>
       </c>
       <c r="F3" s="111">
         <f>F2</f>
         <v>143558</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="109" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="B4" s="109" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="C4" s="111">
         <v>0</v>
       </c>
       <c r="D4" s="111">
         <v>0</v>
       </c>
       <c r="E4" s="111">
         <v>41</v>
       </c>
       <c r="F4" s="111">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="109" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="109" t="s">
         <v>291</v>
       </c>
       <c r="C5" s="111">
         <v>-211</v>
       </c>
       <c r="D5" s="111">
         <v>-362</v>
       </c>
       <c r="E5" s="111">
         <v>-322</v>
       </c>
       <c r="F5" s="111">
         <v>-433</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A6" s="109" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="B6" s="109" t="s">
         <v>337</v>
       </c>
       <c r="C6" s="111">
         <v>-4259</v>
       </c>
       <c r="D6" s="111">
         <v>-5804</v>
       </c>
       <c r="E6" s="111">
         <v>-3779</v>
       </c>
       <c r="F6" s="111">
         <v>-4237</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A7" s="23" t="s">
         <v>247</v>
       </c>
       <c r="B7" s="23" t="s">
         <v>338</v>
       </c>
       <c r="C7" s="113">
@@ -28047,92 +30116,92 @@
     <row r="11" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A11" s="109" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="109" t="s">
         <v>295</v>
       </c>
       <c r="C11" s="111">
         <v>-28968</v>
       </c>
       <c r="D11" s="111">
         <v>-52855</v>
       </c>
       <c r="E11" s="111">
         <v>-52806</v>
       </c>
       <c r="F11" s="111">
         <v>-52807</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A12" s="23" t="s">
         <v>249</v>
       </c>
       <c r="B12" s="23" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="C12" s="114">
         <f>C7+C8+C11</f>
         <v>89700</v>
       </c>
       <c r="D12" s="114">
         <f>D7+D8+D11</f>
         <v>301122</v>
       </c>
       <c r="E12" s="114">
         <f>E7+E8+E11</f>
         <v>107615</v>
       </c>
       <c r="F12" s="114">
         <f>F7+F8+F11</f>
         <v>102841</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A13" s="23" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>299</v>
       </c>
       <c r="C13" s="113">
         <v>-5063</v>
       </c>
       <c r="D13" s="113">
         <v>-1524</v>
       </c>
       <c r="E13" s="113">
         <v>-5846</v>
       </c>
       <c r="F13" s="113">
         <v>-7573</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A14" s="23" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>300</v>
       </c>
       <c r="C14" s="113">
         <v>-1831</v>
       </c>
       <c r="D14" s="113">
         <v>-629</v>
       </c>
       <c r="E14" s="113">
         <v>-2180</v>
       </c>
       <c r="F14" s="113">
         <v>-2813</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A15" s="106" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="106" t="s">
         <v>318</v>
       </c>
       <c r="C15" s="112">
@@ -28154,96 +30223,111 @@
     </row>
     <row r="16" spans="1:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A16" s="106" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="106" t="s">
         <v>313</v>
       </c>
       <c r="C16" s="112">
         <f>C15</f>
         <v>82806</v>
       </c>
       <c r="D16" s="112">
         <f>D15</f>
         <v>298969</v>
       </c>
       <c r="E16" s="112">
         <f>E15</f>
         <v>99589</v>
       </c>
       <c r="F16" s="112">
         <f>F15</f>
         <v>92455</v>
       </c>
     </row>
-    <row r="17" spans="1:2" ht="15" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="28" t="s">
+    <row r="17" spans="1:6" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="162" t="s">
         <v>269</v>
       </c>
-      <c r="B17" s="28" t="s">
+      <c r="B17" s="162" t="s">
         <v>316</v>
+      </c>
+      <c r="C17" s="164"/>
+      <c r="D17" s="165" t="s">
+        <v>706</v>
+      </c>
+      <c r="E17" s="165" t="s">
+        <v>707</v>
+      </c>
+      <c r="F17" s="165" t="s">
+        <v>708</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A17" r:id="rId1" xr:uid="{CBCA855A-99F7-4C34-A7AC-2DFB20E40C54}"/>
     <hyperlink ref="B17" r:id="rId2" xr:uid="{E3C90A8A-AA42-47D6-A101-B920E555432F}"/>
+    <hyperlink ref="F17" r:id="rId3" xr:uid="{7B96BC38-9E74-4869-B3A8-0AA512E7B564}"/>
+    <hyperlink ref="E17" r:id="rId4" xr:uid="{224420C9-B3CF-497E-B6B6-B558490C7025}"/>
+    <hyperlink ref="D17" r:id="rId5" xr:uid="{1C36B372-472A-4E63-9413-CE0E19205CFD}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
-  <drawing r:id="rId3"/>
+  <drawing r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1BF2AB3A-FCAB-4F6B-B886-20C80306B921}">
   <dimension ref="A1:G21"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="110.453125" style="29" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="91.7265625" style="29" customWidth="1" outlineLevel="1"/>
     <col min="3" max="7" width="13.7265625" style="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="19" t="s">
         <v>239</v>
       </c>
       <c r="B1" s="19" t="s">
         <v>317</v>
       </c>
       <c r="C1" s="20" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="D1" s="20" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="E1" s="20" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="F1" s="20" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="53" t="s">
         <v>244</v>
       </c>
       <c r="B2" s="53" t="s">
         <v>335</v>
       </c>
       <c r="C2" s="110"/>
       <c r="D2" s="110">
         <v>-21256</v>
       </c>
       <c r="E2" s="110">
         <v>-38631</v>
       </c>
       <c r="F2" s="110">
         <v>-26545</v>
       </c>
@@ -28259,54 +30343,54 @@
         <v>336</v>
       </c>
       <c r="C3" s="111">
         <f>C2</f>
         <v>0</v>
       </c>
       <c r="D3" s="111">
         <f>D2</f>
         <v>-21256</v>
       </c>
       <c r="E3" s="111">
         <f>E2</f>
         <v>-38631</v>
       </c>
       <c r="F3" s="111">
         <f>F2</f>
         <v>-26545</v>
       </c>
       <c r="G3" s="111">
         <f>G2</f>
         <v>55900</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="109" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="B4" s="109" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="C4" s="111"/>
       <c r="D4" s="111"/>
       <c r="E4" s="111"/>
       <c r="F4" s="111"/>
       <c r="G4" s="111">
         <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="109" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="109" t="s">
         <v>291</v>
       </c>
       <c r="C5" s="111">
         <v>-5540</v>
       </c>
       <c r="D5" s="111">
         <v>-14314</v>
       </c>
       <c r="E5" s="111">
         <v>-10650</v>
       </c>
@@ -28374,93 +30458,93 @@
       </c>
       <c r="B8" s="109" t="s">
         <v>339</v>
       </c>
       <c r="C8" s="111">
         <f>C10+C9</f>
         <v>84</v>
       </c>
       <c r="D8" s="111">
         <v>816</v>
       </c>
       <c r="E8" s="111">
         <v>849</v>
       </c>
       <c r="F8" s="111">
         <f>SUM(F9:F10)</f>
         <v>16805</v>
       </c>
       <c r="G8" s="111">
         <f>SUM(G9:G10)</f>
         <v>-21814</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A9" s="53" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="B9" s="53" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="C9" s="110">
         <v>94</v>
       </c>
       <c r="D9" s="110">
         <v>862</v>
       </c>
       <c r="E9" s="110"/>
       <c r="F9" s="110">
         <v>16890</v>
       </c>
       <c r="G9" s="110">
         <v>12808</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A10" s="53" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="B10" s="53" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="C10" s="110">
         <v>-10</v>
       </c>
       <c r="D10" s="110">
         <v>-46</v>
       </c>
       <c r="E10" s="110"/>
       <c r="F10" s="110">
         <v>-85</v>
       </c>
       <c r="G10" s="110">
         <v>-34622</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A11" s="24" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>295</v>
       </c>
       <c r="C11" s="81"/>
       <c r="D11" s="81"/>
       <c r="E11" s="81"/>
       <c r="F11" s="81"/>
       <c r="G11" s="81">
         <v>-2457</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A12" s="24" t="s">
         <v>249</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>340</v>
       </c>
       <c r="C12" s="81">
         <f>C7+C8</f>
         <v>-5462</v>
       </c>
       <c r="D12" s="81">
         <f>D7+D8</f>
@@ -28609,104 +30693,120 @@
       <c r="B19" s="106" t="s">
         <v>334</v>
       </c>
       <c r="C19" s="112">
         <f>C18+C15</f>
         <v>-3605</v>
       </c>
       <c r="D19" s="112">
         <f>D18+D15</f>
         <v>-30083</v>
       </c>
       <c r="E19" s="112">
         <f>E18+E15</f>
         <v>-46560</v>
       </c>
       <c r="F19" s="112">
         <f>F18+F15</f>
         <v>-24144</v>
       </c>
       <c r="G19" s="112">
         <f>G18+G15</f>
         <v>26377</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="15.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="28" t="s">
+      <c r="A20" s="162" t="s">
         <v>269</v>
       </c>
-      <c r="B20" s="28" t="s">
+      <c r="B20" s="162" t="s">
         <v>316</v>
+      </c>
+      <c r="D20" s="163" t="s">
+        <v>705</v>
+      </c>
+      <c r="E20" s="163" t="s">
+        <v>706</v>
+      </c>
+      <c r="F20" s="163" t="s">
+        <v>707</v>
+      </c>
+      <c r="G20" s="163" t="s">
+        <v>708</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="15.5" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A20" r:id="rId1" xr:uid="{4C4F2E12-DC6F-47B8-8B26-D56A1B767D1B}"/>
     <hyperlink ref="B20" r:id="rId2" xr:uid="{8A4AD2AD-434C-4996-B64B-5597D86C918F}"/>
+    <hyperlink ref="G20" r:id="rId3" xr:uid="{3FA175BF-3EB6-4F33-8E3A-83F02CD9D63A}"/>
+    <hyperlink ref="F20" r:id="rId4" xr:uid="{6DC398E1-D774-40DE-870E-509ECA44B5BD}"/>
+    <hyperlink ref="E20" r:id="rId5" xr:uid="{F0B56A1D-9B7C-4B52-8CDB-FCBC6AC7B48C}"/>
+    <hyperlink ref="D20" r:id="rId6" xr:uid="{24144C8B-C39C-45A6-87DC-345E70041800}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
-  <drawing r:id="rId3"/>
+  <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4B3E032-47AD-436E-9ABF-19410EADB355}">
   <dimension ref="A1:I68"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="A55" sqref="A55"/>
+      <selection activeCell="E53" sqref="E53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="51.36328125" style="29" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="48.1796875" style="29" customWidth="1" outlineLevel="1"/>
     <col min="3" max="8" width="10.36328125" style="22" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="E1" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="G1" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="34" t="s">
         <v>241</v>
       </c>
       <c r="B2" s="34" t="s">
         <v>440</v>
       </c>
       <c r="C2" s="35" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="D2" s="35" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="E2" s="35" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="35" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="35" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="36" t="s">
         <v>242</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>441</v>
       </c>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
@@ -28786,51 +30886,51 @@
       </c>
       <c r="C6" s="82">
         <v>10</v>
       </c>
       <c r="D6" s="82">
         <v>10</v>
       </c>
       <c r="E6" s="82">
         <v>2503</v>
       </c>
       <c r="F6" s="82">
         <v>178526</v>
       </c>
       <c r="G6" s="82">
         <v>69</v>
       </c>
       <c r="H6" s="82">
         <v>42068</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A7" s="23" t="s">
         <v>213</v>
       </c>
       <c r="B7" s="23" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="C7" s="79">
         <v>27355</v>
       </c>
       <c r="D7" s="79">
         <v>532940</v>
       </c>
       <c r="E7" s="79">
         <v>179897</v>
       </c>
       <c r="F7" s="79">
         <v>9592474</v>
       </c>
       <c r="G7" s="79">
         <v>611621</v>
       </c>
       <c r="H7" s="79">
         <v>1335473</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B8" s="23" t="s">
@@ -29178,51 +31278,51 @@
       <c r="D20" s="79">
         <v>21</v>
       </c>
       <c r="E20" s="79">
         <f>E21+E22+E27+E28</f>
         <v>22</v>
       </c>
       <c r="F20" s="79">
         <f>F21+F22+F27+F28</f>
         <v>17621066</v>
       </c>
       <c r="G20" s="79">
         <f>G21+G22+G27+G28</f>
         <v>302</v>
       </c>
       <c r="H20" s="79">
         <f>H21+H22+H27+H28</f>
         <v>28345653</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A21" s="55" t="s">
         <v>213</v>
       </c>
       <c r="B21" s="55" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="C21" s="99">
         <v>0</v>
       </c>
       <c r="D21" s="99">
         <v>0</v>
       </c>
       <c r="E21" s="99">
         <v>0</v>
       </c>
       <c r="F21" s="99">
         <v>15742308</v>
       </c>
       <c r="G21" s="99">
         <v>0</v>
       </c>
       <c r="H21" s="99">
         <v>25992444</v>
       </c>
       <c r="I21" s="1"/>
     </row>
     <row r="22" spans="1:9" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A22" s="55" t="s">
         <v>216</v>
       </c>
@@ -29730,70 +31830,70 @@
         <v>13452583</v>
       </c>
       <c r="E40" s="117">
         <f t="shared" si="10"/>
         <v>13463873</v>
       </c>
       <c r="F40" s="117">
         <f t="shared" si="10"/>
         <v>34918214</v>
       </c>
       <c r="G40" s="117">
         <f t="shared" si="10"/>
         <v>15427471</v>
       </c>
       <c r="H40" s="117">
         <f t="shared" si="10"/>
         <v>37918277</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="15.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A41" s="40"/>
       <c r="B41" s="40"/>
       <c r="C41" s="41"/>
       <c r="D41" s="41"/>
       <c r="E41" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="F41" s="41"/>
       <c r="G41" s="129" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="H41" s="41"/>
     </row>
     <row r="42" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A42" s="34" t="s">
         <v>241</v>
       </c>
       <c r="B42" s="34" t="s">
         <v>440</v>
       </c>
       <c r="C42" s="35" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="D42" s="35" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="E42" s="35" t="s">
         <v>6</v>
       </c>
       <c r="F42" s="35" t="s">
         <v>6</v>
       </c>
       <c r="G42" s="35" t="s">
         <v>29</v>
       </c>
       <c r="H42" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A43" s="36" t="s">
         <v>243</v>
       </c>
       <c r="B43" s="36" t="s">
         <v>474</v>
       </c>
       <c r="C43" s="37"/>
       <c r="D43" s="37"/>
       <c r="E43" s="37"/>
       <c r="F43" s="37"/>
@@ -30151,51 +32251,51 @@
       </c>
       <c r="C56" s="79">
         <v>0</v>
       </c>
       <c r="D56" s="79">
         <v>0</v>
       </c>
       <c r="E56" s="79">
         <v>0</v>
       </c>
       <c r="F56" s="79">
         <v>5445749</v>
       </c>
       <c r="G56" s="79">
         <v>0</v>
       </c>
       <c r="H56" s="79">
         <v>6216291</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="15.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A57" s="52" t="s">
         <v>234</v>
       </c>
       <c r="B57" s="52" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="C57" s="60">
         <f t="shared" ref="C57:H57" si="16">C58+C64</f>
         <v>12070841</v>
       </c>
       <c r="D57" s="60">
         <f t="shared" si="16"/>
         <v>13440907</v>
       </c>
       <c r="E57" s="60">
         <f t="shared" si="16"/>
         <v>13456082</v>
       </c>
       <c r="F57" s="60">
         <f t="shared" si="16"/>
         <v>14053473</v>
       </c>
       <c r="G57" s="60">
         <f t="shared" si="16"/>
         <v>15413562</v>
       </c>
       <c r="H57" s="60">
         <f t="shared" si="16"/>
         <v>15413562</v>
       </c>
@@ -30397,87 +32497,87 @@
         <f t="shared" ref="C65:H65" si="18">C57+C50+C44</f>
         <v>12077949</v>
       </c>
       <c r="D65" s="117">
         <f t="shared" si="18"/>
         <v>13452583</v>
       </c>
       <c r="E65" s="117">
         <f t="shared" si="18"/>
         <v>13463873</v>
       </c>
       <c r="F65" s="117">
         <f t="shared" si="18"/>
         <v>34918214</v>
       </c>
       <c r="G65" s="117">
         <f t="shared" si="18"/>
         <v>15427471</v>
       </c>
       <c r="H65" s="117">
         <f t="shared" si="18"/>
         <v>37918277</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="15.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A66" s="28" t="s">
+      <c r="A66" s="162" t="s">
         <v>269</v>
       </c>
-      <c r="B66" s="28" t="s">
+      <c r="B66" s="162" t="s">
         <v>316</v>
       </c>
       <c r="C66" s="33"/>
       <c r="D66" s="33"/>
       <c r="E66" s="33"/>
       <c r="F66" s="33"/>
       <c r="G66" s="33"/>
       <c r="H66" s="33"/>
     </row>
     <row r="67" spans="1:8" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="42"/>
       <c r="B67" s="42"/>
       <c r="C67" s="43"/>
       <c r="D67" s="43"/>
       <c r="E67" s="43"/>
       <c r="F67" s="43"/>
       <c r="G67" s="43"/>
       <c r="H67" s="43"/>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A68" s="42"/>
       <c r="B68" s="42"/>
       <c r="C68" s="43"/>
       <c r="D68" s="43"/>
       <c r="E68" s="43"/>
       <c r="F68" s="43"/>
       <c r="G68" s="43"/>
       <c r="H68" s="43"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A66" r:id="rId1" xr:uid="{4A638FFC-848D-49AC-B7D1-558A1A4707F2}"/>
-    <hyperlink ref="B66" r:id="rId2" display="Fonte: Bradesco Seguros" xr:uid="{B5F0B22A-1DF1-4789-AED1-7464403AF11E}"/>
+    <hyperlink ref="B66" r:id="rId2" xr:uid="{B5F0B22A-1DF1-4789-AED1-7464403AF11E}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <ignoredErrors>
     <ignoredError sqref="H22 H29 H33 H8 H12 H45 H51 H58 F51 F45 F12" formulaRange="1"/>
     <ignoredError sqref="H2 H42 F42 F2" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos Nomeados</vt:lpstr>