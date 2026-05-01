--- v0 (2025-11-29)
+++ v1 (2026-05-01)
@@ -1,90 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Relação com Investidores\DFs\2025\3T25\Planilha de Fundamentos\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\DFs\2025\4T25\Planilha de Fundamentos\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FC6A44FA-88A4-4124-9DDB-476206A93649}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{684FC2F0-CEF6-4951-9ACF-2DC5D2ECDBDA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="20370" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Dexxos Par" sheetId="5" r:id="rId1"/>
     <sheet name="BP" sheetId="2" r:id="rId2"/>
     <sheet name="DRE" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="84">
   <si>
     <t>EBITDA</t>
   </si>
   <si>
     <t>EBITDA ajustado</t>
   </si>
   <si>
     <t>1T21</t>
   </si>
   <si>
     <t>2T21</t>
   </si>
   <si>
     <t>3T21</t>
   </si>
   <si>
     <t>4T21</t>
   </si>
   <si>
     <t>1T22</t>
   </si>
   <si>
     <t>2T22</t>
   </si>
   <si>
@@ -282,57 +281,60 @@
   <si>
     <t>1T24</t>
   </si>
   <si>
     <t>2T24</t>
   </si>
   <si>
     <t>Ajustes de Avaliação Patrimonial</t>
   </si>
   <si>
     <t>3T24</t>
   </si>
   <si>
     <t>4T24</t>
   </si>
   <si>
     <t>1T25</t>
   </si>
   <si>
     <t>2T25</t>
   </si>
   <si>
     <t>3T25</t>
   </si>
   <si>
-    <t>3T24 LTM</t>
+    <t>4T25</t>
   </si>
   <si>
-    <t>3T25 LTM</t>
+    <t>4T24 LTM</t>
   </si>
   <si>
-    <t>Atualizado até 3T25</t>
+    <t>4T25 LTM</t>
+  </si>
+  <si>
+    <t>Atualizado até 4T25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="13">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="&quot;Cr$&quot;#,##0.00_);[Red]\(&quot;Cr$&quot;#,##0.00\)"/>
     <numFmt numFmtId="169" formatCode="#,#00"/>
     <numFmt numFmtId="170" formatCode="0%_);\(0%\)"/>
     <numFmt numFmtId="171" formatCode="%#,#00"/>
     <numFmt numFmtId="172" formatCode="#.##000"/>
     <numFmt numFmtId="173" formatCode="#,"/>
     <numFmt numFmtId="174" formatCode="_(&quot;R$ &quot;* #,##0.00_);_(&quot;R$ &quot;* \(#,##0.00\);_(&quot;R$ &quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="60">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -2391,51 +2393,51 @@
     <cellStyle name="Vírgula 5" xfId="237" xr:uid="{00000000-0005-0000-0000-0000B2010000}"/>
     <cellStyle name="Vírgula 6" xfId="238" xr:uid="{00000000-0005-0000-0000-0000B3010000}"/>
     <cellStyle name="Vírgula 7" xfId="40" xr:uid="{00000000-0005-0000-0000-0000B4010000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF74D65C"/>
       <color rgb="FF174859"/>
       <color rgb="FF8DEBC0"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#DRE!A1"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#BP!A1"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>210771</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>14941</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
@@ -2707,96 +2709,92 @@
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="254001" y="190501"/>
           <a:ext cx="2019299" cy="272768"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office 2013 - 2022">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2858,51 +2856,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3000,162 +2998,162 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FF174859"/>
   </sheetPr>
   <dimension ref="B1:M18"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScale="180" zoomScaleNormal="180" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="1.54296875" style="42" customWidth="1"/>
-    <col min="2" max="16384" width="8.7265625" style="42"/>
+    <col min="1" max="1" width="1.5703125" style="42" customWidth="1"/>
+    <col min="2" max="16384" width="8.7109375" style="42"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:13" ht="5.5" customHeight="1"/>
+    <row r="1" spans="2:13" ht="5.45" customHeight="1"/>
     <row r="2" spans="2:13">
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="2:13">
       <c r="B3" s="43"/>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
       <c r="E3" s="43"/>
       <c r="F3" s="43"/>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
       <c r="I3" s="43"/>
       <c r="J3" s="43"/>
       <c r="K3" s="43"/>
       <c r="L3" s="43"/>
       <c r="M3" s="43"/>
     </row>
-    <row r="4" spans="2:13" ht="28">
+    <row r="4" spans="2:13" ht="27.75">
       <c r="B4" s="43"/>
       <c r="C4" s="44" t="s">
         <v>63</v>
       </c>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="43"/>
       <c r="I4" s="43"/>
       <c r="J4" s="43"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
     </row>
     <row r="5" spans="2:13">
       <c r="B5" s="43"/>
       <c r="C5" s="43"/>
       <c r="D5" s="43"/>
       <c r="E5" s="43"/>
       <c r="F5" s="43"/>
       <c r="G5" s="43"/>
       <c r="H5" s="43"/>
       <c r="I5" s="43"/>
       <c r="J5" s="43"/>
       <c r="K5" s="43"/>
       <c r="L5" s="43"/>
       <c r="M5" s="43"/>
     </row>
-    <row r="6" spans="2:13" ht="18.5">
+    <row r="6" spans="2:13" ht="18.75">
       <c r="B6" s="43"/>
       <c r="C6" s="46" t="s">
         <v>64</v>
       </c>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
       <c r="K6" s="43"/>
       <c r="L6" s="43"/>
       <c r="M6" s="43"/>
     </row>
-    <row r="7" spans="2:13" ht="18.5">
+    <row r="7" spans="2:13" ht="18.75">
       <c r="B7" s="43"/>
       <c r="C7" s="46" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D7" s="43"/>
       <c r="E7" s="43"/>
       <c r="F7" s="43"/>
       <c r="G7" s="43"/>
       <c r="H7" s="43"/>
       <c r="I7" s="43"/>
       <c r="J7" s="43"/>
       <c r="K7" s="43"/>
       <c r="L7" s="43"/>
       <c r="M7" s="43"/>
     </row>
     <row r="8" spans="2:13">
       <c r="B8" s="43"/>
       <c r="C8" s="43"/>
       <c r="D8" s="43"/>
       <c r="E8" s="43"/>
       <c r="F8" s="43"/>
       <c r="G8" s="43"/>
       <c r="H8" s="43"/>
       <c r="I8" s="43"/>
       <c r="J8" s="43"/>
       <c r="K8" s="43"/>
       <c r="L8" s="43"/>
       <c r="M8" s="43"/>
@@ -3252,123 +3250,123 @@
       <c r="D15" s="43"/>
       <c r="E15" s="43"/>
       <c r="F15" s="43"/>
       <c r="G15" s="43"/>
       <c r="H15" s="43"/>
       <c r="I15" s="43"/>
       <c r="J15" s="43"/>
       <c r="K15" s="43"/>
       <c r="L15" s="43"/>
       <c r="M15" s="43"/>
     </row>
     <row r="16" spans="2:13">
       <c r="B16" s="43"/>
       <c r="C16" s="43"/>
       <c r="D16" s="43"/>
       <c r="E16" s="43"/>
       <c r="F16" s="43"/>
       <c r="G16" s="43"/>
       <c r="H16" s="43"/>
       <c r="I16" s="43"/>
       <c r="J16" s="43"/>
       <c r="K16" s="43"/>
       <c r="L16" s="43"/>
       <c r="M16" s="43"/>
     </row>
-    <row r="18" ht="5.5" customHeight="1"/>
+    <row r="18" ht="5.45" customHeight="1"/>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF74D65C"/>
   </sheetPr>
-  <dimension ref="A2:W57"/>
+  <dimension ref="A2:X57"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <pane xSplit="3" ySplit="4" topLeftCell="H5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="4" topLeftCell="K5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="1.81640625" style="40" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="24" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="1" width="1.85546875" style="40" customWidth="1"/>
+    <col min="2" max="2" width="32.85546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="1"/>
+    <col min="4" max="5" width="8.7109375" style="1" customWidth="1"/>
+    <col min="6" max="10" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="13.5703125" style="1" customWidth="1"/>
+    <col min="15" max="15" width="11.5703125" style="1" customWidth="1"/>
+    <col min="16" max="16" width="10.5703125" style="1" customWidth="1"/>
+    <col min="17" max="17" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="19" width="12.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="24" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:23" ht="28.5" customHeight="1">
+    <row r="2" spans="1:24" ht="28.5" customHeight="1">
       <c r="B2" s="21"/>
     </row>
-    <row r="3" spans="1:23" ht="13">
+    <row r="3" spans="1:24">
       <c r="D3" s="47">
         <v>2020</v>
       </c>
       <c r="E3" s="47">
         <v>2021</v>
       </c>
       <c r="F3" s="47">
         <v>2021</v>
       </c>
       <c r="G3" s="47">
         <v>2021</v>
       </c>
       <c r="H3" s="47">
         <v>2021</v>
       </c>
       <c r="I3" s="47">
         <v>2022</v>
       </c>
       <c r="J3" s="47">
         <v>2022</v>
       </c>
       <c r="K3" s="47">
         <v>2022</v>
       </c>
       <c r="L3" s="47">
         <v>2022</v>
       </c>
     </row>
-    <row r="4" spans="1:23" s="7" customFormat="1" ht="17.25" customHeight="1">
+    <row r="4" spans="1:24" s="7" customFormat="1" ht="17.25" customHeight="1">
       <c r="B4" s="26" t="s">
         <v>55</v>
       </c>
       <c r="C4" s="27"/>
       <c r="D4" s="28" t="s">
         <v>59</v>
       </c>
       <c r="E4" s="28" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="28" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="28" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="28" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="28" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="28" t="s">
         <v>7</v>
       </c>
@@ -3389,76 +3387,80 @@
       </c>
       <c r="P4" s="28" t="s">
         <v>71</v>
       </c>
       <c r="Q4" s="28" t="s">
         <v>72</v>
       </c>
       <c r="R4" s="28" t="s">
         <v>73</v>
       </c>
       <c r="S4" s="28" t="s">
         <v>75</v>
       </c>
       <c r="T4" s="28" t="s">
         <v>76</v>
       </c>
       <c r="U4" s="28" t="s">
         <v>77</v>
       </c>
       <c r="V4" s="28" t="s">
         <v>78</v>
       </c>
       <c r="W4" s="28" t="s">
         <v>79</v>
       </c>
-    </row>
-    <row r="5" spans="1:23" ht="7.5" customHeight="1">
+      <c r="X4" s="28" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" ht="7.5" customHeight="1">
       <c r="B5" s="12"/>
       <c r="C5" s="9"/>
       <c r="D5" s="9"/>
       <c r="E5" s="13"/>
       <c r="F5" s="13"/>
       <c r="G5" s="13"/>
       <c r="H5" s="13"/>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="13"/>
       <c r="L5" s="13"/>
       <c r="M5" s="13"/>
       <c r="N5" s="13"/>
       <c r="O5" s="13"/>
       <c r="P5" s="13"/>
       <c r="Q5" s="13"/>
       <c r="R5" s="13"/>
       <c r="S5" s="13"/>
       <c r="T5" s="13"/>
       <c r="U5" s="13"/>
       <c r="V5" s="13"/>
       <c r="W5" s="13"/>
-    </row>
-    <row r="6" spans="1:23">
+      <c r="X5" s="13"/>
+    </row>
+    <row r="6" spans="1:24">
       <c r="B6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="24">
         <v>40602</v>
       </c>
       <c r="E6" s="24">
         <v>30382</v>
       </c>
       <c r="F6" s="24">
         <v>50092</v>
       </c>
       <c r="G6" s="24">
         <v>59666</v>
       </c>
       <c r="H6" s="24">
         <v>97947</v>
       </c>
       <c r="I6" s="24">
         <v>216151</v>
       </c>
       <c r="J6" s="24">
         <v>119396</v>
       </c>
@@ -3479,52 +3481,55 @@
       </c>
       <c r="P6" s="24">
         <v>452932</v>
       </c>
       <c r="Q6" s="24">
         <v>414805</v>
       </c>
       <c r="R6" s="24">
         <v>435559</v>
       </c>
       <c r="S6" s="24">
         <v>391837</v>
       </c>
       <c r="T6" s="24">
         <v>341761</v>
       </c>
       <c r="U6" s="24">
         <v>278030</v>
       </c>
       <c r="V6" s="24">
         <v>227309</v>
       </c>
       <c r="W6" s="24">
         <v>313526</v>
       </c>
-    </row>
-    <row r="7" spans="1:23">
+      <c r="X6" s="24">
+        <v>395276</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
       <c r="B7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="8"/>
       <c r="D7" s="25">
         <v>148293</v>
       </c>
       <c r="E7" s="25">
         <v>189220</v>
       </c>
       <c r="F7" s="25">
         <v>231843</v>
       </c>
       <c r="G7" s="25">
         <v>227702</v>
       </c>
       <c r="H7" s="25">
         <v>252642</v>
       </c>
       <c r="I7" s="25">
         <v>283941</v>
       </c>
       <c r="J7" s="25">
         <v>366647</v>
       </c>
@@ -3545,52 +3550,55 @@
       </c>
       <c r="P7" s="25">
         <v>232894</v>
       </c>
       <c r="Q7" s="25">
         <v>272538</v>
       </c>
       <c r="R7" s="25">
         <v>272878</v>
       </c>
       <c r="S7" s="25">
         <v>295803</v>
       </c>
       <c r="T7" s="25">
         <v>248578</v>
       </c>
       <c r="U7" s="25">
         <v>356096</v>
       </c>
       <c r="V7" s="25">
         <v>350982</v>
       </c>
       <c r="W7" s="25">
         <v>347441</v>
       </c>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="X7" s="25">
+        <v>276612</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
       <c r="B8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="24">
         <v>107337</v>
       </c>
       <c r="E8" s="24">
         <v>143028</v>
       </c>
       <c r="F8" s="24">
         <v>172707</v>
       </c>
       <c r="G8" s="24">
         <v>248459</v>
       </c>
       <c r="H8" s="24">
         <v>254596</v>
       </c>
       <c r="I8" s="24">
         <v>261507</v>
       </c>
       <c r="J8" s="24">
         <v>244176</v>
       </c>
@@ -3611,52 +3619,55 @@
       </c>
       <c r="P8" s="24">
         <v>191572</v>
       </c>
       <c r="Q8" s="24">
         <v>175668</v>
       </c>
       <c r="R8" s="24">
         <v>174546</v>
       </c>
       <c r="S8" s="24">
         <v>189170</v>
       </c>
       <c r="T8" s="24">
         <v>309516</v>
       </c>
       <c r="U8" s="24">
         <v>314041</v>
       </c>
       <c r="V8" s="24">
         <v>313668</v>
       </c>
       <c r="W8" s="24">
         <v>273135</v>
       </c>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="X8" s="24">
+        <v>249829</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
       <c r="B9" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="25">
         <v>29575</v>
       </c>
       <c r="E9" s="25">
         <v>36972</v>
       </c>
       <c r="F9" s="25">
         <v>75653</v>
       </c>
       <c r="G9" s="25">
         <v>75823</v>
       </c>
       <c r="H9" s="25">
         <v>83945</v>
       </c>
       <c r="I9" s="25">
         <v>121664</v>
       </c>
       <c r="J9" s="25">
         <v>94001</v>
       </c>
@@ -3677,52 +3688,55 @@
       </c>
       <c r="P9" s="25">
         <v>45540</v>
       </c>
       <c r="Q9" s="25">
         <v>43159</v>
       </c>
       <c r="R9" s="25">
         <v>43700</v>
       </c>
       <c r="S9" s="25">
         <v>40709</v>
       </c>
       <c r="T9" s="25">
         <v>49965</v>
       </c>
       <c r="U9" s="25">
         <v>53247</v>
       </c>
       <c r="V9" s="25">
         <v>56156</v>
       </c>
       <c r="W9" s="25">
         <v>57864</v>
       </c>
-    </row>
-    <row r="10" spans="1:23">
+      <c r="X9" s="25">
+        <v>71054</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="24">
         <v>1257</v>
       </c>
       <c r="E10" s="24">
         <v>2014</v>
       </c>
       <c r="F10" s="24">
         <v>0</v>
       </c>
       <c r="G10" s="24">
         <v>0</v>
       </c>
       <c r="H10" s="24">
         <v>3893</v>
       </c>
       <c r="I10" s="24">
         <v>745</v>
       </c>
       <c r="J10" s="24">
         <v>0</v>
       </c>
@@ -3743,52 +3757,55 @@
       </c>
       <c r="P10" s="24">
         <v>2164</v>
       </c>
       <c r="Q10" s="24">
         <v>2164</v>
       </c>
       <c r="R10" s="24">
         <v>3035</v>
       </c>
       <c r="S10" s="24">
         <v>3036</v>
       </c>
       <c r="T10" s="24">
         <v>0</v>
       </c>
       <c r="U10" s="24">
         <v>3362</v>
       </c>
       <c r="V10" s="24">
         <v>7780</v>
       </c>
       <c r="W10" s="24">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:23">
+      <c r="X10" s="24">
+        <v>2623</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
       <c r="B11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="25">
         <v>22074</v>
       </c>
       <c r="E11" s="25">
         <v>30561</v>
       </c>
       <c r="F11" s="25">
         <v>43290</v>
       </c>
       <c r="G11" s="25">
         <v>32988</v>
       </c>
       <c r="H11" s="25">
         <v>158168</v>
       </c>
       <c r="I11" s="25">
         <v>106946</v>
       </c>
       <c r="J11" s="25">
         <v>37380</v>
       </c>
@@ -3809,52 +3826,55 @@
       </c>
       <c r="P11" s="25">
         <v>40649</v>
       </c>
       <c r="Q11" s="25">
         <v>44738</v>
       </c>
       <c r="R11" s="25">
         <v>41784</v>
       </c>
       <c r="S11" s="25">
         <v>50611</v>
       </c>
       <c r="T11" s="25">
         <v>38690</v>
       </c>
       <c r="U11" s="25">
         <v>59820</v>
       </c>
       <c r="V11" s="25">
         <v>60094</v>
       </c>
       <c r="W11" s="25">
         <v>50106</v>
       </c>
-    </row>
-    <row r="12" spans="1:23" s="22" customFormat="1" ht="13">
+      <c r="X11" s="25">
+        <v>48897</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" s="22" customFormat="1">
       <c r="A12" s="41"/>
       <c r="B12" s="35" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="36"/>
       <c r="D12" s="37">
         <v>349138</v>
       </c>
       <c r="E12" s="37">
         <v>432177</v>
       </c>
       <c r="F12" s="37">
         <v>573585</v>
       </c>
       <c r="G12" s="37">
         <v>644638</v>
       </c>
       <c r="H12" s="37">
         <v>851191</v>
       </c>
       <c r="I12" s="37">
         <v>990954</v>
       </c>
       <c r="J12" s="37">
         <v>861600</v>
@@ -3876,52 +3896,55 @@
       </c>
       <c r="P12" s="37">
         <v>965751</v>
       </c>
       <c r="Q12" s="37">
         <v>953072</v>
       </c>
       <c r="R12" s="37">
         <v>971502</v>
       </c>
       <c r="S12" s="37">
         <v>971166</v>
       </c>
       <c r="T12" s="37">
         <v>988510</v>
       </c>
       <c r="U12" s="37">
         <v>1064596</v>
       </c>
       <c r="V12" s="37">
         <v>1015989</v>
       </c>
       <c r="W12" s="37">
         <v>1042072</v>
       </c>
-    </row>
-    <row r="13" spans="1:23">
+      <c r="X12" s="37">
+        <v>1044291</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
       <c r="B13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="24">
         <v>5651</v>
       </c>
       <c r="E13" s="24">
         <v>8013</v>
       </c>
       <c r="F13" s="24">
         <v>25702</v>
       </c>
       <c r="G13" s="24">
         <v>36718</v>
       </c>
       <c r="H13" s="24">
         <v>49075</v>
       </c>
       <c r="I13" s="24">
         <v>50617</v>
       </c>
       <c r="J13" s="24">
         <v>54519</v>
       </c>
@@ -3942,52 +3965,55 @@
       </c>
       <c r="P13" s="24">
         <v>95562</v>
       </c>
       <c r="Q13" s="24">
         <v>87456</v>
       </c>
       <c r="R13" s="24">
         <v>84636</v>
       </c>
       <c r="S13" s="24">
         <v>87448</v>
       </c>
       <c r="T13" s="24">
         <v>101537</v>
       </c>
       <c r="U13" s="24">
         <v>91122</v>
       </c>
       <c r="V13" s="24">
         <v>94458</v>
       </c>
       <c r="W13" s="24">
         <v>88848</v>
       </c>
-    </row>
-    <row r="14" spans="1:23">
+      <c r="X13" s="24">
+        <v>82603</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24">
       <c r="B14" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="8"/>
       <c r="D14" s="25">
         <v>15764</v>
       </c>
       <c r="E14" s="25">
         <v>15774</v>
       </c>
       <c r="F14" s="25">
         <v>15793</v>
       </c>
       <c r="G14" s="25">
         <v>16161</v>
       </c>
       <c r="H14" s="25">
         <v>16295</v>
       </c>
       <c r="I14" s="25">
         <v>16329</v>
       </c>
       <c r="J14" s="25">
         <v>16556</v>
       </c>
@@ -4008,52 +4034,55 @@
       </c>
       <c r="P14" s="25">
         <v>21580</v>
       </c>
       <c r="Q14" s="25">
         <v>11249</v>
       </c>
       <c r="R14" s="25">
         <v>14585</v>
       </c>
       <c r="S14" s="25">
         <v>22137</v>
       </c>
       <c r="T14" s="25">
         <v>23208</v>
       </c>
       <c r="U14" s="25">
         <v>23460</v>
       </c>
       <c r="V14" s="25">
         <v>24340</v>
       </c>
       <c r="W14" s="25">
         <v>24209</v>
       </c>
-    </row>
-    <row r="15" spans="1:23">
+      <c r="X14" s="25">
+        <v>25074</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="B15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="24">
         <v>0</v>
       </c>
       <c r="E15" s="24">
         <v>0</v>
       </c>
       <c r="F15" s="24">
         <v>0</v>
       </c>
       <c r="G15" s="24">
         <v>0</v>
       </c>
       <c r="H15" s="24">
         <v>0</v>
       </c>
       <c r="I15" s="24">
         <v>0</v>
       </c>
       <c r="J15" s="24">
         <v>0</v>
       </c>
@@ -4074,52 +4103,55 @@
       </c>
       <c r="P15" s="24">
         <v>0</v>
       </c>
       <c r="Q15" s="24">
         <v>0</v>
       </c>
       <c r="R15" s="24">
         <v>0</v>
       </c>
       <c r="S15" s="24">
         <v>0</v>
       </c>
       <c r="T15" s="24">
         <v>0</v>
       </c>
       <c r="U15" s="24">
         <v>0</v>
       </c>
       <c r="V15" s="24">
         <v>0</v>
       </c>
       <c r="W15" s="24">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:23">
+      <c r="X15" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
       <c r="B16" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="25">
         <v>43284</v>
       </c>
       <c r="E16" s="25">
         <v>43395</v>
       </c>
       <c r="F16" s="25">
         <v>43526</v>
       </c>
       <c r="G16" s="25">
         <v>41240</v>
       </c>
       <c r="H16" s="25">
         <v>13158</v>
       </c>
       <c r="I16" s="25">
         <v>11477</v>
       </c>
       <c r="J16" s="25">
         <v>12596</v>
       </c>
@@ -4140,52 +4172,55 @@
       </c>
       <c r="P16" s="25">
         <v>6857</v>
       </c>
       <c r="Q16" s="25">
         <v>6857</v>
       </c>
       <c r="R16" s="25">
         <v>6966</v>
       </c>
       <c r="S16" s="25">
         <v>6965</v>
       </c>
       <c r="T16" s="25">
         <v>7066</v>
       </c>
       <c r="U16" s="25">
         <v>4095</v>
       </c>
       <c r="V16" s="25">
         <v>4095</v>
       </c>
       <c r="W16" s="25">
         <v>4095</v>
       </c>
-    </row>
-    <row r="17" spans="1:23">
+      <c r="X16" s="25">
+        <v>4095</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
       <c r="B17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="24">
         <v>28308</v>
       </c>
       <c r="E17" s="24">
         <v>30792</v>
       </c>
       <c r="F17" s="24">
         <v>32269</v>
       </c>
       <c r="G17" s="24">
         <v>32959</v>
       </c>
       <c r="H17" s="24">
         <v>38721</v>
       </c>
       <c r="I17" s="24">
         <v>42395</v>
       </c>
       <c r="J17" s="24">
         <v>44599</v>
       </c>
@@ -4206,52 +4241,55 @@
       </c>
       <c r="P17" s="24">
         <v>51211</v>
       </c>
       <c r="Q17" s="24">
         <v>54444</v>
       </c>
       <c r="R17" s="24">
         <v>52045</v>
       </c>
       <c r="S17" s="24">
         <v>57353</v>
       </c>
       <c r="T17" s="24">
         <v>59799</v>
       </c>
       <c r="U17" s="24">
         <v>59074</v>
       </c>
       <c r="V17" s="24">
         <v>54049</v>
       </c>
       <c r="W17" s="24">
         <v>56661</v>
       </c>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17" s="24">
+        <v>56056</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24">
       <c r="B18" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="25">
         <v>127478</v>
       </c>
       <c r="E18" s="25">
         <v>127478</v>
       </c>
       <c r="F18" s="25">
         <v>127478</v>
       </c>
       <c r="G18" s="25">
         <v>128347</v>
       </c>
       <c r="H18" s="25">
         <v>14727</v>
       </c>
       <c r="I18" s="25">
         <v>14727</v>
       </c>
       <c r="J18" s="25">
         <v>14727</v>
       </c>
@@ -4272,52 +4310,55 @@
       </c>
       <c r="P18" s="25">
         <v>0</v>
       </c>
       <c r="Q18" s="25">
         <v>0</v>
       </c>
       <c r="R18" s="25">
         <v>0</v>
       </c>
       <c r="S18" s="25">
         <v>0</v>
       </c>
       <c r="T18" s="25">
         <v>0</v>
       </c>
       <c r="U18" s="25">
         <v>0</v>
       </c>
       <c r="V18" s="25">
         <v>0</v>
       </c>
       <c r="W18" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="X18" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
       <c r="B19" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="24">
         <v>272200</v>
       </c>
       <c r="E19" s="24">
         <v>273232</v>
       </c>
       <c r="F19" s="24">
         <v>277863</v>
       </c>
       <c r="G19" s="24">
         <v>288024</v>
       </c>
       <c r="H19" s="24">
         <v>298581</v>
       </c>
       <c r="I19" s="24">
         <v>300697</v>
       </c>
       <c r="J19" s="24">
         <v>309324</v>
       </c>
@@ -4338,52 +4379,55 @@
       </c>
       <c r="P19" s="25">
         <v>312989</v>
       </c>
       <c r="Q19" s="24">
         <v>320540</v>
       </c>
       <c r="R19" s="24">
         <v>354703</v>
       </c>
       <c r="S19" s="24">
         <v>363037</v>
       </c>
       <c r="T19" s="24">
         <v>370560</v>
       </c>
       <c r="U19" s="24">
         <v>375973</v>
       </c>
       <c r="V19" s="24">
         <v>379382</v>
       </c>
       <c r="W19" s="24">
         <v>388960</v>
       </c>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19" s="24">
+        <v>397747</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
       <c r="B20" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="25">
         <v>3278</v>
       </c>
       <c r="E20" s="25">
         <v>2600</v>
       </c>
       <c r="F20" s="25">
         <v>1922</v>
       </c>
       <c r="G20" s="25">
         <v>1244</v>
       </c>
       <c r="H20" s="25">
         <v>13318</v>
       </c>
       <c r="I20" s="25">
         <v>12639</v>
       </c>
       <c r="J20" s="25">
         <v>11960</v>
       </c>
@@ -4404,52 +4448,55 @@
       </c>
       <c r="P20" s="25">
         <v>8112</v>
       </c>
       <c r="Q20" s="25">
         <v>7392</v>
       </c>
       <c r="R20" s="25">
         <v>6673</v>
       </c>
       <c r="S20" s="25">
         <v>6842</v>
       </c>
       <c r="T20" s="25">
         <v>6074</v>
       </c>
       <c r="U20" s="25">
         <v>5279</v>
       </c>
       <c r="V20" s="25">
         <v>4897</v>
       </c>
       <c r="W20" s="25">
         <v>4266</v>
       </c>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="X20" s="25">
+        <v>3528</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24">
       <c r="B21" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="24">
         <v>766</v>
       </c>
       <c r="E21" s="24">
         <v>765</v>
       </c>
       <c r="F21" s="24">
         <v>764</v>
       </c>
       <c r="G21" s="24">
         <v>763</v>
       </c>
       <c r="H21" s="24">
         <v>458</v>
       </c>
       <c r="I21" s="24">
         <v>457</v>
       </c>
       <c r="J21" s="24">
         <v>456</v>
       </c>
@@ -4470,52 +4517,55 @@
       </c>
       <c r="P21" s="25">
         <v>374</v>
       </c>
       <c r="Q21" s="24">
         <v>373.12308000000098</v>
       </c>
       <c r="R21" s="24">
         <v>372.33985999999999</v>
       </c>
       <c r="S21" s="24">
         <v>372</v>
       </c>
       <c r="T21" s="24">
         <v>371.43313999999998</v>
       </c>
       <c r="U21" s="24">
         <v>371</v>
       </c>
       <c r="V21" s="24">
         <v>371</v>
       </c>
       <c r="W21" s="24">
         <v>370</v>
       </c>
-    </row>
-    <row r="22" spans="1:23" s="22" customFormat="1" ht="13">
+      <c r="X21" s="24">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24" s="22" customFormat="1">
       <c r="A22" s="7"/>
       <c r="B22" s="35" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="36"/>
       <c r="D22" s="37">
         <v>496729</v>
       </c>
       <c r="E22" s="37">
         <v>502049</v>
       </c>
       <c r="F22" s="37">
         <v>525317</v>
       </c>
       <c r="G22" s="37">
         <v>545456</v>
       </c>
       <c r="H22" s="37">
         <v>444333</v>
       </c>
       <c r="I22" s="37">
         <v>449338</v>
       </c>
       <c r="J22" s="37">
         <v>464737</v>
@@ -4537,52 +4587,55 @@
       </c>
       <c r="P22" s="37">
         <v>496685</v>
       </c>
       <c r="Q22" s="37">
         <v>488311.12307999999</v>
       </c>
       <c r="R22" s="37">
         <v>519980.33986000001</v>
       </c>
       <c r="S22" s="37">
         <v>544154</v>
       </c>
       <c r="T22" s="37">
         <v>568615.43313999998</v>
       </c>
       <c r="U22" s="37">
         <v>559374</v>
       </c>
       <c r="V22" s="37">
         <v>561592</v>
       </c>
       <c r="W22" s="37">
         <v>567409</v>
       </c>
-    </row>
-    <row r="23" spans="1:23" s="22" customFormat="1" ht="13">
+      <c r="X22" s="37">
+        <v>569473</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" s="22" customFormat="1">
       <c r="A23" s="41"/>
       <c r="B23" s="35" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="36"/>
       <c r="D23" s="37">
         <v>845867</v>
       </c>
       <c r="E23" s="37">
         <v>934226</v>
       </c>
       <c r="F23" s="37">
         <v>1098902</v>
       </c>
       <c r="G23" s="37">
         <v>1190094</v>
       </c>
       <c r="H23" s="37">
         <v>1295524</v>
       </c>
       <c r="I23" s="37">
         <v>1440292</v>
       </c>
       <c r="J23" s="37">
         <v>1326337</v>
@@ -4604,102 +4657,105 @@
       </c>
       <c r="P23" s="37">
         <v>1462436</v>
       </c>
       <c r="Q23" s="37">
         <v>1441383.12308</v>
       </c>
       <c r="R23" s="37">
         <v>1491482.3398599999</v>
       </c>
       <c r="S23" s="37">
         <v>1515320</v>
       </c>
       <c r="T23" s="37">
         <v>1557125.4331399999</v>
       </c>
       <c r="U23" s="37">
         <v>1623970</v>
       </c>
       <c r="V23" s="37">
         <v>1577581</v>
       </c>
       <c r="W23" s="37">
         <v>1609481</v>
       </c>
-    </row>
-    <row r="24" spans="1:23" s="22" customFormat="1" ht="13">
+      <c r="X23" s="37">
+        <v>1613764</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" s="22" customFormat="1">
       <c r="A24" s="41"/>
       <c r="B24" s="58"/>
       <c r="C24" s="59"/>
       <c r="D24" s="60"/>
       <c r="E24" s="60"/>
       <c r="F24" s="60"/>
       <c r="G24" s="60"/>
       <c r="H24" s="60"/>
       <c r="I24" s="60"/>
       <c r="J24" s="60"/>
       <c r="K24" s="60"/>
       <c r="L24" s="60"/>
       <c r="M24" s="60"/>
       <c r="N24" s="60"/>
       <c r="O24" s="60"/>
       <c r="P24" s="60"/>
       <c r="Q24" s="60"/>
       <c r="R24" s="60"/>
       <c r="S24" s="60"/>
       <c r="T24" s="60"/>
       <c r="U24" s="60"/>
       <c r="V24" s="60"/>
       <c r="W24" s="60"/>
     </row>
-    <row r="25" spans="1:23" s="22" customFormat="1" ht="13">
+    <row r="25" spans="1:24" s="22" customFormat="1">
       <c r="A25" s="41"/>
       <c r="B25" s="58"/>
       <c r="C25" s="59"/>
       <c r="D25" s="60"/>
       <c r="E25" s="60"/>
       <c r="F25" s="60"/>
       <c r="G25" s="60"/>
       <c r="H25" s="60"/>
       <c r="I25" s="60"/>
       <c r="J25" s="60"/>
       <c r="K25" s="60"/>
       <c r="L25" s="60"/>
       <c r="M25" s="60"/>
       <c r="N25" s="60"/>
       <c r="O25" s="60"/>
       <c r="P25" s="60"/>
       <c r="Q25" s="60"/>
       <c r="R25" s="60"/>
       <c r="S25" s="60"/>
       <c r="T25" s="60"/>
       <c r="U25" s="60"/>
       <c r="V25" s="60"/>
       <c r="W25" s="60"/>
     </row>
-    <row r="26" spans="1:23" ht="16.5" customHeight="1">
+    <row r="26" spans="1:24" ht="16.5" customHeight="1">
       <c r="B26" s="29" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="30"/>
       <c r="D26" s="31" t="s">
         <v>59</v>
       </c>
       <c r="E26" s="31" t="s">
         <v>2</v>
       </c>
       <c r="F26" s="31" t="s">
         <v>3</v>
       </c>
       <c r="G26" s="31" t="s">
         <v>4</v>
       </c>
       <c r="H26" s="31" t="s">
         <v>5</v>
       </c>
       <c r="I26" s="31" t="s">
         <v>6</v>
       </c>
       <c r="J26" s="31" t="s">
         <v>7</v>
       </c>
@@ -4720,76 +4776,80 @@
       </c>
       <c r="P26" s="31" t="s">
         <v>71</v>
       </c>
       <c r="Q26" s="31" t="s">
         <v>72</v>
       </c>
       <c r="R26" s="31" t="s">
         <v>73</v>
       </c>
       <c r="S26" s="31" t="s">
         <v>75</v>
       </c>
       <c r="T26" s="31" t="s">
         <v>76</v>
       </c>
       <c r="U26" s="31" t="s">
         <v>77</v>
       </c>
       <c r="V26" s="31" t="s">
         <v>78</v>
       </c>
       <c r="W26" s="31" t="s">
         <v>79</v>
       </c>
-    </row>
-    <row r="27" spans="1:23" ht="6" customHeight="1">
+      <c r="X26" s="31" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24" ht="6" customHeight="1">
       <c r="B27" s="12"/>
       <c r="C27" s="9"/>
       <c r="D27" s="13"/>
       <c r="E27" s="13"/>
       <c r="F27" s="13"/>
       <c r="G27" s="13"/>
       <c r="H27" s="13"/>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="13"/>
       <c r="L27" s="13"/>
       <c r="M27" s="13"/>
       <c r="N27" s="13"/>
       <c r="O27" s="13"/>
       <c r="P27" s="13"/>
       <c r="Q27" s="13"/>
       <c r="R27" s="13"/>
       <c r="S27" s="13"/>
       <c r="T27" s="13"/>
       <c r="U27" s="13"/>
       <c r="V27" s="13"/>
       <c r="W27" s="13"/>
-    </row>
-    <row r="28" spans="1:23">
+      <c r="X27" s="13"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="B28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="24">
         <v>49552</v>
       </c>
       <c r="E28" s="24">
         <v>73157</v>
       </c>
       <c r="F28" s="24">
         <v>71030</v>
       </c>
       <c r="G28" s="24">
         <v>109316</v>
       </c>
       <c r="H28" s="24">
         <v>100514</v>
       </c>
       <c r="I28" s="24">
         <v>109910</v>
       </c>
       <c r="J28" s="24">
         <v>83289</v>
       </c>
@@ -4810,52 +4870,55 @@
       </c>
       <c r="P28" s="24">
         <v>91262</v>
       </c>
       <c r="Q28" s="24">
         <v>67871</v>
       </c>
       <c r="R28" s="24">
         <v>110505</v>
       </c>
       <c r="S28" s="24">
         <v>111374</v>
       </c>
       <c r="T28" s="24">
         <v>121340</v>
       </c>
       <c r="U28" s="24">
         <v>169749</v>
       </c>
       <c r="V28" s="24">
         <v>111999</v>
       </c>
       <c r="W28" s="24">
         <v>116863</v>
       </c>
-    </row>
-    <row r="29" spans="1:23">
+      <c r="X28" s="24">
+        <v>93893</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24">
       <c r="B29" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="8"/>
       <c r="D29" s="25">
         <v>48714</v>
       </c>
       <c r="E29" s="25">
         <v>68020</v>
       </c>
       <c r="F29" s="25">
         <v>127439</v>
       </c>
       <c r="G29" s="25">
         <v>134168</v>
       </c>
       <c r="H29" s="25">
         <v>186807</v>
       </c>
       <c r="I29" s="25">
         <v>155666</v>
       </c>
       <c r="J29" s="25">
         <v>103565</v>
       </c>
@@ -4876,52 +4939,55 @@
       </c>
       <c r="P29" s="25">
         <v>101571</v>
       </c>
       <c r="Q29" s="25">
         <v>100377</v>
       </c>
       <c r="R29" s="25">
         <v>80434</v>
       </c>
       <c r="S29" s="25">
         <v>65083</v>
       </c>
       <c r="T29" s="25">
         <v>61698</v>
       </c>
       <c r="U29" s="25">
         <v>48273</v>
       </c>
       <c r="V29" s="25">
         <v>45572</v>
       </c>
       <c r="W29" s="25">
         <v>42725</v>
       </c>
-    </row>
-    <row r="30" spans="1:23">
+      <c r="X29" s="25">
+        <v>43853</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24">
       <c r="B30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="24">
         <v>3174</v>
       </c>
       <c r="E30" s="24">
         <v>3265</v>
       </c>
       <c r="F30" s="24">
         <v>2351</v>
       </c>
       <c r="G30" s="24">
         <v>1339</v>
       </c>
       <c r="H30" s="24">
         <v>2653</v>
       </c>
       <c r="I30" s="24">
         <v>2469</v>
       </c>
       <c r="J30" s="24">
         <v>2505</v>
       </c>
@@ -4942,52 +5008,55 @@
       </c>
       <c r="P30" s="24">
         <v>2888</v>
       </c>
       <c r="Q30" s="24">
         <v>2929.70804</v>
       </c>
       <c r="R30" s="24">
         <v>2945.9484300000004</v>
       </c>
       <c r="S30" s="24">
         <v>3087</v>
       </c>
       <c r="T30" s="24">
         <v>3100.2074899999998</v>
       </c>
       <c r="U30" s="24">
         <v>2876</v>
       </c>
       <c r="V30" s="24">
         <v>3042</v>
       </c>
       <c r="W30" s="24">
         <v>2992</v>
       </c>
-    </row>
-    <row r="31" spans="1:23">
+      <c r="X30" s="24">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24">
       <c r="B31" s="11" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="25">
         <v>42523</v>
       </c>
       <c r="E31" s="25">
         <v>43386</v>
       </c>
       <c r="F31" s="25">
         <v>43204</v>
       </c>
       <c r="G31" s="25">
         <v>40074</v>
       </c>
       <c r="H31" s="25">
         <v>42161</v>
       </c>
       <c r="I31" s="25">
         <v>41302</v>
       </c>
       <c r="J31" s="25">
         <v>40680</v>
       </c>
@@ -5008,52 +5077,55 @@
       </c>
       <c r="P31" s="25">
         <v>25142</v>
       </c>
       <c r="Q31" s="25">
         <v>23836</v>
       </c>
       <c r="R31" s="25">
         <v>21890</v>
       </c>
       <c r="S31" s="25">
         <v>22202</v>
       </c>
       <c r="T31" s="25">
         <v>21107</v>
       </c>
       <c r="U31" s="25">
         <v>20652</v>
       </c>
       <c r="V31" s="25">
         <v>19644</v>
       </c>
       <c r="W31" s="25">
         <v>19289</v>
       </c>
-    </row>
-    <row r="32" spans="1:23">
+      <c r="X31" s="25">
+        <v>19527</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24">
       <c r="B32" s="11" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="25">
         <v>10936</v>
       </c>
       <c r="E32" s="25">
         <v>12779</v>
       </c>
       <c r="F32" s="25">
         <v>31304</v>
       </c>
       <c r="G32" s="25">
         <v>13442</v>
       </c>
       <c r="H32" s="25">
         <v>16431</v>
       </c>
       <c r="I32" s="25">
         <v>53712</v>
       </c>
       <c r="J32" s="25">
         <v>13852</v>
       </c>
@@ -5074,52 +5146,55 @@
       </c>
       <c r="P32" s="25">
         <v>16902</v>
       </c>
       <c r="Q32" s="25">
         <v>20812</v>
       </c>
       <c r="R32" s="25">
         <v>21004</v>
       </c>
       <c r="S32" s="25">
         <v>29975</v>
       </c>
       <c r="T32" s="25">
         <v>37913</v>
       </c>
       <c r="U32" s="25">
         <v>51356</v>
       </c>
       <c r="V32" s="25">
         <v>69728</v>
       </c>
       <c r="W32" s="25">
         <v>79618</v>
       </c>
-    </row>
-    <row r="33" spans="1:23">
+      <c r="X32" s="25">
+        <v>88366</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24">
       <c r="B33" s="11" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="25">
         <v>8254</v>
       </c>
       <c r="E33" s="25">
         <v>8995</v>
       </c>
       <c r="F33" s="25">
         <v>10381</v>
       </c>
       <c r="G33" s="25">
         <v>12907</v>
       </c>
       <c r="H33" s="25">
         <v>8950</v>
       </c>
       <c r="I33" s="25">
         <v>10008</v>
       </c>
       <c r="J33" s="25">
         <v>11434</v>
       </c>
@@ -5140,52 +5215,55 @@
       </c>
       <c r="P33" s="25">
         <v>9843</v>
       </c>
       <c r="Q33" s="25">
         <v>10670</v>
       </c>
       <c r="R33" s="24">
         <v>12021</v>
       </c>
       <c r="S33" s="24">
         <v>13330</v>
       </c>
       <c r="T33" s="24">
         <v>10324</v>
       </c>
       <c r="U33" s="24">
         <v>11630</v>
       </c>
       <c r="V33" s="24">
         <v>13596</v>
       </c>
       <c r="W33" s="24">
         <v>15352</v>
       </c>
-    </row>
-    <row r="34" spans="1:23">
+      <c r="X33" s="24">
+        <v>11060</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24">
       <c r="B34" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="8"/>
       <c r="D34" s="25">
         <v>29215</v>
       </c>
       <c r="E34" s="25">
         <v>29209</v>
       </c>
       <c r="F34" s="25">
         <v>23005</v>
       </c>
       <c r="G34" s="25">
         <v>13303</v>
       </c>
       <c r="H34" s="25">
         <v>42809</v>
       </c>
       <c r="I34" s="25">
         <v>42774</v>
       </c>
       <c r="J34" s="25">
         <v>26269</v>
       </c>
@@ -5206,52 +5284,55 @@
       </c>
       <c r="P34" s="25">
         <v>21837</v>
       </c>
       <c r="Q34" s="25">
         <v>21366</v>
       </c>
       <c r="R34" s="25">
         <v>8325</v>
       </c>
       <c r="S34" s="25">
         <v>4753</v>
       </c>
       <c r="T34" s="25">
         <v>22950</v>
       </c>
       <c r="U34" s="25">
         <v>22925</v>
       </c>
       <c r="V34" s="25">
         <v>5911</v>
       </c>
       <c r="W34" s="25">
         <v>5911</v>
       </c>
-    </row>
-    <row r="35" spans="1:23">
+      <c r="X34" s="25">
+        <v>6561</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24">
       <c r="B35" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="8"/>
       <c r="D35" s="25">
         <v>1051</v>
       </c>
       <c r="E35" s="25">
         <v>235</v>
       </c>
       <c r="F35" s="25">
         <v>235</v>
       </c>
       <c r="G35" s="25">
         <v>235</v>
       </c>
       <c r="H35" s="25">
         <v>261</v>
       </c>
       <c r="I35" s="25">
         <v>261</v>
       </c>
       <c r="J35" s="25">
         <v>261</v>
       </c>
@@ -5272,52 +5353,55 @@
       </c>
       <c r="P35" s="25">
         <v>289</v>
       </c>
       <c r="Q35" s="25">
         <v>289</v>
       </c>
       <c r="R35" s="25">
         <v>289</v>
       </c>
       <c r="S35" s="25">
         <v>289</v>
       </c>
       <c r="T35" s="25">
         <v>302</v>
       </c>
       <c r="U35" s="25">
         <v>302</v>
       </c>
       <c r="V35" s="25">
         <v>302</v>
       </c>
       <c r="W35" s="25">
         <v>302</v>
       </c>
-    </row>
-    <row r="36" spans="1:23">
+      <c r="X35" s="25">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="36" spans="1:24">
       <c r="B36" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="8"/>
       <c r="D36" s="25">
         <v>0</v>
       </c>
       <c r="E36" s="25">
         <v>0</v>
       </c>
       <c r="F36" s="25">
         <v>0</v>
       </c>
       <c r="G36" s="25">
         <v>0</v>
       </c>
       <c r="H36" s="25">
         <v>0</v>
       </c>
       <c r="I36" s="25">
         <v>0</v>
       </c>
       <c r="J36" s="25">
         <v>0</v>
       </c>
@@ -5336,52 +5420,55 @@
       <c r="O36" s="25"/>
       <c r="P36" s="25">
         <v>0</v>
       </c>
       <c r="Q36" s="25">
         <v>0</v>
       </c>
       <c r="R36" s="25">
         <v>0</v>
       </c>
       <c r="S36" s="25">
         <v>0</v>
       </c>
       <c r="T36" s="25">
         <v>0</v>
       </c>
       <c r="U36" s="25">
         <v>0</v>
       </c>
       <c r="V36" s="25">
         <v>0</v>
       </c>
       <c r="W36" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:23">
+      <c r="X36" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24">
       <c r="B37" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="8"/>
       <c r="D37" s="25">
         <v>18353</v>
       </c>
       <c r="E37" s="25">
         <v>22834</v>
       </c>
       <c r="F37" s="25">
         <v>21669</v>
       </c>
       <c r="G37" s="25">
         <v>18647</v>
       </c>
       <c r="H37" s="25">
         <v>28656</v>
       </c>
       <c r="I37" s="25">
         <v>35357</v>
       </c>
       <c r="J37" s="25">
         <v>31695</v>
       </c>
@@ -5402,52 +5489,55 @@
       </c>
       <c r="P37" s="25">
         <v>22157</v>
       </c>
       <c r="Q37" s="25">
         <v>18740</v>
       </c>
       <c r="R37" s="25">
         <v>16533</v>
       </c>
       <c r="S37" s="52">
         <v>19048</v>
       </c>
       <c r="T37" s="52">
         <v>22337</v>
       </c>
       <c r="U37" s="52">
         <v>20509</v>
       </c>
       <c r="V37" s="52">
         <v>18742</v>
       </c>
       <c r="W37" s="52">
         <v>16507</v>
       </c>
-    </row>
-    <row r="38" spans="1:23" ht="13">
+      <c r="X37" s="52">
+        <v>20664</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" s="41"/>
       <c r="B38" s="35" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="36"/>
       <c r="D38" s="37">
         <v>211772</v>
       </c>
       <c r="E38" s="37">
         <v>261880</v>
       </c>
       <c r="F38" s="37">
         <v>330618</v>
       </c>
       <c r="G38" s="37">
         <v>343431</v>
       </c>
       <c r="H38" s="37">
         <v>429242</v>
       </c>
       <c r="I38" s="37">
         <v>451459</v>
       </c>
       <c r="J38" s="37">
         <v>313550</v>
@@ -5469,52 +5559,55 @@
       </c>
       <c r="P38" s="37">
         <v>291891</v>
       </c>
       <c r="Q38" s="37">
         <v>266890.70804</v>
       </c>
       <c r="R38" s="37">
         <v>273946.94842999999</v>
       </c>
       <c r="S38" s="37">
         <v>269141</v>
       </c>
       <c r="T38" s="37">
         <v>301071.20749</v>
       </c>
       <c r="U38" s="37">
         <v>348272</v>
       </c>
       <c r="V38" s="37">
         <v>288536</v>
       </c>
       <c r="W38" s="37">
         <v>299559</v>
       </c>
-    </row>
-    <row r="39" spans="1:23">
+      <c r="X38" s="37">
+        <v>286487</v>
+      </c>
+    </row>
+    <row r="39" spans="1:24">
       <c r="B39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="24">
         <v>7589</v>
       </c>
       <c r="E39" s="24">
         <v>7760</v>
       </c>
       <c r="F39" s="24">
         <v>8224</v>
       </c>
       <c r="G39" s="24">
         <v>8602</v>
       </c>
       <c r="H39" s="24">
         <v>9039</v>
       </c>
       <c r="I39" s="24">
         <v>9408</v>
       </c>
       <c r="J39" s="24">
         <v>9937</v>
       </c>
@@ -5535,52 +5628,55 @@
       </c>
       <c r="P39" s="24">
         <v>10076</v>
       </c>
       <c r="Q39" s="24">
         <v>10333</v>
       </c>
       <c r="R39" s="24">
         <v>10413.26693</v>
       </c>
       <c r="S39" s="24">
         <v>10370</v>
       </c>
       <c r="T39" s="24">
         <v>10485.620779999999</v>
       </c>
       <c r="U39" s="24">
         <v>10731</v>
       </c>
       <c r="V39" s="24">
         <v>10865</v>
       </c>
       <c r="W39" s="24">
         <v>10788</v>
       </c>
-    </row>
-    <row r="40" spans="1:23">
+      <c r="X39" s="24">
+        <v>10730</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24">
       <c r="B40" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C40" s="8"/>
       <c r="D40" s="25">
         <v>56369</v>
       </c>
       <c r="E40" s="25">
         <v>50955</v>
       </c>
       <c r="F40" s="25">
         <v>70250</v>
       </c>
       <c r="G40" s="25">
         <v>74447</v>
       </c>
       <c r="H40" s="25">
         <v>148702</v>
       </c>
       <c r="I40" s="25">
         <v>228397</v>
       </c>
       <c r="J40" s="25">
         <v>219099</v>
       </c>
@@ -5601,52 +5697,55 @@
       </c>
       <c r="P40" s="25">
         <v>190809</v>
       </c>
       <c r="Q40" s="25">
         <v>162615</v>
       </c>
       <c r="R40" s="25">
         <v>200342</v>
       </c>
       <c r="S40" s="25">
         <v>192338</v>
       </c>
       <c r="T40" s="25">
         <v>211283</v>
       </c>
       <c r="U40" s="25">
         <v>189094</v>
       </c>
       <c r="V40" s="25">
         <v>187105</v>
       </c>
       <c r="W40" s="25">
         <v>184407</v>
       </c>
-    </row>
-    <row r="41" spans="1:23">
+      <c r="X40" s="25">
+        <v>246079</v>
+      </c>
+    </row>
+    <row r="41" spans="1:24">
       <c r="B41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C41" s="4"/>
       <c r="D41" s="24">
         <v>1654</v>
       </c>
       <c r="E41" s="24">
         <v>669</v>
       </c>
       <c r="F41" s="24">
         <v>650</v>
       </c>
       <c r="G41" s="24">
         <v>629</v>
       </c>
       <c r="H41" s="24">
         <v>11033</v>
       </c>
       <c r="I41" s="24">
         <v>10671</v>
       </c>
       <c r="J41" s="24">
         <v>9856</v>
       </c>
@@ -5667,52 +5766,55 @@
       </c>
       <c r="P41" s="24">
         <v>5542</v>
       </c>
       <c r="Q41" s="24">
         <v>4724</v>
       </c>
       <c r="R41" s="24">
         <v>3920.33788</v>
       </c>
       <c r="S41" s="24">
         <v>3879</v>
       </c>
       <c r="T41" s="24">
         <v>3038.4618799999998</v>
       </c>
       <c r="U41" s="24">
         <v>2119</v>
       </c>
       <c r="V41" s="24">
         <v>1463</v>
       </c>
       <c r="W41" s="24">
         <v>756</v>
       </c>
-    </row>
-    <row r="42" spans="1:23">
+      <c r="X41" s="24">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="42" spans="1:24">
       <c r="B42" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C42" s="8"/>
       <c r="D42" s="25">
         <v>1924</v>
       </c>
       <c r="E42" s="25">
         <v>2844</v>
       </c>
       <c r="F42" s="25">
         <v>2958</v>
       </c>
       <c r="G42" s="25">
         <v>3095</v>
       </c>
       <c r="H42" s="25">
         <v>3253</v>
       </c>
       <c r="I42" s="25">
         <v>3387</v>
       </c>
       <c r="J42" s="25">
         <v>3579</v>
       </c>
@@ -5733,52 +5835,55 @@
       </c>
       <c r="P42" s="25">
         <v>3631</v>
       </c>
       <c r="Q42" s="25">
         <v>3725</v>
       </c>
       <c r="R42" s="25">
         <v>3755</v>
       </c>
       <c r="S42" s="25">
         <v>3739</v>
       </c>
       <c r="T42" s="25">
         <v>3781</v>
       </c>
       <c r="U42" s="25">
         <v>3871</v>
       </c>
       <c r="V42" s="25">
         <v>3920</v>
       </c>
       <c r="W42" s="25">
         <v>3892</v>
       </c>
-    </row>
-    <row r="43" spans="1:23">
+      <c r="X42" s="25">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="43" spans="1:24">
       <c r="B43" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C43" s="4"/>
       <c r="D43" s="24">
         <v>119339</v>
       </c>
       <c r="E43" s="24">
         <v>113510</v>
       </c>
       <c r="F43" s="24">
         <v>107568</v>
       </c>
       <c r="G43" s="24">
         <v>101435</v>
       </c>
       <c r="H43" s="24">
         <v>93455</v>
       </c>
       <c r="I43" s="24">
         <v>90514</v>
       </c>
       <c r="J43" s="24">
         <v>84324</v>
       </c>
@@ -5799,52 +5904,55 @@
       </c>
       <c r="P43" s="24">
         <v>62625</v>
       </c>
       <c r="Q43" s="24">
         <v>59198</v>
       </c>
       <c r="R43" s="24">
         <v>57496</v>
       </c>
       <c r="S43" s="24">
         <v>54002</v>
       </c>
       <c r="T43" s="24">
         <v>52098</v>
       </c>
       <c r="U43" s="24">
         <v>46524</v>
       </c>
       <c r="V43" s="24">
         <v>45342</v>
       </c>
       <c r="W43" s="24">
         <v>43245</v>
       </c>
-    </row>
-    <row r="44" spans="1:23">
+      <c r="X43" s="24">
+        <v>41572</v>
+      </c>
+    </row>
+    <row r="44" spans="1:24">
       <c r="B44" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="8"/>
       <c r="D44" s="25">
         <v>72590</v>
       </c>
       <c r="E44" s="25">
         <v>74765</v>
       </c>
       <c r="F44" s="25">
         <v>76576</v>
       </c>
       <c r="G44" s="25">
         <v>75242</v>
       </c>
       <c r="H44" s="25">
         <v>44311</v>
       </c>
       <c r="I44" s="25">
         <v>22286</v>
       </c>
       <c r="J44" s="25">
         <v>26125</v>
       </c>
@@ -5865,52 +5973,55 @@
       </c>
       <c r="P44" s="25">
         <v>18569</v>
       </c>
       <c r="Q44" s="25">
         <v>19709</v>
       </c>
       <c r="R44" s="25">
         <v>18561</v>
       </c>
       <c r="S44" s="25">
         <v>18091</v>
       </c>
       <c r="T44" s="25">
         <v>15785</v>
       </c>
       <c r="U44" s="25">
         <v>15041</v>
       </c>
       <c r="V44" s="25">
         <v>17864</v>
       </c>
       <c r="W44" s="25">
         <v>18501</v>
       </c>
-    </row>
-    <row r="45" spans="1:23">
+      <c r="X44" s="25">
+        <v>16881</v>
+      </c>
+    </row>
+    <row r="45" spans="1:24">
       <c r="B45" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="4"/>
       <c r="D45" s="24">
         <v>28030</v>
       </c>
       <c r="E45" s="24">
         <v>28040</v>
       </c>
       <c r="F45" s="24">
         <v>28043</v>
       </c>
       <c r="G45" s="24">
         <v>28721</v>
       </c>
       <c r="H45" s="24">
         <v>18641</v>
       </c>
       <c r="I45" s="24">
         <v>17943</v>
       </c>
       <c r="J45" s="24">
         <v>18015</v>
       </c>
@@ -5931,52 +6042,55 @@
       </c>
       <c r="P45" s="24">
         <v>20372</v>
       </c>
       <c r="Q45" s="24">
         <v>9422</v>
       </c>
       <c r="R45" s="24">
         <v>9262</v>
       </c>
       <c r="S45" s="24">
         <v>10904</v>
       </c>
       <c r="T45" s="24">
         <v>8413</v>
       </c>
       <c r="U45" s="24">
         <v>8552</v>
       </c>
       <c r="V45" s="24">
         <v>8269</v>
       </c>
       <c r="W45" s="24">
         <v>7761</v>
       </c>
-    </row>
-    <row r="46" spans="1:23">
+      <c r="X45" s="24">
+        <v>5525</v>
+      </c>
+    </row>
+    <row r="46" spans="1:24">
       <c r="B46" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C46" s="8"/>
       <c r="D46" s="25">
         <v>5422</v>
       </c>
       <c r="E46" s="25">
         <v>5138</v>
       </c>
       <c r="F46" s="25">
         <v>4886</v>
       </c>
       <c r="G46" s="25">
         <v>4736</v>
       </c>
       <c r="H46" s="25">
         <v>8115</v>
       </c>
       <c r="I46" s="25">
         <v>7881</v>
       </c>
       <c r="J46" s="25">
         <v>7677</v>
       </c>
@@ -5997,52 +6111,55 @@
       </c>
       <c r="P46" s="25">
         <v>0</v>
       </c>
       <c r="Q46" s="25">
         <v>0</v>
       </c>
       <c r="R46" s="25">
         <v>0</v>
       </c>
       <c r="S46" s="25">
         <v>0</v>
       </c>
       <c r="T46" s="25">
         <v>0</v>
       </c>
       <c r="U46" s="25">
         <v>0</v>
       </c>
       <c r="V46" s="25">
         <v>0</v>
       </c>
       <c r="W46" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="47" spans="1:23" ht="13">
+      <c r="X46" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:24">
       <c r="A47" s="41"/>
       <c r="B47" s="35" t="s">
         <v>43</v>
       </c>
       <c r="C47" s="36"/>
       <c r="D47" s="37">
         <v>292917</v>
       </c>
       <c r="E47" s="37">
         <v>283681</v>
       </c>
       <c r="F47" s="37">
         <v>299155</v>
       </c>
       <c r="G47" s="37">
         <v>296907</v>
       </c>
       <c r="H47" s="37">
         <v>336549</v>
       </c>
       <c r="I47" s="37">
         <v>390487</v>
       </c>
       <c r="J47" s="37">
         <v>378612</v>
@@ -6064,52 +6181,55 @@
       </c>
       <c r="P47" s="37">
         <v>311624</v>
       </c>
       <c r="Q47" s="37">
         <v>269726</v>
       </c>
       <c r="R47" s="37">
         <v>303749.60481000005</v>
       </c>
       <c r="S47" s="37">
         <v>293323</v>
       </c>
       <c r="T47" s="37">
         <v>304884.08265999996</v>
       </c>
       <c r="U47" s="37">
         <v>275932</v>
       </c>
       <c r="V47" s="37">
         <v>274828</v>
       </c>
       <c r="W47" s="37">
         <v>269350</v>
       </c>
-    </row>
-    <row r="48" spans="1:23">
+      <c r="X47" s="37">
+        <v>325318</v>
+      </c>
+    </row>
+    <row r="48" spans="1:24">
       <c r="B48" s="11" t="s">
         <v>45</v>
       </c>
       <c r="C48" s="8"/>
       <c r="D48" s="25">
         <v>82050</v>
       </c>
       <c r="E48" s="25">
         <v>82050</v>
       </c>
       <c r="F48" s="25">
         <v>140000</v>
       </c>
       <c r="G48" s="25">
         <v>140000</v>
       </c>
       <c r="H48" s="25">
         <v>140000</v>
       </c>
       <c r="I48" s="25">
         <v>178000</v>
       </c>
       <c r="J48" s="25">
         <v>178000</v>
       </c>
@@ -6130,52 +6250,55 @@
       </c>
       <c r="P48" s="25">
         <v>178000</v>
       </c>
       <c r="Q48" s="25">
         <v>178000</v>
       </c>
       <c r="R48" s="25">
         <v>389132.54154000001</v>
       </c>
       <c r="S48" s="25">
         <v>389133</v>
       </c>
       <c r="T48" s="25">
         <v>389132.54154000001</v>
       </c>
       <c r="U48" s="25">
         <v>389133</v>
       </c>
       <c r="V48" s="25">
         <v>389133</v>
       </c>
       <c r="W48" s="25">
         <v>389133</v>
       </c>
-    </row>
-    <row r="49" spans="1:23">
+      <c r="X48" s="25">
+        <v>519204</v>
+      </c>
+    </row>
+    <row r="49" spans="1:24">
       <c r="B49" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C49" s="8"/>
       <c r="D49" s="25">
         <v>-4654</v>
       </c>
       <c r="E49" s="25">
         <v>-4654</v>
       </c>
       <c r="F49" s="25">
         <v>-4654</v>
       </c>
       <c r="G49" s="25">
         <v>-4312</v>
       </c>
       <c r="H49" s="25">
         <v>-4312</v>
       </c>
       <c r="I49" s="25">
         <v>-3533</v>
       </c>
       <c r="J49" s="25">
         <v>-3533</v>
       </c>
@@ -6196,52 +6319,55 @@
       </c>
       <c r="P49" s="25">
         <v>-3516</v>
       </c>
       <c r="Q49" s="25">
         <v>-3516</v>
       </c>
       <c r="R49" s="25">
         <v>-3515.9787700000002</v>
       </c>
       <c r="S49" s="25">
         <v>-3477</v>
       </c>
       <c r="T49" s="25">
         <v>-5651.9952399999993</v>
       </c>
       <c r="U49" s="25">
         <v>-9657</v>
       </c>
       <c r="V49" s="25">
         <v>-11846</v>
       </c>
       <c r="W49" s="25">
         <v>-14947</v>
       </c>
-    </row>
-    <row r="50" spans="1:23">
+      <c r="X49" s="25">
+        <v>-19608</v>
+      </c>
+    </row>
+    <row r="50" spans="1:24">
       <c r="B50" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C50" s="8"/>
       <c r="D50" s="25">
         <v>41684</v>
       </c>
       <c r="E50" s="25">
         <v>41684</v>
       </c>
       <c r="F50" s="25">
         <v>41684</v>
       </c>
       <c r="G50" s="25">
         <v>41684</v>
       </c>
       <c r="H50" s="25">
         <v>41684</v>
       </c>
       <c r="I50" s="25">
         <v>41684</v>
       </c>
       <c r="J50" s="25">
         <v>41684</v>
       </c>
@@ -6262,52 +6388,55 @@
       </c>
       <c r="P50" s="25">
         <v>41684</v>
       </c>
       <c r="Q50" s="25">
         <v>41684</v>
       </c>
       <c r="R50" s="25">
         <v>41683.975709999999</v>
       </c>
       <c r="S50" s="25">
         <v>41684</v>
       </c>
       <c r="T50" s="25">
         <v>41683.975709999999</v>
       </c>
       <c r="U50" s="25">
         <v>41684</v>
       </c>
       <c r="V50" s="25">
         <v>41684</v>
       </c>
       <c r="W50" s="25">
         <v>41684</v>
       </c>
-    </row>
-    <row r="51" spans="1:23">
+      <c r="X50" s="25">
+        <v>41684</v>
+      </c>
+    </row>
+    <row r="51" spans="1:24">
       <c r="B51" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C51" s="8"/>
       <c r="D51" s="25">
         <v>11169</v>
       </c>
       <c r="E51" s="25">
         <v>10734</v>
       </c>
       <c r="F51" s="25">
         <v>10307</v>
       </c>
       <c r="G51" s="25">
         <v>9881</v>
       </c>
       <c r="H51" s="25">
         <v>7007</v>
       </c>
       <c r="I51" s="25">
         <v>-608</v>
       </c>
       <c r="J51" s="25">
         <v>-1035</v>
       </c>
@@ -6328,102 +6457,108 @@
       </c>
       <c r="P51" s="25">
         <v>-4546.4959699999999</v>
       </c>
       <c r="Q51" s="25">
         <v>-4546.4959699999999</v>
       </c>
       <c r="R51" s="25">
         <v>0</v>
       </c>
       <c r="S51" s="25">
         <v>0</v>
       </c>
       <c r="T51" s="25">
         <v>0</v>
       </c>
       <c r="U51" s="25">
         <v>0</v>
       </c>
       <c r="V51" s="25">
         <v>0</v>
       </c>
       <c r="W51" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="52" spans="1:23">
+      <c r="X51" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:24">
       <c r="B52" s="11" t="s">
         <v>74</v>
       </c>
       <c r="C52" s="8"/>
       <c r="D52" s="25"/>
       <c r="E52" s="25"/>
       <c r="F52" s="25"/>
       <c r="G52" s="25"/>
       <c r="H52" s="25"/>
       <c r="I52" s="25"/>
       <c r="J52" s="25"/>
       <c r="K52" s="25"/>
       <c r="L52" s="25">
         <v>11534</v>
       </c>
       <c r="M52" s="25">
         <v>10337</v>
       </c>
       <c r="N52" s="25">
         <v>9910</v>
       </c>
       <c r="O52" s="25">
         <v>9484</v>
       </c>
       <c r="P52" s="25">
         <v>9343</v>
       </c>
       <c r="Q52" s="25">
         <v>8971</v>
       </c>
       <c r="R52" s="25">
         <v>10532</v>
       </c>
       <c r="S52" s="25">
         <v>10129</v>
       </c>
       <c r="T52" s="25">
         <v>9725.9927299999999</v>
       </c>
       <c r="U52" s="25">
         <v>9514</v>
       </c>
       <c r="V52" s="25">
         <v>9350</v>
       </c>
       <c r="W52" s="25">
         <v>9138</v>
       </c>
-    </row>
-    <row r="53" spans="1:23">
+      <c r="X52" s="25">
+        <v>8926</v>
+      </c>
+    </row>
+    <row r="53" spans="1:24">
       <c r="B53" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C53" s="8"/>
       <c r="D53" s="25">
         <v>127173</v>
       </c>
       <c r="E53" s="25">
         <v>127173</v>
       </c>
       <c r="F53" s="25">
         <v>69223</v>
       </c>
       <c r="G53" s="25">
         <v>69223</v>
       </c>
       <c r="H53" s="25">
         <v>253363</v>
       </c>
       <c r="I53" s="25">
         <v>281114</v>
       </c>
       <c r="J53" s="25">
         <v>215364</v>
       </c>
@@ -6444,52 +6579,55 @@
       </c>
       <c r="P53" s="25">
         <v>506823.94586999982</v>
       </c>
       <c r="Q53" s="25">
         <v>506824</v>
       </c>
       <c r="R53" s="25">
         <v>475952.91194999986</v>
       </c>
       <c r="S53" s="25">
         <v>404913</v>
       </c>
       <c r="T53" s="25">
         <v>516279.43498999998</v>
       </c>
       <c r="U53" s="25">
         <v>516279</v>
       </c>
       <c r="V53" s="25">
         <v>493967</v>
       </c>
       <c r="W53" s="25">
         <v>493968</v>
       </c>
-    </row>
-    <row r="54" spans="1:23">
+      <c r="X53" s="25">
+        <v>451753</v>
+      </c>
+    </row>
+    <row r="54" spans="1:24">
       <c r="B54" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C54" s="8"/>
       <c r="D54" s="25">
         <v>23544</v>
       </c>
       <c r="E54" s="25">
         <v>64341</v>
       </c>
       <c r="F54" s="25">
         <v>131547</v>
       </c>
       <c r="G54" s="25">
         <v>200055</v>
       </c>
       <c r="H54" s="25">
         <v>0</v>
       </c>
       <c r="I54" s="25">
         <v>0</v>
       </c>
       <c r="J54" s="25">
         <v>96128</v>
       </c>
@@ -6510,52 +6648,55 @@
       </c>
       <c r="P54" s="25">
         <v>0</v>
       </c>
       <c r="Q54" s="25">
         <v>40792</v>
       </c>
       <c r="R54" s="25">
         <v>0</v>
       </c>
       <c r="S54" s="25">
         <v>110474</v>
       </c>
       <c r="T54" s="25">
         <v>0</v>
       </c>
       <c r="U54" s="25">
         <v>52813</v>
       </c>
       <c r="V54" s="25">
         <v>91929</v>
       </c>
       <c r="W54" s="25">
         <v>121596</v>
       </c>
-    </row>
-    <row r="55" spans="1:23">
+      <c r="X54" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:24">
       <c r="B55" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C55" s="8"/>
       <c r="D55" s="25">
         <v>60212</v>
       </c>
       <c r="E55" s="25">
         <v>67337</v>
       </c>
       <c r="F55" s="25">
         <v>81022</v>
       </c>
       <c r="G55" s="25">
         <v>93225</v>
       </c>
       <c r="H55" s="25">
         <v>91991</v>
       </c>
       <c r="I55" s="25">
         <v>101689</v>
       </c>
       <c r="J55" s="25">
         <v>107567</v>
       </c>
@@ -6576,52 +6717,55 @@
       </c>
       <c r="P55" s="25">
         <v>131133</v>
       </c>
       <c r="Q55" s="25">
         <v>136558</v>
       </c>
       <c r="R55" s="25">
         <v>0</v>
       </c>
       <c r="S55" s="25">
         <v>0</v>
       </c>
       <c r="T55" s="25">
         <v>0</v>
       </c>
       <c r="U55" s="25">
         <v>0</v>
       </c>
       <c r="V55" s="25">
         <v>0</v>
       </c>
       <c r="W55" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="56" spans="1:23" ht="13">
+      <c r="X55" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:24">
       <c r="A56" s="41"/>
       <c r="B56" s="35" t="s">
         <v>44</v>
       </c>
       <c r="C56" s="36"/>
       <c r="D56" s="37">
         <v>341178</v>
       </c>
       <c r="E56" s="37">
         <v>388665</v>
       </c>
       <c r="F56" s="37">
         <v>469129</v>
       </c>
       <c r="G56" s="37">
         <v>549756</v>
       </c>
       <c r="H56" s="37">
         <v>529733</v>
       </c>
       <c r="I56" s="37">
         <v>598346</v>
       </c>
       <c r="J56" s="37">
         <v>634175</v>
@@ -6643,52 +6787,55 @@
       </c>
       <c r="P56" s="37">
         <v>858921.44989999989</v>
       </c>
       <c r="Q56" s="37">
         <v>904766.50402999995</v>
       </c>
       <c r="R56" s="37">
         <v>913785.45042999985</v>
       </c>
       <c r="S56" s="37">
         <v>952856</v>
       </c>
       <c r="T56" s="37">
         <v>951169.94972999999</v>
       </c>
       <c r="U56" s="37">
         <v>999766</v>
       </c>
       <c r="V56" s="37">
         <v>1014217</v>
       </c>
       <c r="W56" s="37">
         <v>1040572</v>
       </c>
-    </row>
-    <row r="57" spans="1:23" ht="13">
+      <c r="X56" s="37">
+        <v>1001959</v>
+      </c>
+    </row>
+    <row r="57" spans="1:24">
       <c r="B57" s="32" t="s">
         <v>51</v>
       </c>
       <c r="C57" s="33"/>
       <c r="D57" s="34">
         <v>845867</v>
       </c>
       <c r="E57" s="34">
         <v>934226</v>
       </c>
       <c r="F57" s="34">
         <v>1098902</v>
       </c>
       <c r="G57" s="34">
         <v>1190094</v>
       </c>
       <c r="H57" s="34">
         <v>1295524</v>
       </c>
       <c r="I57" s="34">
         <v>1440292</v>
       </c>
       <c r="J57" s="34">
         <v>1326337</v>
       </c>
@@ -6708,110 +6855,115 @@
         <v>1420507.96447</v>
       </c>
       <c r="P57" s="34">
         <v>1462436.4498999999</v>
       </c>
       <c r="Q57" s="34">
         <v>1441383.2120699999</v>
       </c>
       <c r="R57" s="34">
         <v>1491482.00367</v>
       </c>
       <c r="S57" s="34">
         <v>1515320</v>
       </c>
       <c r="T57" s="34">
         <v>1557125.23988</v>
       </c>
       <c r="U57" s="34">
         <v>1623970</v>
       </c>
       <c r="V57" s="34">
         <v>1577581</v>
       </c>
       <c r="W57" s="34">
         <v>1609481</v>
+      </c>
+      <c r="X57" s="34">
+        <v>1613764</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" scale="47" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FF74D65C"/>
   </sheetPr>
-  <dimension ref="A2:AI34"/>
+  <dimension ref="A2:AK34"/>
   <sheetViews>
     <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="M1" activePane="topRight" state="frozen"/>
+      <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="1.81640625" style="40" customWidth="1"/>
+    <col min="1" max="1" width="1.85546875" style="40" customWidth="1"/>
     <col min="2" max="2" width="34" style="2" bestFit="1" customWidth="1"/>
-    <col min="3" max="25" width="9.54296875" style="1" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="36" max="16384" width="9.1796875" style="1"/>
+    <col min="3" max="25" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="9.5703125" style="1" customWidth="1"/>
+    <col min="27" max="27" width="10.28515625" style="1" customWidth="1"/>
+    <col min="28" max="29" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" style="1"/>
+    <col min="32" max="37" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:35" ht="27" customHeight="1">
+    <row r="2" spans="1:37" ht="27" customHeight="1">
       <c r="C2" s="61"/>
       <c r="D2" s="61"/>
       <c r="E2" s="61"/>
       <c r="G2" s="49"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
       <c r="K2" s="62"/>
       <c r="L2" s="62"/>
       <c r="M2" s="62"/>
       <c r="N2" s="62"/>
       <c r="O2" s="62"/>
       <c r="P2" s="62"/>
       <c r="Q2" s="62"/>
       <c r="R2" s="62"/>
       <c r="S2" s="62"/>
       <c r="T2" s="62"/>
       <c r="U2" s="62"/>
       <c r="V2" s="62"/>
       <c r="W2" s="62"/>
       <c r="X2" s="62"/>
       <c r="Y2" s="62"/>
-    </row>
-    <row r="3" spans="1:35" ht="13">
+      <c r="Z2" s="62"/>
+    </row>
+    <row r="3" spans="1:37">
       <c r="C3" s="63">
         <v>2020</v>
       </c>
       <c r="D3" s="63">
         <v>2020</v>
       </c>
       <c r="E3" s="63">
         <v>2020</v>
       </c>
       <c r="F3" s="63">
         <v>2020</v>
       </c>
       <c r="G3" s="63">
         <v>2021</v>
       </c>
       <c r="H3" s="63">
         <v>2021</v>
       </c>
       <c r="I3" s="63">
         <v>2021</v>
       </c>
       <c r="J3" s="63">
         <v>2021</v>
       </c>
       <c r="K3" s="63">
@@ -6831,52 +6983,53 @@
       </c>
       <c r="P3" s="63">
         <v>2023</v>
       </c>
       <c r="Q3" s="63">
         <v>2023</v>
       </c>
       <c r="R3" s="63">
         <v>2023</v>
       </c>
       <c r="S3" s="63">
         <v>2024</v>
       </c>
       <c r="T3" s="63">
         <v>2024</v>
       </c>
       <c r="U3" s="63">
         <v>2024</v>
       </c>
       <c r="V3" s="63">
         <v>2024</v>
       </c>
       <c r="W3" s="63"/>
       <c r="X3" s="63"/>
       <c r="Y3" s="63"/>
-    </row>
-    <row r="4" spans="1:35" s="7" customFormat="1" ht="17.25" customHeight="1">
+      <c r="Z3" s="63"/>
+    </row>
+    <row r="4" spans="1:37" s="7" customFormat="1" ht="17.25" customHeight="1">
       <c r="A4" s="64"/>
       <c r="B4" s="38" t="s">
         <v>54</v>
       </c>
       <c r="C4" s="39" t="s">
         <v>60</v>
       </c>
       <c r="D4" s="39" t="s">
         <v>61</v>
       </c>
       <c r="E4" s="39" t="s">
         <v>62</v>
       </c>
       <c r="F4" s="39" t="s">
         <v>59</v>
       </c>
       <c r="G4" s="39" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="39" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="39" t="s">
         <v>4</v>
       </c>
@@ -6906,112 +7059,120 @@
       </c>
       <c r="R4" s="39" t="s">
         <v>71</v>
       </c>
       <c r="S4" s="39" t="s">
         <v>72</v>
       </c>
       <c r="T4" s="39" t="s">
         <v>73</v>
       </c>
       <c r="U4" s="39" t="s">
         <v>75</v>
       </c>
       <c r="V4" s="39" t="s">
         <v>76</v>
       </c>
       <c r="W4" s="39" t="s">
         <v>77</v>
       </c>
       <c r="X4" s="39" t="s">
         <v>78</v>
       </c>
       <c r="Y4" s="39" t="s">
         <v>79</v>
       </c>
-      <c r="Z4" s="57"/>
-      <c r="AA4" s="39" t="s">
+      <c r="Z4" s="39" t="s">
         <v>80</v>
       </c>
+      <c r="AA4" s="57"/>
       <c r="AB4" s="39" t="s">
         <v>81</v>
       </c>
       <c r="AC4" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="AD4" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="AE4" s="39">
+      <c r="AF4" s="39">
         <v>2020</v>
       </c>
-      <c r="AF4" s="39">
+      <c r="AG4" s="39">
         <v>2021</v>
       </c>
-      <c r="AG4" s="39">
+      <c r="AH4" s="39">
         <v>2022</v>
       </c>
-      <c r="AH4" s="39">
+      <c r="AI4" s="39">
         <v>2023</v>
       </c>
-      <c r="AI4" s="39">
+      <c r="AJ4" s="39">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:35" ht="10.5" customHeight="1">
+      <c r="AK4" s="39">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37" ht="10.5" customHeight="1">
       <c r="B5" s="12"/>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
       <c r="F5" s="13"/>
       <c r="G5" s="13"/>
       <c r="H5" s="13"/>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="13"/>
       <c r="L5" s="13"/>
       <c r="M5" s="13"/>
       <c r="N5" s="13"/>
       <c r="O5" s="13"/>
       <c r="P5" s="13"/>
       <c r="Q5" s="13"/>
       <c r="R5" s="19"/>
       <c r="S5" s="19"/>
       <c r="T5" s="19"/>
       <c r="U5" s="19"/>
       <c r="V5" s="19"/>
       <c r="W5" s="19"/>
       <c r="X5" s="19"/>
       <c r="Y5" s="19"/>
       <c r="Z5" s="19"/>
-      <c r="AA5" s="13"/>
+      <c r="AA5" s="19"/>
       <c r="AB5" s="13"/>
-      <c r="AC5" s="14"/>
-      <c r="AE5" s="13"/>
+      <c r="AC5" s="13"/>
+      <c r="AD5" s="14"/>
       <c r="AF5" s="13"/>
       <c r="AG5" s="13"/>
       <c r="AH5" s="13"/>
       <c r="AI5" s="13"/>
-    </row>
-    <row r="6" spans="1:35">
+      <c r="AJ5" s="13"/>
+      <c r="AK5" s="13"/>
+    </row>
+    <row r="6" spans="1:37">
       <c r="B6" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="23">
         <v>296560.43999999994</v>
       </c>
       <c r="D6" s="23">
         <v>250079.19999999995</v>
       </c>
       <c r="E6" s="23">
         <v>363777.38999999996</v>
       </c>
       <c r="F6" s="23">
         <v>354078.12</v>
       </c>
       <c r="G6" s="23">
         <v>444062.36999999994</v>
       </c>
       <c r="H6" s="23">
         <v>533840.81000000006</v>
       </c>
       <c r="I6" s="23">
         <v>580524.81999999995</v>
       </c>
       <c r="J6" s="23">
@@ -7040,77 +7201,83 @@
       </c>
       <c r="R6" s="23">
         <v>522969.6677600001</v>
       </c>
       <c r="S6" s="23">
         <v>483017.63880999997</v>
       </c>
       <c r="T6" s="23">
         <v>548771.19201</v>
       </c>
       <c r="U6" s="23">
         <v>604053.11215999979</v>
       </c>
       <c r="V6" s="23">
         <v>606208.78175000031</v>
       </c>
       <c r="W6" s="23">
         <v>750876.13594000007</v>
       </c>
       <c r="X6" s="23">
         <v>740998.76538999996</v>
       </c>
       <c r="Y6" s="23">
         <v>640362.75351000007</v>
       </c>
-      <c r="Z6" s="50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z6" s="23">
+        <v>523667.11424999969</v>
+      </c>
+      <c r="AA6" s="50"/>
       <c r="AB6" s="54">
-        <v>2738446.4365900005</v>
-[...4 lines deleted...]
-      <c r="AE6" s="5">
+        <v>2242050.7247299999</v>
+      </c>
+      <c r="AC6" s="54">
+        <v>2655904.7690899996</v>
+      </c>
+      <c r="AD6" s="6">
+        <v>0.18458727975917588</v>
+      </c>
+      <c r="AF6" s="5">
         <v>1264495.1499999999</v>
       </c>
-      <c r="AF6" s="5">
+      <c r="AG6" s="5">
         <v>2262518.1399999997</v>
       </c>
-      <c r="AG6" s="5">
+      <c r="AH6" s="5">
         <v>2610434.9400000004</v>
       </c>
-      <c r="AH6" s="5">
+      <c r="AI6" s="5">
         <v>2170657.8967700005</v>
       </c>
-      <c r="AI6" s="5">
+      <c r="AJ6" s="5">
         <v>2242050.7247299999</v>
       </c>
-    </row>
-    <row r="7" spans="1:35">
+      <c r="AK6" s="5">
+        <v>2655904.7690899996</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37">
       <c r="B7" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="23">
         <v>230966.58000000002</v>
       </c>
       <c r="D7" s="23">
         <v>198105.99999999997</v>
       </c>
       <c r="E7" s="23">
         <v>288120.42999999993</v>
       </c>
       <c r="F7" s="23">
         <v>277508.16000000009</v>
       </c>
       <c r="G7" s="23">
         <v>345399.38379999995</v>
       </c>
       <c r="H7" s="23">
         <v>417459.93521000003</v>
       </c>
       <c r="I7" s="23">
         <v>453562.13708999997</v>
       </c>
       <c r="J7" s="23">
@@ -7139,77 +7306,83 @@
       </c>
       <c r="R7" s="23">
         <v>421962.44762274914</v>
       </c>
       <c r="S7" s="23">
         <v>387928.58996205096</v>
       </c>
       <c r="T7" s="23">
         <v>438891.21757292113</v>
       </c>
       <c r="U7" s="23">
         <v>494148.67515786079</v>
       </c>
       <c r="V7" s="23">
         <v>489424.93592784117</v>
       </c>
       <c r="W7" s="23">
         <v>603153.96940849093</v>
       </c>
       <c r="X7" s="23">
         <v>597307.84702044912</v>
       </c>
       <c r="Y7" s="23">
         <v>516677.82854915014</v>
       </c>
-      <c r="Z7" s="50"/>
-[...9 lines deleted...]
-      <c r="AE7" s="23">
+      <c r="Z7" s="23">
+        <v>419687.89121112553</v>
+      </c>
+      <c r="AA7" s="50"/>
+      <c r="AB7" s="56">
+        <v>1810393.4186206739</v>
+      </c>
+      <c r="AC7" s="54">
+        <v>2136827.5361892157</v>
+      </c>
+      <c r="AD7" s="10">
+        <v>0.18031114906352763</v>
+      </c>
+      <c r="AF7" s="23">
         <v>994701.16999999993</v>
       </c>
-      <c r="AF7" s="23">
+      <c r="AG7" s="23">
         <v>1774393.8112000006</v>
       </c>
-      <c r="AG7" s="23">
+      <c r="AH7" s="23">
         <v>2098107.5179499998</v>
       </c>
-      <c r="AH7" s="23">
+      <c r="AI7" s="23">
         <v>1745275.3571894965</v>
       </c>
-      <c r="AI7" s="23">
+      <c r="AJ7" s="23">
         <v>1810393.4186206739</v>
       </c>
-    </row>
-    <row r="8" spans="1:35">
+      <c r="AK7" s="23">
+        <v>2136827.5361892157</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37">
       <c r="B8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="23">
         <v>56362.11</v>
       </c>
       <c r="D8" s="23">
         <v>42569.599899999972</v>
       </c>
       <c r="E8" s="23">
         <v>59763.887450000038</v>
       </c>
       <c r="F8" s="23">
         <v>57208.821149999974</v>
       </c>
       <c r="G8" s="23">
         <v>85251.477289999937</v>
       </c>
       <c r="H8" s="23">
         <v>82339.921689999945</v>
       </c>
       <c r="I8" s="23">
         <v>105074.50427999964</v>
       </c>
       <c r="J8" s="23">
@@ -7238,77 +7411,83 @@
       </c>
       <c r="R8" s="23">
         <v>67569.35848999978</v>
       </c>
       <c r="S8" s="23">
         <v>100876.87401999987</v>
       </c>
       <c r="T8" s="23">
         <v>83272.2290749721</v>
       </c>
       <c r="U8" s="23">
         <v>91693.309935027966</v>
       </c>
       <c r="V8" s="23">
         <v>74699.052208272973</v>
       </c>
       <c r="W8" s="23">
         <v>106678.15953999973</v>
       </c>
       <c r="X8" s="23">
         <v>92885.814840000065</v>
       </c>
       <c r="Y8" s="23">
         <v>74632.688046840485</v>
       </c>
-      <c r="Z8" s="50"/>
-[...9 lines deleted...]
-      <c r="AE8" s="5">
+      <c r="Z8" s="23">
+        <v>64125.129449698376</v>
+      </c>
+      <c r="AA8" s="50"/>
+      <c r="AB8" s="55">
+        <v>350541.46523827291</v>
+      </c>
+      <c r="AC8" s="54">
+        <v>338321.79187653866</v>
+      </c>
+      <c r="AD8" s="10">
+        <v>-3.4859423416365831E-2</v>
+      </c>
+      <c r="AF8" s="5">
         <v>215904.41849999997</v>
       </c>
-      <c r="AF8" s="5">
+      <c r="AG8" s="5">
         <v>369429.30678000039</v>
       </c>
-      <c r="AG8" s="5">
+      <c r="AH8" s="5">
         <v>384518.98988000024</v>
       </c>
-      <c r="AH8" s="5">
+      <c r="AI8" s="5">
         <v>342028.92885000003</v>
       </c>
-      <c r="AI8" s="5">
+      <c r="AJ8" s="5">
         <v>350541.46523827291</v>
       </c>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AK8" s="5">
+        <v>338321.79187653866</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37">
       <c r="B9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="23">
         <v>40098.072240000038</v>
       </c>
       <c r="D9" s="23">
         <v>68678.537949999969</v>
       </c>
       <c r="E9" s="23">
         <v>48523.311463915365</v>
       </c>
       <c r="F9" s="23">
         <v>43225.396406084634</v>
       </c>
       <c r="G9" s="23">
         <v>78699.280742184186</v>
       </c>
       <c r="H9" s="23">
         <v>94160.145599903699</v>
       </c>
       <c r="I9" s="23">
         <v>98435.359907911712</v>
       </c>
       <c r="J9" s="23">
@@ -7337,77 +7516,83 @@
       </c>
       <c r="R9" s="23">
         <v>55874</v>
       </c>
       <c r="S9" s="23">
         <v>80898</v>
       </c>
       <c r="T9" s="23">
         <v>59700.331786000002</v>
       </c>
       <c r="U9" s="23">
         <v>66331.668214000005</v>
       </c>
       <c r="V9" s="23">
         <v>55455.640196</v>
       </c>
       <c r="W9" s="23">
         <v>90883</v>
       </c>
       <c r="X9" s="23">
         <v>70440.333749999991</v>
       </c>
       <c r="Y9" s="23">
         <v>52432.798519999997</v>
       </c>
-      <c r="Z9" s="50"/>
-[...9 lines deleted...]
-      <c r="AE9" s="23">
+      <c r="Z9" s="23">
+        <v>38128.97421</v>
+      </c>
+      <c r="AA9" s="50"/>
+      <c r="AB9" s="56">
+        <v>262385.64019599999</v>
+      </c>
+      <c r="AC9" s="54">
+        <v>251885.10648000002</v>
+      </c>
+      <c r="AD9" s="10">
+        <v>-4.0019467940990094E-2</v>
+      </c>
+      <c r="AF9" s="23">
         <v>200525.31806000002</v>
       </c>
-      <c r="AF9" s="23">
+      <c r="AG9" s="23">
         <v>278855.88239000051</v>
       </c>
-      <c r="AG9" s="23">
+      <c r="AH9" s="23">
         <v>305214.47343767615</v>
       </c>
-      <c r="AH9" s="23">
+      <c r="AI9" s="23">
         <v>293755.28333000001</v>
       </c>
-      <c r="AI9" s="23">
+      <c r="AJ9" s="23">
         <v>262385.64019599999</v>
       </c>
-    </row>
-    <row r="10" spans="1:35">
+      <c r="AK9" s="23">
+        <v>251885.10648000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37">
       <c r="B10" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="23">
         <v>13521.13824000004</v>
       </c>
       <c r="D10" s="23">
         <v>80166.224939999986</v>
       </c>
       <c r="E10" s="23">
         <v>25641.898513915334</v>
       </c>
       <c r="F10" s="23">
         <v>24558.10293608471</v>
       </c>
       <c r="G10" s="23">
         <v>47486.96762218418</v>
       </c>
       <c r="H10" s="23">
         <v>80194.614589903722</v>
       </c>
       <c r="I10" s="23">
         <v>80287.43946791171</v>
       </c>
       <c r="J10" s="23">
@@ -7436,77 +7621,83 @@
       </c>
       <c r="R10" s="23">
         <v>61623</v>
       </c>
       <c r="S10" s="23">
         <v>45845</v>
       </c>
       <c r="T10" s="23">
         <v>33721</v>
       </c>
       <c r="U10" s="23">
         <v>38456</v>
       </c>
       <c r="V10" s="23">
         <v>35177.42</v>
       </c>
       <c r="W10" s="23">
         <v>52601.36</v>
       </c>
       <c r="X10" s="23">
         <v>38904.11</v>
       </c>
       <c r="Y10" s="23">
         <v>29454.75</v>
       </c>
-      <c r="Z10" s="50"/>
-[...9 lines deleted...]
-      <c r="AE10" s="5">
+      <c r="Z10" s="23">
+        <v>22693.167899115997</v>
+      </c>
+      <c r="AA10" s="50"/>
+      <c r="AB10" s="56">
+        <v>153199.41999999998</v>
+      </c>
+      <c r="AC10" s="54">
+        <v>143653.387899116</v>
+      </c>
+      <c r="AD10" s="10">
+        <v>-6.2311150400464865E-2</v>
+      </c>
+      <c r="AF10" s="5">
         <v>143887.36463000008</v>
       </c>
-      <c r="AF10" s="5">
+      <c r="AG10" s="5">
         <v>229684.28840000046</v>
       </c>
-      <c r="AG10" s="5">
+      <c r="AH10" s="5">
         <v>179914.64285767617</v>
       </c>
-      <c r="AH10" s="5">
+      <c r="AI10" s="5">
         <v>211285.78340076606</v>
       </c>
-      <c r="AI10" s="5">
+      <c r="AJ10" s="5">
         <v>153199.41999999998</v>
       </c>
-    </row>
-    <row r="11" spans="1:35">
+      <c r="AK10" s="5">
+        <v>143653.387899116</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37">
       <c r="B11" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="23">
         <v>39942.830160000041</v>
       </c>
       <c r="D11" s="23">
         <v>28689.690029999969</v>
       </c>
       <c r="E11" s="23">
         <v>43250.970540000068</v>
       </c>
       <c r="F11" s="23">
         <v>39489.120019999915</v>
       </c>
       <c r="G11" s="23">
         <v>70042.324020000015</v>
       </c>
       <c r="H11" s="23">
         <v>68937.407839999927</v>
       </c>
       <c r="I11" s="23">
         <v>92871.217279999633</v>
       </c>
       <c r="J11" s="23">
@@ -7535,77 +7726,83 @@
       </c>
       <c r="R11" s="23">
         <v>47036</v>
       </c>
       <c r="S11" s="23">
         <v>77665</v>
       </c>
       <c r="T11" s="23">
         <v>55901.331786000002</v>
       </c>
       <c r="U11" s="23">
         <v>61024.668214000005</v>
       </c>
       <c r="V11" s="23">
         <v>54416.640196</v>
       </c>
       <c r="W11" s="23">
         <v>88247</v>
       </c>
       <c r="X11" s="23">
         <v>67737.333750000005</v>
       </c>
       <c r="Y11" s="23">
         <v>50806.798520000004</v>
       </c>
-      <c r="Z11" s="50"/>
-[...9 lines deleted...]
-      <c r="AE11" s="23">
+      <c r="Z11" s="23">
+        <v>36110.667414749994</v>
+      </c>
+      <c r="AA11" s="50"/>
+      <c r="AB11" s="56">
+        <v>249007.64019599999</v>
+      </c>
+      <c r="AC11" s="54">
+        <v>242901.79968475</v>
+      </c>
+      <c r="AD11" s="10">
+        <v>-2.4520695455143238E-2</v>
+      </c>
+      <c r="AF11" s="23">
         <v>151372.61074999999</v>
       </c>
-      <c r="AF11" s="23">
+      <c r="AG11" s="23">
         <v>315531.6578900005</v>
       </c>
-      <c r="AG11" s="23">
+      <c r="AH11" s="23">
         <v>305927.57881300029</v>
       </c>
-      <c r="AH11" s="23">
+      <c r="AI11" s="23">
         <v>280138.99981000036</v>
       </c>
-      <c r="AI11" s="23">
+      <c r="AJ11" s="23">
         <v>249007.64019599999</v>
       </c>
-    </row>
-    <row r="12" spans="1:35">
+      <c r="AK11" s="23">
+        <v>242901.79968475</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37">
       <c r="B12" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="23">
         <v>12714.945291588399</v>
       </c>
       <c r="D12" s="23">
         <v>6021.4958775703999</v>
       </c>
       <c r="E12" s="23">
         <v>21759.748391901601</v>
       </c>
       <c r="F12" s="23">
         <v>20705.184718126493</v>
       </c>
       <c r="G12" s="23">
         <v>37100</v>
       </c>
       <c r="H12" s="23">
         <v>39017.508210280001</v>
       </c>
       <c r="I12" s="23">
         <v>65164.743871959996</v>
       </c>
       <c r="J12" s="23">
@@ -7634,77 +7831,83 @@
       </c>
       <c r="R12" s="23">
         <v>51639.611515260003</v>
       </c>
       <c r="S12" s="23">
         <v>40420</v>
       </c>
       <c r="T12" s="23">
         <v>30143</v>
       </c>
       <c r="U12" s="23">
         <v>38456</v>
       </c>
       <c r="V12" s="23">
         <v>35886.032786000003</v>
       </c>
       <c r="W12" s="23">
         <v>52601.36</v>
       </c>
       <c r="X12" s="23">
         <v>38904.11</v>
       </c>
       <c r="Y12" s="23">
         <v>30097.84</v>
       </c>
-      <c r="Z12" s="50"/>
-[...9 lines deleted...]
-      <c r="AE12" s="5">
+      <c r="Z12" s="23">
+        <v>22090.16</v>
+      </c>
+      <c r="AA12" s="50"/>
+      <c r="AB12" s="5">
+        <v>144905.032786</v>
+      </c>
+      <c r="AC12" s="54">
+        <v>143693.47</v>
+      </c>
+      <c r="AD12" s="10">
+        <v>-8.3610814800978428E-3</v>
+      </c>
+      <c r="AF12" s="5">
         <v>61201.374279186886</v>
       </c>
-      <c r="AF12" s="5">
+      <c r="AG12" s="5">
         <v>196701.7609368579</v>
       </c>
-      <c r="AG12" s="5">
+      <c r="AH12" s="5">
         <v>161738.25273068709</v>
       </c>
-      <c r="AH12" s="5">
+      <c r="AI12" s="5">
         <v>177966.0756253</v>
       </c>
-      <c r="AI12" s="5">
+      <c r="AJ12" s="5">
         <v>144905.032786</v>
       </c>
-    </row>
-    <row r="13" spans="1:35">
+      <c r="AK12" s="5">
+        <v>143693.47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37">
       <c r="B13" s="11" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="23">
         <v>314799.00000000006</v>
       </c>
       <c r="D13" s="23">
         <v>246829</v>
       </c>
       <c r="E13" s="23">
         <v>236899</v>
       </c>
       <c r="F13" s="23">
         <v>234582</v>
       </c>
       <c r="G13" s="23">
         <v>253899.00000000003</v>
       </c>
       <c r="H13" s="23">
         <v>307242.60100000002</v>
       </c>
       <c r="I13" s="23">
         <v>299710.00000000006</v>
       </c>
       <c r="J13" s="23">
@@ -7733,146 +7936,154 @@
       </c>
       <c r="R13" s="23">
         <v>-61909.132680000002</v>
       </c>
       <c r="S13" s="23">
         <v>-57646</v>
       </c>
       <c r="T13" s="23">
         <v>-64184</v>
       </c>
       <c r="U13" s="23">
         <v>-46999</v>
       </c>
       <c r="V13" s="23">
         <v>15746.620779999899</v>
       </c>
       <c r="W13" s="23">
         <v>38231</v>
       </c>
       <c r="X13" s="23">
         <v>82056.000000000015</v>
       </c>
       <c r="Y13" s="23">
         <v>-12235.40331999997</v>
       </c>
-      <c r="Z13" s="50"/>
-[...9 lines deleted...]
-      <c r="AE13" s="23">
+      <c r="Z13" s="23">
+        <v>-32619.999999999996</v>
+      </c>
+      <c r="AA13" s="50"/>
+      <c r="AB13" s="23">
+        <v>15746.620779999899</v>
+      </c>
+      <c r="AC13" s="54">
+        <v>-32619.999999999996</v>
+      </c>
+      <c r="AD13" s="10">
+        <v>-3.0715555709216873</v>
+      </c>
+      <c r="AF13" s="23">
         <v>234582</v>
       </c>
-      <c r="AF13" s="23">
+      <c r="AG13" s="23">
         <v>382939</v>
       </c>
-      <c r="AG13" s="23">
+      <c r="AH13" s="23">
         <v>219097.28000000003</v>
       </c>
-      <c r="AH13" s="23">
+      <c r="AI13" s="23">
         <v>-61909.132680000002</v>
       </c>
-      <c r="AI13" s="23">
+      <c r="AJ13" s="23">
         <v>15746.620779999899</v>
       </c>
-    </row>
-    <row r="14" spans="1:35">
+      <c r="AK13" s="23">
+        <v>-32619.999999999996</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37">
       <c r="B14" s="3"/>
       <c r="C14" s="48"/>
       <c r="D14" s="48"/>
       <c r="E14" s="48"/>
       <c r="F14" s="48"/>
       <c r="G14" s="48"/>
       <c r="H14" s="48"/>
       <c r="I14" s="48"/>
       <c r="J14" s="48"/>
       <c r="K14" s="48"/>
       <c r="L14" s="48"/>
       <c r="M14" s="48"/>
       <c r="N14" s="48"/>
       <c r="O14" s="48"/>
       <c r="P14" s="48"/>
       <c r="Q14" s="48"/>
       <c r="R14" s="48"/>
       <c r="S14" s="48"/>
       <c r="T14" s="48"/>
       <c r="U14" s="48"/>
       <c r="V14" s="48"/>
       <c r="W14" s="48"/>
       <c r="X14" s="48"/>
       <c r="Y14" s="48"/>
-      <c r="Z14" s="20"/>
-[...2 lines deleted...]
-      <c r="AE14" s="6"/>
+      <c r="Z14" s="48"/>
+      <c r="AA14" s="20"/>
+      <c r="AB14" s="6"/>
+      <c r="AD14" s="6"/>
       <c r="AF14" s="6"/>
       <c r="AG14" s="6"/>
       <c r="AH14" s="6"/>
       <c r="AI14" s="6"/>
-    </row>
-    <row r="15" spans="1:35">
+      <c r="AJ14" s="6"/>
+    </row>
+    <row r="15" spans="1:37">
       <c r="B15" s="3"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="53"/>
       <c r="H15" s="53"/>
       <c r="I15" s="53"/>
       <c r="J15" s="53"/>
       <c r="K15" s="53"/>
       <c r="L15" s="53"/>
       <c r="M15" s="53"/>
       <c r="N15" s="53"/>
       <c r="O15" s="53"/>
       <c r="P15" s="53"/>
       <c r="Q15" s="53"/>
       <c r="R15" s="53"/>
       <c r="S15" s="53"/>
       <c r="T15" s="53"/>
       <c r="U15" s="53"/>
       <c r="V15" s="53"/>
       <c r="W15" s="53"/>
       <c r="X15" s="6"/>
       <c r="Y15" s="6"/>
-      <c r="Z15" s="20"/>
-[...3 lines deleted...]
-      <c r="AE15" s="6"/>
+      <c r="Z15" s="6"/>
+      <c r="AA15" s="20"/>
+      <c r="AB15" s="6"/>
+      <c r="AC15" s="51"/>
+      <c r="AD15" s="6"/>
       <c r="AF15" s="6"/>
       <c r="AG15" s="6"/>
       <c r="AH15" s="6"/>
       <c r="AI15" s="6"/>
-    </row>
-    <row r="16" spans="1:35" ht="16.5" customHeight="1">
+      <c r="AJ15" s="6"/>
+    </row>
+    <row r="16" spans="1:37" ht="16.5" customHeight="1">
       <c r="A16" s="64"/>
       <c r="B16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="16" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>61</v>
       </c>
       <c r="E16" s="16" t="s">
         <v>62</v>
       </c>
       <c r="F16" s="16" t="s">
         <v>59</v>
       </c>
       <c r="G16" s="16" t="s">
         <v>2</v>
       </c>
       <c r="H16" s="16" t="s">
         <v>3</v>
       </c>
       <c r="I16" s="16" t="s">
         <v>4</v>
       </c>
@@ -7902,112 +8113,120 @@
       </c>
       <c r="R16" s="16" t="s">
         <v>71</v>
       </c>
       <c r="S16" s="16" t="s">
         <v>72</v>
       </c>
       <c r="T16" s="16" t="s">
         <v>73</v>
       </c>
       <c r="U16" s="16" t="s">
         <v>75</v>
       </c>
       <c r="V16" s="16" t="s">
         <v>76</v>
       </c>
       <c r="W16" s="16" t="s">
         <v>77</v>
       </c>
       <c r="X16" s="16" t="s">
         <v>78</v>
       </c>
       <c r="Y16" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="Z16" s="57"/>
-      <c r="AA16" s="16" t="s">
+      <c r="Z16" s="16" t="s">
         <v>80</v>
       </c>
+      <c r="AA16" s="57"/>
       <c r="AB16" s="16" t="s">
         <v>81</v>
       </c>
       <c r="AC16" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="AD16" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="AE16" s="16">
+      <c r="AF16" s="16">
         <v>2020</v>
       </c>
-      <c r="AF16" s="16">
+      <c r="AG16" s="16">
         <v>2021</v>
       </c>
-      <c r="AG16" s="16">
+      <c r="AH16" s="16">
         <v>2022</v>
       </c>
-      <c r="AH16" s="16">
+      <c r="AI16" s="16">
         <v>2023</v>
       </c>
-      <c r="AI16" s="16">
+      <c r="AJ16" s="16">
         <v>2024</v>
       </c>
-    </row>
-    <row r="17" spans="1:35" ht="6" customHeight="1">
+      <c r="AK16" s="16">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37" ht="6" customHeight="1">
       <c r="B17" s="12"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="13"/>
       <c r="G17" s="13"/>
       <c r="H17" s="13"/>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="13"/>
       <c r="L17" s="13"/>
       <c r="M17" s="13"/>
       <c r="N17" s="13"/>
       <c r="O17" s="13"/>
       <c r="P17" s="13"/>
       <c r="Q17" s="13"/>
       <c r="R17" s="19"/>
       <c r="S17" s="19"/>
       <c r="T17" s="19"/>
       <c r="U17" s="19"/>
       <c r="V17" s="19"/>
       <c r="W17" s="19"/>
       <c r="X17" s="19"/>
       <c r="Y17" s="19"/>
       <c r="Z17" s="19"/>
-      <c r="AA17" s="13"/>
+      <c r="AA17" s="19"/>
       <c r="AB17" s="13"/>
-      <c r="AC17" s="14"/>
-      <c r="AE17" s="13"/>
+      <c r="AC17" s="13"/>
+      <c r="AD17" s="14"/>
       <c r="AF17" s="13"/>
       <c r="AG17" s="13"/>
       <c r="AH17" s="13"/>
       <c r="AI17" s="13"/>
-    </row>
-    <row r="18" spans="1:35" ht="12.75" customHeight="1">
+      <c r="AJ17" s="13"/>
+      <c r="AK17" s="13"/>
+    </row>
+    <row r="18" spans="1:37" ht="12.75" customHeight="1">
       <c r="B18" s="11" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="23">
         <v>95924</v>
       </c>
       <c r="D18" s="23">
         <v>69749</v>
       </c>
       <c r="E18" s="23">
         <v>114022</v>
       </c>
       <c r="F18" s="23">
         <v>113935.18000000005</v>
       </c>
       <c r="G18" s="23">
         <v>106520.9</v>
       </c>
       <c r="H18" s="23">
         <v>107582.1</v>
       </c>
       <c r="I18" s="23">
         <v>112002</v>
       </c>
       <c r="J18" s="23">
@@ -8036,77 +8255,83 @@
       </c>
       <c r="R18" s="23">
         <v>158706.49</v>
       </c>
       <c r="S18" s="23">
         <v>131020.00000000001</v>
       </c>
       <c r="T18" s="23">
         <v>147692</v>
       </c>
       <c r="U18" s="23">
         <v>164921</v>
       </c>
       <c r="V18" s="23">
         <v>162983</v>
       </c>
       <c r="W18" s="23">
         <v>162518.30143999998</v>
       </c>
       <c r="X18" s="23">
         <v>176755</v>
       </c>
       <c r="Y18" s="23">
         <v>153956</v>
       </c>
-      <c r="Z18" s="50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z18" s="23">
+        <v>152098</v>
+      </c>
+      <c r="AA18" s="50"/>
       <c r="AB18" s="23">
-        <v>656212.30143999995</v>
-[...4 lines deleted...]
-      <c r="AE18" s="23">
+        <v>606616</v>
+      </c>
+      <c r="AC18" s="23">
+        <v>645327.30143999995</v>
+      </c>
+      <c r="AD18" s="10">
+        <v>6.3815167156817454E-2</v>
+      </c>
+      <c r="AF18" s="23">
         <v>393630.18000000005</v>
       </c>
-      <c r="AF18" s="23">
+      <c r="AG18" s="23">
         <v>443331</v>
       </c>
-      <c r="AG18" s="23">
+      <c r="AH18" s="23">
         <v>432009</v>
       </c>
-      <c r="AH18" s="23">
+      <c r="AI18" s="23">
         <v>555551.20299999998</v>
       </c>
-      <c r="AI18" s="23">
+      <c r="AJ18" s="23">
         <v>606616</v>
       </c>
-    </row>
-    <row r="19" spans="1:35">
+      <c r="AK18" s="23">
+        <v>645327.30143999995</v>
+      </c>
+    </row>
+    <row r="19" spans="1:37">
       <c r="B19" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="23">
         <v>180058.91</v>
       </c>
       <c r="D19" s="23">
         <v>153065.44999999998</v>
       </c>
       <c r="E19" s="23">
         <v>232732.72999999998</v>
       </c>
       <c r="F19" s="23">
         <v>257523.59000000008</v>
       </c>
       <c r="G19" s="23">
         <v>272551.55</v>
       </c>
       <c r="H19" s="23">
         <v>311802.19</v>
       </c>
       <c r="I19" s="23">
         <v>355048.82999999996</v>
       </c>
       <c r="J19" s="23">
@@ -8135,77 +8360,83 @@
       </c>
       <c r="R19" s="23">
         <v>399638.46845000028</v>
       </c>
       <c r="S19" s="23">
         <v>325264.58976999996</v>
       </c>
       <c r="T19" s="23">
         <v>381506.33496000001</v>
       </c>
       <c r="U19" s="23">
         <v>448811.51892000006</v>
       </c>
       <c r="V19" s="23">
         <v>463250.19125000015</v>
       </c>
       <c r="W19" s="23">
         <v>502948.27743000007</v>
       </c>
       <c r="X19" s="23">
         <v>537414.35352999996</v>
       </c>
       <c r="Y19" s="23">
         <v>435274.81086999993</v>
       </c>
-      <c r="Z19" s="50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z19" s="23">
+        <v>411009.62308999989</v>
+      </c>
+      <c r="AA19" s="50"/>
       <c r="AB19" s="23">
-        <v>1938887.6330800001</v>
-[...4 lines deleted...]
-      <c r="AE19" s="23">
+        <v>1618832.6349000002</v>
+      </c>
+      <c r="AC19" s="23">
+        <v>1886647.0649199998</v>
+      </c>
+      <c r="AD19" s="10">
+        <v>0.16543676242142435</v>
+      </c>
+      <c r="AF19" s="23">
         <v>823380.68</v>
       </c>
-      <c r="AF19" s="23">
+      <c r="AG19" s="23">
         <v>1422619.16</v>
       </c>
-      <c r="AG19" s="23">
+      <c r="AH19" s="23">
         <v>1623420.11</v>
       </c>
-      <c r="AH19" s="23">
+      <c r="AI19" s="23">
         <v>1451068.2875000003</v>
       </c>
-      <c r="AI19" s="23">
+      <c r="AJ19" s="23">
         <v>1618832.6349000002</v>
       </c>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AK19" s="23">
+        <v>1886647.0649199998</v>
+      </c>
+    </row>
+    <row r="20" spans="1:37">
       <c r="B20" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="23">
         <v>139782.42000000001</v>
       </c>
       <c r="D20" s="23">
         <v>120569.43999999997</v>
       </c>
       <c r="E20" s="23">
         <v>184416.36</v>
       </c>
       <c r="F20" s="23">
         <v>201731.6100000001</v>
       </c>
       <c r="G20" s="23">
         <v>214865.48379999999</v>
       </c>
       <c r="H20" s="23">
         <v>248144.32520999998</v>
       </c>
       <c r="I20" s="23">
         <v>282472.15708999999</v>
       </c>
       <c r="J20" s="23">
@@ -8234,77 +8465,83 @@
       </c>
       <c r="R20" s="23">
         <v>321022.02255000034</v>
       </c>
       <c r="S20" s="23">
         <v>261562.57147999998</v>
       </c>
       <c r="T20" s="23">
         <v>306858.03164000006</v>
       </c>
       <c r="U20" s="23">
         <v>366258.7905</v>
       </c>
       <c r="V20" s="23">
         <v>376099.17264000024</v>
       </c>
       <c r="W20" s="23">
         <v>410310.18475000007</v>
       </c>
       <c r="X20" s="23">
         <v>439103.46312999987</v>
       </c>
       <c r="Y20" s="23">
         <v>354021.14387999999</v>
       </c>
-      <c r="Z20" s="50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z20" s="23">
+        <v>332229.79251000006</v>
+      </c>
+      <c r="AA20" s="50"/>
       <c r="AB20" s="23">
-        <v>1579533.9643999999</v>
-[...4 lines deleted...]
-      <c r="AE20" s="23">
+        <v>1310778.5662600002</v>
+      </c>
+      <c r="AC20" s="23">
+        <v>1535664.58427</v>
+      </c>
+      <c r="AD20" s="10">
+        <v>0.17156674956294049</v>
+      </c>
+      <c r="AF20" s="23">
         <v>646499.83000000007</v>
       </c>
-      <c r="AF20" s="23">
+      <c r="AG20" s="23">
         <v>1126653.8311999999</v>
       </c>
-      <c r="AG20" s="23">
+      <c r="AH20" s="23">
         <v>1294003.8879500001</v>
       </c>
-      <c r="AH20" s="23">
+      <c r="AI20" s="23">
         <v>1177290.4297300004</v>
       </c>
-      <c r="AI20" s="23">
+      <c r="AJ20" s="23">
         <v>1310778.5662600002</v>
       </c>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AK20" s="23">
+        <v>1535664.58427</v>
+      </c>
+    </row>
+    <row r="21" spans="1:37">
       <c r="B21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="23">
         <v>35923.47</v>
       </c>
       <c r="D21" s="23">
         <v>25153.319900000002</v>
       </c>
       <c r="E21" s="23">
         <v>35827.197450000007</v>
       </c>
       <c r="F21" s="23">
         <v>40623.60115000006</v>
       </c>
       <c r="G21" s="23">
         <v>53274.287289999993</v>
       </c>
       <c r="H21" s="23">
         <v>42461.071690000026</v>
       </c>
       <c r="I21" s="23">
         <v>59411.124279999873</v>
       </c>
       <c r="J21" s="23">
@@ -8333,77 +8570,83 @@
       </c>
       <c r="R21" s="23">
         <v>48552.812610000256</v>
       </c>
       <c r="S21" s="23">
         <v>73243.97822999995</v>
       </c>
       <c r="T21" s="23">
         <v>54215.565449999995</v>
       </c>
       <c r="U21" s="23">
         <v>66439.265130000131</v>
       </c>
       <c r="V21" s="23">
         <v>52331.331830000272</v>
       </c>
       <c r="W21" s="23">
         <v>75328.455070000084</v>
       </c>
       <c r="X21" s="23">
         <v>67493.784690000059</v>
       </c>
       <c r="Y21" s="23">
         <v>57697.955790000036</v>
       </c>
-      <c r="Z21" s="50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z21" s="23">
+        <v>60338.419910000055</v>
+      </c>
+      <c r="AA21" s="50"/>
       <c r="AB21" s="23">
-        <v>252851.52738000045</v>
-[...4 lines deleted...]
-      <c r="AE21" s="23">
+        <v>246230.14064000035</v>
+      </c>
+      <c r="AC21" s="23">
+        <v>260858.61546000023</v>
+      </c>
+      <c r="AD21" s="10">
+        <v>5.9409765116397173E-2</v>
+      </c>
+      <c r="AF21" s="23">
         <v>137527.58850000007</v>
       </c>
-      <c r="AF21" s="23">
+      <c r="AG21" s="23">
         <v>213501.82677999989</v>
       </c>
-      <c r="AG21" s="23">
+      <c r="AH21" s="23">
         <v>199932.39988000016</v>
       </c>
-      <c r="AH21" s="23">
+      <c r="AI21" s="23">
         <v>195570.30288000044</v>
       </c>
-      <c r="AI21" s="23">
+      <c r="AJ21" s="23">
         <v>246230.14064000035</v>
       </c>
-    </row>
-    <row r="22" spans="1:35">
+      <c r="AK21" s="23">
+        <v>260858.61546000023</v>
+      </c>
+    </row>
+    <row r="22" spans="1:37">
       <c r="B22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="23">
         <v>26682.540000000005</v>
       </c>
       <c r="D22" s="23">
         <v>42712.660730000011</v>
       </c>
       <c r="E22" s="23">
         <v>30336.718340000003</v>
       </c>
       <c r="F22" s="23">
         <v>36839.104240000059</v>
       </c>
       <c r="G22" s="23">
         <v>53788.951110000002</v>
       </c>
       <c r="H22" s="23">
         <v>54406.729320000035</v>
       </c>
       <c r="I22" s="23">
         <v>65719.713679999884</v>
       </c>
       <c r="J22" s="23">
@@ -8432,77 +8675,83 @@
       </c>
       <c r="R22" s="23">
         <v>51290</v>
       </c>
       <c r="S22" s="23">
         <v>62593</v>
       </c>
       <c r="T22" s="23">
         <v>41037.813130000104</v>
       </c>
       <c r="U22" s="23">
         <v>52220.186869999903</v>
       </c>
       <c r="V22" s="23">
         <v>42688.769899999999</v>
       </c>
       <c r="W22" s="23">
         <v>66714</v>
       </c>
       <c r="X22" s="23">
         <v>53877</v>
       </c>
       <c r="Y22" s="23">
         <v>42977.943096487099</v>
       </c>
-      <c r="Z22" s="50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z22" s="23">
+        <v>45572.0164</v>
+      </c>
+      <c r="AA22" s="50"/>
       <c r="AB22" s="23">
-        <v>206257.7129964871</v>
-[...4 lines deleted...]
-      <c r="AE22" s="23">
+        <v>198539.76990000001</v>
+      </c>
+      <c r="AC22" s="23">
+        <v>209140.95949648708</v>
+      </c>
+      <c r="AD22" s="10">
+        <v>5.3395798745141221E-2</v>
+      </c>
+      <c r="AF22" s="23">
         <v>136571.02331000008</v>
       </c>
-      <c r="AF22" s="23">
+      <c r="AG22" s="23">
         <v>156927.93954999986</v>
       </c>
-      <c r="AG22" s="23">
+      <c r="AH22" s="23">
         <v>197008.13676000014</v>
       </c>
-      <c r="AH22" s="23">
+      <c r="AI22" s="23">
         <v>210405.71206023998</v>
       </c>
-      <c r="AI22" s="23">
+      <c r="AJ22" s="23">
         <v>198539.76990000001</v>
       </c>
-    </row>
-    <row r="23" spans="1:35">
+      <c r="AK22" s="23">
+        <v>209140.95949648708</v>
+      </c>
+    </row>
+    <row r="23" spans="1:37">
       <c r="B23" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="23">
         <v>27553.500000000004</v>
       </c>
       <c r="D23" s="23">
         <v>19146.39073000001</v>
       </c>
       <c r="E23" s="23">
         <v>28041.231570000004</v>
       </c>
       <c r="F23" s="23">
         <v>34157.491010000056</v>
       </c>
       <c r="G23" s="23">
         <v>42572.601110000003</v>
       </c>
       <c r="H23" s="23">
         <v>36018.239320000037</v>
       </c>
       <c r="I23" s="23">
         <v>50555.073679999885</v>
       </c>
       <c r="J23" s="23">
@@ -8531,147 +8780,155 @@
       </c>
       <c r="R23" s="23">
         <v>43920.275860000285</v>
       </c>
       <c r="S23" s="23">
         <v>61383.616139999947</v>
       </c>
       <c r="T23" s="23">
         <v>39616.491619999993</v>
       </c>
       <c r="U23" s="23">
         <v>50233.435140000147</v>
       </c>
       <c r="V23" s="23">
         <v>41780.72653</v>
       </c>
       <c r="W23" s="23">
         <v>65728</v>
       </c>
       <c r="X23" s="23">
         <v>52847</v>
       </c>
       <c r="Y23" s="23">
         <v>42986.9357100001</v>
       </c>
-      <c r="Z23" s="50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z23" s="23">
+        <v>44817.792573513005</v>
+      </c>
+      <c r="AA23" s="50"/>
       <c r="AB23" s="23">
-        <v>203342.66224000009</v>
-[...4 lines deleted...]
-      <c r="AE23" s="23">
+        <v>193014.2694300001</v>
+      </c>
+      <c r="AC23" s="23">
+        <v>206379.7282835131</v>
+      </c>
+      <c r="AD23" s="10">
+        <v>6.9245962451290222E-2</v>
+      </c>
+      <c r="AF23" s="23">
         <v>108898.61331000007</v>
       </c>
-      <c r="AF23" s="23">
+      <c r="AG23" s="23">
         <v>185623.93954999986</v>
       </c>
-      <c r="AG23" s="23">
+      <c r="AH23" s="23">
         <v>171115.98416000014</v>
       </c>
-      <c r="AH23" s="23">
+      <c r="AI23" s="23">
         <v>180526.19214000046</v>
       </c>
-      <c r="AI23" s="23">
+      <c r="AJ23" s="23">
         <v>193014.2694300001</v>
       </c>
-    </row>
-    <row r="24" spans="1:35">
+      <c r="AK23" s="23">
+        <v>206379.7282835131</v>
+      </c>
+    </row>
+    <row r="24" spans="1:37">
       <c r="B24" s="3"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="50"/>
       <c r="F24" s="50"/>
       <c r="G24" s="50"/>
       <c r="H24" s="50"/>
       <c r="I24" s="50"/>
       <c r="J24" s="50"/>
       <c r="K24" s="50"/>
       <c r="L24" s="50"/>
       <c r="M24" s="50"/>
       <c r="N24" s="50"/>
       <c r="O24" s="50"/>
       <c r="P24" s="50"/>
       <c r="Q24" s="50"/>
       <c r="R24" s="50"/>
       <c r="S24" s="50"/>
       <c r="T24" s="50"/>
       <c r="U24" s="50"/>
       <c r="V24" s="50"/>
       <c r="W24" s="50"/>
       <c r="X24" s="50"/>
       <c r="Y24" s="50"/>
       <c r="Z24" s="50"/>
       <c r="AA24" s="50"/>
       <c r="AB24" s="50"/>
-      <c r="AC24" s="20"/>
-      <c r="AE24" s="50"/>
+      <c r="AC24" s="50"/>
+      <c r="AD24" s="20"/>
       <c r="AF24" s="50"/>
       <c r="AG24" s="50"/>
       <c r="AH24" s="50"/>
       <c r="AI24" s="50"/>
-    </row>
-    <row r="25" spans="1:35">
+      <c r="AJ24" s="50"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="B25" s="3"/>
       <c r="C25" s="50"/>
       <c r="D25" s="50"/>
       <c r="E25" s="50"/>
       <c r="F25" s="50"/>
       <c r="G25" s="50"/>
       <c r="H25" s="50"/>
       <c r="I25" s="50"/>
       <c r="J25" s="50"/>
       <c r="K25" s="50"/>
       <c r="L25" s="50"/>
       <c r="M25" s="50"/>
       <c r="N25" s="50"/>
       <c r="O25" s="50"/>
       <c r="P25" s="50"/>
       <c r="Q25" s="50"/>
       <c r="R25" s="50"/>
       <c r="S25" s="50"/>
       <c r="T25" s="50"/>
       <c r="U25" s="50"/>
       <c r="V25" s="50"/>
       <c r="W25" s="50"/>
       <c r="X25" s="50"/>
       <c r="Y25" s="50"/>
       <c r="Z25" s="50"/>
       <c r="AA25" s="50"/>
       <c r="AB25" s="50"/>
-      <c r="AC25" s="20"/>
-      <c r="AE25" s="50"/>
+      <c r="AC25" s="50"/>
+      <c r="AD25" s="20"/>
       <c r="AF25" s="50"/>
       <c r="AG25" s="50"/>
       <c r="AH25" s="50"/>
       <c r="AI25" s="50"/>
-    </row>
-    <row r="26" spans="1:35" ht="16.5" customHeight="1">
+      <c r="AJ25" s="50"/>
+    </row>
+    <row r="26" spans="1:37" ht="16.5" customHeight="1">
       <c r="A26" s="64"/>
       <c r="B26" s="17" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="18" t="s">
         <v>60</v>
       </c>
       <c r="D26" s="18" t="s">
         <v>61</v>
       </c>
       <c r="E26" s="18" t="s">
         <v>62</v>
       </c>
       <c r="F26" s="18" t="s">
         <v>59</v>
       </c>
       <c r="G26" s="18" t="s">
         <v>2</v>
       </c>
       <c r="H26" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I26" s="18" t="s">
         <v>4</v>
       </c>
@@ -8701,112 +8958,120 @@
       </c>
       <c r="R26" s="18" t="s">
         <v>71</v>
       </c>
       <c r="S26" s="18" t="s">
         <v>72</v>
       </c>
       <c r="T26" s="18" t="s">
         <v>73</v>
       </c>
       <c r="U26" s="18" t="s">
         <v>75</v>
       </c>
       <c r="V26" s="18" t="s">
         <v>76</v>
       </c>
       <c r="W26" s="18" t="s">
         <v>77</v>
       </c>
       <c r="X26" s="18" t="s">
         <v>78</v>
       </c>
       <c r="Y26" s="18" t="s">
         <v>79</v>
       </c>
-      <c r="Z26" s="57"/>
-      <c r="AA26" s="18" t="s">
+      <c r="Z26" s="18" t="s">
         <v>80</v>
       </c>
+      <c r="AA26" s="57"/>
       <c r="AB26" s="18" t="s">
         <v>81</v>
       </c>
       <c r="AC26" s="18" t="s">
+        <v>82</v>
+      </c>
+      <c r="AD26" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="AE26" s="18">
+      <c r="AF26" s="18">
         <v>2020</v>
       </c>
-      <c r="AF26" s="18">
+      <c r="AG26" s="18">
         <v>2021</v>
       </c>
-      <c r="AG26" s="18">
+      <c r="AH26" s="18">
         <v>2022</v>
       </c>
-      <c r="AH26" s="18">
+      <c r="AI26" s="18">
         <v>2023</v>
       </c>
-      <c r="AI26" s="18">
+      <c r="AJ26" s="18">
         <v>2024</v>
       </c>
-    </row>
-    <row r="27" spans="1:35" ht="6" customHeight="1">
+      <c r="AK26" s="18">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="27" spans="1:37" ht="6" customHeight="1">
       <c r="B27" s="12"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27" s="13"/>
       <c r="F27" s="13"/>
       <c r="G27" s="13"/>
       <c r="H27" s="13"/>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="13"/>
       <c r="L27" s="13"/>
       <c r="M27" s="13"/>
       <c r="N27" s="13"/>
       <c r="O27" s="13"/>
       <c r="P27" s="13"/>
       <c r="Q27" s="13"/>
       <c r="R27" s="13"/>
       <c r="S27" s="13"/>
       <c r="T27" s="19"/>
       <c r="U27" s="19"/>
       <c r="V27" s="19"/>
       <c r="W27" s="19"/>
       <c r="X27" s="19"/>
       <c r="Y27" s="19"/>
       <c r="Z27" s="19"/>
-      <c r="AA27" s="13"/>
+      <c r="AA27" s="19"/>
       <c r="AB27" s="13"/>
-      <c r="AC27" s="14"/>
-      <c r="AE27" s="13"/>
+      <c r="AC27" s="13"/>
+      <c r="AD27" s="14"/>
       <c r="AF27" s="13"/>
       <c r="AG27" s="13"/>
       <c r="AH27" s="13"/>
       <c r="AI27" s="13"/>
-    </row>
-    <row r="28" spans="1:35" ht="12.75" customHeight="1">
+      <c r="AJ27" s="13"/>
+      <c r="AK27" s="13"/>
+    </row>
+    <row r="28" spans="1:37" ht="12.75" customHeight="1">
       <c r="B28" s="11" t="s">
         <v>66</v>
       </c>
       <c r="C28" s="23">
         <v>18379.009999999998</v>
       </c>
       <c r="D28" s="23">
         <v>14712.9</v>
       </c>
       <c r="E28" s="23">
         <v>19928.712836800009</v>
       </c>
       <c r="F28" s="23">
         <v>13679.568730799998</v>
       </c>
       <c r="G28" s="23">
         <v>17945.34</v>
       </c>
       <c r="H28" s="23">
         <v>20778.080000000002</v>
       </c>
       <c r="I28" s="23">
         <v>18252.499999999996</v>
       </c>
       <c r="J28" s="23">
@@ -8835,77 +9100,83 @@
       </c>
       <c r="R28" s="23">
         <v>12112.138851</v>
       </c>
       <c r="S28" s="23">
         <v>14556</v>
       </c>
       <c r="T28" s="23">
         <v>15433</v>
       </c>
       <c r="U28" s="23">
         <v>15693</v>
       </c>
       <c r="V28" s="23">
         <v>13371.019908959999</v>
       </c>
       <c r="W28" s="23">
         <v>24471.570858465402</v>
       </c>
       <c r="X28" s="23">
         <v>19616.2</v>
       </c>
       <c r="Y28" s="23">
         <v>19681</v>
       </c>
-      <c r="Z28" s="50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z28" s="23">
+        <v>12000</v>
+      </c>
+      <c r="AA28" s="50"/>
       <c r="AB28" s="23">
-        <v>77139.790767425395</v>
-[...4 lines deleted...]
-      <c r="AE28" s="23">
+        <v>59053.019908959999</v>
+      </c>
+      <c r="AC28" s="23">
+        <v>75768.770858465403</v>
+      </c>
+      <c r="AD28" s="10">
+        <v>0.28306343985922311</v>
+      </c>
+      <c r="AF28" s="23">
         <v>66700.191567600006</v>
       </c>
-      <c r="AF28" s="23">
+      <c r="AG28" s="23">
         <v>74586.191999999995</v>
       </c>
-      <c r="AG28" s="23">
+      <c r="AH28" s="23">
         <v>77364.029816438197</v>
       </c>
-      <c r="AH28" s="23">
+      <c r="AI28" s="23">
         <v>58730.133174999995</v>
       </c>
-      <c r="AI28" s="23">
+      <c r="AJ28" s="23">
         <v>59053.019908959999</v>
       </c>
-    </row>
-    <row r="29" spans="1:35">
+      <c r="AK28" s="23">
+        <v>75768.770858465403</v>
+      </c>
+    </row>
+    <row r="29" spans="1:37">
       <c r="B29" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C29" s="23">
         <v>116501.53</v>
       </c>
       <c r="D29" s="23">
         <v>97013.75</v>
       </c>
       <c r="E29" s="23">
         <v>131044.66000000002</v>
       </c>
       <c r="F29" s="23">
         <v>96554.529999999955</v>
       </c>
       <c r="G29" s="23">
         <v>171510.81999999998</v>
       </c>
       <c r="H29" s="23">
         <v>222038.62</v>
       </c>
       <c r="I29" s="23">
         <v>225475.99</v>
       </c>
       <c r="J29" s="23">
@@ -8934,77 +9205,83 @@
       </c>
       <c r="R29" s="23">
         <v>123331.19930999987</v>
       </c>
       <c r="S29" s="23">
         <v>157753.04903999998</v>
       </c>
       <c r="T29" s="23">
         <v>167264.85705000008</v>
       </c>
       <c r="U29" s="23">
         <v>155241.59323999978</v>
       </c>
       <c r="V29" s="23">
         <v>142958.59050000011</v>
       </c>
       <c r="W29" s="23">
         <v>247927.85850999993</v>
       </c>
       <c r="X29" s="23">
         <v>203584.41185999993</v>
       </c>
       <c r="Y29" s="23">
         <v>205087.94264000008</v>
       </c>
-      <c r="Z29" s="50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z29" s="23">
+        <v>112657.49115999986</v>
+      </c>
+      <c r="AA29" s="50"/>
       <c r="AB29" s="23">
-        <v>799558.80351</v>
-[...4 lines deleted...]
-      <c r="AE29" s="23">
+        <v>623218.08982999995</v>
+      </c>
+      <c r="AC29" s="23">
+        <v>769257.70416999981</v>
+      </c>
+      <c r="AD29" s="10">
+        <v>0.23433147516599884</v>
+      </c>
+      <c r="AF29" s="23">
         <v>441114.47</v>
       </c>
-      <c r="AF29" s="23">
+      <c r="AG29" s="23">
         <v>839898.97999999986</v>
       </c>
-      <c r="AG29" s="23">
+      <c r="AH29" s="23">
         <v>987014.83</v>
       </c>
-      <c r="AH29" s="23">
+      <c r="AI29" s="23">
         <v>719589.6092699999</v>
       </c>
-      <c r="AI29" s="23">
+      <c r="AJ29" s="23">
         <v>623218.08982999995</v>
       </c>
-    </row>
-    <row r="30" spans="1:35">
+      <c r="AK29" s="23">
+        <v>769257.70416999981</v>
+      </c>
+    </row>
+    <row r="30" spans="1:37">
       <c r="B30" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C30" s="23">
         <v>91184.16</v>
       </c>
       <c r="D30" s="23">
         <v>77536.56</v>
       </c>
       <c r="E30" s="23">
         <v>103704.06999999998</v>
       </c>
       <c r="F30" s="23">
         <v>75776.549999999988</v>
       </c>
       <c r="G30" s="23">
         <v>130533.89999999997</v>
       </c>
       <c r="H30" s="23">
         <v>169315.61000000004</v>
       </c>
       <c r="I30" s="23">
         <v>171089.97999999998</v>
       </c>
       <c r="J30" s="23">
@@ -9033,77 +9310,83 @@
       </c>
       <c r="R30" s="23">
         <v>100940.42507274885</v>
       </c>
       <c r="S30" s="23">
         <v>126366.01848205097</v>
       </c>
       <c r="T30" s="23">
         <v>132033.18593292107</v>
       </c>
       <c r="U30" s="23">
         <v>127889.88465786085</v>
       </c>
       <c r="V30" s="23">
         <v>113325.76328784093</v>
       </c>
       <c r="W30" s="23">
         <v>192843.78465849091</v>
       </c>
       <c r="X30" s="23">
         <v>158204.3838904493</v>
       </c>
       <c r="Y30" s="23">
         <v>162656.68466915016</v>
       </c>
-      <c r="Z30" s="50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z30" s="23">
+        <v>87458.098701125477</v>
+      </c>
+      <c r="AA30" s="50"/>
       <c r="AB30" s="23">
-        <v>627030.61650593136</v>
-[...4 lines deleted...]
-      <c r="AE30" s="23">
+        <v>499614.85236067383</v>
+      </c>
+      <c r="AC30" s="23">
+        <v>601162.95191921585</v>
+      </c>
+      <c r="AD30" s="10">
+        <v>0.20325276376138257</v>
+      </c>
+      <c r="AF30" s="23">
         <v>348201.33999999997</v>
       </c>
-      <c r="AF30" s="23">
+      <c r="AG30" s="23">
         <v>647739.97999999986</v>
       </c>
-      <c r="AG30" s="23">
+      <c r="AH30" s="23">
         <v>804103.63</v>
       </c>
-      <c r="AH30" s="23">
+      <c r="AI30" s="23">
         <v>567984.92745949596</v>
       </c>
-      <c r="AI30" s="23">
+      <c r="AJ30" s="23">
         <v>499614.85236067383</v>
       </c>
-    </row>
-    <row r="31" spans="1:35">
+      <c r="AK30" s="23">
+        <v>601162.95191921585</v>
+      </c>
+    </row>
+    <row r="31" spans="1:37">
       <c r="B31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="23">
         <v>20438.64</v>
       </c>
       <c r="D31" s="23">
         <v>17416.28</v>
       </c>
       <c r="E31" s="23">
         <v>23936.689999999988</v>
       </c>
       <c r="F31" s="23">
         <v>16585.219999999972</v>
       </c>
       <c r="G31" s="23">
         <v>31977.189999999959</v>
       </c>
       <c r="H31" s="23">
         <v>39878.850000000049</v>
       </c>
       <c r="I31" s="23">
         <v>45663.379999999976</v>
       </c>
       <c r="J31" s="23">
@@ -9132,77 +9415,83 @@
       </c>
       <c r="R31" s="23">
         <v>19016.545879999874</v>
       </c>
       <c r="S31" s="23">
         <v>27632.895789999951</v>
       </c>
       <c r="T31" s="23">
         <v>29056.663624972105</v>
       </c>
       <c r="U31" s="23">
         <v>25254.044805027865</v>
       </c>
       <c r="V31" s="23">
         <v>22367.72037827305</v>
       </c>
       <c r="W31" s="23">
         <v>31349.704469999735</v>
       </c>
       <c r="X31" s="23">
         <v>25392.030149999977</v>
       </c>
       <c r="Y31" s="23">
         <v>16934.732256840332</v>
       </c>
-      <c r="Z31" s="50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z31" s="23">
+        <v>3786.7095396986115</v>
+      </c>
+      <c r="AA31" s="50"/>
       <c r="AB31" s="23">
-        <v>96044.187255113095</v>
-[...4 lines deleted...]
-      <c r="AE31" s="23">
+        <v>104311.32459827297</v>
+      </c>
+      <c r="AC31" s="23">
+        <v>77463.176416538656</v>
+      </c>
+      <c r="AD31" s="10">
+        <v>-0.25738478813429644</v>
+      </c>
+      <c r="AF31" s="23">
         <v>78376.829999999958</v>
       </c>
-      <c r="AF31" s="23">
+      <c r="AG31" s="23">
         <v>155927.47999999986</v>
       </c>
-      <c r="AG31" s="23">
+      <c r="AH31" s="23">
         <v>184586.58999999997</v>
       </c>
-      <c r="AH31" s="23">
+      <c r="AI31" s="23">
         <v>146458.62596999994</v>
       </c>
-      <c r="AI31" s="23">
+      <c r="AJ31" s="23">
         <v>104311.32459827297</v>
       </c>
-    </row>
-    <row r="32" spans="1:35">
+      <c r="AK31" s="23">
+        <v>77463.176416538656</v>
+      </c>
+    </row>
+    <row r="32" spans="1:37">
       <c r="B32" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="23">
         <v>12927.849999999999</v>
       </c>
       <c r="D32" s="23">
         <v>26811.800000000003</v>
       </c>
       <c r="E32" s="23">
         <v>15457.299999999988</v>
       </c>
       <c r="F32" s="23">
         <v>6859.9299999999566</v>
       </c>
       <c r="G32" s="23">
         <v>30165.97999999996</v>
       </c>
       <c r="H32" s="23">
         <v>53781.130000000041</v>
       </c>
       <c r="I32" s="23">
         <v>43791.099999999977</v>
       </c>
       <c r="J32" s="23">
@@ -9231,77 +9520,83 @@
       </c>
       <c r="R32" s="23">
         <v>7804</v>
       </c>
       <c r="S32" s="23">
         <v>19837</v>
       </c>
       <c r="T32" s="23">
         <v>19465.272946286001</v>
       </c>
       <c r="U32" s="23">
         <v>13820.727053713999</v>
       </c>
       <c r="V32" s="23">
         <v>11792.526135078999</v>
       </c>
       <c r="W32" s="23">
         <v>25545</v>
       </c>
       <c r="X32" s="23">
         <v>17780.668999999998</v>
       </c>
       <c r="Y32" s="23">
         <v>9330.0698287990999</v>
       </c>
-      <c r="Z32" s="50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z32" s="23">
+        <v>-6039.7318904794502</v>
+      </c>
+      <c r="AA32" s="50"/>
       <c r="AB32" s="23">
-        <v>64448.264963878086</v>
-[...4 lines deleted...]
-      <c r="AE32" s="23">
+        <v>64915.526135078995</v>
+      </c>
+      <c r="AC32" s="23">
+        <v>46616.006938319639</v>
+      </c>
+      <c r="AD32" s="10">
+        <v>-0.28189741786396272</v>
+      </c>
+      <c r="AF32" s="23">
         <v>62056.879999999946</v>
       </c>
-      <c r="AF32" s="23">
+      <c r="AG32" s="23">
         <v>155866.12999999983</v>
       </c>
-      <c r="AG32" s="23">
+      <c r="AH32" s="23">
         <v>140455.24999999997</v>
       </c>
-      <c r="AH32" s="23">
+      <c r="AI32" s="23">
         <v>107909.24381</v>
       </c>
-      <c r="AI32" s="23">
+      <c r="AJ32" s="23">
         <v>64915.526135078995</v>
       </c>
-    </row>
-    <row r="33" spans="2:35">
+      <c r="AK32" s="23">
+        <v>46616.006938319639</v>
+      </c>
+    </row>
+    <row r="33" spans="2:37">
       <c r="B33" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="23">
         <v>13316.849999999999</v>
       </c>
       <c r="D33" s="23">
         <v>9943.8000000000029</v>
       </c>
       <c r="E33" s="23">
         <v>15945.299999999987</v>
       </c>
       <c r="F33" s="23">
         <v>6535.9299999999566</v>
       </c>
       <c r="G33" s="23">
         <v>28843.97999999996</v>
       </c>
       <c r="H33" s="23">
         <v>34831.130000000041</v>
       </c>
       <c r="I33" s="23">
         <v>43791.099999999977</v>
       </c>
       <c r="J33" s="23">
@@ -9330,105 +9625,112 @@
       </c>
       <c r="R33" s="23">
         <v>7805.2730399998691</v>
       </c>
       <c r="S33" s="23">
         <v>19835.638409999949</v>
       </c>
       <c r="T33" s="23">
         <v>19466.6350049721</v>
       </c>
       <c r="U33" s="23">
         <v>13821.275443840859</v>
       </c>
       <c r="V33" s="23">
         <v>13190.977281827072</v>
       </c>
       <c r="W33" s="23">
         <v>25545</v>
       </c>
       <c r="X33" s="23">
         <v>17780.668999999998</v>
       </c>
       <c r="Y33" s="23">
         <v>9330.0698287990999</v>
       </c>
-      <c r="Z33" s="50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z33" s="23">
+        <v>-6039.7318904794502</v>
+      </c>
+      <c r="AA33" s="50"/>
       <c r="AB33" s="23">
-        <v>65846.716110626163</v>
-[...4 lines deleted...]
-      <c r="AE33" s="23">
+        <v>66314.52614063998</v>
+      </c>
+      <c r="AC33" s="23">
+        <v>46616.006938319639</v>
+      </c>
+      <c r="AD33" s="10">
+        <v>-0.29704682139390826</v>
+      </c>
+      <c r="AF33" s="23">
         <v>45741.879999999946</v>
       </c>
-      <c r="AF33" s="23">
+      <c r="AG33" s="23">
         <v>137218.12999999983</v>
       </c>
-      <c r="AG33" s="23">
+      <c r="AH33" s="23">
         <v>142475.24999999997</v>
       </c>
-      <c r="AH33" s="23">
+      <c r="AI33" s="23">
         <v>108042.21007999992</v>
       </c>
-      <c r="AI33" s="23">
+      <c r="AJ33" s="23">
         <v>66314.52614063998</v>
       </c>
-    </row>
-    <row r="34" spans="2:35">
+      <c r="AK33" s="23">
+        <v>46616.006938319639</v>
+      </c>
+    </row>
+    <row r="34" spans="2:37">
       <c r="B34" s="3"/>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="50"/>
       <c r="F34" s="50"/>
       <c r="G34" s="50"/>
       <c r="H34" s="50"/>
       <c r="I34" s="50"/>
       <c r="J34" s="50"/>
       <c r="K34" s="50"/>
       <c r="L34" s="50"/>
       <c r="M34" s="50"/>
       <c r="N34" s="50"/>
       <c r="O34" s="50"/>
       <c r="P34" s="50"/>
       <c r="Q34" s="50"/>
       <c r="R34" s="50"/>
       <c r="S34" s="50"/>
       <c r="T34" s="50"/>
       <c r="U34" s="50"/>
       <c r="V34" s="50"/>
       <c r="W34" s="50"/>
       <c r="X34" s="50"/>
       <c r="Y34" s="50"/>
       <c r="Z34" s="50"/>
       <c r="AA34" s="50"/>
       <c r="AB34" s="50"/>
-      <c r="AC34" s="20"/>
+      <c r="AC34" s="50"/>
+      <c r="AD34" s="20"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>