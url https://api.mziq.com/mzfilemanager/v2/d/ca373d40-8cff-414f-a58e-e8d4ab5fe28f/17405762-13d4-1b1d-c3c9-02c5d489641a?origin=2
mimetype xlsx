--- v1 (2026-05-01)
+++ v2 (2026-06-27)
@@ -4,118 +4,115 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\DFs\2025\4T25\Planilha de Fundamentos\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Relação com Investidores\DFs\2026\1T26\Planilha de Fundamentos\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{684FC2F0-CEF6-4951-9ACF-2DC5D2ECDBDA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4B4EBA35-FE3B-4D17-8431-6D2370AD3DCF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="20370" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Dexxos Par" sheetId="5" r:id="rId1"/>
     <sheet name="BP" sheetId="2" r:id="rId2"/>
     <sheet name="DRE" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="84">
   <si>
     <t>EBITDA</t>
   </si>
   <si>
     <t>EBITDA ajustado</t>
   </si>
   <si>
     <t>1T21</t>
   </si>
   <si>
     <t>2T21</t>
   </si>
   <si>
     <t>3T21</t>
   </si>
   <si>
     <t>4T21</t>
   </si>
   <si>
     <t>1T22</t>
   </si>
   <si>
     <t>2T22</t>
   </si>
   <si>
     <t>3T22</t>
   </si>
   <si>
     <t>4T22</t>
-  </si>
-[...1 lines deleted...]
-    <t>∆</t>
   </si>
   <si>
     <t>Receita Bruta</t>
   </si>
   <si>
     <t>Receita Líquida</t>
   </si>
   <si>
     <t>Lucro Bruto</t>
   </si>
   <si>
     <t>Lucro Líquido</t>
   </si>
   <si>
     <t>Lucro Líquido ajustado</t>
   </si>
   <si>
     <t>Caixa e equivalentes de caixa</t>
   </si>
   <si>
     <t>Contas a receber de clientes</t>
   </si>
   <si>
     <t>Estoques</t>
   </si>
@@ -284,57 +281,60 @@
   <si>
     <t>2T24</t>
   </si>
   <si>
     <t>Ajustes de Avaliação Patrimonial</t>
   </si>
   <si>
     <t>3T24</t>
   </si>
   <si>
     <t>4T24</t>
   </si>
   <si>
     <t>1T25</t>
   </si>
   <si>
     <t>2T25</t>
   </si>
   <si>
     <t>3T25</t>
   </si>
   <si>
     <t>4T25</t>
   </si>
   <si>
-    <t>4T24 LTM</t>
+    <t>1T26</t>
   </si>
   <si>
-    <t>4T25 LTM</t>
+    <t>Atualizado até 1T26</t>
   </si>
   <si>
-    <t>Atualizado até 4T25</t>
+    <t>1T25 LTM</t>
+  </si>
+  <si>
+    <t>1T26 LTM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="13">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="&quot;Cr$&quot;#,##0.00_);[Red]\(&quot;Cr$&quot;#,##0.00\)"/>
     <numFmt numFmtId="169" formatCode="#,#00"/>
     <numFmt numFmtId="170" formatCode="0%_);\(0%\)"/>
     <numFmt numFmtId="171" formatCode="%#,#00"/>
     <numFmt numFmtId="172" formatCode="#.##000"/>
     <numFmt numFmtId="173" formatCode="#,"/>
     <numFmt numFmtId="174" formatCode="_(&quot;R$ &quot;* #,##0.00_);_(&quot;R$ &quot;* \(#,##0.00\);_(&quot;R$ &quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="60">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1351,51 +1351,51 @@
         <color theme="0" tint="-0.249977111117893"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.249977111117893"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.249977111117893"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.249977111117893"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="437">
+  <cellStyleXfs count="459">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="12" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="13" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="14" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1811,77 +1811,97 @@
     <xf numFmtId="0" fontId="1" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="35" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="41" fontId="5" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1909,75 +1929,79 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="7" fillId="7" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="2" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
-    <xf numFmtId="41" fontId="6" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="41" fontId="7" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="56" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="57" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="58" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="2" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="41" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="43" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
   </cellXfs>
-  <cellStyles count="437">
+  <cellStyles count="459">
     <cellStyle name="20% - Accent1" xfId="114" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent2" xfId="115" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent3" xfId="116" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent4" xfId="117" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent5" xfId="118" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent6" xfId="119" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Ênfase1" xfId="20" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Ênfase1 10" xfId="269" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Ênfase1 11" xfId="283" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - Ênfase1 12" xfId="298" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Ênfase1 13" xfId="312" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - Ênfase1 14" xfId="326" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% - Ênfase1 15" xfId="340" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="20% - Ênfase1 16" xfId="354" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="20% - Ênfase1 17" xfId="368" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="20% - Ênfase1 18" xfId="382" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="20% - Ênfase1 19" xfId="396" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="20% - Ênfase1 2" xfId="53" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="20% - Ênfase1 20" xfId="410" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="20% - Ênfase1 21" xfId="425" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="20% - Ênfase1 3" xfId="84" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="20% - Ênfase1 4" xfId="99" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="20% - Ênfase1 5" xfId="69" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="20% - Ênfase1 6" xfId="191" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
     <cellStyle name="20% - Ênfase1 7" xfId="211" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
@@ -2226,50 +2250,52 @@
     <cellStyle name="60% - Accent4" xfId="129" xr:uid="{00000000-0005-0000-0000-00000B010000}"/>
     <cellStyle name="60% - Accent5" xfId="130" xr:uid="{00000000-0005-0000-0000-00000C010000}"/>
     <cellStyle name="60% - Accent6" xfId="131" xr:uid="{00000000-0005-0000-0000-00000D010000}"/>
     <cellStyle name="60% - Ênfase1 2" xfId="44" xr:uid="{00000000-0005-0000-0000-00000E010000}"/>
     <cellStyle name="60% - Ênfase2 2" xfId="45" xr:uid="{00000000-0005-0000-0000-00000F010000}"/>
     <cellStyle name="60% - Ênfase3 2" xfId="46" xr:uid="{00000000-0005-0000-0000-000010010000}"/>
     <cellStyle name="60% - Ênfase4 2" xfId="47" xr:uid="{00000000-0005-0000-0000-000011010000}"/>
     <cellStyle name="60% - Ênfase5 2" xfId="48" xr:uid="{00000000-0005-0000-0000-000012010000}"/>
     <cellStyle name="60% - Ênfase6 2" xfId="49" xr:uid="{00000000-0005-0000-0000-000013010000}"/>
     <cellStyle name="Accent1" xfId="132" xr:uid="{00000000-0005-0000-0000-000014010000}"/>
     <cellStyle name="Accent2" xfId="133" xr:uid="{00000000-0005-0000-0000-000015010000}"/>
     <cellStyle name="Accent3" xfId="134" xr:uid="{00000000-0005-0000-0000-000016010000}"/>
     <cellStyle name="Accent4" xfId="135" xr:uid="{00000000-0005-0000-0000-000017010000}"/>
     <cellStyle name="Accent5" xfId="136" xr:uid="{00000000-0005-0000-0000-000018010000}"/>
     <cellStyle name="Accent6" xfId="137" xr:uid="{00000000-0005-0000-0000-000019010000}"/>
     <cellStyle name="AFE" xfId="138" xr:uid="{00000000-0005-0000-0000-00001A010000}"/>
     <cellStyle name="Bad" xfId="139" xr:uid="{00000000-0005-0000-0000-00001B010000}"/>
     <cellStyle name="Bom" xfId="9" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Calculation" xfId="140" xr:uid="{00000000-0005-0000-0000-00001D010000}"/>
     <cellStyle name="Cálculo" xfId="13" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Célula de Verificação" xfId="15" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Célula Vinculada" xfId="14" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Column_Title" xfId="141" xr:uid="{00000000-0005-0000-0000-000021010000}"/>
     <cellStyle name="Comma 2" xfId="142" xr:uid="{00000000-0005-0000-0000-000022010000}"/>
     <cellStyle name="Comma 2 2" xfId="143" xr:uid="{00000000-0005-0000-0000-000023010000}"/>
+    <cellStyle name="Comma 2 2 2" xfId="441" xr:uid="{176C979A-0EA1-49B4-9841-9C7CD3B5009A}"/>
+    <cellStyle name="Comma 2 3" xfId="440" xr:uid="{66127BC3-4315-444A-B288-2553348F34F0}"/>
     <cellStyle name="Comma_~3098902" xfId="144" xr:uid="{00000000-0005-0000-0000-000024010000}"/>
     <cellStyle name="Data" xfId="145" xr:uid="{00000000-0005-0000-0000-000025010000}"/>
     <cellStyle name="Ênfase1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Ênfase2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Ênfase3" xfId="25" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Ênfase4" xfId="28" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Ênfase5" xfId="31" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Ênfase6" xfId="34" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Entrada" xfId="11" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Estilo 1" xfId="146" xr:uid="{00000000-0005-0000-0000-00002D010000}"/>
     <cellStyle name="Euro" xfId="147" xr:uid="{00000000-0005-0000-0000-00002E010000}"/>
     <cellStyle name="Explanatory Text" xfId="148" xr:uid="{00000000-0005-0000-0000-00002F010000}"/>
     <cellStyle name="Fixo" xfId="149" xr:uid="{00000000-0005-0000-0000-000030010000}"/>
     <cellStyle name="Geral" xfId="150" xr:uid="{00000000-0005-0000-0000-000031010000}"/>
     <cellStyle name="Grey" xfId="151" xr:uid="{00000000-0005-0000-0000-000032010000}"/>
     <cellStyle name="Heading" xfId="152" xr:uid="{00000000-0005-0000-0000-000033010000}"/>
     <cellStyle name="Heading 1" xfId="153" xr:uid="{00000000-0005-0000-0000-000034010000}"/>
     <cellStyle name="Heading 2" xfId="154" xr:uid="{00000000-0005-0000-0000-000035010000}"/>
     <cellStyle name="Heading 3" xfId="155" xr:uid="{00000000-0005-0000-0000-000036010000}"/>
     <cellStyle name="Heading 4" xfId="156" xr:uid="{00000000-0005-0000-0000-000037010000}"/>
     <cellStyle name="Indefinido" xfId="157" xr:uid="{00000000-0005-0000-0000-000039010000}"/>
     <cellStyle name="Input [yellow]" xfId="158" xr:uid="{00000000-0005-0000-0000-00003A010000}"/>
     <cellStyle name="Moeda 2" xfId="223" xr:uid="{00000000-0005-0000-0000-00003B010000}"/>
     <cellStyle name="Neutro 2" xfId="43" xr:uid="{00000000-0005-0000-0000-00003C010000}"/>
     <cellStyle name="no dec" xfId="159" xr:uid="{00000000-0005-0000-0000-00003D010000}"/>
@@ -2293,128 +2319,148 @@
     <cellStyle name="Normal 2 4" xfId="163" xr:uid="{00000000-0005-0000-0000-00004F010000}"/>
     <cellStyle name="Normal 2 5" xfId="164" xr:uid="{00000000-0005-0000-0000-000050010000}"/>
     <cellStyle name="Normal 2 6" xfId="224" xr:uid="{00000000-0005-0000-0000-000051010000}"/>
     <cellStyle name="Normal 20" xfId="295" xr:uid="{00000000-0005-0000-0000-000052010000}"/>
     <cellStyle name="Normal 21" xfId="296" xr:uid="{00000000-0005-0000-0000-000053010000}"/>
     <cellStyle name="Normal 22" xfId="310" xr:uid="{00000000-0005-0000-0000-000054010000}"/>
     <cellStyle name="Normal 23" xfId="324" xr:uid="{00000000-0005-0000-0000-000055010000}"/>
     <cellStyle name="Normal 24" xfId="338" xr:uid="{00000000-0005-0000-0000-000056010000}"/>
     <cellStyle name="Normal 25" xfId="352" xr:uid="{00000000-0005-0000-0000-000057010000}"/>
     <cellStyle name="Normal 26" xfId="366" xr:uid="{00000000-0005-0000-0000-000058010000}"/>
     <cellStyle name="Normal 27" xfId="380" xr:uid="{00000000-0005-0000-0000-000059010000}"/>
     <cellStyle name="Normal 28" xfId="394" xr:uid="{00000000-0005-0000-0000-00005A010000}"/>
     <cellStyle name="Normal 29" xfId="408" xr:uid="{00000000-0005-0000-0000-00005B010000}"/>
     <cellStyle name="Normal 3" xfId="52" xr:uid="{00000000-0005-0000-0000-00005C010000}"/>
     <cellStyle name="Normal 3 2" xfId="165" xr:uid="{00000000-0005-0000-0000-00005D010000}"/>
     <cellStyle name="Normal 3 3" xfId="166" xr:uid="{00000000-0005-0000-0000-00005E010000}"/>
     <cellStyle name="Normal 30" xfId="422" xr:uid="{00000000-0005-0000-0000-00005F010000}"/>
     <cellStyle name="Normal 31" xfId="423" xr:uid="{00000000-0005-0000-0000-000060010000}"/>
     <cellStyle name="Normal 32" xfId="38" xr:uid="{00000000-0005-0000-0000-000061010000}"/>
     <cellStyle name="Normal 4" xfId="85" xr:uid="{00000000-0005-0000-0000-000062010000}"/>
     <cellStyle name="Normal 4 2" xfId="225" xr:uid="{00000000-0005-0000-0000-000063010000}"/>
     <cellStyle name="Normal 5" xfId="100" xr:uid="{00000000-0005-0000-0000-000064010000}"/>
     <cellStyle name="Normal 5 2" xfId="226" xr:uid="{00000000-0005-0000-0000-000065010000}"/>
     <cellStyle name="Normal 6" xfId="103" xr:uid="{00000000-0005-0000-0000-000066010000}"/>
     <cellStyle name="Normal 6 2" xfId="167" xr:uid="{00000000-0005-0000-0000-000067010000}"/>
+    <cellStyle name="Normal 6 2 2" xfId="442" xr:uid="{572E90E8-3930-4925-8E89-C0262AE86616}"/>
     <cellStyle name="Normal 7" xfId="112" xr:uid="{00000000-0005-0000-0000-000068010000}"/>
     <cellStyle name="Normal 8" xfId="189" xr:uid="{00000000-0005-0000-0000-000069010000}"/>
     <cellStyle name="Normal 9" xfId="203" xr:uid="{00000000-0005-0000-0000-00006A010000}"/>
     <cellStyle name="Nota 10" xfId="268" xr:uid="{00000000-0005-0000-0000-00006B010000}"/>
     <cellStyle name="Nota 11" xfId="282" xr:uid="{00000000-0005-0000-0000-00006C010000}"/>
     <cellStyle name="Nota 12" xfId="297" xr:uid="{00000000-0005-0000-0000-00006D010000}"/>
     <cellStyle name="Nota 13" xfId="311" xr:uid="{00000000-0005-0000-0000-00006E010000}"/>
     <cellStyle name="Nota 14" xfId="325" xr:uid="{00000000-0005-0000-0000-00006F010000}"/>
     <cellStyle name="Nota 15" xfId="339" xr:uid="{00000000-0005-0000-0000-000070010000}"/>
     <cellStyle name="Nota 16" xfId="353" xr:uid="{00000000-0005-0000-0000-000071010000}"/>
     <cellStyle name="Nota 17" xfId="367" xr:uid="{00000000-0005-0000-0000-000072010000}"/>
     <cellStyle name="Nota 18" xfId="381" xr:uid="{00000000-0005-0000-0000-000073010000}"/>
     <cellStyle name="Nota 19" xfId="395" xr:uid="{00000000-0005-0000-0000-000074010000}"/>
     <cellStyle name="Nota 2" xfId="76" xr:uid="{00000000-0005-0000-0000-000075010000}"/>
     <cellStyle name="Nota 20" xfId="409" xr:uid="{00000000-0005-0000-0000-000076010000}"/>
     <cellStyle name="Nota 21" xfId="424" xr:uid="{00000000-0005-0000-0000-000077010000}"/>
     <cellStyle name="Nota 22" xfId="50" xr:uid="{00000000-0005-0000-0000-000078010000}"/>
     <cellStyle name="Nota 3" xfId="91" xr:uid="{00000000-0005-0000-0000-000079010000}"/>
     <cellStyle name="Nota 4" xfId="101" xr:uid="{00000000-0005-0000-0000-00007A010000}"/>
     <cellStyle name="Nota 5" xfId="70" xr:uid="{00000000-0005-0000-0000-00007B010000}"/>
     <cellStyle name="Nota 6" xfId="190" xr:uid="{00000000-0005-0000-0000-00007C010000}"/>
     <cellStyle name="Nota 7" xfId="210" xr:uid="{00000000-0005-0000-0000-00007D010000}"/>
     <cellStyle name="Nota 8" xfId="240" xr:uid="{00000000-0005-0000-0000-00007E010000}"/>
     <cellStyle name="Nota 9" xfId="254" xr:uid="{00000000-0005-0000-0000-00007F010000}"/>
     <cellStyle name="Output" xfId="168" xr:uid="{00000000-0005-0000-0000-000080010000}"/>
     <cellStyle name="Percent (0)" xfId="169" xr:uid="{00000000-0005-0000-0000-000081010000}"/>
     <cellStyle name="Percent [2]" xfId="170" xr:uid="{00000000-0005-0000-0000-000082010000}"/>
     <cellStyle name="Percentual" xfId="171" xr:uid="{00000000-0005-0000-0000-000083010000}"/>
     <cellStyle name="Ponto" xfId="172" xr:uid="{00000000-0005-0000-0000-000084010000}"/>
     <cellStyle name="Porcentagem" xfId="2" builtinId="5"/>
     <cellStyle name="Porcentagem 2" xfId="173" xr:uid="{00000000-0005-0000-0000-000086010000}"/>
     <cellStyle name="Porcentagem 3" xfId="174" xr:uid="{00000000-0005-0000-0000-000087010000}"/>
     <cellStyle name="Porcentagem 3 2" xfId="227" xr:uid="{00000000-0005-0000-0000-000088010000}"/>
     <cellStyle name="Porcentagem 4" xfId="39" xr:uid="{00000000-0005-0000-0000-000089010000}"/>
     <cellStyle name="Punto0" xfId="175" xr:uid="{00000000-0005-0000-0000-00008A010000}"/>
     <cellStyle name="Ruim" xfId="10" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Saída" xfId="12" builtinId="21" customBuiltin="1"/>
     <cellStyle name="SAPBEXstdData" xfId="176" xr:uid="{00000000-0005-0000-0000-00008C010000}"/>
     <cellStyle name="SAPBEXstdItem" xfId="177" xr:uid="{00000000-0005-0000-0000-00008D010000}"/>
     <cellStyle name="Sep. milhar [0]" xfId="178" xr:uid="{00000000-0005-0000-0000-00008E010000}"/>
     <cellStyle name="Separador de milhares [0] 2" xfId="179" xr:uid="{00000000-0005-0000-0000-00008F010000}"/>
     <cellStyle name="Separador de milhares [0] 2 2" xfId="228" xr:uid="{00000000-0005-0000-0000-000090010000}"/>
+    <cellStyle name="Separador de milhares [0] 2 2 2" xfId="448" xr:uid="{BDBFFD07-39AC-4D4B-8D77-5DE1AFE21EFD}"/>
+    <cellStyle name="Separador de milhares [0] 2 3" xfId="443" xr:uid="{133F5AE5-E203-4EB2-8144-6D274229AA16}"/>
     <cellStyle name="Separador de milhares [0] 3" xfId="229" xr:uid="{00000000-0005-0000-0000-000091010000}"/>
+    <cellStyle name="Separador de milhares [0] 3 2" xfId="449" xr:uid="{72BD7BD4-7FFA-4232-8046-6CF115136CF3}"/>
     <cellStyle name="Separador de milhares 10" xfId="230" xr:uid="{00000000-0005-0000-0000-000092010000}"/>
+    <cellStyle name="Separador de milhares 10 2" xfId="450" xr:uid="{EDE178C5-DD41-4A01-870E-00E12E4D0ACC}"/>
     <cellStyle name="Separador de milhares 2" xfId="42" xr:uid="{00000000-0005-0000-0000-000093010000}"/>
     <cellStyle name="Separador de milhares 2 2" xfId="180" xr:uid="{00000000-0005-0000-0000-000094010000}"/>
+    <cellStyle name="Separador de milhares 2 2 2" xfId="444" xr:uid="{D68FCE8B-37CC-4449-B81A-766D0B554D14}"/>
     <cellStyle name="Separador de milhares 2 3" xfId="231" xr:uid="{00000000-0005-0000-0000-000095010000}"/>
+    <cellStyle name="Separador de milhares 2 3 2" xfId="451" xr:uid="{2533209E-7063-4787-BF45-8FAF3D72E011}"/>
+    <cellStyle name="Separador de milhares 2 4" xfId="438" xr:uid="{388831DA-367E-41C6-86C2-A1571AB08C70}"/>
     <cellStyle name="Separador de milhares 3" xfId="181" xr:uid="{00000000-0005-0000-0000-000096010000}"/>
     <cellStyle name="Separador de milhares 3 2" xfId="182" xr:uid="{00000000-0005-0000-0000-000097010000}"/>
+    <cellStyle name="Separador de milhares 3 2 2" xfId="446" xr:uid="{25656885-0F49-43E0-8E8B-B8BD82FC96E3}"/>
     <cellStyle name="Separador de milhares 3 3" xfId="232" xr:uid="{00000000-0005-0000-0000-000098010000}"/>
+    <cellStyle name="Separador de milhares 3 3 2" xfId="452" xr:uid="{7729733B-F3B7-430E-93A5-986557FFE5FE}"/>
+    <cellStyle name="Separador de milhares 3 4" xfId="445" xr:uid="{0CC6C74C-584A-4109-ABA5-E9DEBB62C0EE}"/>
     <cellStyle name="Separador de milhares 4" xfId="183" xr:uid="{00000000-0005-0000-0000-000099010000}"/>
     <cellStyle name="Texto de Aviso" xfId="16" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Texto Explicativo" xfId="17" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Tickmark" xfId="184" xr:uid="{00000000-0005-0000-0000-00009C010000}"/>
     <cellStyle name="Title" xfId="185" xr:uid="{00000000-0005-0000-0000-00009D010000}"/>
     <cellStyle name="Título 1" xfId="5" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Título 2" xfId="6" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Título 3" xfId="7" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Título 4" xfId="8" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Título 5" xfId="111" xr:uid="{00000000-0005-0000-0000-0000A2010000}"/>
     <cellStyle name="Título 6" xfId="80" xr:uid="{00000000-0005-0000-0000-0000A3010000}"/>
     <cellStyle name="Título 7" xfId="95" xr:uid="{00000000-0005-0000-0000-0000A4010000}"/>
     <cellStyle name="Título 8" xfId="102" xr:uid="{00000000-0005-0000-0000-0000A5010000}"/>
     <cellStyle name="Título 9" xfId="51" xr:uid="{00000000-0005-0000-0000-0000A6010000}"/>
     <cellStyle name="Titulo1" xfId="186" xr:uid="{00000000-0005-0000-0000-0000A7010000}"/>
     <cellStyle name="Titulo2" xfId="187" xr:uid="{00000000-0005-0000-0000-0000A8010000}"/>
     <cellStyle name="Total" xfId="18" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Um usuário do Microsoft Office satisfeito" xfId="188" xr:uid="{00000000-0005-0000-0000-0000AA010000}"/>
+    <cellStyle name="Um usuário do Microsoft Office satisfeito 2" xfId="447" xr:uid="{8D1299A4-3059-4BEF-B1CC-55A2FA822C50}"/>
     <cellStyle name="Vírgula" xfId="1" builtinId="3"/>
     <cellStyle name="Vírgula 2" xfId="37" xr:uid="{00000000-0005-0000-0000-0000AC010000}"/>
     <cellStyle name="Vírgula 2 2" xfId="233" xr:uid="{00000000-0005-0000-0000-0000AD010000}"/>
+    <cellStyle name="Vírgula 2 2 2" xfId="453" xr:uid="{84440776-3E1F-40FE-B986-B8C5C8C0C90D}"/>
     <cellStyle name="Vírgula 2 3" xfId="113" xr:uid="{00000000-0005-0000-0000-0000AE010000}"/>
+    <cellStyle name="Vírgula 2 3 2" xfId="439" xr:uid="{F1628C61-F65F-43BC-8730-8D9C6D4219E8}"/>
     <cellStyle name="Vírgula 3" xfId="234" xr:uid="{00000000-0005-0000-0000-0000AF010000}"/>
     <cellStyle name="Vírgula 3 2" xfId="235" xr:uid="{00000000-0005-0000-0000-0000B0010000}"/>
+    <cellStyle name="Vírgula 3 2 2" xfId="455" xr:uid="{EA83F5AD-C3C4-450F-BC97-47EEA89C7753}"/>
+    <cellStyle name="Vírgula 3 3" xfId="454" xr:uid="{95FE4682-68D0-492D-9673-763551A367AD}"/>
     <cellStyle name="Vírgula 4" xfId="236" xr:uid="{00000000-0005-0000-0000-0000B1010000}"/>
+    <cellStyle name="Vírgula 4 2" xfId="456" xr:uid="{54A74AF8-022D-4D6C-B977-E33281980524}"/>
     <cellStyle name="Vírgula 5" xfId="237" xr:uid="{00000000-0005-0000-0000-0000B2010000}"/>
+    <cellStyle name="Vírgula 5 2" xfId="457" xr:uid="{9E9B8336-7726-4975-8C63-510BB21D68E0}"/>
     <cellStyle name="Vírgula 6" xfId="238" xr:uid="{00000000-0005-0000-0000-0000B3010000}"/>
+    <cellStyle name="Vírgula 6 2" xfId="458" xr:uid="{8E114895-D764-4EEB-ACFA-5378148615F2}"/>
     <cellStyle name="Vírgula 7" xfId="40" xr:uid="{00000000-0005-0000-0000-0000B4010000}"/>
+    <cellStyle name="Vírgula 8" xfId="437" xr:uid="{18774B83-5C9F-483F-A16E-47D7094557D9}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF74D65C"/>
       <color rgb="FF174859"/>
       <color rgb="FF8DEBC0"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -2665,136 +2711,136 @@
         <a:xfrm>
           <a:off x="254000" y="190500"/>
           <a:ext cx="2019299" cy="272768"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>127001</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>31751</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>2143125</xdr:colOff>
+      <xdr:colOff>2139950</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>304519</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Imagem 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E71D025-3FE9-653C-DEBB-35ABF152FC2B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="254001" y="190501"/>
           <a:ext cx="2019299" cy="272768"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office 2013 - 2022">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2856,51 +2902,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2998,6739 +3044,6902 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FF174859"/>
   </sheetPr>
   <dimension ref="B1:M18"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScale="180" zoomScaleNormal="180" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="1.5703125" style="42" customWidth="1"/>
-    <col min="2" max="16384" width="8.7109375" style="42"/>
+    <col min="1" max="1" width="1.54296875" style="40" customWidth="1"/>
+    <col min="2" max="16384" width="8.7265625" style="40"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:13" ht="5.45" customHeight="1"/>
+    <row r="1" spans="2:13" ht="5.5" customHeight="1"/>
     <row r="2" spans="2:13">
-      <c r="B2" s="43"/>
-[...10 lines deleted...]
-      <c r="M2" s="43"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
     </row>
     <row r="3" spans="2:13">
-      <c r="B3" s="43"/>
-[...14 lines deleted...]
-      <c r="C4" s="44" t="s">
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="41"/>
+    </row>
+    <row r="4" spans="2:13" ht="28">
+      <c r="B4" s="41"/>
+      <c r="C4" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="41"/>
+    </row>
+    <row r="5" spans="2:13">
+      <c r="B5" s="41"/>
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="41"/>
+      <c r="I5" s="41"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="41"/>
+    </row>
+    <row r="6" spans="2:13" ht="18.5">
+      <c r="B6" s="41"/>
+      <c r="C6" s="44" t="s">
         <v>63</v>
       </c>
-      <c r="D4" s="43"/>
-[...26 lines deleted...]
-      <c r="C6" s="46" t="s">
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+    </row>
+    <row r="7" spans="2:13" ht="18.5">
+      <c r="B7" s="41"/>
+      <c r="C7" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="D7" s="41"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="41"/>
+      <c r="G7" s="41"/>
+      <c r="H7" s="41"/>
+      <c r="I7" s="41"/>
+      <c r="J7" s="41"/>
+      <c r="K7" s="41"/>
+      <c r="L7" s="41"/>
+      <c r="M7" s="41"/>
+    </row>
+    <row r="8" spans="2:13">
+      <c r="B8" s="41"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="41"/>
+      <c r="H8" s="41"/>
+      <c r="I8" s="41"/>
+      <c r="J8" s="41"/>
+      <c r="K8" s="41"/>
+      <c r="L8" s="41"/>
+      <c r="M8" s="41"/>
+    </row>
+    <row r="9" spans="2:13">
+      <c r="B9" s="41"/>
+      <c r="C9" s="41"/>
+      <c r="D9" s="41"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="41"/>
+      <c r="H9" s="41"/>
+      <c r="I9" s="41"/>
+      <c r="J9" s="41"/>
+      <c r="K9" s="41"/>
+      <c r="L9" s="41"/>
+      <c r="M9" s="41"/>
+    </row>
+    <row r="10" spans="2:13">
+      <c r="B10" s="41"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="41"/>
+      <c r="E10" s="41"/>
+      <c r="F10" s="41"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="41"/>
+      <c r="I10" s="41"/>
+      <c r="J10" s="41"/>
+      <c r="K10" s="41"/>
+      <c r="L10" s="41"/>
+      <c r="M10" s="41"/>
+    </row>
+    <row r="11" spans="2:13">
+      <c r="B11" s="41"/>
+      <c r="C11" s="41"/>
+      <c r="D11" s="41"/>
+      <c r="E11" s="41"/>
+      <c r="F11" s="41"/>
+      <c r="G11" s="41"/>
+      <c r="H11" s="41"/>
+      <c r="I11" s="41"/>
+      <c r="J11" s="41"/>
+      <c r="K11" s="41"/>
+      <c r="L11" s="41"/>
+      <c r="M11" s="41"/>
+    </row>
+    <row r="12" spans="2:13">
+      <c r="B12" s="41"/>
+      <c r="C12" s="41"/>
+      <c r="D12" s="41"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="41"/>
+      <c r="G12" s="41"/>
+      <c r="H12" s="41"/>
+      <c r="I12" s="41"/>
+      <c r="J12" s="41"/>
+      <c r="K12" s="41"/>
+      <c r="L12" s="41"/>
+      <c r="M12" s="41"/>
+    </row>
+    <row r="13" spans="2:13">
+      <c r="B13" s="41"/>
+      <c r="C13" s="41"/>
+      <c r="D13" s="41"/>
+      <c r="E13" s="41"/>
+      <c r="F13" s="41"/>
+      <c r="G13" s="41"/>
+      <c r="H13" s="41"/>
+      <c r="I13" s="41"/>
+      <c r="J13" s="41"/>
+      <c r="K13" s="41"/>
+      <c r="L13" s="41"/>
+      <c r="M13" s="41"/>
+    </row>
+    <row r="14" spans="2:13">
+      <c r="B14" s="41"/>
+      <c r="C14" s="41"/>
+      <c r="D14" s="41"/>
+      <c r="E14" s="41"/>
+      <c r="F14" s="41"/>
+      <c r="G14" s="41"/>
+      <c r="H14" s="41"/>
+      <c r="I14" s="41"/>
+      <c r="J14" s="41"/>
+      <c r="K14" s="41"/>
+      <c r="L14" s="41"/>
+      <c r="M14" s="41"/>
+    </row>
+    <row r="15" spans="2:13">
+      <c r="B15" s="41"/>
+      <c r="C15" s="43" t="s">
         <v>64</v>
       </c>
-      <c r="D6" s="43"/>
-[...138 lines deleted...]
-      <c r="M15" s="43"/>
+      <c r="D15" s="41"/>
+      <c r="E15" s="41"/>
+      <c r="F15" s="41"/>
+      <c r="G15" s="41"/>
+      <c r="H15" s="41"/>
+      <c r="I15" s="41"/>
+      <c r="J15" s="41"/>
+      <c r="K15" s="41"/>
+      <c r="L15" s="41"/>
+      <c r="M15" s="41"/>
     </row>
     <row r="16" spans="2:13">
-      <c r="B16" s="43"/>
-[...12 lines deleted...]
-    <row r="18" ht="5.45" customHeight="1"/>
+      <c r="B16" s="41"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="41"/>
+      <c r="E16" s="41"/>
+      <c r="F16" s="41"/>
+      <c r="G16" s="41"/>
+      <c r="H16" s="41"/>
+      <c r="I16" s="41"/>
+      <c r="J16" s="41"/>
+      <c r="K16" s="41"/>
+      <c r="L16" s="41"/>
+      <c r="M16" s="41"/>
+    </row>
+    <row r="18" ht="5.5" customHeight="1"/>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF74D65C"/>
   </sheetPr>
-  <dimension ref="A2:X57"/>
+  <dimension ref="A2:AA57"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <pane xSplit="3" ySplit="4" topLeftCell="K5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="4" topLeftCell="D5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5"/>
   <cols>
-    <col min="1" max="1" width="1.85546875" style="40" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="25" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="1.81640625" style="38" customWidth="1"/>
+    <col min="2" max="2" width="32.81640625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="9.1796875" style="1"/>
+    <col min="4" max="5" width="8.7265625" style="1" customWidth="1"/>
+    <col min="6" max="10" width="10.26953125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.26953125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="10.26953125" style="1" customWidth="1"/>
+    <col min="14" max="14" width="13.54296875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="11.54296875" style="1" customWidth="1"/>
+    <col min="16" max="16" width="10.54296875" style="1" customWidth="1"/>
+    <col min="17" max="17" width="10.26953125" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="19" width="12.453125" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="25" width="10.26953125" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="10.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:24" ht="28.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="D3" s="47">
+    <row r="2" spans="1:27" ht="28.5" customHeight="1">
+      <c r="B2" s="19"/>
+    </row>
+    <row r="3" spans="1:27" ht="13">
+      <c r="D3" s="45">
         <v>2020</v>
       </c>
-      <c r="E3" s="47">
+      <c r="E3" s="45">
         <v>2021</v>
       </c>
-      <c r="F3" s="47">
+      <c r="F3" s="45">
         <v>2021</v>
       </c>
-      <c r="G3" s="47">
+      <c r="G3" s="45">
         <v>2021</v>
       </c>
-      <c r="H3" s="47">
+      <c r="H3" s="45">
         <v>2021</v>
       </c>
-      <c r="I3" s="47">
+      <c r="I3" s="45">
         <v>2022</v>
       </c>
-      <c r="J3" s="47">
+      <c r="J3" s="45">
         <v>2022</v>
       </c>
-      <c r="K3" s="47">
+      <c r="K3" s="45">
         <v>2022</v>
       </c>
-      <c r="L3" s="47">
+      <c r="L3" s="45">
         <v>2022</v>
       </c>
     </row>
-    <row r="4" spans="1:24" s="7" customFormat="1" ht="17.25" customHeight="1">
-[...7 lines deleted...]
-      <c r="E4" s="28" t="s">
+    <row r="4" spans="1:27" s="7" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B4" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="C4" s="25"/>
+      <c r="D4" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="E4" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="28" t="s">
+      <c r="F4" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="28" t="s">
+      <c r="G4" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="28" t="s">
+      <c r="H4" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="I4" s="28" t="s">
+      <c r="I4" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="28" t="s">
+      <c r="J4" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="K4" s="28" t="s">
+      <c r="K4" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="L4" s="28" t="s">
+      <c r="L4" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="M4" s="28" t="s">
+      <c r="M4" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="N4" s="26" t="s">
         <v>67</v>
       </c>
-      <c r="N4" s="28" t="s">
+      <c r="O4" s="26" t="s">
         <v>68</v>
       </c>
-      <c r="O4" s="28" t="s">
-[...2 lines deleted...]
-      <c r="P4" s="28" t="s">
+      <c r="P4" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q4" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="Q4" s="28" t="s">
+      <c r="R4" s="26" t="s">
         <v>72</v>
       </c>
-      <c r="R4" s="28" t="s">
-[...2 lines deleted...]
-      <c r="S4" s="28" t="s">
+      <c r="S4" s="26" t="s">
+        <v>74</v>
+      </c>
+      <c r="T4" s="26" t="s">
         <v>75</v>
       </c>
-      <c r="T4" s="28" t="s">
+      <c r="U4" s="26" t="s">
         <v>76</v>
       </c>
-      <c r="U4" s="28" t="s">
+      <c r="V4" s="26" t="s">
         <v>77</v>
       </c>
-      <c r="V4" s="28" t="s">
+      <c r="W4" s="26" t="s">
         <v>78</v>
       </c>
-      <c r="W4" s="28" t="s">
+      <c r="X4" s="26" t="s">
         <v>79</v>
       </c>
-      <c r="X4" s="28" t="s">
+      <c r="Y4" s="26" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="5" spans="1:24" ht="7.5" customHeight="1">
-      <c r="B5" s="12"/>
+    <row r="5" spans="1:27" ht="7.5" customHeight="1">
+      <c r="B5" s="11"/>
       <c r="C5" s="9"/>
       <c r="D5" s="9"/>
-      <c r="E5" s="13"/>
-[...20 lines deleted...]
-    <row r="6" spans="1:24">
+      <c r="E5" s="12"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="12"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="12"/>
+      <c r="Q5" s="12"/>
+      <c r="R5" s="12"/>
+      <c r="S5" s="12"/>
+      <c r="T5" s="12"/>
+      <c r="U5" s="12"/>
+      <c r="V5" s="12"/>
+      <c r="W5" s="12"/>
+      <c r="X5" s="12"/>
+      <c r="Y5" s="12"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="B6" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="4"/>
+      <c r="D6" s="22">
+        <v>40602</v>
+      </c>
+      <c r="E6" s="22">
+        <v>30382</v>
+      </c>
+      <c r="F6" s="22">
+        <v>50092</v>
+      </c>
+      <c r="G6" s="22">
+        <v>59666</v>
+      </c>
+      <c r="H6" s="22">
+        <v>97947</v>
+      </c>
+      <c r="I6" s="22">
+        <v>216151</v>
+      </c>
+      <c r="J6" s="22">
+        <v>119396</v>
+      </c>
+      <c r="K6" s="22">
+        <v>163807</v>
+      </c>
+      <c r="L6" s="22">
+        <v>198753</v>
+      </c>
+      <c r="M6" s="22">
+        <v>287346</v>
+      </c>
+      <c r="N6" s="22">
+        <v>361726</v>
+      </c>
+      <c r="O6" s="22">
+        <v>413336</v>
+      </c>
+      <c r="P6" s="22">
+        <v>452932</v>
+      </c>
+      <c r="Q6" s="22">
+        <v>414805</v>
+      </c>
+      <c r="R6" s="22">
+        <v>435559</v>
+      </c>
+      <c r="S6" s="22">
+        <v>391837</v>
+      </c>
+      <c r="T6" s="22">
+        <v>341761</v>
+      </c>
+      <c r="U6" s="22">
+        <v>278030</v>
+      </c>
+      <c r="V6" s="22">
+        <v>227309</v>
+      </c>
+      <c r="W6" s="22">
+        <v>313526</v>
+      </c>
+      <c r="X6" s="22">
+        <v>395276</v>
+      </c>
+      <c r="Y6" s="22">
+        <v>360555</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="B7" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="C6" s="4"/>
-[...65 lines deleted...]
-      <c r="B7" s="11" t="s">
+      <c r="C7" s="8"/>
+      <c r="D7" s="23">
+        <v>148293</v>
+      </c>
+      <c r="E7" s="23">
+        <v>189220</v>
+      </c>
+      <c r="F7" s="23">
+        <v>231843</v>
+      </c>
+      <c r="G7" s="23">
+        <v>227702</v>
+      </c>
+      <c r="H7" s="23">
+        <v>252642</v>
+      </c>
+      <c r="I7" s="23">
+        <v>283941</v>
+      </c>
+      <c r="J7" s="23">
+        <v>366647</v>
+      </c>
+      <c r="K7" s="23">
+        <v>244278</v>
+      </c>
+      <c r="L7" s="23">
+        <v>305254</v>
+      </c>
+      <c r="M7" s="23">
+        <v>304757</v>
+      </c>
+      <c r="N7" s="23">
+        <v>264795</v>
+      </c>
+      <c r="O7" s="23">
+        <v>274226</v>
+      </c>
+      <c r="P7" s="23">
+        <v>232894</v>
+      </c>
+      <c r="Q7" s="23">
+        <v>272538</v>
+      </c>
+      <c r="R7" s="23">
+        <v>272878</v>
+      </c>
+      <c r="S7" s="23">
+        <v>295803</v>
+      </c>
+      <c r="T7" s="23">
+        <v>248578</v>
+      </c>
+      <c r="U7" s="23">
+        <v>356096</v>
+      </c>
+      <c r="V7" s="23">
+        <v>350982</v>
+      </c>
+      <c r="W7" s="23">
+        <v>347441</v>
+      </c>
+      <c r="X7" s="23">
+        <v>276612</v>
+      </c>
+      <c r="Y7" s="23">
+        <v>289376</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="B8" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="C7" s="8"/>
-[...65 lines deleted...]
-      <c r="B8" s="3" t="s">
+      <c r="C8" s="4"/>
+      <c r="D8" s="22">
+        <v>107337</v>
+      </c>
+      <c r="E8" s="22">
+        <v>143028</v>
+      </c>
+      <c r="F8" s="22">
+        <v>172707</v>
+      </c>
+      <c r="G8" s="22">
+        <v>248459</v>
+      </c>
+      <c r="H8" s="22">
+        <v>254596</v>
+      </c>
+      <c r="I8" s="22">
+        <v>261507</v>
+      </c>
+      <c r="J8" s="22">
+        <v>244176</v>
+      </c>
+      <c r="K8" s="22">
+        <v>271722</v>
+      </c>
+      <c r="L8" s="22">
+        <v>211568</v>
+      </c>
+      <c r="M8" s="22">
+        <v>209612</v>
+      </c>
+      <c r="N8" s="22">
+        <v>200073</v>
+      </c>
+      <c r="O8" s="22">
+        <v>181470</v>
+      </c>
+      <c r="P8" s="22">
+        <v>191572</v>
+      </c>
+      <c r="Q8" s="22">
+        <v>175668</v>
+      </c>
+      <c r="R8" s="22">
+        <v>174546</v>
+      </c>
+      <c r="S8" s="22">
+        <v>189170</v>
+      </c>
+      <c r="T8" s="22">
+        <v>309516</v>
+      </c>
+      <c r="U8" s="22">
+        <v>314041</v>
+      </c>
+      <c r="V8" s="22">
+        <v>313668</v>
+      </c>
+      <c r="W8" s="22">
+        <v>273135</v>
+      </c>
+      <c r="X8" s="22">
+        <v>249829</v>
+      </c>
+      <c r="Y8" s="22">
+        <v>255082</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="B9" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="C8" s="4"/>
-[...65 lines deleted...]
-      <c r="B9" s="11" t="s">
+      <c r="C9" s="8"/>
+      <c r="D9" s="23">
+        <v>29575</v>
+      </c>
+      <c r="E9" s="23">
+        <v>36972</v>
+      </c>
+      <c r="F9" s="23">
+        <v>75653</v>
+      </c>
+      <c r="G9" s="23">
+        <v>75823</v>
+      </c>
+      <c r="H9" s="23">
+        <v>83945</v>
+      </c>
+      <c r="I9" s="23">
+        <v>121664</v>
+      </c>
+      <c r="J9" s="23">
+        <v>94001</v>
+      </c>
+      <c r="K9" s="23">
+        <v>120312</v>
+      </c>
+      <c r="L9" s="23">
+        <v>26668</v>
+      </c>
+      <c r="M9" s="23">
+        <v>43929</v>
+      </c>
+      <c r="N9" s="23">
+        <v>37616</v>
+      </c>
+      <c r="O9" s="23">
+        <v>33757</v>
+      </c>
+      <c r="P9" s="23">
+        <v>45540</v>
+      </c>
+      <c r="Q9" s="23">
+        <v>43159</v>
+      </c>
+      <c r="R9" s="23">
+        <v>43700</v>
+      </c>
+      <c r="S9" s="23">
+        <v>40709</v>
+      </c>
+      <c r="T9" s="23">
+        <v>49965</v>
+      </c>
+      <c r="U9" s="23">
+        <v>53247</v>
+      </c>
+      <c r="V9" s="23">
+        <v>56156</v>
+      </c>
+      <c r="W9" s="23">
+        <v>57864</v>
+      </c>
+      <c r="X9" s="23">
+        <v>71054</v>
+      </c>
+      <c r="Y9" s="23">
+        <v>66033</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="B10" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="C9" s="8"/>
-[...65 lines deleted...]
-      <c r="B10" s="3" t="s">
+      <c r="C10" s="4"/>
+      <c r="D10" s="22">
+        <v>1257</v>
+      </c>
+      <c r="E10" s="22">
+        <v>2014</v>
+      </c>
+      <c r="F10" s="22">
+        <v>0</v>
+      </c>
+      <c r="G10" s="22">
+        <v>0</v>
+      </c>
+      <c r="H10" s="22">
+        <v>3893</v>
+      </c>
+      <c r="I10" s="22">
+        <v>745</v>
+      </c>
+      <c r="J10" s="22">
+        <v>0</v>
+      </c>
+      <c r="K10" s="22">
+        <v>0</v>
+      </c>
+      <c r="L10" s="22">
+        <v>2386</v>
+      </c>
+      <c r="M10" s="22">
+        <v>99</v>
+      </c>
+      <c r="N10" s="22">
+        <v>5</v>
+      </c>
+      <c r="O10" s="22">
+        <v>0</v>
+      </c>
+      <c r="P10" s="22">
+        <v>2164</v>
+      </c>
+      <c r="Q10" s="22">
+        <v>2164</v>
+      </c>
+      <c r="R10" s="22">
+        <v>3035</v>
+      </c>
+      <c r="S10" s="22">
+        <v>3036</v>
+      </c>
+      <c r="T10" s="22">
+        <v>0</v>
+      </c>
+      <c r="U10" s="22">
+        <v>3362</v>
+      </c>
+      <c r="V10" s="22">
+        <v>7780</v>
+      </c>
+      <c r="W10" s="22">
+        <v>0</v>
+      </c>
+      <c r="X10" s="22">
+        <v>2623</v>
+      </c>
+      <c r="Y10" s="23">
+        <v>2623</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="B11" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="C10" s="4"/>
-[...30 lines deleted...]
-      <c r="N10" s="24">
+      <c r="C11" s="8"/>
+      <c r="D11" s="23">
+        <v>22074</v>
+      </c>
+      <c r="E11" s="23">
+        <v>30561</v>
+      </c>
+      <c r="F11" s="23">
+        <v>43290</v>
+      </c>
+      <c r="G11" s="23">
+        <v>32988</v>
+      </c>
+      <c r="H11" s="23">
+        <v>158168</v>
+      </c>
+      <c r="I11" s="23">
+        <v>106946</v>
+      </c>
+      <c r="J11" s="23">
+        <v>37380</v>
+      </c>
+      <c r="K11" s="23">
+        <v>38961</v>
+      </c>
+      <c r="L11" s="23">
+        <v>34035</v>
+      </c>
+      <c r="M11" s="23">
+        <v>27228</v>
+      </c>
+      <c r="N11" s="23">
+        <v>25698</v>
+      </c>
+      <c r="O11" s="23">
+        <v>26483</v>
+      </c>
+      <c r="P11" s="23">
+        <v>40649</v>
+      </c>
+      <c r="Q11" s="23">
+        <v>44738</v>
+      </c>
+      <c r="R11" s="23">
+        <v>41784</v>
+      </c>
+      <c r="S11" s="23">
+        <v>50611</v>
+      </c>
+      <c r="T11" s="23">
+        <v>38690</v>
+      </c>
+      <c r="U11" s="23">
+        <v>59820</v>
+      </c>
+      <c r="V11" s="23">
+        <v>60094</v>
+      </c>
+      <c r="W11" s="23">
+        <v>50106</v>
+      </c>
+      <c r="X11" s="23">
+        <v>48897</v>
+      </c>
+      <c r="Y11" s="22">
+        <v>52825</v>
+      </c>
+      <c r="Z11" s="66"/>
+      <c r="AA11" s="65"/>
+    </row>
+    <row r="12" spans="1:27" s="20" customFormat="1" ht="13">
+      <c r="A12" s="39"/>
+      <c r="B12" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" s="34"/>
+      <c r="D12" s="35">
+        <v>349138</v>
+      </c>
+      <c r="E12" s="35">
+        <v>432177</v>
+      </c>
+      <c r="F12" s="35">
+        <v>573585</v>
+      </c>
+      <c r="G12" s="35">
+        <v>644638</v>
+      </c>
+      <c r="H12" s="35">
+        <v>851191</v>
+      </c>
+      <c r="I12" s="35">
+        <v>990954</v>
+      </c>
+      <c r="J12" s="35">
+        <v>861600</v>
+      </c>
+      <c r="K12" s="35">
+        <v>839080</v>
+      </c>
+      <c r="L12" s="35">
+        <v>778664</v>
+      </c>
+      <c r="M12" s="35">
+        <v>872971</v>
+      </c>
+      <c r="N12" s="35">
+        <v>889913</v>
+      </c>
+      <c r="O12" s="35">
+        <v>929272</v>
+      </c>
+      <c r="P12" s="35">
+        <v>965751</v>
+      </c>
+      <c r="Q12" s="35">
+        <v>953072</v>
+      </c>
+      <c r="R12" s="35">
+        <v>971502</v>
+      </c>
+      <c r="S12" s="35">
+        <v>971166</v>
+      </c>
+      <c r="T12" s="35">
+        <v>988510</v>
+      </c>
+      <c r="U12" s="35">
+        <v>1064596</v>
+      </c>
+      <c r="V12" s="35">
+        <v>1015989</v>
+      </c>
+      <c r="W12" s="35">
+        <v>1042072</v>
+      </c>
+      <c r="X12" s="35">
+        <v>1044291</v>
+      </c>
+      <c r="Y12" s="35">
+        <v>1026494</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="B13" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13" s="4"/>
+      <c r="D13" s="22">
+        <v>5651</v>
+      </c>
+      <c r="E13" s="22">
+        <v>8013</v>
+      </c>
+      <c r="F13" s="22">
+        <v>25702</v>
+      </c>
+      <c r="G13" s="22">
+        <v>36718</v>
+      </c>
+      <c r="H13" s="22">
+        <v>49075</v>
+      </c>
+      <c r="I13" s="22">
+        <v>50617</v>
+      </c>
+      <c r="J13" s="22">
+        <v>54519</v>
+      </c>
+      <c r="K13" s="22">
+        <v>42355</v>
+      </c>
+      <c r="L13" s="22">
+        <v>127572</v>
+      </c>
+      <c r="M13" s="22">
+        <v>103159</v>
+      </c>
+      <c r="N13" s="22">
+        <v>95334</v>
+      </c>
+      <c r="O13" s="22">
+        <v>91719</v>
+      </c>
+      <c r="P13" s="22">
+        <v>95562</v>
+      </c>
+      <c r="Q13" s="22">
+        <v>87456</v>
+      </c>
+      <c r="R13" s="22">
+        <v>84636</v>
+      </c>
+      <c r="S13" s="22">
+        <v>87448</v>
+      </c>
+      <c r="T13" s="22">
+        <v>101537</v>
+      </c>
+      <c r="U13" s="22">
+        <v>91122</v>
+      </c>
+      <c r="V13" s="22">
+        <v>94458</v>
+      </c>
+      <c r="W13" s="22">
+        <v>88848</v>
+      </c>
+      <c r="X13" s="22">
+        <v>82603</v>
+      </c>
+      <c r="Y13" s="22">
+        <v>84066</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="B14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C14" s="8"/>
+      <c r="D14" s="23">
+        <v>15764</v>
+      </c>
+      <c r="E14" s="23">
+        <v>15774</v>
+      </c>
+      <c r="F14" s="23">
+        <v>15793</v>
+      </c>
+      <c r="G14" s="23">
+        <v>16161</v>
+      </c>
+      <c r="H14" s="23">
+        <v>16295</v>
+      </c>
+      <c r="I14" s="23">
+        <v>16329</v>
+      </c>
+      <c r="J14" s="23">
+        <v>16556</v>
+      </c>
+      <c r="K14" s="23">
+        <v>17043</v>
+      </c>
+      <c r="L14" s="23">
+        <v>17346</v>
+      </c>
+      <c r="M14" s="23">
+        <v>17460</v>
+      </c>
+      <c r="N14" s="23">
+        <v>17540</v>
+      </c>
+      <c r="O14" s="23">
+        <v>20165</v>
+      </c>
+      <c r="P14" s="23">
+        <v>21580</v>
+      </c>
+      <c r="Q14" s="23">
+        <v>11249</v>
+      </c>
+      <c r="R14" s="23">
+        <v>14585</v>
+      </c>
+      <c r="S14" s="23">
+        <v>22137</v>
+      </c>
+      <c r="T14" s="23">
+        <v>23208</v>
+      </c>
+      <c r="U14" s="23">
+        <v>23460</v>
+      </c>
+      <c r="V14" s="23">
+        <v>24340</v>
+      </c>
+      <c r="W14" s="23">
+        <v>24209</v>
+      </c>
+      <c r="X14" s="23">
+        <v>25074</v>
+      </c>
+      <c r="Y14" s="23">
+        <v>25012</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="B15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" s="4"/>
+      <c r="D15" s="22">
+        <v>0</v>
+      </c>
+      <c r="E15" s="22">
+        <v>0</v>
+      </c>
+      <c r="F15" s="22">
+        <v>0</v>
+      </c>
+      <c r="G15" s="22">
+        <v>0</v>
+      </c>
+      <c r="H15" s="22">
+        <v>0</v>
+      </c>
+      <c r="I15" s="22">
+        <v>0</v>
+      </c>
+      <c r="J15" s="22">
+        <v>0</v>
+      </c>
+      <c r="K15" s="22">
+        <v>0</v>
+      </c>
+      <c r="L15" s="22">
+        <v>0</v>
+      </c>
+      <c r="M15" s="22">
+        <v>0</v>
+      </c>
+      <c r="N15" s="22">
+        <v>0</v>
+      </c>
+      <c r="O15" s="22">
+        <v>0</v>
+      </c>
+      <c r="P15" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="22">
+        <v>0</v>
+      </c>
+      <c r="R15" s="22">
+        <v>0</v>
+      </c>
+      <c r="S15" s="22">
+        <v>0</v>
+      </c>
+      <c r="T15" s="22">
+        <v>0</v>
+      </c>
+      <c r="U15" s="22">
+        <v>0</v>
+      </c>
+      <c r="V15" s="22">
+        <v>0</v>
+      </c>
+      <c r="W15" s="22">
+        <v>0</v>
+      </c>
+      <c r="X15" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="B16" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="8"/>
+      <c r="D16" s="23">
+        <v>43284</v>
+      </c>
+      <c r="E16" s="23">
+        <v>43395</v>
+      </c>
+      <c r="F16" s="23">
+        <v>43526</v>
+      </c>
+      <c r="G16" s="23">
+        <v>41240</v>
+      </c>
+      <c r="H16" s="23">
+        <v>13158</v>
+      </c>
+      <c r="I16" s="23">
+        <v>11477</v>
+      </c>
+      <c r="J16" s="23">
+        <v>12596</v>
+      </c>
+      <c r="K16" s="23">
+        <v>10833</v>
+      </c>
+      <c r="L16" s="23">
+        <v>10891</v>
+      </c>
+      <c r="M16" s="23">
+        <v>10791</v>
+      </c>
+      <c r="N16" s="23">
+        <v>10714</v>
+      </c>
+      <c r="O16" s="23">
+        <v>8180</v>
+      </c>
+      <c r="P16" s="23">
+        <v>6857</v>
+      </c>
+      <c r="Q16" s="23">
+        <v>6857</v>
+      </c>
+      <c r="R16" s="23">
+        <v>6966</v>
+      </c>
+      <c r="S16" s="23">
+        <v>6965</v>
+      </c>
+      <c r="T16" s="23">
+        <v>7066</v>
+      </c>
+      <c r="U16" s="23">
+        <v>4095</v>
+      </c>
+      <c r="V16" s="23">
+        <v>4095</v>
+      </c>
+      <c r="W16" s="23">
+        <v>4095</v>
+      </c>
+      <c r="X16" s="23">
+        <v>4095</v>
+      </c>
+      <c r="Y16" s="23">
+        <v>4095</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="B17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="4"/>
+      <c r="D17" s="22">
+        <v>28308</v>
+      </c>
+      <c r="E17" s="22">
+        <v>30792</v>
+      </c>
+      <c r="F17" s="22">
+        <v>32269</v>
+      </c>
+      <c r="G17" s="22">
+        <v>32959</v>
+      </c>
+      <c r="H17" s="22">
+        <v>38721</v>
+      </c>
+      <c r="I17" s="22">
+        <v>42395</v>
+      </c>
+      <c r="J17" s="22">
+        <v>44599</v>
+      </c>
+      <c r="K17" s="22">
+        <v>46459</v>
+      </c>
+      <c r="L17" s="22">
+        <v>45433</v>
+      </c>
+      <c r="M17" s="22">
+        <v>48231</v>
+      </c>
+      <c r="N17" s="22">
+        <v>48977</v>
+      </c>
+      <c r="O17" s="22">
+        <v>49300</v>
+      </c>
+      <c r="P17" s="22">
+        <v>51211</v>
+      </c>
+      <c r="Q17" s="22">
+        <v>54444</v>
+      </c>
+      <c r="R17" s="22">
+        <v>52045</v>
+      </c>
+      <c r="S17" s="22">
+        <v>57353</v>
+      </c>
+      <c r="T17" s="22">
+        <v>59799</v>
+      </c>
+      <c r="U17" s="22">
+        <v>59074</v>
+      </c>
+      <c r="V17" s="22">
+        <v>54049</v>
+      </c>
+      <c r="W17" s="22">
+        <v>56661</v>
+      </c>
+      <c r="X17" s="22">
+        <v>56056</v>
+      </c>
+      <c r="Y17" s="22">
+        <v>64190</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="B18" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="8"/>
+      <c r="D18" s="23">
+        <v>127478</v>
+      </c>
+      <c r="E18" s="23">
+        <v>127478</v>
+      </c>
+      <c r="F18" s="23">
+        <v>127478</v>
+      </c>
+      <c r="G18" s="23">
+        <v>128347</v>
+      </c>
+      <c r="H18" s="23">
+        <v>14727</v>
+      </c>
+      <c r="I18" s="23">
+        <v>14727</v>
+      </c>
+      <c r="J18" s="23">
+        <v>14727</v>
+      </c>
+      <c r="K18" s="23">
+        <v>14727</v>
+      </c>
+      <c r="L18" s="23">
+        <v>0</v>
+      </c>
+      <c r="M18" s="23">
+        <v>0</v>
+      </c>
+      <c r="N18" s="23">
+        <v>0</v>
+      </c>
+      <c r="O18" s="23">
+        <v>0</v>
+      </c>
+      <c r="P18" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="23">
+        <v>0</v>
+      </c>
+      <c r="R18" s="23">
+        <v>0</v>
+      </c>
+      <c r="S18" s="23">
+        <v>0</v>
+      </c>
+      <c r="T18" s="23">
+        <v>0</v>
+      </c>
+      <c r="U18" s="23">
+        <v>0</v>
+      </c>
+      <c r="V18" s="23">
+        <v>0</v>
+      </c>
+      <c r="W18" s="23">
+        <v>0</v>
+      </c>
+      <c r="X18" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="B19" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="4"/>
+      <c r="D19" s="22">
+        <v>272200</v>
+      </c>
+      <c r="E19" s="22">
+        <v>273232</v>
+      </c>
+      <c r="F19" s="22">
+        <v>277863</v>
+      </c>
+      <c r="G19" s="22">
+        <v>288024</v>
+      </c>
+      <c r="H19" s="22">
+        <v>298581</v>
+      </c>
+      <c r="I19" s="22">
+        <v>300697</v>
+      </c>
+      <c r="J19" s="22">
+        <v>309324</v>
+      </c>
+      <c r="K19" s="22">
+        <v>313196</v>
+      </c>
+      <c r="L19" s="22">
+        <v>316802</v>
+      </c>
+      <c r="M19" s="23">
+        <v>315472</v>
+      </c>
+      <c r="N19" s="22">
+        <v>314921</v>
+      </c>
+      <c r="O19" s="22">
+        <v>312666</v>
+      </c>
+      <c r="P19" s="23">
+        <v>312989</v>
+      </c>
+      <c r="Q19" s="22">
+        <v>320540</v>
+      </c>
+      <c r="R19" s="22">
+        <v>354703</v>
+      </c>
+      <c r="S19" s="22">
+        <v>363037</v>
+      </c>
+      <c r="T19" s="22">
+        <v>370560</v>
+      </c>
+      <c r="U19" s="22">
+        <v>375973</v>
+      </c>
+      <c r="V19" s="22">
+        <v>379382</v>
+      </c>
+      <c r="W19" s="22">
+        <v>388960</v>
+      </c>
+      <c r="X19" s="22">
+        <v>397747</v>
+      </c>
+      <c r="Y19" s="22">
+        <v>409765</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25">
+      <c r="B20" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="8"/>
+      <c r="D20" s="23">
+        <v>3278</v>
+      </c>
+      <c r="E20" s="23">
+        <v>2600</v>
+      </c>
+      <c r="F20" s="23">
+        <v>1922</v>
+      </c>
+      <c r="G20" s="23">
+        <v>1244</v>
+      </c>
+      <c r="H20" s="23">
+        <v>13318</v>
+      </c>
+      <c r="I20" s="23">
+        <v>12639</v>
+      </c>
+      <c r="J20" s="23">
+        <v>11960</v>
+      </c>
+      <c r="K20" s="23">
+        <v>11281</v>
+      </c>
+      <c r="L20" s="23">
+        <v>10602</v>
+      </c>
+      <c r="M20" s="23">
+        <v>9923</v>
+      </c>
+      <c r="N20" s="23">
+        <v>9490</v>
+      </c>
+      <c r="O20" s="23">
+        <v>8831</v>
+      </c>
+      <c r="P20" s="23">
+        <v>8112</v>
+      </c>
+      <c r="Q20" s="23">
+        <v>7392</v>
+      </c>
+      <c r="R20" s="23">
+        <v>6673</v>
+      </c>
+      <c r="S20" s="23">
+        <v>6842</v>
+      </c>
+      <c r="T20" s="23">
+        <v>6074</v>
+      </c>
+      <c r="U20" s="23">
+        <v>5279</v>
+      </c>
+      <c r="V20" s="23">
+        <v>4897</v>
+      </c>
+      <c r="W20" s="23">
+        <v>4266</v>
+      </c>
+      <c r="X20" s="23">
+        <v>3528</v>
+      </c>
+      <c r="Y20" s="23">
+        <v>2791</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="B21" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="4"/>
+      <c r="D21" s="22">
+        <v>766</v>
+      </c>
+      <c r="E21" s="22">
+        <v>765</v>
+      </c>
+      <c r="F21" s="22">
+        <v>764</v>
+      </c>
+      <c r="G21" s="22">
+        <v>763</v>
+      </c>
+      <c r="H21" s="22">
+        <v>458</v>
+      </c>
+      <c r="I21" s="22">
+        <v>457</v>
+      </c>
+      <c r="J21" s="22">
+        <v>456</v>
+      </c>
+      <c r="K21" s="22">
+        <v>454.62387000000001</v>
+      </c>
+      <c r="L21" s="22">
+        <v>453.67387000000002</v>
+      </c>
+      <c r="M21" s="22">
+        <v>371</v>
+      </c>
+      <c r="N21" s="22">
+        <v>376</v>
+      </c>
+      <c r="O21" s="22">
+        <v>375</v>
+      </c>
+      <c r="P21" s="23">
+        <v>374</v>
+      </c>
+      <c r="Q21" s="22">
+        <v>373.12308000000098</v>
+      </c>
+      <c r="R21" s="22">
+        <v>372.33985999999999</v>
+      </c>
+      <c r="S21" s="22">
+        <v>372</v>
+      </c>
+      <c r="T21" s="22">
+        <v>371.43313999999998</v>
+      </c>
+      <c r="U21" s="22">
+        <v>371</v>
+      </c>
+      <c r="V21" s="22">
+        <v>371</v>
+      </c>
+      <c r="W21" s="22">
+        <v>370</v>
+      </c>
+      <c r="X21" s="22">
+        <v>370</v>
+      </c>
+      <c r="Y21" s="22">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25" s="20" customFormat="1" ht="13">
+      <c r="A22" s="7"/>
+      <c r="B22" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="34"/>
+      <c r="D22" s="35">
+        <v>496729</v>
+      </c>
+      <c r="E22" s="35">
+        <v>502049</v>
+      </c>
+      <c r="F22" s="35">
+        <v>525317</v>
+      </c>
+      <c r="G22" s="35">
+        <v>545456</v>
+      </c>
+      <c r="H22" s="35">
+        <v>444333</v>
+      </c>
+      <c r="I22" s="35">
+        <v>449338</v>
+      </c>
+      <c r="J22" s="35">
+        <v>464737</v>
+      </c>
+      <c r="K22" s="35">
+        <v>456348.62387000001</v>
+      </c>
+      <c r="L22" s="35">
+        <v>529099.67387000006</v>
+      </c>
+      <c r="M22" s="35">
+        <v>505407</v>
+      </c>
+      <c r="N22" s="35">
+        <v>497352</v>
+      </c>
+      <c r="O22" s="35">
+        <v>491236</v>
+      </c>
+      <c r="P22" s="35">
+        <v>496685</v>
+      </c>
+      <c r="Q22" s="35">
+        <v>488311.12307999999</v>
+      </c>
+      <c r="R22" s="35">
+        <v>519980.33986000001</v>
+      </c>
+      <c r="S22" s="35">
+        <v>544154</v>
+      </c>
+      <c r="T22" s="35">
+        <v>568615.43313999998</v>
+      </c>
+      <c r="U22" s="35">
+        <v>559374</v>
+      </c>
+      <c r="V22" s="35">
+        <v>561592</v>
+      </c>
+      <c r="W22" s="35">
+        <v>567409</v>
+      </c>
+      <c r="X22" s="35">
+        <v>569473</v>
+      </c>
+      <c r="Y22" s="35">
+        <v>590289</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25" s="20" customFormat="1" ht="13">
+      <c r="A23" s="39"/>
+      <c r="B23" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="34"/>
+      <c r="D23" s="35">
+        <v>845867</v>
+      </c>
+      <c r="E23" s="35">
+        <v>934226</v>
+      </c>
+      <c r="F23" s="35">
+        <v>1098902</v>
+      </c>
+      <c r="G23" s="35">
+        <v>1190094</v>
+      </c>
+      <c r="H23" s="35">
+        <v>1295524</v>
+      </c>
+      <c r="I23" s="35">
+        <v>1440292</v>
+      </c>
+      <c r="J23" s="35">
+        <v>1326337</v>
+      </c>
+      <c r="K23" s="35">
+        <v>1295428.62387</v>
+      </c>
+      <c r="L23" s="35">
+        <v>1307763.6738700001</v>
+      </c>
+      <c r="M23" s="35">
+        <v>1378378</v>
+      </c>
+      <c r="N23" s="35">
+        <v>1387265</v>
+      </c>
+      <c r="O23" s="35">
+        <v>1420508</v>
+      </c>
+      <c r="P23" s="35">
+        <v>1462436</v>
+      </c>
+      <c r="Q23" s="35">
+        <v>1441383.12308</v>
+      </c>
+      <c r="R23" s="35">
+        <v>1491482.3398599999</v>
+      </c>
+      <c r="S23" s="35">
+        <v>1515320</v>
+      </c>
+      <c r="T23" s="35">
+        <v>1557125.4331399999</v>
+      </c>
+      <c r="U23" s="35">
+        <v>1623970</v>
+      </c>
+      <c r="V23" s="35">
+        <v>1577581</v>
+      </c>
+      <c r="W23" s="35">
+        <v>1609481</v>
+      </c>
+      <c r="X23" s="35">
+        <v>1613764</v>
+      </c>
+      <c r="Y23" s="35">
+        <v>1616783</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25" s="20" customFormat="1" ht="13">
+      <c r="A24" s="39"/>
+      <c r="B24" s="55"/>
+      <c r="C24" s="56"/>
+      <c r="D24" s="57"/>
+      <c r="E24" s="57"/>
+      <c r="F24" s="57"/>
+      <c r="G24" s="57"/>
+      <c r="H24" s="57"/>
+      <c r="I24" s="57"/>
+      <c r="J24" s="57"/>
+      <c r="K24" s="57"/>
+      <c r="L24" s="57"/>
+      <c r="M24" s="57"/>
+      <c r="N24" s="57"/>
+      <c r="O24" s="57"/>
+      <c r="P24" s="57"/>
+      <c r="Q24" s="57"/>
+      <c r="R24" s="57"/>
+      <c r="S24" s="57"/>
+      <c r="T24" s="57"/>
+      <c r="U24" s="57"/>
+      <c r="V24" s="57"/>
+      <c r="W24" s="57"/>
+    </row>
+    <row r="25" spans="1:25" s="20" customFormat="1" ht="13">
+      <c r="A25" s="39"/>
+      <c r="B25" s="55"/>
+      <c r="C25" s="56"/>
+      <c r="D25" s="57"/>
+      <c r="E25" s="57"/>
+      <c r="F25" s="57"/>
+      <c r="G25" s="57"/>
+      <c r="H25" s="57"/>
+      <c r="I25" s="57"/>
+      <c r="J25" s="57"/>
+      <c r="K25" s="57"/>
+      <c r="L25" s="57"/>
+      <c r="M25" s="57"/>
+      <c r="N25" s="57"/>
+      <c r="O25" s="57"/>
+      <c r="P25" s="57"/>
+      <c r="Q25" s="57"/>
+      <c r="R25" s="57"/>
+      <c r="S25" s="57"/>
+      <c r="T25" s="57"/>
+      <c r="U25" s="57"/>
+      <c r="V25" s="57"/>
+      <c r="W25" s="57"/>
+    </row>
+    <row r="26" spans="1:25" ht="16.5" customHeight="1">
+      <c r="B26" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="C26" s="28"/>
+      <c r="D26" s="29" t="s">
+        <v>58</v>
+      </c>
+      <c r="E26" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="F26" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="G26" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="H26" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="O10" s="24">
-[...239 lines deleted...]
-      <c r="B14" s="11" t="s">
+      <c r="I26" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="J26" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="K26" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="L26" s="29" t="s">
+        <v>9</v>
+      </c>
+      <c r="M26" s="29" t="s">
+        <v>66</v>
+      </c>
+      <c r="N26" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="O26" s="29" t="s">
+        <v>68</v>
+      </c>
+      <c r="P26" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q26" s="29" t="s">
+        <v>71</v>
+      </c>
+      <c r="R26" s="29" t="s">
+        <v>72</v>
+      </c>
+      <c r="S26" s="29" t="s">
+        <v>74</v>
+      </c>
+      <c r="T26" s="29" t="s">
+        <v>75</v>
+      </c>
+      <c r="U26" s="29" t="s">
+        <v>76</v>
+      </c>
+      <c r="V26" s="29" t="s">
+        <v>77</v>
+      </c>
+      <c r="W26" s="29" t="s">
+        <v>78</v>
+      </c>
+      <c r="X26" s="29" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y26" s="29" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25" ht="6" customHeight="1">
+      <c r="B27" s="11"/>
+      <c r="C27" s="9"/>
+      <c r="D27" s="12"/>
+      <c r="E27" s="12"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="12"/>
+      <c r="I27" s="12"/>
+      <c r="J27" s="12"/>
+      <c r="K27" s="12"/>
+      <c r="L27" s="12"/>
+      <c r="M27" s="12"/>
+      <c r="N27" s="12"/>
+      <c r="O27" s="12"/>
+      <c r="P27" s="12"/>
+      <c r="Q27" s="12"/>
+      <c r="R27" s="12"/>
+      <c r="S27" s="12"/>
+      <c r="T27" s="12"/>
+      <c r="U27" s="12"/>
+      <c r="V27" s="12"/>
+      <c r="W27" s="12"/>
+      <c r="X27" s="12"/>
+      <c r="Y27" s="12"/>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="B28" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C28" s="4"/>
+      <c r="D28" s="22">
+        <v>49552</v>
+      </c>
+      <c r="E28" s="22">
+        <v>73157</v>
+      </c>
+      <c r="F28" s="22">
+        <v>71030</v>
+      </c>
+      <c r="G28" s="22">
+        <v>109316</v>
+      </c>
+      <c r="H28" s="22">
+        <v>100514</v>
+      </c>
+      <c r="I28" s="22">
+        <v>109910</v>
+      </c>
+      <c r="J28" s="22">
+        <v>83289</v>
+      </c>
+      <c r="K28" s="22">
+        <v>60616</v>
+      </c>
+      <c r="L28" s="22">
+        <v>65406</v>
+      </c>
+      <c r="M28" s="22">
+        <v>76511</v>
+      </c>
+      <c r="N28" s="22">
+        <v>79846</v>
+      </c>
+      <c r="O28" s="22">
+        <v>99740</v>
+      </c>
+      <c r="P28" s="22">
+        <v>91262</v>
+      </c>
+      <c r="Q28" s="22">
+        <v>67871</v>
+      </c>
+      <c r="R28" s="22">
+        <v>110505</v>
+      </c>
+      <c r="S28" s="22">
+        <v>111374</v>
+      </c>
+      <c r="T28" s="22">
+        <v>121340</v>
+      </c>
+      <c r="U28" s="22">
+        <v>169749</v>
+      </c>
+      <c r="V28" s="22">
+        <v>111999</v>
+      </c>
+      <c r="W28" s="22">
+        <v>116863</v>
+      </c>
+      <c r="X28" s="22">
+        <v>93893</v>
+      </c>
+      <c r="Y28" s="22">
+        <v>88607</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="B29" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C29" s="8"/>
+      <c r="D29" s="23">
+        <v>48714</v>
+      </c>
+      <c r="E29" s="23">
+        <v>68020</v>
+      </c>
+      <c r="F29" s="23">
+        <v>127439</v>
+      </c>
+      <c r="G29" s="23">
+        <v>134168</v>
+      </c>
+      <c r="H29" s="23">
+        <v>186807</v>
+      </c>
+      <c r="I29" s="23">
+        <v>155666</v>
+      </c>
+      <c r="J29" s="23">
+        <v>103565</v>
+      </c>
+      <c r="K29" s="23">
+        <v>107755</v>
+      </c>
+      <c r="L29" s="23">
+        <v>107624</v>
+      </c>
+      <c r="M29" s="23">
+        <v>105803</v>
+      </c>
+      <c r="N29" s="23">
+        <v>105682</v>
+      </c>
+      <c r="O29" s="23">
+        <v>103808</v>
+      </c>
+      <c r="P29" s="23">
+        <v>101571</v>
+      </c>
+      <c r="Q29" s="23">
+        <v>100377</v>
+      </c>
+      <c r="R29" s="23">
+        <v>80434</v>
+      </c>
+      <c r="S29" s="23">
+        <v>65083</v>
+      </c>
+      <c r="T29" s="23">
+        <v>61698</v>
+      </c>
+      <c r="U29" s="23">
+        <v>48273</v>
+      </c>
+      <c r="V29" s="23">
+        <v>45572</v>
+      </c>
+      <c r="W29" s="23">
+        <v>42725</v>
+      </c>
+      <c r="X29" s="23">
+        <v>43853</v>
+      </c>
+      <c r="Y29" s="23">
+        <v>37848</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="B30" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C30" s="4"/>
+      <c r="D30" s="22">
+        <v>3174</v>
+      </c>
+      <c r="E30" s="22">
+        <v>3265</v>
+      </c>
+      <c r="F30" s="22">
+        <v>2351</v>
+      </c>
+      <c r="G30" s="22">
+        <v>1339</v>
+      </c>
+      <c r="H30" s="22">
+        <v>2653</v>
+      </c>
+      <c r="I30" s="22">
+        <v>2469</v>
+      </c>
+      <c r="J30" s="22">
+        <v>2505</v>
+      </c>
+      <c r="K30" s="22">
+        <v>2541.79</v>
+      </c>
+      <c r="L30" s="22">
+        <v>2578.27</v>
+      </c>
+      <c r="M30" s="22">
+        <v>2615</v>
+      </c>
+      <c r="N30" s="22">
+        <v>2779</v>
+      </c>
+      <c r="O30" s="22">
+        <v>2846</v>
+      </c>
+      <c r="P30" s="22">
+        <v>2888</v>
+      </c>
+      <c r="Q30" s="22">
+        <v>2929.70804</v>
+      </c>
+      <c r="R30" s="22">
+        <v>2945.9484300000004</v>
+      </c>
+      <c r="S30" s="22">
+        <v>3087</v>
+      </c>
+      <c r="T30" s="22">
+        <v>3100.2074899999998</v>
+      </c>
+      <c r="U30" s="22">
+        <v>2876</v>
+      </c>
+      <c r="V30" s="22">
+        <v>3042</v>
+      </c>
+      <c r="W30" s="22">
+        <v>2992</v>
+      </c>
+      <c r="X30" s="22">
+        <v>2247</v>
+      </c>
+      <c r="Y30" s="22">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25">
+      <c r="B31" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="C31" s="8"/>
+      <c r="D31" s="23">
+        <v>42523</v>
+      </c>
+      <c r="E31" s="23">
+        <v>43386</v>
+      </c>
+      <c r="F31" s="23">
+        <v>43204</v>
+      </c>
+      <c r="G31" s="23">
+        <v>40074</v>
+      </c>
+      <c r="H31" s="23">
+        <v>42161</v>
+      </c>
+      <c r="I31" s="23">
+        <v>41302</v>
+      </c>
+      <c r="J31" s="23">
+        <v>40680</v>
+      </c>
+      <c r="K31" s="23">
+        <v>40737</v>
+      </c>
+      <c r="L31" s="23">
+        <v>38547</v>
+      </c>
+      <c r="M31" s="23">
+        <v>34203</v>
+      </c>
+      <c r="N31" s="23">
+        <v>32384</v>
+      </c>
+      <c r="O31" s="23">
+        <v>29366</v>
+      </c>
+      <c r="P31" s="23">
+        <v>25142</v>
+      </c>
+      <c r="Q31" s="23">
+        <v>23836</v>
+      </c>
+      <c r="R31" s="23">
+        <v>21890</v>
+      </c>
+      <c r="S31" s="23">
+        <v>22202</v>
+      </c>
+      <c r="T31" s="23">
+        <v>21107</v>
+      </c>
+      <c r="U31" s="23">
+        <v>20652</v>
+      </c>
+      <c r="V31" s="23">
+        <v>19644</v>
+      </c>
+      <c r="W31" s="23">
+        <v>19289</v>
+      </c>
+      <c r="X31" s="23">
+        <v>19527</v>
+      </c>
+      <c r="Y31" s="23">
+        <v>15695</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="B32" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C32" s="8"/>
+      <c r="D32" s="23">
+        <v>10936</v>
+      </c>
+      <c r="E32" s="23">
+        <v>12779</v>
+      </c>
+      <c r="F32" s="23">
+        <v>31304</v>
+      </c>
+      <c r="G32" s="23">
+        <v>13442</v>
+      </c>
+      <c r="H32" s="23">
+        <v>16431</v>
+      </c>
+      <c r="I32" s="23">
+        <v>53712</v>
+      </c>
+      <c r="J32" s="23">
+        <v>13852</v>
+      </c>
+      <c r="K32" s="23">
+        <v>12972</v>
+      </c>
+      <c r="L32" s="23">
+        <v>16698</v>
+      </c>
+      <c r="M32" s="23">
+        <v>23584</v>
+      </c>
+      <c r="N32" s="23">
+        <v>17234</v>
+      </c>
+      <c r="O32" s="23">
+        <v>18908</v>
+      </c>
+      <c r="P32" s="23">
+        <v>16902</v>
+      </c>
+      <c r="Q32" s="23">
+        <v>20812</v>
+      </c>
+      <c r="R32" s="23">
+        <v>21004</v>
+      </c>
+      <c r="S32" s="23">
+        <v>29975</v>
+      </c>
+      <c r="T32" s="23">
+        <v>37913</v>
+      </c>
+      <c r="U32" s="23">
+        <v>51356</v>
+      </c>
+      <c r="V32" s="23">
+        <v>69728</v>
+      </c>
+      <c r="W32" s="23">
+        <v>79618</v>
+      </c>
+      <c r="X32" s="23">
+        <v>88366</v>
+      </c>
+      <c r="Y32" s="23">
+        <v>93304</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25">
+      <c r="B33" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="C33" s="8"/>
+      <c r="D33" s="23">
+        <v>8254</v>
+      </c>
+      <c r="E33" s="23">
+        <v>8995</v>
+      </c>
+      <c r="F33" s="23">
+        <v>10381</v>
+      </c>
+      <c r="G33" s="23">
+        <v>12907</v>
+      </c>
+      <c r="H33" s="23">
+        <v>8950</v>
+      </c>
+      <c r="I33" s="23">
+        <v>10008</v>
+      </c>
+      <c r="J33" s="23">
+        <v>11434</v>
+      </c>
+      <c r="K33" s="23">
+        <v>13897</v>
+      </c>
+      <c r="L33" s="23">
+        <v>9944</v>
+      </c>
+      <c r="M33" s="23">
+        <v>10525</v>
+      </c>
+      <c r="N33" s="23">
+        <v>12184</v>
+      </c>
+      <c r="O33" s="23">
+        <v>13092</v>
+      </c>
+      <c r="P33" s="23">
+        <v>9843</v>
+      </c>
+      <c r="Q33" s="23">
+        <v>10670</v>
+      </c>
+      <c r="R33" s="22">
+        <v>12021</v>
+      </c>
+      <c r="S33" s="22">
+        <v>13330</v>
+      </c>
+      <c r="T33" s="22">
+        <v>10324</v>
+      </c>
+      <c r="U33" s="22">
+        <v>11630</v>
+      </c>
+      <c r="V33" s="22">
+        <v>13596</v>
+      </c>
+      <c r="W33" s="22">
+        <v>15352</v>
+      </c>
+      <c r="X33" s="22">
+        <v>11060</v>
+      </c>
+      <c r="Y33" s="22">
+        <v>12376</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25">
+      <c r="B34" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" s="8"/>
+      <c r="D34" s="23">
+        <v>29215</v>
+      </c>
+      <c r="E34" s="23">
+        <v>29209</v>
+      </c>
+      <c r="F34" s="23">
+        <v>23005</v>
+      </c>
+      <c r="G34" s="23">
+        <v>13303</v>
+      </c>
+      <c r="H34" s="23">
+        <v>42809</v>
+      </c>
+      <c r="I34" s="23">
+        <v>42774</v>
+      </c>
+      <c r="J34" s="23">
+        <v>26269</v>
+      </c>
+      <c r="K34" s="23">
+        <v>14245</v>
+      </c>
+      <c r="L34" s="23">
+        <v>23766</v>
+      </c>
+      <c r="M34" s="23">
+        <v>23771</v>
+      </c>
+      <c r="N34" s="23">
+        <v>22797</v>
+      </c>
+      <c r="O34" s="23">
+        <v>5675</v>
+      </c>
+      <c r="P34" s="23">
+        <v>21837</v>
+      </c>
+      <c r="Q34" s="23">
+        <v>21366</v>
+      </c>
+      <c r="R34" s="23">
+        <v>8325</v>
+      </c>
+      <c r="S34" s="23">
+        <v>4753</v>
+      </c>
+      <c r="T34" s="23">
+        <v>22950</v>
+      </c>
+      <c r="U34" s="23">
+        <v>22925</v>
+      </c>
+      <c r="V34" s="23">
+        <v>5911</v>
+      </c>
+      <c r="W34" s="23">
+        <v>5911</v>
+      </c>
+      <c r="X34" s="23">
+        <v>6561</v>
+      </c>
+      <c r="Y34" s="23">
+        <v>6542</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25">
+      <c r="B35" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C35" s="8"/>
+      <c r="D35" s="23">
+        <v>1051</v>
+      </c>
+      <c r="E35" s="23">
+        <v>235</v>
+      </c>
+      <c r="F35" s="23">
+        <v>235</v>
+      </c>
+      <c r="G35" s="23">
+        <v>235</v>
+      </c>
+      <c r="H35" s="23">
+        <v>261</v>
+      </c>
+      <c r="I35" s="23">
+        <v>261</v>
+      </c>
+      <c r="J35" s="23">
+        <v>261</v>
+      </c>
+      <c r="K35" s="23">
+        <v>261</v>
+      </c>
+      <c r="L35" s="23">
+        <v>278</v>
+      </c>
+      <c r="M35" s="23">
+        <v>278</v>
+      </c>
+      <c r="N35" s="23">
+        <v>278</v>
+      </c>
+      <c r="O35" s="23">
+        <v>278</v>
+      </c>
+      <c r="P35" s="23">
+        <v>289</v>
+      </c>
+      <c r="Q35" s="23">
+        <v>289</v>
+      </c>
+      <c r="R35" s="23">
+        <v>289</v>
+      </c>
+      <c r="S35" s="23">
+        <v>289</v>
+      </c>
+      <c r="T35" s="23">
+        <v>302</v>
+      </c>
+      <c r="U35" s="23">
+        <v>302</v>
+      </c>
+      <c r="V35" s="23">
+        <v>302</v>
+      </c>
+      <c r="W35" s="23">
+        <v>302</v>
+      </c>
+      <c r="X35" s="23">
+        <v>316</v>
+      </c>
+      <c r="Y35" s="23">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25">
+      <c r="B36" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="C36" s="8"/>
+      <c r="D36" s="23">
+        <v>0</v>
+      </c>
+      <c r="E36" s="23">
+        <v>0</v>
+      </c>
+      <c r="F36" s="23">
+        <v>0</v>
+      </c>
+      <c r="G36" s="23">
+        <v>0</v>
+      </c>
+      <c r="H36" s="23">
+        <v>0</v>
+      </c>
+      <c r="I36" s="23">
+        <v>0</v>
+      </c>
+      <c r="J36" s="23">
+        <v>0</v>
+      </c>
+      <c r="K36" s="23">
+        <v>0</v>
+      </c>
+      <c r="L36" s="23">
+        <v>0</v>
+      </c>
+      <c r="M36" s="23">
+        <v>0</v>
+      </c>
+      <c r="N36" s="23">
+        <v>0</v>
+      </c>
+      <c r="O36" s="23"/>
+      <c r="P36" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="23">
+        <v>0</v>
+      </c>
+      <c r="R36" s="23">
+        <v>0</v>
+      </c>
+      <c r="S36" s="23">
+        <v>0</v>
+      </c>
+      <c r="T36" s="23">
+        <v>0</v>
+      </c>
+      <c r="U36" s="23">
+        <v>0</v>
+      </c>
+      <c r="V36" s="23">
+        <v>0</v>
+      </c>
+      <c r="W36" s="23">
+        <v>0</v>
+      </c>
+      <c r="X36" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25">
+      <c r="B37" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C37" s="8"/>
+      <c r="D37" s="23">
+        <v>18353</v>
+      </c>
+      <c r="E37" s="23">
+        <v>22834</v>
+      </c>
+      <c r="F37" s="23">
+        <v>21669</v>
+      </c>
+      <c r="G37" s="23">
+        <v>18647</v>
+      </c>
+      <c r="H37" s="23">
+        <v>28656</v>
+      </c>
+      <c r="I37" s="23">
+        <v>35357</v>
+      </c>
+      <c r="J37" s="23">
+        <v>31695</v>
+      </c>
+      <c r="K37" s="23">
+        <v>27861</v>
+      </c>
+      <c r="L37" s="23">
+        <v>21391</v>
+      </c>
+      <c r="M37" s="23">
+        <v>22275</v>
+      </c>
+      <c r="N37" s="23">
+        <v>17532</v>
+      </c>
+      <c r="O37" s="23">
+        <v>19156</v>
+      </c>
+      <c r="P37" s="23">
+        <v>22157</v>
+      </c>
+      <c r="Q37" s="23">
+        <v>18740</v>
+      </c>
+      <c r="R37" s="23">
+        <v>16533</v>
+      </c>
+      <c r="S37" s="23">
+        <v>19048</v>
+      </c>
+      <c r="T37" s="23">
+        <v>22337</v>
+      </c>
+      <c r="U37" s="23">
+        <v>20509</v>
+      </c>
+      <c r="V37" s="23">
+        <v>18742</v>
+      </c>
+      <c r="W37" s="23">
+        <v>16507</v>
+      </c>
+      <c r="X37" s="23">
+        <v>20664</v>
+      </c>
+      <c r="Y37" s="23">
+        <v>13894</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25" ht="13">
+      <c r="A38" s="39"/>
+      <c r="B38" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="C38" s="34"/>
+      <c r="D38" s="35">
+        <v>211772</v>
+      </c>
+      <c r="E38" s="35">
+        <v>261880</v>
+      </c>
+      <c r="F38" s="35">
+        <v>330618</v>
+      </c>
+      <c r="G38" s="35">
+        <v>343431</v>
+      </c>
+      <c r="H38" s="35">
+        <v>429242</v>
+      </c>
+      <c r="I38" s="35">
+        <v>451459</v>
+      </c>
+      <c r="J38" s="35">
+        <v>313550</v>
+      </c>
+      <c r="K38" s="35">
+        <v>280885.79000000004</v>
+      </c>
+      <c r="L38" s="35">
+        <v>286232.27</v>
+      </c>
+      <c r="M38" s="35">
+        <v>299565</v>
+      </c>
+      <c r="N38" s="35">
+        <v>290716</v>
+      </c>
+      <c r="O38" s="35">
+        <v>292869</v>
+      </c>
+      <c r="P38" s="35">
+        <v>291891</v>
+      </c>
+      <c r="Q38" s="35">
+        <v>266890.70804</v>
+      </c>
+      <c r="R38" s="35">
+        <v>273946.94842999999</v>
+      </c>
+      <c r="S38" s="35">
+        <v>269141</v>
+      </c>
+      <c r="T38" s="35">
+        <v>301071.20749</v>
+      </c>
+      <c r="U38" s="35">
+        <v>348272</v>
+      </c>
+      <c r="V38" s="35">
+        <v>288536</v>
+      </c>
+      <c r="W38" s="35">
+        <v>299559</v>
+      </c>
+      <c r="X38" s="35">
+        <v>286487</v>
+      </c>
+      <c r="Y38" s="35">
+        <v>270076</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25">
+      <c r="B39" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C39" s="4"/>
+      <c r="D39" s="22">
+        <v>7589</v>
+      </c>
+      <c r="E39" s="22">
+        <v>7760</v>
+      </c>
+      <c r="F39" s="22">
+        <v>8224</v>
+      </c>
+      <c r="G39" s="22">
+        <v>8602</v>
+      </c>
+      <c r="H39" s="22">
+        <v>9039</v>
+      </c>
+      <c r="I39" s="22">
+        <v>9408</v>
+      </c>
+      <c r="J39" s="22">
+        <v>9937</v>
+      </c>
+      <c r="K39" s="22">
+        <v>9809.93</v>
+      </c>
+      <c r="L39" s="22">
+        <v>9770.2800000000007</v>
+      </c>
+      <c r="M39" s="22">
+        <v>10040</v>
+      </c>
+      <c r="N39" s="22">
+        <v>10239</v>
+      </c>
+      <c r="O39" s="22">
+        <v>10147</v>
+      </c>
+      <c r="P39" s="22">
+        <v>10076</v>
+      </c>
+      <c r="Q39" s="22">
+        <v>10333</v>
+      </c>
+      <c r="R39" s="22">
+        <v>10413.26693</v>
+      </c>
+      <c r="S39" s="22">
+        <v>10370</v>
+      </c>
+      <c r="T39" s="22">
+        <v>10485.620779999999</v>
+      </c>
+      <c r="U39" s="22">
+        <v>10731</v>
+      </c>
+      <c r="V39" s="22">
+        <v>10865</v>
+      </c>
+      <c r="W39" s="22">
+        <v>10788</v>
+      </c>
+      <c r="X39" s="22">
+        <v>10730</v>
+      </c>
+      <c r="Y39" s="22">
+        <v>10818</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25">
+      <c r="B40" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C40" s="8"/>
+      <c r="D40" s="23">
+        <v>56369</v>
+      </c>
+      <c r="E40" s="23">
+        <v>50955</v>
+      </c>
+      <c r="F40" s="23">
+        <v>70250</v>
+      </c>
+      <c r="G40" s="23">
+        <v>74447</v>
+      </c>
+      <c r="H40" s="23">
+        <v>148702</v>
+      </c>
+      <c r="I40" s="23">
+        <v>228397</v>
+      </c>
+      <c r="J40" s="23">
+        <v>219099</v>
+      </c>
+      <c r="K40" s="23">
+        <v>198393</v>
+      </c>
+      <c r="L40" s="23">
+        <v>188883</v>
+      </c>
+      <c r="M40" s="23">
+        <v>204619</v>
+      </c>
+      <c r="N40" s="23">
+        <v>188862</v>
+      </c>
+      <c r="O40" s="23">
+        <v>177406</v>
+      </c>
+      <c r="P40" s="23">
+        <v>190809</v>
+      </c>
+      <c r="Q40" s="23">
+        <v>162615</v>
+      </c>
+      <c r="R40" s="23">
+        <v>200342</v>
+      </c>
+      <c r="S40" s="23">
+        <v>192338</v>
+      </c>
+      <c r="T40" s="23">
+        <v>211283</v>
+      </c>
+      <c r="U40" s="23">
+        <v>189094</v>
+      </c>
+      <c r="V40" s="23">
+        <v>187105</v>
+      </c>
+      <c r="W40" s="23">
+        <v>184407</v>
+      </c>
+      <c r="X40" s="23">
+        <v>246079</v>
+      </c>
+      <c r="Y40" s="23">
+        <v>223927</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25">
+      <c r="B41" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C41" s="4"/>
+      <c r="D41" s="22">
+        <v>1654</v>
+      </c>
+      <c r="E41" s="22">
+        <v>669</v>
+      </c>
+      <c r="F41" s="22">
+        <v>650</v>
+      </c>
+      <c r="G41" s="22">
+        <v>629</v>
+      </c>
+      <c r="H41" s="22">
+        <v>11033</v>
+      </c>
+      <c r="I41" s="22">
+        <v>10671</v>
+      </c>
+      <c r="J41" s="22">
+        <v>9856</v>
+      </c>
+      <c r="K41" s="22">
+        <v>9172.4</v>
+      </c>
+      <c r="L41" s="22">
+        <v>8480.91</v>
+      </c>
+      <c r="M41" s="22">
+        <v>7741</v>
+      </c>
+      <c r="N41" s="22">
+        <v>7127</v>
+      </c>
+      <c r="O41" s="22">
+        <v>6350</v>
+      </c>
+      <c r="P41" s="22">
+        <v>5542</v>
+      </c>
+      <c r="Q41" s="22">
+        <v>4724</v>
+      </c>
+      <c r="R41" s="22">
+        <v>3920.33788</v>
+      </c>
+      <c r="S41" s="22">
+        <v>3879</v>
+      </c>
+      <c r="T41" s="22">
+        <v>3038.4618799999998</v>
+      </c>
+      <c r="U41" s="22">
+        <v>2119</v>
+      </c>
+      <c r="V41" s="22">
+        <v>1463</v>
+      </c>
+      <c r="W41" s="22">
+        <v>756</v>
+      </c>
+      <c r="X41" s="22">
+        <v>659</v>
+      </c>
+      <c r="Y41" s="22">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25">
+      <c r="B42" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C42" s="8"/>
+      <c r="D42" s="23">
+        <v>1924</v>
+      </c>
+      <c r="E42" s="23">
+        <v>2844</v>
+      </c>
+      <c r="F42" s="23">
+        <v>2958</v>
+      </c>
+      <c r="G42" s="23">
+        <v>3095</v>
+      </c>
+      <c r="H42" s="23">
+        <v>3253</v>
+      </c>
+      <c r="I42" s="23">
+        <v>3387</v>
+      </c>
+      <c r="J42" s="23">
+        <v>3579</v>
+      </c>
+      <c r="K42" s="23">
+        <v>3532</v>
+      </c>
+      <c r="L42" s="23">
+        <v>3519</v>
+      </c>
+      <c r="M42" s="23">
+        <v>3618</v>
+      </c>
+      <c r="N42" s="23">
+        <v>3690</v>
+      </c>
+      <c r="O42" s="23">
+        <v>3657</v>
+      </c>
+      <c r="P42" s="23">
+        <v>3631</v>
+      </c>
+      <c r="Q42" s="23">
+        <v>3725</v>
+      </c>
+      <c r="R42" s="23">
+        <v>3755</v>
+      </c>
+      <c r="S42" s="23">
+        <v>3739</v>
+      </c>
+      <c r="T42" s="23">
+        <v>3781</v>
+      </c>
+      <c r="U42" s="23">
+        <v>3871</v>
+      </c>
+      <c r="V42" s="23">
+        <v>3920</v>
+      </c>
+      <c r="W42" s="23">
+        <v>3892</v>
+      </c>
+      <c r="X42" s="23">
+        <v>3872</v>
+      </c>
+      <c r="Y42" s="23">
+        <v>3904</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25">
+      <c r="B43" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C43" s="4"/>
+      <c r="D43" s="22">
+        <v>119339</v>
+      </c>
+      <c r="E43" s="22">
+        <v>113510</v>
+      </c>
+      <c r="F43" s="22">
+        <v>107568</v>
+      </c>
+      <c r="G43" s="22">
+        <v>101435</v>
+      </c>
+      <c r="H43" s="22">
+        <v>93455</v>
+      </c>
+      <c r="I43" s="22">
+        <v>90514</v>
+      </c>
+      <c r="J43" s="22">
+        <v>84324</v>
+      </c>
+      <c r="K43" s="22">
+        <v>77771</v>
+      </c>
+      <c r="L43" s="22">
+        <v>72258</v>
+      </c>
+      <c r="M43" s="22">
+        <v>68272</v>
+      </c>
+      <c r="N43" s="22">
+        <v>64208</v>
+      </c>
+      <c r="O43" s="22">
+        <v>64025</v>
+      </c>
+      <c r="P43" s="22">
+        <v>62625</v>
+      </c>
+      <c r="Q43" s="22">
+        <v>59198</v>
+      </c>
+      <c r="R43" s="22">
+        <v>57496</v>
+      </c>
+      <c r="S43" s="22">
+        <v>54002</v>
+      </c>
+      <c r="T43" s="22">
+        <v>52098</v>
+      </c>
+      <c r="U43" s="22">
+        <v>46524</v>
+      </c>
+      <c r="V43" s="22">
+        <v>45342</v>
+      </c>
+      <c r="W43" s="22">
+        <v>43245</v>
+      </c>
+      <c r="X43" s="22">
+        <v>41572</v>
+      </c>
+      <c r="Y43" s="22">
+        <v>38821</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25">
+      <c r="B44" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="C14" s="8"/>
-[...623 lines deleted...]
-      <c r="D23" s="37">
+      <c r="C44" s="8"/>
+      <c r="D44" s="23">
+        <v>72590</v>
+      </c>
+      <c r="E44" s="23">
+        <v>74765</v>
+      </c>
+      <c r="F44" s="23">
+        <v>76576</v>
+      </c>
+      <c r="G44" s="23">
+        <v>75242</v>
+      </c>
+      <c r="H44" s="23">
+        <v>44311</v>
+      </c>
+      <c r="I44" s="23">
+        <v>22286</v>
+      </c>
+      <c r="J44" s="23">
+        <v>26125</v>
+      </c>
+      <c r="K44" s="23">
+        <v>23247</v>
+      </c>
+      <c r="L44" s="23">
+        <v>17298</v>
+      </c>
+      <c r="M44" s="23">
+        <v>18365</v>
+      </c>
+      <c r="N44" s="23">
+        <v>19557</v>
+      </c>
+      <c r="O44" s="23">
+        <v>19915</v>
+      </c>
+      <c r="P44" s="23">
+        <v>18569</v>
+      </c>
+      <c r="Q44" s="23">
+        <v>19709</v>
+      </c>
+      <c r="R44" s="23">
+        <v>18561</v>
+      </c>
+      <c r="S44" s="23">
+        <v>18091</v>
+      </c>
+      <c r="T44" s="23">
+        <v>15785</v>
+      </c>
+      <c r="U44" s="23">
+        <v>15041</v>
+      </c>
+      <c r="V44" s="23">
+        <v>17864</v>
+      </c>
+      <c r="W44" s="23">
+        <v>18501</v>
+      </c>
+      <c r="X44" s="23">
+        <v>16881</v>
+      </c>
+      <c r="Y44" s="23">
+        <v>12064</v>
+      </c>
+    </row>
+    <row r="45" spans="1:25">
+      <c r="B45" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C45" s="4"/>
+      <c r="D45" s="22">
+        <v>28030</v>
+      </c>
+      <c r="E45" s="22">
+        <v>28040</v>
+      </c>
+      <c r="F45" s="22">
+        <v>28043</v>
+      </c>
+      <c r="G45" s="22">
+        <v>28721</v>
+      </c>
+      <c r="H45" s="22">
+        <v>18641</v>
+      </c>
+      <c r="I45" s="22">
+        <v>17943</v>
+      </c>
+      <c r="J45" s="22">
+        <v>18015</v>
+      </c>
+      <c r="K45" s="22">
+        <v>18407</v>
+      </c>
+      <c r="L45" s="22">
+        <v>24612</v>
+      </c>
+      <c r="M45" s="22">
+        <v>23952</v>
+      </c>
+      <c r="N45" s="22">
+        <v>21635</v>
+      </c>
+      <c r="O45" s="22">
+        <v>18493</v>
+      </c>
+      <c r="P45" s="22">
+        <v>20372</v>
+      </c>
+      <c r="Q45" s="22">
+        <v>9422</v>
+      </c>
+      <c r="R45" s="22">
+        <v>9262</v>
+      </c>
+      <c r="S45" s="22">
+        <v>10904</v>
+      </c>
+      <c r="T45" s="22">
+        <v>8413</v>
+      </c>
+      <c r="U45" s="22">
+        <v>8552</v>
+      </c>
+      <c r="V45" s="22">
+        <v>8269</v>
+      </c>
+      <c r="W45" s="22">
+        <v>7761</v>
+      </c>
+      <c r="X45" s="22">
+        <v>5525</v>
+      </c>
+      <c r="Y45" s="22">
+        <v>4633</v>
+      </c>
+    </row>
+    <row r="46" spans="1:25">
+      <c r="B46" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C46" s="8"/>
+      <c r="D46" s="23">
+        <v>5422</v>
+      </c>
+      <c r="E46" s="23">
+        <v>5138</v>
+      </c>
+      <c r="F46" s="23">
+        <v>4886</v>
+      </c>
+      <c r="G46" s="23">
+        <v>4736</v>
+      </c>
+      <c r="H46" s="23">
+        <v>8115</v>
+      </c>
+      <c r="I46" s="23">
+        <v>7881</v>
+      </c>
+      <c r="J46" s="23">
+        <v>7677</v>
+      </c>
+      <c r="K46" s="23">
+        <v>7477</v>
+      </c>
+      <c r="L46" s="23">
+        <v>8677</v>
+      </c>
+      <c r="M46" s="23">
+        <v>0</v>
+      </c>
+      <c r="N46" s="23">
+        <v>0</v>
+      </c>
+      <c r="O46" s="23">
+        <v>0</v>
+      </c>
+      <c r="P46" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="23">
+        <v>0</v>
+      </c>
+      <c r="R46" s="23">
+        <v>0</v>
+      </c>
+      <c r="S46" s="23">
+        <v>0</v>
+      </c>
+      <c r="T46" s="23">
+        <v>0</v>
+      </c>
+      <c r="U46" s="23">
+        <v>0</v>
+      </c>
+      <c r="V46" s="23">
+        <v>0</v>
+      </c>
+      <c r="W46" s="23">
+        <v>0</v>
+      </c>
+      <c r="X46" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:25" ht="13">
+      <c r="A47" s="39"/>
+      <c r="B47" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="C47" s="34"/>
+      <c r="D47" s="35">
+        <v>292917</v>
+      </c>
+      <c r="E47" s="35">
+        <v>283681</v>
+      </c>
+      <c r="F47" s="35">
+        <v>299155</v>
+      </c>
+      <c r="G47" s="35">
+        <v>296907</v>
+      </c>
+      <c r="H47" s="35">
+        <v>336549</v>
+      </c>
+      <c r="I47" s="35">
+        <v>390487</v>
+      </c>
+      <c r="J47" s="35">
+        <v>378612</v>
+      </c>
+      <c r="K47" s="35">
+        <v>347809.32999999996</v>
+      </c>
+      <c r="L47" s="35">
+        <v>333498.19</v>
+      </c>
+      <c r="M47" s="35">
+        <v>336607</v>
+      </c>
+      <c r="N47" s="35">
+        <v>315318</v>
+      </c>
+      <c r="O47" s="35">
+        <v>299993</v>
+      </c>
+      <c r="P47" s="35">
+        <v>311624</v>
+      </c>
+      <c r="Q47" s="35">
+        <v>269726</v>
+      </c>
+      <c r="R47" s="35">
+        <v>303749.60481000005</v>
+      </c>
+      <c r="S47" s="35">
+        <v>293323</v>
+      </c>
+      <c r="T47" s="35">
+        <v>304884.08265999996</v>
+      </c>
+      <c r="U47" s="35">
+        <v>275932</v>
+      </c>
+      <c r="V47" s="35">
+        <v>274828</v>
+      </c>
+      <c r="W47" s="35">
+        <v>269350</v>
+      </c>
+      <c r="X47" s="35">
+        <v>325318</v>
+      </c>
+      <c r="Y47" s="35">
+        <v>294725</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25">
+      <c r="B48" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C48" s="8"/>
+      <c r="D48" s="23">
+        <v>82050</v>
+      </c>
+      <c r="E48" s="23">
+        <v>82050</v>
+      </c>
+      <c r="F48" s="23">
+        <v>140000</v>
+      </c>
+      <c r="G48" s="23">
+        <v>140000</v>
+      </c>
+      <c r="H48" s="23">
+        <v>140000</v>
+      </c>
+      <c r="I48" s="23">
+        <v>178000</v>
+      </c>
+      <c r="J48" s="23">
+        <v>178000</v>
+      </c>
+      <c r="K48" s="23">
+        <v>178000</v>
+      </c>
+      <c r="L48" s="23">
+        <v>178000</v>
+      </c>
+      <c r="M48" s="23">
+        <v>178000</v>
+      </c>
+      <c r="N48" s="23">
+        <v>178000</v>
+      </c>
+      <c r="O48" s="23">
+        <v>178000</v>
+      </c>
+      <c r="P48" s="23">
+        <v>178000</v>
+      </c>
+      <c r="Q48" s="23">
+        <v>178000</v>
+      </c>
+      <c r="R48" s="23">
+        <v>389132.54154000001</v>
+      </c>
+      <c r="S48" s="23">
+        <v>389133</v>
+      </c>
+      <c r="T48" s="23">
+        <v>389132.54154000001</v>
+      </c>
+      <c r="U48" s="23">
+        <v>389133</v>
+      </c>
+      <c r="V48" s="23">
+        <v>389133</v>
+      </c>
+      <c r="W48" s="23">
+        <v>389133</v>
+      </c>
+      <c r="X48" s="23">
+        <v>519204</v>
+      </c>
+      <c r="Y48" s="23">
+        <v>519204</v>
+      </c>
+    </row>
+    <row r="49" spans="1:25">
+      <c r="B49" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="C49" s="8"/>
+      <c r="D49" s="23">
+        <v>-4654</v>
+      </c>
+      <c r="E49" s="23">
+        <v>-4654</v>
+      </c>
+      <c r="F49" s="23">
+        <v>-4654</v>
+      </c>
+      <c r="G49" s="23">
+        <v>-4312</v>
+      </c>
+      <c r="H49" s="23">
+        <v>-4312</v>
+      </c>
+      <c r="I49" s="23">
+        <v>-3533</v>
+      </c>
+      <c r="J49" s="23">
+        <v>-3533</v>
+      </c>
+      <c r="K49" s="23">
+        <v>-3515.9787700000002</v>
+      </c>
+      <c r="L49" s="23">
+        <v>-3515.9787700000002</v>
+      </c>
+      <c r="M49" s="23">
+        <v>-3515.9787700000002</v>
+      </c>
+      <c r="N49" s="23">
+        <v>-3516</v>
+      </c>
+      <c r="O49" s="23">
+        <v>-3515.9787700000002</v>
+      </c>
+      <c r="P49" s="23">
+        <v>-3516</v>
+      </c>
+      <c r="Q49" s="23">
+        <v>-3516</v>
+      </c>
+      <c r="R49" s="23">
+        <v>-3515.9787700000002</v>
+      </c>
+      <c r="S49" s="23">
+        <v>-3477</v>
+      </c>
+      <c r="T49" s="23">
+        <v>-5651.9952399999993</v>
+      </c>
+      <c r="U49" s="23">
+        <v>-9657</v>
+      </c>
+      <c r="V49" s="23">
+        <v>-11846</v>
+      </c>
+      <c r="W49" s="23">
+        <v>-14947</v>
+      </c>
+      <c r="X49" s="23">
+        <v>-19608</v>
+      </c>
+      <c r="Y49" s="23">
+        <v>-20951</v>
+      </c>
+    </row>
+    <row r="50" spans="1:25">
+      <c r="B50" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C50" s="8"/>
+      <c r="D50" s="23">
+        <v>41684</v>
+      </c>
+      <c r="E50" s="23">
+        <v>41684</v>
+      </c>
+      <c r="F50" s="23">
+        <v>41684</v>
+      </c>
+      <c r="G50" s="23">
+        <v>41684</v>
+      </c>
+      <c r="H50" s="23">
+        <v>41684</v>
+      </c>
+      <c r="I50" s="23">
+        <v>41684</v>
+      </c>
+      <c r="J50" s="23">
+        <v>41684</v>
+      </c>
+      <c r="K50" s="23">
+        <v>41683.975709999999</v>
+      </c>
+      <c r="L50" s="23">
+        <v>41683.975709999999</v>
+      </c>
+      <c r="M50" s="23">
+        <v>41684</v>
+      </c>
+      <c r="N50" s="23">
+        <v>41684</v>
+      </c>
+      <c r="O50" s="23">
+        <v>41683.975709999999</v>
+      </c>
+      <c r="P50" s="23">
+        <v>41684</v>
+      </c>
+      <c r="Q50" s="23">
+        <v>41684</v>
+      </c>
+      <c r="R50" s="23">
+        <v>41683.975709999999</v>
+      </c>
+      <c r="S50" s="23">
+        <v>41684</v>
+      </c>
+      <c r="T50" s="23">
+        <v>41683.975709999999</v>
+      </c>
+      <c r="U50" s="23">
+        <v>41684</v>
+      </c>
+      <c r="V50" s="23">
+        <v>41684</v>
+      </c>
+      <c r="W50" s="23">
+        <v>41684</v>
+      </c>
+      <c r="X50" s="23">
+        <v>41684</v>
+      </c>
+      <c r="Y50" s="23">
+        <v>41684</v>
+      </c>
+    </row>
+    <row r="51" spans="1:25">
+      <c r="B51" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="C51" s="8"/>
+      <c r="D51" s="23">
+        <v>11169</v>
+      </c>
+      <c r="E51" s="23">
+        <v>10734</v>
+      </c>
+      <c r="F51" s="23">
+        <v>10307</v>
+      </c>
+      <c r="G51" s="23">
+        <v>9881</v>
+      </c>
+      <c r="H51" s="23">
+        <v>7007</v>
+      </c>
+      <c r="I51" s="23">
+        <v>-608</v>
+      </c>
+      <c r="J51" s="23">
+        <v>-1035</v>
+      </c>
+      <c r="K51" s="23">
+        <v>-1460.0324699999983</v>
+      </c>
+      <c r="L51" s="23">
+        <v>-13420</v>
+      </c>
+      <c r="M51" s="23">
+        <v>-13420</v>
+      </c>
+      <c r="N51" s="23">
+        <v>-13420</v>
+      </c>
+      <c r="O51" s="23">
+        <v>-13420.032469999998</v>
+      </c>
+      <c r="P51" s="23">
+        <v>-4546.4959699999999</v>
+      </c>
+      <c r="Q51" s="23">
+        <v>-4546.4959699999999</v>
+      </c>
+      <c r="R51" s="23">
+        <v>0</v>
+      </c>
+      <c r="S51" s="23">
+        <v>0</v>
+      </c>
+      <c r="T51" s="23">
+        <v>0</v>
+      </c>
+      <c r="U51" s="23">
+        <v>0</v>
+      </c>
+      <c r="V51" s="23">
+        <v>0</v>
+      </c>
+      <c r="W51" s="23">
+        <v>0</v>
+      </c>
+      <c r="X51" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y51" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:25">
+      <c r="B52" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="C52" s="8"/>
+      <c r="D52" s="23"/>
+      <c r="E52" s="23"/>
+      <c r="F52" s="23"/>
+      <c r="G52" s="23"/>
+      <c r="H52" s="23"/>
+      <c r="I52" s="23"/>
+      <c r="J52" s="23"/>
+      <c r="K52" s="23"/>
+      <c r="L52" s="23">
+        <v>11534</v>
+      </c>
+      <c r="M52" s="23">
+        <v>10337</v>
+      </c>
+      <c r="N52" s="23">
+        <v>9910</v>
+      </c>
+      <c r="O52" s="23">
+        <v>9484</v>
+      </c>
+      <c r="P52" s="23">
+        <v>9343</v>
+      </c>
+      <c r="Q52" s="23">
+        <v>8971</v>
+      </c>
+      <c r="R52" s="23">
+        <v>10532</v>
+      </c>
+      <c r="S52" s="23">
+        <v>10129</v>
+      </c>
+      <c r="T52" s="23">
+        <v>9725.9927299999999</v>
+      </c>
+      <c r="U52" s="23">
+        <v>9514</v>
+      </c>
+      <c r="V52" s="23">
+        <v>9350</v>
+      </c>
+      <c r="W52" s="23">
+        <v>9138</v>
+      </c>
+      <c r="X52" s="23">
+        <v>8926</v>
+      </c>
+      <c r="Y52" s="23">
+        <v>8790</v>
+      </c>
+    </row>
+    <row r="53" spans="1:25">
+      <c r="B53" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C53" s="8"/>
+      <c r="D53" s="23">
+        <v>127173</v>
+      </c>
+      <c r="E53" s="23">
+        <v>127173</v>
+      </c>
+      <c r="F53" s="23">
+        <v>69223</v>
+      </c>
+      <c r="G53" s="23">
+        <v>69223</v>
+      </c>
+      <c r="H53" s="23">
+        <v>253363</v>
+      </c>
+      <c r="I53" s="23">
+        <v>281114</v>
+      </c>
+      <c r="J53" s="23">
+        <v>215364</v>
+      </c>
+      <c r="K53" s="23">
+        <v>224263.97963999998</v>
+      </c>
+      <c r="L53" s="23">
+        <v>356417.81675999996</v>
+      </c>
+      <c r="M53" s="23">
+        <v>356418</v>
+      </c>
+      <c r="N53" s="23">
+        <v>349418</v>
+      </c>
+      <c r="O53" s="23">
+        <v>478268.99999999988</v>
+      </c>
+      <c r="P53" s="23">
+        <v>506823.94586999982</v>
+      </c>
+      <c r="Q53" s="23">
+        <v>506824</v>
+      </c>
+      <c r="R53" s="23">
+        <v>475952.91194999986</v>
+      </c>
+      <c r="S53" s="23">
+        <v>404913</v>
+      </c>
+      <c r="T53" s="23">
+        <v>516279.43498999998</v>
+      </c>
+      <c r="U53" s="23">
+        <v>516279</v>
+      </c>
+      <c r="V53" s="23">
+        <v>493967</v>
+      </c>
+      <c r="W53" s="23">
+        <v>493968</v>
+      </c>
+      <c r="X53" s="23">
+        <v>451753</v>
+      </c>
+      <c r="Y53" s="23">
+        <v>451753</v>
+      </c>
+    </row>
+    <row r="54" spans="1:25">
+      <c r="B54" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="C54" s="8"/>
+      <c r="D54" s="23">
+        <v>23544</v>
+      </c>
+      <c r="E54" s="23">
+        <v>64341</v>
+      </c>
+      <c r="F54" s="23">
+        <v>131547</v>
+      </c>
+      <c r="G54" s="23">
+        <v>200055</v>
+      </c>
+      <c r="H54" s="23">
+        <v>0</v>
+      </c>
+      <c r="I54" s="23">
+        <v>0</v>
+      </c>
+      <c r="J54" s="23">
+        <v>96128</v>
+      </c>
+      <c r="K54" s="23">
+        <v>116630.33030000002</v>
+      </c>
+      <c r="L54" s="23">
+        <v>0</v>
+      </c>
+      <c r="M54" s="23">
+        <v>46750</v>
+      </c>
+      <c r="N54" s="23">
+        <v>88520</v>
+      </c>
+      <c r="O54" s="23">
+        <v>0</v>
+      </c>
+      <c r="P54" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="23">
+        <v>40792</v>
+      </c>
+      <c r="R54" s="23">
+        <v>0</v>
+      </c>
+      <c r="S54" s="23">
+        <v>110474</v>
+      </c>
+      <c r="T54" s="23">
+        <v>0</v>
+      </c>
+      <c r="U54" s="23">
+        <v>52813</v>
+      </c>
+      <c r="V54" s="23">
+        <v>91929</v>
+      </c>
+      <c r="W54" s="23">
+        <v>121596</v>
+      </c>
+      <c r="X54" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y54" s="23">
+        <v>51502</v>
+      </c>
+    </row>
+    <row r="55" spans="1:25">
+      <c r="B55" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="C55" s="8"/>
+      <c r="D55" s="23">
+        <v>60212</v>
+      </c>
+      <c r="E55" s="23">
+        <v>67337</v>
+      </c>
+      <c r="F55" s="23">
+        <v>81022</v>
+      </c>
+      <c r="G55" s="23">
+        <v>93225</v>
+      </c>
+      <c r="H55" s="23">
+        <v>91991</v>
+      </c>
+      <c r="I55" s="23">
+        <v>101689</v>
+      </c>
+      <c r="J55" s="23">
+        <v>107567</v>
+      </c>
+      <c r="K55" s="23">
+        <v>111132</v>
+      </c>
+      <c r="L55" s="23">
+        <v>117317</v>
+      </c>
+      <c r="M55" s="23">
+        <v>125953</v>
+      </c>
+      <c r="N55" s="23">
+        <v>130635</v>
+      </c>
+      <c r="O55" s="23">
+        <v>137145</v>
+      </c>
+      <c r="P55" s="23">
+        <v>131133</v>
+      </c>
+      <c r="Q55" s="23">
+        <v>136558</v>
+      </c>
+      <c r="R55" s="23">
+        <v>0</v>
+      </c>
+      <c r="S55" s="23">
+        <v>0</v>
+      </c>
+      <c r="T55" s="23">
+        <v>0</v>
+      </c>
+      <c r="U55" s="23">
+        <v>0</v>
+      </c>
+      <c r="V55" s="23">
+        <v>0</v>
+      </c>
+      <c r="W55" s="23">
+        <v>0</v>
+      </c>
+      <c r="X55" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y55" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:25" ht="13">
+      <c r="A56" s="39"/>
+      <c r="B56" s="33" t="s">
+        <v>43</v>
+      </c>
+      <c r="C56" s="34"/>
+      <c r="D56" s="35">
+        <v>341178</v>
+      </c>
+      <c r="E56" s="35">
+        <v>388665</v>
+      </c>
+      <c r="F56" s="35">
+        <v>469129</v>
+      </c>
+      <c r="G56" s="35">
+        <v>549756</v>
+      </c>
+      <c r="H56" s="35">
+        <v>529733</v>
+      </c>
+      <c r="I56" s="35">
+        <v>598346</v>
+      </c>
+      <c r="J56" s="35">
+        <v>634175</v>
+      </c>
+      <c r="K56" s="35">
+        <v>666734.27440999995</v>
+      </c>
+      <c r="L56" s="35">
+        <v>688016.81369999994</v>
+      </c>
+      <c r="M56" s="35">
+        <v>742206.02123000007</v>
+      </c>
+      <c r="N56" s="35">
+        <v>781231</v>
+      </c>
+      <c r="O56" s="35">
+        <v>827645.96446999989</v>
+      </c>
+      <c r="P56" s="35">
+        <v>858921.44989999989</v>
+      </c>
+      <c r="Q56" s="35">
+        <v>904766.50402999995</v>
+      </c>
+      <c r="R56" s="35">
+        <v>913785.45042999985</v>
+      </c>
+      <c r="S56" s="35">
+        <v>952856</v>
+      </c>
+      <c r="T56" s="35">
+        <v>951169.94972999999</v>
+      </c>
+      <c r="U56" s="35">
+        <v>999766</v>
+      </c>
+      <c r="V56" s="35">
+        <v>1014217</v>
+      </c>
+      <c r="W56" s="35">
+        <v>1040572</v>
+      </c>
+      <c r="X56" s="35">
+        <v>1001959</v>
+      </c>
+      <c r="Y56" s="35">
+        <v>1051982</v>
+      </c>
+    </row>
+    <row r="57" spans="1:25" ht="13">
+      <c r="B57" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="C57" s="31"/>
+      <c r="D57" s="32">
         <v>845867</v>
       </c>
-      <c r="E23" s="37">
+      <c r="E57" s="32">
         <v>934226</v>
       </c>
-      <c r="F23" s="37">
+      <c r="F57" s="32">
         <v>1098902</v>
       </c>
-      <c r="G23" s="37">
+      <c r="G57" s="32">
         <v>1190094</v>
       </c>
-      <c r="H23" s="37">
+      <c r="H57" s="32">
         <v>1295524</v>
       </c>
-      <c r="I23" s="37">
+      <c r="I57" s="32">
         <v>1440292</v>
       </c>
-      <c r="J23" s="37">
+      <c r="J57" s="32">
         <v>1326337</v>
       </c>
-      <c r="K23" s="37">
-[...8 lines deleted...]
-      <c r="N23" s="37">
+      <c r="K57" s="32">
+        <v>1295429.3944099999</v>
+      </c>
+      <c r="L57" s="32">
+        <v>1307747.2736999998</v>
+      </c>
+      <c r="M57" s="32">
+        <v>1378378.0212300001</v>
+      </c>
+      <c r="N57" s="32">
         <v>1387265</v>
       </c>
-      <c r="O23" s="37">
-[...11 lines deleted...]
-      <c r="S23" s="37">
+      <c r="O57" s="32">
+        <v>1420507.96447</v>
+      </c>
+      <c r="P57" s="32">
+        <v>1462436.4498999999</v>
+      </c>
+      <c r="Q57" s="32">
+        <v>1441383.2120699999</v>
+      </c>
+      <c r="R57" s="32">
+        <v>1491482.00367</v>
+      </c>
+      <c r="S57" s="32">
         <v>1515320</v>
       </c>
-      <c r="T23" s="37">
-[...2 lines deleted...]
-      <c r="U23" s="37">
+      <c r="T57" s="32">
+        <v>1557125.23988</v>
+      </c>
+      <c r="U57" s="32">
         <v>1623970</v>
       </c>
-      <c r="V23" s="37">
+      <c r="V57" s="32">
         <v>1577581</v>
       </c>
-      <c r="W23" s="37">
+      <c r="W57" s="32">
         <v>1609481</v>
       </c>
-      <c r="X23" s="37">
+      <c r="X57" s="32">
         <v>1613764</v>
       </c>
-    </row>
-[...2196 lines deleted...]
-        <v>1613764</v>
+      <c r="Y57" s="32">
+        <v>1616783</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" scale="47" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FF74D65C"/>
   </sheetPr>
-  <dimension ref="A2:AK34"/>
+  <dimension ref="A2:AP34"/>
   <sheetViews>
-    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" topLeftCell="T1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5"/>
   <cols>
-    <col min="1" max="1" width="1.85546875" style="40" customWidth="1"/>
+    <col min="1" max="1" width="1.81640625" style="38" customWidth="1"/>
     <col min="2" max="2" width="34" style="2" bestFit="1" customWidth="1"/>
-    <col min="3" max="25" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="38" max="16384" width="9.140625" style="1"/>
+    <col min="3" max="25" width="9.54296875" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="27" width="9.54296875" style="1" customWidth="1"/>
+    <col min="28" max="28" width="10.26953125" style="1" customWidth="1"/>
+    <col min="29" max="30" width="10.26953125" style="1" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="9.1796875" style="1"/>
+    <col min="32" max="35" width="12.81640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="15.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="12.81640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="38" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:37" ht="27" customHeight="1">
-[...25 lines deleted...]
-      <c r="C3" s="63">
+    <row r="2" spans="1:42" ht="27" customHeight="1">
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="59"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+      <c r="M2" s="59"/>
+      <c r="N2" s="59"/>
+      <c r="O2" s="59"/>
+      <c r="P2" s="59"/>
+      <c r="Q2" s="59"/>
+      <c r="R2" s="59"/>
+      <c r="S2" s="59"/>
+      <c r="T2" s="59"/>
+      <c r="U2" s="59"/>
+      <c r="V2" s="59"/>
+      <c r="W2" s="59"/>
+      <c r="X2" s="59"/>
+      <c r="Y2" s="59"/>
+      <c r="Z2" s="59"/>
+      <c r="AA2" s="59"/>
+    </row>
+    <row r="3" spans="1:42" ht="13">
+      <c r="C3" s="60">
         <v>2020</v>
       </c>
-      <c r="D3" s="63">
+      <c r="D3" s="60">
         <v>2020</v>
       </c>
-      <c r="E3" s="63">
+      <c r="E3" s="60">
         <v>2020</v>
       </c>
-      <c r="F3" s="63">
+      <c r="F3" s="60">
         <v>2020</v>
       </c>
-      <c r="G3" s="63">
+      <c r="G3" s="60">
         <v>2021</v>
       </c>
-      <c r="H3" s="63">
+      <c r="H3" s="60">
         <v>2021</v>
       </c>
-      <c r="I3" s="63">
+      <c r="I3" s="60">
         <v>2021</v>
       </c>
-      <c r="J3" s="63">
+      <c r="J3" s="60">
         <v>2021</v>
       </c>
-      <c r="K3" s="63">
+      <c r="K3" s="60">
         <v>2022</v>
       </c>
-      <c r="L3" s="63">
+      <c r="L3" s="60">
         <v>2022</v>
       </c>
-      <c r="M3" s="63">
+      <c r="M3" s="60">
         <v>2022</v>
       </c>
-      <c r="N3" s="63">
+      <c r="N3" s="60">
         <v>2022</v>
       </c>
-      <c r="O3" s="63">
+      <c r="O3" s="60">
         <v>2023</v>
       </c>
-      <c r="P3" s="63">
+      <c r="P3" s="60">
         <v>2023</v>
       </c>
-      <c r="Q3" s="63">
+      <c r="Q3" s="60">
         <v>2023</v>
       </c>
-      <c r="R3" s="63">
+      <c r="R3" s="60">
         <v>2023</v>
       </c>
-      <c r="S3" s="63">
+      <c r="S3" s="60">
         <v>2024</v>
       </c>
-      <c r="T3" s="63">
+      <c r="T3" s="60">
         <v>2024</v>
       </c>
-      <c r="U3" s="63">
+      <c r="U3" s="60">
         <v>2024</v>
       </c>
-      <c r="V3" s="63">
+      <c r="V3" s="60">
         <v>2024</v>
       </c>
-      <c r="W3" s="63"/>
-[...9 lines deleted...]
-      <c r="C4" s="39" t="s">
+      <c r="W3" s="60"/>
+      <c r="X3" s="60"/>
+      <c r="Y3" s="60"/>
+      <c r="Z3" s="60"/>
+      <c r="AA3" s="60"/>
+    </row>
+    <row r="4" spans="1:42" s="7" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A4" s="61"/>
+      <c r="B4" s="36" t="s">
+        <v>53</v>
+      </c>
+      <c r="C4" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="D4" s="37" t="s">
         <v>60</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="E4" s="37" t="s">
         <v>61</v>
       </c>
-      <c r="E4" s="39" t="s">
-[...5 lines deleted...]
-      <c r="G4" s="39" t="s">
+      <c r="F4" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="G4" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="39" t="s">
+      <c r="H4" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="I4" s="39" t="s">
+      <c r="I4" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="39" t="s">
+      <c r="J4" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="K4" s="39" t="s">
+      <c r="K4" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="39" t="s">
+      <c r="L4" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="M4" s="39" t="s">
+      <c r="M4" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="N4" s="39" t="s">
+      <c r="N4" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="O4" s="39" t="s">
+      <c r="O4" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="P4" s="37" t="s">
         <v>67</v>
       </c>
-      <c r="P4" s="39" t="s">
+      <c r="Q4" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="Q4" s="39" t="s">
-[...2 lines deleted...]
-      <c r="R4" s="39" t="s">
+      <c r="R4" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="S4" s="37" t="s">
         <v>71</v>
       </c>
-      <c r="S4" s="39" t="s">
+      <c r="T4" s="37" t="s">
         <v>72</v>
       </c>
-      <c r="T4" s="39" t="s">
-[...2 lines deleted...]
-      <c r="U4" s="39" t="s">
+      <c r="U4" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="V4" s="37" t="s">
         <v>75</v>
       </c>
-      <c r="V4" s="39" t="s">
+      <c r="W4" s="37" t="s">
         <v>76</v>
       </c>
-      <c r="W4" s="39" t="s">
+      <c r="X4" s="37" t="s">
         <v>77</v>
       </c>
-      <c r="X4" s="39" t="s">
+      <c r="Y4" s="37" t="s">
         <v>78</v>
       </c>
-      <c r="Y4" s="39" t="s">
+      <c r="Z4" s="37" t="s">
         <v>79</v>
       </c>
-      <c r="Z4" s="39" t="s">
+      <c r="AA4" s="37" t="s">
         <v>80</v>
       </c>
-      <c r="AA4" s="57"/>
-[...3 lines deleted...]
-      <c r="AC4" s="39" t="s">
+      <c r="AB4" s="54"/>
+      <c r="AC4" s="37" t="s">
         <v>82</v>
       </c>
-      <c r="AD4" s="39" t="s">
+      <c r="AD4" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="AF4" s="37">
+        <v>2020</v>
+      </c>
+      <c r="AG4" s="37">
+        <v>2021</v>
+      </c>
+      <c r="AH4" s="37">
+        <v>2022</v>
+      </c>
+      <c r="AI4" s="37">
+        <v>2023</v>
+      </c>
+      <c r="AJ4" s="37">
+        <v>2024</v>
+      </c>
+      <c r="AK4" s="37">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:42" ht="10.5" customHeight="1">
+      <c r="B5" s="11"/>
+      <c r="C5" s="12"/>
+      <c r="D5" s="12"/>
+      <c r="E5" s="12"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="12"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="12"/>
+      <c r="Q5" s="12"/>
+      <c r="R5" s="17"/>
+      <c r="S5" s="17"/>
+      <c r="T5" s="17"/>
+      <c r="U5" s="17"/>
+      <c r="V5" s="17"/>
+      <c r="W5" s="17"/>
+      <c r="X5" s="17"/>
+      <c r="Y5" s="17"/>
+      <c r="Z5" s="17"/>
+      <c r="AA5" s="17"/>
+      <c r="AB5" s="17"/>
+      <c r="AC5" s="12"/>
+      <c r="AD5" s="12"/>
+      <c r="AF5" s="12"/>
+      <c r="AG5" s="12"/>
+      <c r="AH5" s="12"/>
+      <c r="AI5" s="12"/>
+      <c r="AJ5" s="12"/>
+      <c r="AK5" s="12"/>
+    </row>
+    <row r="6" spans="1:42">
+      <c r="B6" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="AF4" s="39">
-[...59 lines deleted...]
-      <c r="C6" s="23">
+      <c r="C6" s="21">
         <v>296560.43999999994</v>
       </c>
-      <c r="D6" s="23">
+      <c r="D6" s="21">
         <v>250079.19999999995</v>
       </c>
-      <c r="E6" s="23">
+      <c r="E6" s="21">
         <v>363777.38999999996</v>
       </c>
-      <c r="F6" s="23">
+      <c r="F6" s="21">
         <v>354078.12</v>
       </c>
-      <c r="G6" s="23">
+      <c r="G6" s="21">
         <v>444062.36999999994</v>
       </c>
-      <c r="H6" s="23">
+      <c r="H6" s="21">
         <v>533840.81000000006</v>
       </c>
-      <c r="I6" s="23">
+      <c r="I6" s="21">
         <v>580524.81999999995</v>
       </c>
-      <c r="J6" s="23">
+      <c r="J6" s="21">
         <v>704090.1399999999</v>
       </c>
-      <c r="K6" s="23">
+      <c r="K6" s="21">
         <v>775046.42999999993</v>
       </c>
-      <c r="L6" s="23">
+      <c r="L6" s="21">
         <v>679072.25999999989</v>
       </c>
-      <c r="M6" s="23">
+      <c r="M6" s="21">
         <v>561067.18000000005</v>
       </c>
-      <c r="N6" s="23">
+      <c r="N6" s="21">
         <v>595249.07000000007</v>
       </c>
-      <c r="O6" s="23">
+      <c r="O6" s="21">
         <v>577787.05999999994</v>
       </c>
-      <c r="P6" s="23">
+      <c r="P6" s="21">
         <v>557926.47285000002</v>
       </c>
-      <c r="Q6" s="23">
+      <c r="Q6" s="21">
         <v>511974.69616000011</v>
       </c>
-      <c r="R6" s="23">
+      <c r="R6" s="21">
         <v>522969.6677600001</v>
       </c>
-      <c r="S6" s="23">
+      <c r="S6" s="21">
         <v>483017.63880999997</v>
       </c>
-      <c r="T6" s="23">
+      <c r="T6" s="21">
         <v>548771.19201</v>
       </c>
-      <c r="U6" s="23">
+      <c r="U6" s="21">
         <v>604053.11215999979</v>
       </c>
-      <c r="V6" s="23">
+      <c r="V6" s="21">
         <v>606208.78175000031</v>
       </c>
-      <c r="W6" s="23">
+      <c r="W6" s="21">
         <v>750876.13594000007</v>
       </c>
-      <c r="X6" s="23">
+      <c r="X6" s="21">
         <v>740998.76538999996</v>
       </c>
-      <c r="Y6" s="23">
+      <c r="Y6" s="21">
         <v>640362.75351000007</v>
       </c>
-      <c r="Z6" s="23">
+      <c r="Z6" s="21">
         <v>523667.11424999969</v>
       </c>
-      <c r="AA6" s="50"/>
-[...7 lines deleted...]
-        <v>0.18458727975917588</v>
+      <c r="AA6" s="21">
+        <v>483625.28914000007</v>
+      </c>
+      <c r="AB6" s="48"/>
+      <c r="AC6" s="51">
+        <v>2509909.2218600004</v>
+      </c>
+      <c r="AD6" s="51">
+        <v>2388653.9222899997</v>
       </c>
       <c r="AF6" s="5">
         <v>1264495.1499999999</v>
       </c>
       <c r="AG6" s="5">
         <v>2262518.1399999997</v>
       </c>
       <c r="AH6" s="5">
         <v>2610434.9400000004</v>
       </c>
       <c r="AI6" s="5">
         <v>2170657.8967700005</v>
       </c>
       <c r="AJ6" s="5">
         <v>2242050.7247299999</v>
       </c>
       <c r="AK6" s="5">
         <v>2655904.7690899996</v>
       </c>
     </row>
-    <row r="7" spans="1:37">
-      <c r="B7" s="11" t="s">
+    <row r="7" spans="1:42">
+      <c r="B7" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="21">
+        <v>230966.58000000002</v>
+      </c>
+      <c r="D7" s="21">
+        <v>198105.99999999997</v>
+      </c>
+      <c r="E7" s="21">
+        <v>288120.42999999993</v>
+      </c>
+      <c r="F7" s="21">
+        <v>277508.16000000009</v>
+      </c>
+      <c r="G7" s="21">
+        <v>345399.38379999995</v>
+      </c>
+      <c r="H7" s="21">
+        <v>417459.93521000003</v>
+      </c>
+      <c r="I7" s="21">
+        <v>453562.13708999997</v>
+      </c>
+      <c r="J7" s="21">
+        <v>557972.35510000051</v>
+      </c>
+      <c r="K7" s="21">
+        <v>614174.79957999988</v>
+      </c>
+      <c r="L7" s="21">
+        <v>556071.40044999984</v>
+      </c>
+      <c r="M7" s="21">
+        <v>450119.29466000013</v>
+      </c>
+      <c r="N7" s="21">
+        <v>477742.02325999999</v>
+      </c>
+      <c r="O7" s="21">
+        <v>469146.02352999995</v>
+      </c>
+      <c r="P7" s="21">
+        <v>442712.41785999999</v>
+      </c>
+      <c r="Q7" s="21">
+        <v>411454.46817674732</v>
+      </c>
+      <c r="R7" s="21">
+        <v>421962.44762274914</v>
+      </c>
+      <c r="S7" s="21">
+        <v>387928.58996205096</v>
+      </c>
+      <c r="T7" s="21">
+        <v>438891.21757292113</v>
+      </c>
+      <c r="U7" s="21">
+        <v>494148.67515786079</v>
+      </c>
+      <c r="V7" s="21">
+        <v>489424.93592784117</v>
+      </c>
+      <c r="W7" s="21">
+        <v>603153.96940849093</v>
+      </c>
+      <c r="X7" s="21">
+        <v>597307.84702044912</v>
+      </c>
+      <c r="Y7" s="21">
+        <v>516677.82854915014</v>
+      </c>
+      <c r="Z7" s="21">
+        <v>419687.89121112553</v>
+      </c>
+      <c r="AA7" s="21">
+        <v>386907</v>
+      </c>
+      <c r="AB7" s="48"/>
+      <c r="AC7" s="53">
+        <v>2025618.7980671141</v>
+      </c>
+      <c r="AD7" s="51">
+        <v>1920580.6997307248</v>
+      </c>
+      <c r="AF7" s="21">
+        <v>994701.16999999993</v>
+      </c>
+      <c r="AG7" s="21">
+        <v>1774393.8112000006</v>
+      </c>
+      <c r="AH7" s="21">
+        <v>2098107.5179499998</v>
+      </c>
+      <c r="AI7" s="21">
+        <v>1745275.3571894965</v>
+      </c>
+      <c r="AJ7" s="21">
+        <v>1810393.4186206739</v>
+      </c>
+      <c r="AK7" s="21">
+        <v>2136827.5361892157</v>
+      </c>
+    </row>
+    <row r="8" spans="1:42">
+      <c r="B8" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="23">
-[...104 lines deleted...]
-      <c r="C8" s="23">
+      <c r="C8" s="21">
         <v>56362.11</v>
       </c>
-      <c r="D8" s="23">
+      <c r="D8" s="21">
         <v>42569.599899999972</v>
       </c>
-      <c r="E8" s="23">
+      <c r="E8" s="21">
         <v>59763.887450000038</v>
       </c>
-      <c r="F8" s="23">
+      <c r="F8" s="21">
         <v>57208.821149999974</v>
       </c>
-      <c r="G8" s="23">
+      <c r="G8" s="21">
         <v>85251.477289999937</v>
       </c>
-      <c r="H8" s="23">
+      <c r="H8" s="21">
         <v>82339.921689999945</v>
       </c>
-      <c r="I8" s="23">
+      <c r="I8" s="21">
         <v>105074.50427999964</v>
       </c>
-      <c r="J8" s="23">
+      <c r="J8" s="21">
         <v>96763.403520000866</v>
       </c>
-      <c r="K8" s="23">
+      <c r="K8" s="21">
         <v>126479.48314999987</v>
       </c>
-      <c r="L8" s="23">
+      <c r="L8" s="21">
         <v>91284.890189999947</v>
       </c>
-      <c r="M8" s="23">
+      <c r="M8" s="21">
         <v>71121.590339999995</v>
       </c>
-      <c r="N8" s="23">
+      <c r="N8" s="21">
         <v>95633.02620000043</v>
       </c>
-      <c r="O8" s="23">
+      <c r="O8" s="21">
         <v>112024.0194799999</v>
       </c>
-      <c r="P8" s="23">
+      <c r="P8" s="21">
         <v>86110.327140000183</v>
       </c>
-      <c r="Q8" s="23">
+      <c r="Q8" s="21">
         <v>76325.223740000161</v>
       </c>
-      <c r="R8" s="23">
+      <c r="R8" s="21">
         <v>67569.35848999978</v>
       </c>
-      <c r="S8" s="23">
+      <c r="S8" s="21">
         <v>100876.87401999987</v>
       </c>
-      <c r="T8" s="23">
+      <c r="T8" s="21">
         <v>83272.2290749721</v>
       </c>
-      <c r="U8" s="23">
+      <c r="U8" s="21">
         <v>91693.309935027966</v>
       </c>
-      <c r="V8" s="23">
+      <c r="V8" s="21">
         <v>74699.052208272973</v>
       </c>
-      <c r="W8" s="23">
+      <c r="W8" s="21">
         <v>106678.15953999973</v>
       </c>
-      <c r="X8" s="23">
+      <c r="X8" s="21">
         <v>92885.814840000065</v>
       </c>
-      <c r="Y8" s="23">
+      <c r="Y8" s="21">
         <v>74632.688046840485</v>
       </c>
-      <c r="Z8" s="23">
+      <c r="Z8" s="21">
         <v>64125.129449698376</v>
       </c>
-      <c r="AA8" s="50"/>
-[...7 lines deleted...]
-        <v>-3.4859423416365831E-2</v>
+      <c r="AA8" s="21">
+        <v>85632</v>
+      </c>
+      <c r="AB8" s="48"/>
+      <c r="AC8" s="52">
+        <v>356342.75075827277</v>
+      </c>
+      <c r="AD8" s="51">
+        <v>317275.22207899851</v>
       </c>
       <c r="AF8" s="5">
         <v>215904.41849999997</v>
       </c>
       <c r="AG8" s="5">
         <v>369429.30678000039</v>
       </c>
       <c r="AH8" s="5">
         <v>384518.98988000024</v>
       </c>
       <c r="AI8" s="5">
         <v>342028.92885000003</v>
       </c>
       <c r="AJ8" s="5">
         <v>350541.46523827291</v>
       </c>
       <c r="AK8" s="5">
         <v>338321.79187653866</v>
       </c>
     </row>
-    <row r="9" spans="1:37">
-[...3 lines deleted...]
-      <c r="C9" s="23">
+    <row r="9" spans="1:42">
+      <c r="B9" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="21">
         <v>40098.072240000038</v>
       </c>
-      <c r="D9" s="23">
+      <c r="D9" s="21">
         <v>68678.537949999969</v>
       </c>
-      <c r="E9" s="23">
+      <c r="E9" s="21">
         <v>48523.311463915365</v>
       </c>
-      <c r="F9" s="23">
+      <c r="F9" s="21">
         <v>43225.396406084634</v>
       </c>
-      <c r="G9" s="23">
+      <c r="G9" s="21">
         <v>78699.280742184186</v>
       </c>
-      <c r="H9" s="23">
+      <c r="H9" s="21">
         <v>94160.145599903699</v>
       </c>
-      <c r="I9" s="23">
+      <c r="I9" s="21">
         <v>98435.359907911712</v>
       </c>
-      <c r="J9" s="23">
+      <c r="J9" s="21">
         <v>7561.096140000911</v>
       </c>
-      <c r="K9" s="23">
+      <c r="K9" s="21">
         <v>114057.86215999987</v>
       </c>
-      <c r="L9" s="23">
+      <c r="L9" s="21">
         <v>70022.435652336135</v>
       </c>
-      <c r="M9" s="23">
+      <c r="M9" s="21">
         <v>55369.958279699262</v>
       </c>
-      <c r="N9" s="23">
+      <c r="N9" s="21">
         <v>65764.217345640878</v>
       </c>
-      <c r="O9" s="23">
+      <c r="O9" s="21">
         <v>96274</v>
       </c>
-      <c r="P9" s="23">
+      <c r="P9" s="21">
         <v>77442</v>
       </c>
-      <c r="Q9" s="23">
+      <c r="Q9" s="21">
         <v>64165.283329999991</v>
       </c>
-      <c r="R9" s="23">
+      <c r="R9" s="21">
         <v>55874</v>
       </c>
-      <c r="S9" s="23">
+      <c r="S9" s="21">
         <v>80898</v>
       </c>
-      <c r="T9" s="23">
+      <c r="T9" s="21">
         <v>59700.331786000002</v>
       </c>
-      <c r="U9" s="23">
+      <c r="U9" s="21">
         <v>66331.668214000005</v>
       </c>
-      <c r="V9" s="23">
+      <c r="V9" s="21">
         <v>55455.640196</v>
       </c>
-      <c r="W9" s="23">
+      <c r="W9" s="21">
         <v>90883</v>
       </c>
-      <c r="X9" s="23">
+      <c r="X9" s="21">
         <v>70440.333749999991</v>
       </c>
-      <c r="Y9" s="23">
+      <c r="Y9" s="21">
         <v>52432.798519999997</v>
       </c>
-      <c r="Z9" s="23">
+      <c r="Z9" s="21">
         <v>38128.97421</v>
       </c>
-      <c r="AA9" s="50"/>
-      <c r="AB9" s="56">
+      <c r="AA9" s="21">
+        <v>66649</v>
+      </c>
+      <c r="AB9" s="48"/>
+      <c r="AC9" s="53">
+        <v>272370.64019599999</v>
+      </c>
+      <c r="AD9" s="51">
+        <v>227650.77852967067</v>
+      </c>
+      <c r="AF9" s="21">
+        <v>200525.31806000002</v>
+      </c>
+      <c r="AG9" s="21">
+        <v>278855.88239000051</v>
+      </c>
+      <c r="AH9" s="21">
+        <v>305214.47343767615</v>
+      </c>
+      <c r="AI9" s="21">
+        <v>293755.28333000001</v>
+      </c>
+      <c r="AJ9" s="21">
         <v>262385.64019599999</v>
       </c>
-      <c r="AC9" s="54">
+      <c r="AK9" s="21">
         <v>251885.10648000002</v>
       </c>
-      <c r="AD9" s="10">
-[...25 lines deleted...]
-      <c r="C10" s="23">
+    </row>
+    <row r="10" spans="1:42">
+      <c r="B10" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="21">
         <v>13521.13824000004</v>
       </c>
-      <c r="D10" s="23">
+      <c r="D10" s="21">
         <v>80166.224939999986</v>
       </c>
-      <c r="E10" s="23">
+      <c r="E10" s="21">
         <v>25641.898513915334</v>
       </c>
-      <c r="F10" s="23">
+      <c r="F10" s="21">
         <v>24558.10293608471</v>
       </c>
-      <c r="G10" s="23">
+      <c r="G10" s="21">
         <v>47486.96762218418</v>
       </c>
-      <c r="H10" s="23">
+      <c r="H10" s="21">
         <v>80194.614589903722</v>
       </c>
-      <c r="I10" s="23">
+      <c r="I10" s="21">
         <v>80287.43946791171</v>
       </c>
-      <c r="J10" s="23">
+      <c r="J10" s="21">
         <v>21715.266720000865</v>
       </c>
-      <c r="K10" s="23">
+      <c r="K10" s="21">
         <v>67833.389849999861</v>
       </c>
-      <c r="L10" s="23">
+      <c r="L10" s="21">
         <v>35828.462592336138</v>
       </c>
-      <c r="M10" s="23">
+      <c r="M10" s="21">
         <v>34770.514899699294</v>
       </c>
-      <c r="N10" s="23">
+      <c r="N10" s="21">
         <v>41482.275515640882</v>
       </c>
-      <c r="O10" s="23">
+      <c r="O10" s="21">
         <v>54270</v>
       </c>
-      <c r="P10" s="23">
+      <c r="P10" s="21">
         <v>48978.783400766057</v>
       </c>
-      <c r="Q10" s="23">
+      <c r="Q10" s="21">
         <v>46414</v>
       </c>
-      <c r="R10" s="23">
+      <c r="R10" s="21">
         <v>61623</v>
       </c>
-      <c r="S10" s="23">
+      <c r="S10" s="21">
         <v>45845</v>
       </c>
-      <c r="T10" s="23">
+      <c r="T10" s="21">
         <v>33721</v>
       </c>
-      <c r="U10" s="23">
+      <c r="U10" s="21">
         <v>38456</v>
       </c>
-      <c r="V10" s="23">
+      <c r="V10" s="21">
         <v>35177.42</v>
       </c>
-      <c r="W10" s="23">
+      <c r="W10" s="21">
         <v>52601.36</v>
       </c>
-      <c r="X10" s="23">
+      <c r="X10" s="21">
         <v>38904.11</v>
       </c>
-      <c r="Y10" s="23">
+      <c r="Y10" s="21">
         <v>29454.75</v>
       </c>
-      <c r="Z10" s="23">
+      <c r="Z10" s="21">
         <v>22693.167899115997</v>
       </c>
-      <c r="AA10" s="50"/>
-[...7 lines deleted...]
-        <v>-6.2311150400464865E-2</v>
+      <c r="AA10" s="21">
+        <v>51348</v>
+      </c>
+      <c r="AB10" s="48"/>
+      <c r="AC10" s="53">
+        <v>159955.78</v>
+      </c>
+      <c r="AD10" s="51">
+        <v>142400.02789911599</v>
       </c>
       <c r="AF10" s="5">
         <v>143887.36463000008</v>
       </c>
       <c r="AG10" s="5">
         <v>229684.28840000046</v>
       </c>
       <c r="AH10" s="5">
         <v>179914.64285767617</v>
       </c>
       <c r="AI10" s="5">
         <v>211285.78340076606</v>
       </c>
       <c r="AJ10" s="5">
         <v>153199.41999999998</v>
       </c>
       <c r="AK10" s="5">
         <v>143653.387899116</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
-      <c r="B11" s="11" t="s">
+    <row r="11" spans="1:42">
+      <c r="B11" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C11" s="23">
+      <c r="C11" s="21">
         <v>39942.830160000041</v>
       </c>
-      <c r="D11" s="23">
+      <c r="D11" s="21">
         <v>28689.690029999969</v>
       </c>
-      <c r="E11" s="23">
+      <c r="E11" s="21">
         <v>43250.970540000068</v>
       </c>
-      <c r="F11" s="23">
+      <c r="F11" s="21">
         <v>39489.120019999915</v>
       </c>
-      <c r="G11" s="23">
+      <c r="G11" s="21">
         <v>70042.324020000015</v>
       </c>
-      <c r="H11" s="23">
+      <c r="H11" s="21">
         <v>68937.407839999927</v>
       </c>
-      <c r="I11" s="23">
+      <c r="I11" s="21">
         <v>92871.217279999633</v>
       </c>
-      <c r="J11" s="23">
+      <c r="J11" s="21">
         <v>83680.708750000922</v>
       </c>
-      <c r="K11" s="23">
+      <c r="K11" s="21">
         <v>110385.22055999987</v>
       </c>
-      <c r="L11" s="23">
+      <c r="L11" s="21">
         <v>70411.414059999981</v>
       </c>
-      <c r="M11" s="23">
+      <c r="M11" s="21">
         <v>52541.583189999947</v>
       </c>
-      <c r="N11" s="23">
+      <c r="N11" s="21">
         <v>72589.361003000493</v>
       </c>
-      <c r="O11" s="23">
+      <c r="O11" s="21">
         <v>93208</v>
       </c>
-      <c r="P11" s="23">
+      <c r="P11" s="21">
         <v>75979.055820000125</v>
       </c>
-      <c r="Q11" s="23">
+      <c r="Q11" s="21">
         <v>63915.943990000233</v>
       </c>
-      <c r="R11" s="23">
+      <c r="R11" s="21">
         <v>47036</v>
       </c>
-      <c r="S11" s="23">
+      <c r="S11" s="21">
         <v>77665</v>
       </c>
-      <c r="T11" s="23">
+      <c r="T11" s="21">
         <v>55901.331786000002</v>
       </c>
-      <c r="U11" s="23">
+      <c r="U11" s="21">
         <v>61024.668214000005</v>
       </c>
-      <c r="V11" s="23">
+      <c r="V11" s="21">
         <v>54416.640196</v>
       </c>
-      <c r="W11" s="23">
+      <c r="W11" s="21">
         <v>88247</v>
       </c>
-      <c r="X11" s="23">
+      <c r="X11" s="21">
         <v>67737.333750000005</v>
       </c>
-      <c r="Y11" s="23">
+      <c r="Y11" s="21">
         <v>50806.798520000004</v>
       </c>
-      <c r="Z11" s="23">
+      <c r="Z11" s="21">
         <v>36110.667414749994</v>
       </c>
-      <c r="AA11" s="50"/>
-      <c r="AB11" s="56">
+      <c r="AA11" s="21">
+        <v>58533</v>
+      </c>
+      <c r="AB11" s="48"/>
+      <c r="AC11" s="53">
+        <v>259589.64019599999</v>
+      </c>
+      <c r="AD11" s="51">
+        <v>213187.31059490732</v>
+      </c>
+      <c r="AF11" s="21">
+        <v>151372.61074999999</v>
+      </c>
+      <c r="AG11" s="21">
+        <v>315531.6578900005</v>
+      </c>
+      <c r="AH11" s="21">
+        <v>305927.57881300029</v>
+      </c>
+      <c r="AI11" s="21">
+        <v>280138.99981000036</v>
+      </c>
+      <c r="AJ11" s="21">
         <v>249007.64019599999</v>
       </c>
-      <c r="AC11" s="54">
+      <c r="AK11" s="21">
         <v>242901.79968475</v>
       </c>
-      <c r="AD11" s="10">
-[...25 lines deleted...]
-      <c r="C12" s="23">
+      <c r="AM11" s="64"/>
+    </row>
+    <row r="12" spans="1:42">
+      <c r="B12" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="21">
         <v>12714.945291588399</v>
       </c>
-      <c r="D12" s="23">
+      <c r="D12" s="21">
         <v>6021.4958775703999</v>
       </c>
-      <c r="E12" s="23">
+      <c r="E12" s="21">
         <v>21759.748391901601</v>
       </c>
-      <c r="F12" s="23">
+      <c r="F12" s="21">
         <v>20705.184718126493</v>
       </c>
-      <c r="G12" s="23">
+      <c r="G12" s="21">
         <v>37100</v>
       </c>
-      <c r="H12" s="23">
+      <c r="H12" s="21">
         <v>39017.508210280001</v>
       </c>
-      <c r="I12" s="23">
+      <c r="I12" s="21">
         <v>65164.743871959996</v>
       </c>
-      <c r="J12" s="23">
+      <c r="J12" s="21">
         <v>55419.508854617889</v>
       </c>
-      <c r="K12" s="23">
+      <c r="K12" s="21">
         <v>58135.373947247077</v>
       </c>
-      <c r="L12" s="23">
+      <c r="L12" s="21">
         <v>35408.233200000002</v>
       </c>
-      <c r="M12" s="23">
+      <c r="M12" s="21">
         <v>28143.123296959999</v>
       </c>
-      <c r="N12" s="23">
+      <c r="N12" s="21">
         <v>40051.522286480002</v>
       </c>
-      <c r="O12" s="23">
+      <c r="O12" s="21">
         <v>45442.896849999997</v>
       </c>
-      <c r="P12" s="23">
+      <c r="P12" s="21">
         <v>40981</v>
       </c>
-      <c r="Q12" s="23">
+      <c r="Q12" s="21">
         <v>39902.567260039999</v>
       </c>
-      <c r="R12" s="23">
+      <c r="R12" s="21">
         <v>51639.611515260003</v>
       </c>
-      <c r="S12" s="23">
+      <c r="S12" s="21">
         <v>40420</v>
       </c>
-      <c r="T12" s="23">
+      <c r="T12" s="21">
         <v>30143</v>
       </c>
-      <c r="U12" s="23">
+      <c r="U12" s="21">
         <v>38456</v>
       </c>
-      <c r="V12" s="23">
+      <c r="V12" s="21">
         <v>35886.032786000003</v>
       </c>
-      <c r="W12" s="23">
+      <c r="W12" s="21">
         <v>52601.36</v>
       </c>
-      <c r="X12" s="23">
+      <c r="X12" s="21">
         <v>38904.11</v>
       </c>
-      <c r="Y12" s="23">
+      <c r="Y12" s="21">
         <v>30097.84</v>
       </c>
-      <c r="Z12" s="23">
+      <c r="Z12" s="21">
         <v>22090.16</v>
       </c>
-      <c r="AA12" s="50"/>
-[...7 lines deleted...]
-        <v>-8.3610814800978428E-3</v>
+      <c r="AA12" s="21">
+        <v>51348</v>
+      </c>
+      <c r="AB12" s="48"/>
+      <c r="AC12" s="5">
+        <v>157086.39278599998</v>
+      </c>
+      <c r="AD12" s="51">
+        <v>142440.10999999999</v>
       </c>
       <c r="AF12" s="5">
         <v>61201.374279186886</v>
       </c>
       <c r="AG12" s="5">
         <v>196701.7609368579</v>
       </c>
       <c r="AH12" s="5">
         <v>161738.25273068709</v>
       </c>
       <c r="AI12" s="5">
         <v>177966.0756253</v>
       </c>
       <c r="AJ12" s="5">
         <v>144905.032786</v>
       </c>
       <c r="AK12" s="5">
         <v>143693.47</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
-[...3 lines deleted...]
-      <c r="C13" s="23">
+    <row r="13" spans="1:42">
+      <c r="B13" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C13" s="21">
         <v>314799.00000000006</v>
       </c>
-      <c r="D13" s="23">
+      <c r="D13" s="21">
         <v>246829</v>
       </c>
-      <c r="E13" s="23">
+      <c r="E13" s="21">
         <v>236899</v>
       </c>
-      <c r="F13" s="23">
+      <c r="F13" s="21">
         <v>234582</v>
       </c>
-      <c r="G13" s="23">
+      <c r="G13" s="21">
         <v>253899.00000000003</v>
       </c>
-      <c r="H13" s="23">
+      <c r="H13" s="21">
         <v>307242.60100000002</v>
       </c>
-      <c r="I13" s="23">
+      <c r="I13" s="21">
         <v>299710.00000000006</v>
       </c>
-      <c r="J13" s="23">
+      <c r="J13" s="21">
         <v>382939</v>
       </c>
-      <c r="K13" s="23">
+      <c r="K13" s="21">
         <v>309858</v>
       </c>
-      <c r="L13" s="23">
+      <c r="L13" s="21">
         <v>339231</v>
       </c>
-      <c r="M13" s="23">
+      <c r="M13" s="21">
         <v>271380.93</v>
       </c>
-      <c r="N13" s="23">
+      <c r="N13" s="21">
         <v>219097.28000000003</v>
       </c>
-      <c r="O13" s="23">
+      <c r="O13" s="21">
         <v>136359.59899999999</v>
       </c>
-      <c r="P13" s="23">
+      <c r="P13" s="21">
         <v>40417.304039999981</v>
       </c>
-      <c r="Q13" s="23">
+      <c r="Q13" s="21">
         <v>-27815.695960000001</v>
       </c>
-      <c r="R13" s="23">
+      <c r="R13" s="21">
         <v>-61909.132680000002</v>
       </c>
-      <c r="S13" s="23">
+      <c r="S13" s="21">
         <v>-57646</v>
       </c>
-      <c r="T13" s="23">
+      <c r="T13" s="21">
         <v>-64184</v>
       </c>
-      <c r="U13" s="23">
+      <c r="U13" s="21">
         <v>-46999</v>
       </c>
-      <c r="V13" s="23">
+      <c r="V13" s="21">
         <v>15746.620779999899</v>
       </c>
-      <c r="W13" s="23">
+      <c r="W13" s="21">
         <v>38231</v>
       </c>
-      <c r="X13" s="23">
+      <c r="X13" s="21">
         <v>82056.000000000015</v>
       </c>
-      <c r="Y13" s="23">
+      <c r="Y13" s="21">
         <v>-12235.40331999997</v>
       </c>
-      <c r="Z13" s="23">
+      <c r="Z13" s="21">
         <v>-32619.999999999996</v>
       </c>
-      <c r="AA13" s="50"/>
-      <c r="AB13" s="23">
+      <c r="AA13" s="21">
+        <v>-32658</v>
+      </c>
+      <c r="AB13" s="48"/>
+      <c r="AC13" s="21">
+        <v>38231</v>
+      </c>
+      <c r="AD13" s="51">
+        <v>-32657.999999999985</v>
+      </c>
+      <c r="AF13" s="21">
+        <v>234582</v>
+      </c>
+      <c r="AG13" s="21">
+        <v>382939</v>
+      </c>
+      <c r="AH13" s="21">
+        <v>219097.28000000003</v>
+      </c>
+      <c r="AI13" s="21">
+        <v>-61909.132680000002</v>
+      </c>
+      <c r="AJ13" s="21">
         <v>15746.620779999899</v>
       </c>
-      <c r="AC13" s="54">
+      <c r="AK13" s="21">
         <v>-32619.999999999996</v>
       </c>
-      <c r="AD13" s="10">
-[...21 lines deleted...]
-    <row r="14" spans="1:37">
+      <c r="AM13" s="62"/>
+      <c r="AN13" s="62"/>
+      <c r="AO13" s="62"/>
+      <c r="AP13" s="63"/>
+    </row>
+    <row r="14" spans="1:42">
       <c r="B14" s="3"/>
-      <c r="C14" s="48"/>
-[...25 lines deleted...]
-      <c r="AD14" s="6"/>
+      <c r="C14" s="46"/>
+      <c r="D14" s="46"/>
+      <c r="E14" s="46"/>
+      <c r="F14" s="46"/>
+      <c r="G14" s="46"/>
+      <c r="H14" s="46"/>
+      <c r="I14" s="46"/>
+      <c r="J14" s="46"/>
+      <c r="K14" s="46"/>
+      <c r="L14" s="46"/>
+      <c r="M14" s="46"/>
+      <c r="N14" s="46"/>
+      <c r="O14" s="46"/>
+      <c r="P14" s="46"/>
+      <c r="Q14" s="46"/>
+      <c r="R14" s="46"/>
+      <c r="S14" s="46"/>
+      <c r="T14" s="46"/>
+      <c r="U14" s="46"/>
+      <c r="V14" s="46"/>
+      <c r="W14" s="46"/>
+      <c r="X14" s="46"/>
+      <c r="Y14" s="46"/>
+      <c r="Z14" s="46"/>
+      <c r="AA14" s="46"/>
+      <c r="AB14" s="18"/>
+      <c r="AC14" s="6"/>
       <c r="AF14" s="6"/>
       <c r="AG14" s="6"/>
       <c r="AH14" s="6"/>
       <c r="AI14" s="6"/>
       <c r="AJ14" s="6"/>
     </row>
-    <row r="15" spans="1:37">
+    <row r="15" spans="1:42">
       <c r="B15" s="3"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
-      <c r="G15" s="53"/>
-[...15 lines deleted...]
-      <c r="W15" s="53"/>
+      <c r="G15" s="50"/>
+      <c r="H15" s="50"/>
+      <c r="I15" s="50"/>
+      <c r="J15" s="50"/>
+      <c r="K15" s="50"/>
+      <c r="L15" s="50"/>
+      <c r="M15" s="50"/>
+      <c r="N15" s="50"/>
+      <c r="O15" s="50"/>
+      <c r="P15" s="50"/>
+      <c r="Q15" s="50"/>
+      <c r="R15" s="50"/>
+      <c r="S15" s="50"/>
+      <c r="T15" s="50"/>
+      <c r="U15" s="50"/>
+      <c r="V15" s="50"/>
+      <c r="W15" s="50"/>
       <c r="X15" s="6"/>
       <c r="Y15" s="6"/>
       <c r="Z15" s="6"/>
-      <c r="AA15" s="20"/>
-[...2 lines deleted...]
-      <c r="AD15" s="6"/>
+      <c r="AA15" s="6"/>
+      <c r="AB15" s="18"/>
+      <c r="AC15" s="6"/>
+      <c r="AD15" s="49"/>
       <c r="AF15" s="6"/>
       <c r="AG15" s="6"/>
       <c r="AH15" s="6"/>
       <c r="AI15" s="6"/>
       <c r="AJ15" s="6"/>
     </row>
-    <row r="16" spans="1:37" ht="16.5" customHeight="1">
-[...4 lines deleted...]
-      <c r="C16" s="16" t="s">
+    <row r="16" spans="1:42" ht="16.5" customHeight="1">
+      <c r="A16" s="61"/>
+      <c r="B16" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C16" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" s="14" t="s">
         <v>60</v>
       </c>
-      <c r="D16" s="16" t="s">
+      <c r="E16" s="14" t="s">
         <v>61</v>
       </c>
-      <c r="E16" s="16" t="s">
-[...5 lines deleted...]
-      <c r="G16" s="16" t="s">
+      <c r="F16" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="G16" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="H16" s="16" t="s">
+      <c r="H16" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="I16" s="16" t="s">
+      <c r="I16" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="J16" s="16" t="s">
+      <c r="J16" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="K16" s="16" t="s">
+      <c r="K16" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="L16" s="16" t="s">
+      <c r="L16" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="M16" s="16" t="s">
+      <c r="M16" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="N16" s="16" t="s">
+      <c r="N16" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="O16" s="16" t="s">
+      <c r="O16" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="P16" s="14" t="s">
         <v>67</v>
       </c>
-      <c r="P16" s="16" t="s">
+      <c r="Q16" s="14" t="s">
         <v>68</v>
       </c>
-      <c r="Q16" s="16" t="s">
-[...2 lines deleted...]
-      <c r="R16" s="16" t="s">
+      <c r="R16" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="S16" s="14" t="s">
         <v>71</v>
       </c>
-      <c r="S16" s="16" t="s">
+      <c r="T16" s="14" t="s">
         <v>72</v>
       </c>
-      <c r="T16" s="16" t="s">
-[...2 lines deleted...]
-      <c r="U16" s="16" t="s">
+      <c r="U16" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="V16" s="14" t="s">
         <v>75</v>
       </c>
-      <c r="V16" s="16" t="s">
+      <c r="W16" s="14" t="s">
         <v>76</v>
       </c>
-      <c r="W16" s="16" t="s">
+      <c r="X16" s="14" t="s">
         <v>77</v>
       </c>
-      <c r="X16" s="16" t="s">
+      <c r="Y16" s="14" t="s">
         <v>78</v>
       </c>
-      <c r="Y16" s="16" t="s">
+      <c r="Z16" s="14" t="s">
         <v>79</v>
       </c>
-      <c r="Z16" s="16" t="s">
+      <c r="AA16" s="14" t="s">
         <v>80</v>
       </c>
-      <c r="AA16" s="57"/>
-[...3 lines deleted...]
-      <c r="AC16" s="16" t="s">
+      <c r="AB16" s="54"/>
+      <c r="AC16" s="14" t="s">
         <v>82</v>
       </c>
-      <c r="AD16" s="16" t="s">
-[...2 lines deleted...]
-      <c r="AF16" s="16">
+      <c r="AD16" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="AF16" s="14">
         <v>2020</v>
       </c>
-      <c r="AG16" s="16">
+      <c r="AG16" s="14">
         <v>2021</v>
       </c>
-      <c r="AH16" s="16">
+      <c r="AH16" s="14">
         <v>2022</v>
       </c>
-      <c r="AI16" s="16">
+      <c r="AI16" s="14">
         <v>2023</v>
       </c>
-      <c r="AJ16" s="16">
+      <c r="AJ16" s="14">
         <v>2024</v>
       </c>
-      <c r="AK16" s="16">
+      <c r="AK16" s="14">
         <v>2025</v>
       </c>
     </row>
     <row r="17" spans="1:37" ht="6" customHeight="1">
-      <c r="B17" s="12"/>
-[...33 lines deleted...]
-      <c r="AK17" s="13"/>
+      <c r="B17" s="11"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="12"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="12"/>
+      <c r="K17" s="12"/>
+      <c r="L17" s="12"/>
+      <c r="M17" s="12"/>
+      <c r="N17" s="12"/>
+      <c r="O17" s="12"/>
+      <c r="P17" s="12"/>
+      <c r="Q17" s="12"/>
+      <c r="R17" s="17"/>
+      <c r="S17" s="17"/>
+      <c r="T17" s="17"/>
+      <c r="U17" s="17"/>
+      <c r="V17" s="17"/>
+      <c r="W17" s="17"/>
+      <c r="X17" s="17"/>
+      <c r="Y17" s="17"/>
+      <c r="Z17" s="17"/>
+      <c r="AA17" s="17"/>
+      <c r="AB17" s="17"/>
+      <c r="AC17" s="12"/>
+      <c r="AD17" s="12"/>
+      <c r="AF17" s="12"/>
+      <c r="AG17" s="12"/>
+      <c r="AH17" s="12"/>
+      <c r="AI17" s="12"/>
+      <c r="AJ17" s="12"/>
+      <c r="AK17" s="12"/>
     </row>
     <row r="18" spans="1:37" ht="12.75" customHeight="1">
-      <c r="B18" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="23">
+      <c r="B18" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C18" s="21">
         <v>95924</v>
       </c>
-      <c r="D18" s="23">
+      <c r="D18" s="21">
         <v>69749</v>
       </c>
-      <c r="E18" s="23">
+      <c r="E18" s="21">
         <v>114022</v>
       </c>
-      <c r="F18" s="23">
+      <c r="F18" s="21">
         <v>113935.18000000005</v>
       </c>
-      <c r="G18" s="23">
+      <c r="G18" s="21">
         <v>106520.9</v>
       </c>
-      <c r="H18" s="23">
+      <c r="H18" s="21">
         <v>107582.1</v>
       </c>
-      <c r="I18" s="23">
+      <c r="I18" s="21">
         <v>112002</v>
       </c>
-      <c r="J18" s="23">
+      <c r="J18" s="21">
         <v>117226</v>
       </c>
-      <c r="K18" s="23">
+      <c r="K18" s="21">
         <v>112069</v>
       </c>
-      <c r="L18" s="23">
+      <c r="L18" s="21">
         <v>106766</v>
       </c>
-      <c r="M18" s="23">
+      <c r="M18" s="21">
         <v>107482.85999999999</v>
       </c>
-      <c r="N18" s="23">
+      <c r="N18" s="21">
         <v>105691.14000000001</v>
       </c>
-      <c r="O18" s="23">
+      <c r="O18" s="21">
         <v>124071</v>
       </c>
-      <c r="P18" s="23">
+      <c r="P18" s="21">
         <v>116003.16099999999</v>
       </c>
-      <c r="Q18" s="23">
+      <c r="Q18" s="21">
         <v>156770.552</v>
       </c>
-      <c r="R18" s="23">
+      <c r="R18" s="21">
         <v>158706.49</v>
       </c>
-      <c r="S18" s="23">
+      <c r="S18" s="21">
         <v>131020.00000000001</v>
       </c>
-      <c r="T18" s="23">
+      <c r="T18" s="21">
         <v>147692</v>
       </c>
-      <c r="U18" s="23">
+      <c r="U18" s="21">
         <v>164921</v>
       </c>
-      <c r="V18" s="23">
+      <c r="V18" s="21">
         <v>162983</v>
       </c>
-      <c r="W18" s="23">
+      <c r="W18" s="21">
         <v>162518.30143999998</v>
       </c>
-      <c r="X18" s="23">
+      <c r="X18" s="21">
         <v>176755</v>
       </c>
-      <c r="Y18" s="23">
+      <c r="Y18" s="21">
         <v>153956</v>
       </c>
-      <c r="Z18" s="23">
-[...3 lines deleted...]
-      <c r="AB18" s="23">
+      <c r="Z18" s="21">
+        <v>152128</v>
+      </c>
+      <c r="AA18" s="21">
+        <v>135446</v>
+      </c>
+      <c r="AB18" s="48"/>
+      <c r="AC18" s="21">
+        <v>638114.30143999995</v>
+      </c>
+      <c r="AD18" s="21">
+        <v>618285</v>
+      </c>
+      <c r="AF18" s="21">
+        <v>393630.18000000005</v>
+      </c>
+      <c r="AG18" s="21">
+        <v>443331</v>
+      </c>
+      <c r="AH18" s="21">
+        <v>432009</v>
+      </c>
+      <c r="AI18" s="21">
+        <v>555551.20299999998</v>
+      </c>
+      <c r="AJ18" s="21">
         <v>606616</v>
       </c>
-      <c r="AC18" s="23">
-[...20 lines deleted...]
-      <c r="AK18" s="23">
+      <c r="AK18" s="21">
         <v>645327.30143999995</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="B19" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="21">
+        <v>180058.91</v>
+      </c>
+      <c r="D19" s="21">
+        <v>153065.44999999998</v>
+      </c>
+      <c r="E19" s="21">
+        <v>232732.72999999998</v>
+      </c>
+      <c r="F19" s="21">
+        <v>257523.59000000008</v>
+      </c>
+      <c r="G19" s="21">
+        <v>272551.55</v>
+      </c>
+      <c r="H19" s="21">
+        <v>311802.19</v>
+      </c>
+      <c r="I19" s="21">
+        <v>355048.82999999996</v>
+      </c>
+      <c r="J19" s="21">
+        <v>483216.58999999997</v>
+      </c>
+      <c r="K19" s="21">
+        <v>505952.12</v>
+      </c>
+      <c r="L19" s="21">
+        <v>416699.28</v>
+      </c>
+      <c r="M19" s="21">
+        <v>357498.37</v>
+      </c>
+      <c r="N19" s="21">
+        <v>343270.34000000008</v>
+      </c>
+      <c r="O19" s="21">
+        <v>355469.93</v>
+      </c>
+      <c r="P19" s="21">
+        <v>310863.89484999998</v>
+      </c>
+      <c r="Q19" s="21">
+        <v>385095.99420000007</v>
+      </c>
+      <c r="R19" s="21">
+        <v>399638.46845000028</v>
+      </c>
+      <c r="S19" s="21">
+        <v>325264.58976999996</v>
+      </c>
+      <c r="T19" s="21">
+        <v>381506.33496000001</v>
+      </c>
+      <c r="U19" s="21">
+        <v>448811.51892000006</v>
+      </c>
+      <c r="V19" s="21">
+        <v>463250.19125000015</v>
+      </c>
+      <c r="W19" s="21">
+        <v>502948.27743000007</v>
+      </c>
+      <c r="X19" s="21">
+        <v>537414.35352999996</v>
+      </c>
+      <c r="Y19" s="21">
+        <v>435274.81086999993</v>
+      </c>
+      <c r="Z19" s="21">
+        <v>411009.62308999989</v>
+      </c>
+      <c r="AA19" s="21">
+        <v>362447</v>
+      </c>
+      <c r="AB19" s="48"/>
+      <c r="AC19" s="21">
+        <v>1796516.3225600002</v>
+      </c>
+      <c r="AD19" s="21">
+        <v>1746146.2795099998</v>
+      </c>
+      <c r="AF19" s="21">
+        <v>823380.68</v>
+      </c>
+      <c r="AG19" s="21">
+        <v>1422619.16</v>
+      </c>
+      <c r="AH19" s="21">
+        <v>1623420.11</v>
+      </c>
+      <c r="AI19" s="21">
+        <v>1451068.2875000003</v>
+      </c>
+      <c r="AJ19" s="21">
+        <v>1618832.6349000002</v>
+      </c>
+      <c r="AK19" s="21">
+        <v>1886647.0649199998</v>
+      </c>
+    </row>
+    <row r="20" spans="1:37">
+      <c r="B20" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="C19" s="23">
-[...104 lines deleted...]
-      <c r="C20" s="23">
+      <c r="C20" s="21">
         <v>139782.42000000001</v>
       </c>
-      <c r="D20" s="23">
+      <c r="D20" s="21">
         <v>120569.43999999997</v>
       </c>
-      <c r="E20" s="23">
+      <c r="E20" s="21">
         <v>184416.36</v>
       </c>
-      <c r="F20" s="23">
+      <c r="F20" s="21">
         <v>201731.6100000001</v>
       </c>
-      <c r="G20" s="23">
+      <c r="G20" s="21">
         <v>214865.48379999999</v>
       </c>
-      <c r="H20" s="23">
+      <c r="H20" s="21">
         <v>248144.32520999998</v>
       </c>
-      <c r="I20" s="23">
+      <c r="I20" s="21">
         <v>282472.15708999999</v>
       </c>
-      <c r="J20" s="23">
+      <c r="J20" s="21">
         <v>381171.86509999994</v>
       </c>
-      <c r="K20" s="23">
+      <c r="K20" s="21">
         <v>397380.11958</v>
       </c>
-      <c r="L20" s="23">
+      <c r="L20" s="21">
         <v>333806.10044999997</v>
       </c>
-      <c r="M20" s="23">
+      <c r="M20" s="21">
         <v>286878.50466000009</v>
       </c>
-      <c r="N20" s="23">
+      <c r="N20" s="21">
         <v>275939.16326000006</v>
       </c>
-      <c r="O20" s="23">
+      <c r="O20" s="21">
         <v>290810.96353000001</v>
       </c>
-      <c r="P20" s="23">
+      <c r="P20" s="21">
         <v>253392.75285999995</v>
       </c>
-      <c r="Q20" s="23">
+      <c r="Q20" s="21">
         <v>312064.69079000014</v>
       </c>
-      <c r="R20" s="23">
+      <c r="R20" s="21">
         <v>321022.02255000034</v>
       </c>
-      <c r="S20" s="23">
+      <c r="S20" s="21">
         <v>261562.57147999998</v>
       </c>
-      <c r="T20" s="23">
+      <c r="T20" s="21">
         <v>306858.03164000006</v>
       </c>
-      <c r="U20" s="23">
+      <c r="U20" s="21">
         <v>366258.7905</v>
       </c>
-      <c r="V20" s="23">
+      <c r="V20" s="21">
         <v>376099.17264000024</v>
       </c>
-      <c r="W20" s="23">
+      <c r="W20" s="21">
         <v>410310.18475000007</v>
       </c>
-      <c r="X20" s="23">
+      <c r="X20" s="21">
         <v>439103.46312999987</v>
       </c>
-      <c r="Y20" s="23">
+      <c r="Y20" s="21">
         <v>354021.14387999999</v>
       </c>
-      <c r="Z20" s="23">
+      <c r="Z20" s="21">
         <v>332229.79251000006</v>
       </c>
-      <c r="AA20" s="50"/>
-      <c r="AB20" s="23">
+      <c r="AA20" s="21">
+        <v>291646</v>
+      </c>
+      <c r="AB20" s="48"/>
+      <c r="AC20" s="21">
+        <v>1459526.1795300003</v>
+      </c>
+      <c r="AD20" s="21">
+        <v>1417000.3146500001</v>
+      </c>
+      <c r="AF20" s="21">
+        <v>646499.83000000007</v>
+      </c>
+      <c r="AG20" s="21">
+        <v>1126653.8311999999</v>
+      </c>
+      <c r="AH20" s="21">
+        <v>1294003.8879500001</v>
+      </c>
+      <c r="AI20" s="21">
+        <v>1177290.4297300004</v>
+      </c>
+      <c r="AJ20" s="21">
         <v>1310778.5662600002</v>
       </c>
-      <c r="AC20" s="23">
-[...20 lines deleted...]
-      <c r="AK20" s="23">
+      <c r="AK20" s="21">
         <v>1535664.58427</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="B21" s="3" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="C21" s="23">
+        <v>12</v>
+      </c>
+      <c r="C21" s="21">
         <v>35923.47</v>
       </c>
-      <c r="D21" s="23">
+      <c r="D21" s="21">
         <v>25153.319900000002</v>
       </c>
-      <c r="E21" s="23">
+      <c r="E21" s="21">
         <v>35827.197450000007</v>
       </c>
-      <c r="F21" s="23">
+      <c r="F21" s="21">
         <v>40623.60115000006</v>
       </c>
-      <c r="G21" s="23">
+      <c r="G21" s="21">
         <v>53274.287289999993</v>
       </c>
-      <c r="H21" s="23">
+      <c r="H21" s="21">
         <v>42461.071690000026</v>
       </c>
-      <c r="I21" s="23">
+      <c r="I21" s="21">
         <v>59411.124279999873</v>
       </c>
-      <c r="J21" s="23">
+      <c r="J21" s="21">
         <v>58355.343519999995</v>
       </c>
-      <c r="K21" s="23">
+      <c r="K21" s="21">
         <v>77741.233149999985</v>
       </c>
-      <c r="L21" s="23">
+      <c r="L21" s="21">
         <v>46043.60018999991</v>
       </c>
-      <c r="M21" s="23">
+      <c r="M21" s="21">
         <v>40228.380340000149</v>
       </c>
-      <c r="N21" s="23">
+      <c r="N21" s="21">
         <v>35919.186200000113</v>
       </c>
-      <c r="O21" s="23">
+      <c r="O21" s="21">
         <v>57349.689480000001</v>
       </c>
-      <c r="P21" s="23">
+      <c r="P21" s="21">
         <v>41018.70213999995</v>
       </c>
-      <c r="Q21" s="23">
+      <c r="Q21" s="21">
         <v>48649.098650000233</v>
       </c>
-      <c r="R21" s="23">
+      <c r="R21" s="21">
         <v>48552.812610000256</v>
       </c>
-      <c r="S21" s="23">
+      <c r="S21" s="21">
         <v>73243.97822999995</v>
       </c>
-      <c r="T21" s="23">
+      <c r="T21" s="21">
         <v>54215.565449999995</v>
       </c>
-      <c r="U21" s="23">
+      <c r="U21" s="21">
         <v>66439.265130000131</v>
       </c>
-      <c r="V21" s="23">
+      <c r="V21" s="21">
         <v>52331.331830000272</v>
       </c>
-      <c r="W21" s="23">
+      <c r="W21" s="21">
         <v>75328.455070000084</v>
       </c>
-      <c r="X21" s="23">
+      <c r="X21" s="21">
         <v>67493.784690000059</v>
       </c>
-      <c r="Y21" s="23">
+      <c r="Y21" s="21">
         <v>57697.955790000036</v>
       </c>
-      <c r="Z21" s="23">
+      <c r="Z21" s="21">
         <v>60338.419910000055</v>
       </c>
-      <c r="AA21" s="50"/>
-      <c r="AB21" s="23">
+      <c r="AA21" s="21">
+        <v>79336</v>
+      </c>
+      <c r="AB21" s="48"/>
+      <c r="AC21" s="21">
+        <v>248314.61748000048</v>
+      </c>
+      <c r="AD21" s="21">
+        <v>264866.06218000012</v>
+      </c>
+      <c r="AF21" s="21">
+        <v>137527.58850000007</v>
+      </c>
+      <c r="AG21" s="21">
+        <v>213501.82677999989</v>
+      </c>
+      <c r="AH21" s="21">
+        <v>199932.39988000016</v>
+      </c>
+      <c r="AI21" s="21">
+        <v>195570.30288000044</v>
+      </c>
+      <c r="AJ21" s="21">
         <v>246230.14064000035</v>
       </c>
-      <c r="AC21" s="23">
+      <c r="AK21" s="21">
         <v>260858.61546000023</v>
       </c>
-      <c r="AD21" s="10">
-[...19 lines deleted...]
-      </c>
     </row>
     <row r="22" spans="1:37">
-      <c r="B22" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="23">
+      <c r="B22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="21">
         <v>26682.540000000005</v>
       </c>
-      <c r="D22" s="23">
+      <c r="D22" s="21">
         <v>42712.660730000011</v>
       </c>
-      <c r="E22" s="23">
+      <c r="E22" s="21">
         <v>30336.718340000003</v>
       </c>
-      <c r="F22" s="23">
+      <c r="F22" s="21">
         <v>36839.104240000059</v>
       </c>
-      <c r="G22" s="23">
+      <c r="G22" s="21">
         <v>53788.951110000002</v>
       </c>
-      <c r="H22" s="23">
+      <c r="H22" s="21">
         <v>54406.729320000035</v>
       </c>
-      <c r="I22" s="23">
+      <c r="I22" s="21">
         <v>65719.713679999884</v>
       </c>
-      <c r="J22" s="23">
+      <c r="J22" s="21">
         <v>-16987.45456000006</v>
       </c>
-      <c r="K22" s="23">
+      <c r="K22" s="21">
         <v>81336.004599999986</v>
       </c>
-      <c r="L22" s="23">
+      <c r="L22" s="21">
         <v>45859.860949999886</v>
       </c>
-      <c r="M22" s="23">
+      <c r="M22" s="21">
         <v>36869.890750000173</v>
       </c>
-      <c r="N22" s="23">
+      <c r="N22" s="21">
         <v>32942.380460000088</v>
       </c>
-      <c r="O22" s="23">
+      <c r="O22" s="21">
         <v>61336</v>
       </c>
-      <c r="P22" s="23">
+      <c r="P22" s="21">
         <v>45815</v>
       </c>
-      <c r="Q22" s="23">
+      <c r="Q22" s="21">
         <v>51964.712060239995</v>
       </c>
-      <c r="R22" s="23">
+      <c r="R22" s="21">
         <v>51290</v>
       </c>
-      <c r="S22" s="23">
+      <c r="S22" s="21">
         <v>62593</v>
       </c>
-      <c r="T22" s="23">
+      <c r="T22" s="21">
         <v>41037.813130000104</v>
       </c>
-      <c r="U22" s="23">
+      <c r="U22" s="21">
         <v>52220.186869999903</v>
       </c>
-      <c r="V22" s="23">
+      <c r="V22" s="21">
         <v>42688.769899999999</v>
       </c>
-      <c r="W22" s="23">
+      <c r="W22" s="21">
         <v>66714</v>
       </c>
-      <c r="X22" s="23">
+      <c r="X22" s="21">
         <v>53877</v>
       </c>
-      <c r="Y22" s="23">
+      <c r="Y22" s="21">
         <v>42977.943096487099</v>
       </c>
-      <c r="Z22" s="23">
+      <c r="Z22" s="21">
         <v>45572.0164</v>
       </c>
-      <c r="AA22" s="50"/>
-      <c r="AB22" s="23">
+      <c r="AA22" s="21">
+        <v>67001</v>
+      </c>
+      <c r="AB22" s="48"/>
+      <c r="AC22" s="21">
+        <v>202660.76990000001</v>
+      </c>
+      <c r="AD22" s="21">
+        <v>209427.95949648711</v>
+      </c>
+      <c r="AF22" s="21">
+        <v>136571.02331000008</v>
+      </c>
+      <c r="AG22" s="21">
+        <v>156927.93954999986</v>
+      </c>
+      <c r="AH22" s="21">
+        <v>197008.13676000014</v>
+      </c>
+      <c r="AI22" s="21">
+        <v>210405.71206023998</v>
+      </c>
+      <c r="AJ22" s="21">
         <v>198539.76990000001</v>
       </c>
-      <c r="AC22" s="23">
+      <c r="AK22" s="21">
         <v>209140.95949648708</v>
       </c>
-      <c r="AD22" s="10">
-[...19 lines deleted...]
-      </c>
     </row>
     <row r="23" spans="1:37">
-      <c r="B23" s="11" t="s">
+      <c r="B23" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C23" s="23">
+      <c r="C23" s="21">
         <v>27553.500000000004</v>
       </c>
-      <c r="D23" s="23">
+      <c r="D23" s="21">
         <v>19146.39073000001</v>
       </c>
-      <c r="E23" s="23">
+      <c r="E23" s="21">
         <v>28041.231570000004</v>
       </c>
-      <c r="F23" s="23">
+      <c r="F23" s="21">
         <v>34157.491010000056</v>
       </c>
-      <c r="G23" s="23">
+      <c r="G23" s="21">
         <v>42572.601110000003</v>
       </c>
-      <c r="H23" s="23">
+      <c r="H23" s="21">
         <v>36018.239320000037</v>
       </c>
-      <c r="I23" s="23">
+      <c r="I23" s="21">
         <v>50555.073679999885</v>
       </c>
-      <c r="J23" s="23">
+      <c r="J23" s="21">
         <v>56478.025439999939</v>
       </c>
-      <c r="K23" s="23">
+      <c r="K23" s="21">
         <v>72680.214599999992</v>
       </c>
-      <c r="L23" s="23">
+      <c r="L23" s="21">
         <v>39787.470949999886</v>
       </c>
-      <c r="M23" s="23">
+      <c r="M23" s="21">
         <v>30967.180750000174</v>
       </c>
-      <c r="N23" s="23">
+      <c r="N23" s="21">
         <v>27681.117860000086</v>
       </c>
-      <c r="O23" s="23">
+      <c r="O23" s="21">
         <v>52464.292219999996</v>
       </c>
-      <c r="P23" s="23">
+      <c r="P23" s="21">
         <v>37253.580039999979</v>
       </c>
-      <c r="Q23" s="23">
+      <c r="Q23" s="21">
         <v>46888.044020000205</v>
       </c>
-      <c r="R23" s="23">
+      <c r="R23" s="21">
         <v>43920.275860000285</v>
       </c>
-      <c r="S23" s="23">
+      <c r="S23" s="21">
         <v>61383.616139999947</v>
       </c>
-      <c r="T23" s="23">
+      <c r="T23" s="21">
         <v>39616.491619999993</v>
       </c>
-      <c r="U23" s="23">
+      <c r="U23" s="21">
         <v>50233.435140000147</v>
       </c>
-      <c r="V23" s="23">
+      <c r="V23" s="21">
         <v>41780.72653</v>
       </c>
-      <c r="W23" s="23">
+      <c r="W23" s="21">
         <v>65728</v>
       </c>
-      <c r="X23" s="23">
+      <c r="X23" s="21">
         <v>52847</v>
       </c>
-      <c r="Y23" s="23">
+      <c r="Y23" s="21">
         <v>42986.9357100001</v>
       </c>
-      <c r="Z23" s="23">
+      <c r="Z23" s="21">
         <v>44817.792573513005</v>
       </c>
-      <c r="AA23" s="50"/>
-      <c r="AB23" s="23">
+      <c r="AA23" s="21">
+        <v>63958</v>
+      </c>
+      <c r="AB23" s="48"/>
+      <c r="AC23" s="21">
+        <v>197358.65329000016</v>
+      </c>
+      <c r="AD23" s="21">
+        <v>204609.65217351305</v>
+      </c>
+      <c r="AF23" s="21">
+        <v>108898.61331000007</v>
+      </c>
+      <c r="AG23" s="21">
+        <v>185623.93954999986</v>
+      </c>
+      <c r="AH23" s="21">
+        <v>171115.98416000014</v>
+      </c>
+      <c r="AI23" s="21">
+        <v>180526.19214000046</v>
+      </c>
+      <c r="AJ23" s="21">
         <v>193014.2694300001</v>
       </c>
-      <c r="AC23" s="23">
-[...20 lines deleted...]
-      <c r="AK23" s="23">
+      <c r="AK23" s="21">
         <v>206379.7282835131</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="B24" s="3"/>
-      <c r="C24" s="50"/>
-[...31 lines deleted...]
-      <c r="AJ24" s="50"/>
+      <c r="C24" s="48"/>
+      <c r="D24" s="48"/>
+      <c r="E24" s="48"/>
+      <c r="F24" s="48"/>
+      <c r="G24" s="48"/>
+      <c r="H24" s="48"/>
+      <c r="I24" s="48"/>
+      <c r="J24" s="48"/>
+      <c r="K24" s="48"/>
+      <c r="L24" s="48"/>
+      <c r="M24" s="48"/>
+      <c r="N24" s="48"/>
+      <c r="O24" s="48"/>
+      <c r="P24" s="48"/>
+      <c r="Q24" s="48"/>
+      <c r="R24" s="48"/>
+      <c r="S24" s="48"/>
+      <c r="T24" s="48"/>
+      <c r="U24" s="48"/>
+      <c r="V24" s="48"/>
+      <c r="W24" s="48"/>
+      <c r="X24" s="48"/>
+      <c r="Y24" s="48"/>
+      <c r="Z24" s="48"/>
+      <c r="AA24" s="48"/>
+      <c r="AB24" s="48"/>
+      <c r="AC24" s="48"/>
+      <c r="AD24" s="48"/>
+      <c r="AF24" s="48"/>
+      <c r="AG24" s="48"/>
+      <c r="AH24" s="48"/>
+      <c r="AI24" s="48"/>
+      <c r="AJ24" s="48"/>
     </row>
     <row r="25" spans="1:37">
       <c r="B25" s="3"/>
-      <c r="C25" s="50"/>
-[...31 lines deleted...]
-      <c r="AJ25" s="50"/>
+      <c r="C25" s="48"/>
+      <c r="D25" s="48"/>
+      <c r="E25" s="48"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="48"/>
+      <c r="H25" s="48"/>
+      <c r="I25" s="48"/>
+      <c r="J25" s="48"/>
+      <c r="K25" s="48"/>
+      <c r="L25" s="48"/>
+      <c r="M25" s="48"/>
+      <c r="N25" s="48"/>
+      <c r="O25" s="48"/>
+      <c r="P25" s="48"/>
+      <c r="Q25" s="48"/>
+      <c r="R25" s="48"/>
+      <c r="S25" s="48"/>
+      <c r="T25" s="48"/>
+      <c r="U25" s="48"/>
+      <c r="V25" s="48"/>
+      <c r="W25" s="48"/>
+      <c r="X25" s="48"/>
+      <c r="Y25" s="48"/>
+      <c r="Z25" s="48"/>
+      <c r="AA25" s="48"/>
+      <c r="AB25" s="48"/>
+      <c r="AC25" s="48"/>
+      <c r="AD25" s="48"/>
+      <c r="AF25" s="48"/>
+      <c r="AG25" s="48"/>
+      <c r="AH25" s="48"/>
+      <c r="AI25" s="48"/>
+      <c r="AJ25" s="48"/>
     </row>
     <row r="26" spans="1:37" ht="16.5" customHeight="1">
-      <c r="A26" s="64"/>
-      <c r="B26" s="17" t="s">
+      <c r="A26" s="61"/>
+      <c r="B26" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C26" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="D26" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="E26" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="F26" s="16" t="s">
         <v>58</v>
       </c>
-      <c r="C26" s="18" t="s">
-[...11 lines deleted...]
-      <c r="G26" s="18" t="s">
+      <c r="G26" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="H26" s="18" t="s">
+      <c r="H26" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="I26" s="18" t="s">
+      <c r="I26" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="J26" s="18" t="s">
+      <c r="J26" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="K26" s="18" t="s">
+      <c r="K26" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="L26" s="18" t="s">
+      <c r="L26" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="M26" s="18" t="s">
+      <c r="M26" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="N26" s="18" t="s">
+      <c r="N26" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="O26" s="18" t="s">
+      <c r="O26" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="P26" s="16" t="s">
         <v>67</v>
       </c>
-      <c r="P26" s="18" t="s">
+      <c r="Q26" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="Q26" s="18" t="s">
-[...2 lines deleted...]
-      <c r="R26" s="18" t="s">
+      <c r="R26" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="S26" s="16" t="s">
         <v>71</v>
       </c>
-      <c r="S26" s="18" t="s">
+      <c r="T26" s="16" t="s">
         <v>72</v>
       </c>
-      <c r="T26" s="18" t="s">
-[...2 lines deleted...]
-      <c r="U26" s="18" t="s">
+      <c r="U26" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="V26" s="16" t="s">
         <v>75</v>
       </c>
-      <c r="V26" s="18" t="s">
+      <c r="W26" s="16" t="s">
         <v>76</v>
       </c>
-      <c r="W26" s="18" t="s">
+      <c r="X26" s="16" t="s">
         <v>77</v>
       </c>
-      <c r="X26" s="18" t="s">
+      <c r="Y26" s="16" t="s">
         <v>78</v>
       </c>
-      <c r="Y26" s="18" t="s">
+      <c r="Z26" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="Z26" s="18" t="s">
+      <c r="AA26" s="16" t="s">
         <v>80</v>
       </c>
-      <c r="AA26" s="57"/>
-[...3 lines deleted...]
-      <c r="AC26" s="18" t="s">
+      <c r="AB26" s="54"/>
+      <c r="AC26" s="16" t="s">
         <v>82</v>
       </c>
-      <c r="AD26" s="18" t="s">
-[...2 lines deleted...]
-      <c r="AF26" s="18">
+      <c r="AD26" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="AF26" s="16">
         <v>2020</v>
       </c>
-      <c r="AG26" s="18">
+      <c r="AG26" s="16">
         <v>2021</v>
       </c>
-      <c r="AH26" s="18">
+      <c r="AH26" s="16">
         <v>2022</v>
       </c>
-      <c r="AI26" s="18">
+      <c r="AI26" s="16">
         <v>2023</v>
       </c>
-      <c r="AJ26" s="18">
+      <c r="AJ26" s="16">
         <v>2024</v>
       </c>
-      <c r="AK26" s="18">
+      <c r="AK26" s="16">
         <v>2025</v>
       </c>
     </row>
     <row r="27" spans="1:37" ht="6" customHeight="1">
-      <c r="B27" s="12"/>
-[...33 lines deleted...]
-      <c r="AK27" s="13"/>
+      <c r="B27" s="11"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="12"/>
+      <c r="E27" s="12"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="12"/>
+      <c r="I27" s="12"/>
+      <c r="J27" s="12"/>
+      <c r="K27" s="12"/>
+      <c r="L27" s="12"/>
+      <c r="M27" s="12"/>
+      <c r="N27" s="12"/>
+      <c r="O27" s="12"/>
+      <c r="P27" s="12"/>
+      <c r="Q27" s="12"/>
+      <c r="R27" s="12"/>
+      <c r="S27" s="12"/>
+      <c r="T27" s="17"/>
+      <c r="U27" s="17"/>
+      <c r="V27" s="17"/>
+      <c r="W27" s="17"/>
+      <c r="X27" s="17"/>
+      <c r="Y27" s="17"/>
+      <c r="Z27" s="17"/>
+      <c r="AA27" s="17"/>
+      <c r="AB27" s="17"/>
+      <c r="AC27" s="12"/>
+      <c r="AD27" s="12"/>
+      <c r="AF27" s="12"/>
+      <c r="AG27" s="12"/>
+      <c r="AH27" s="12"/>
+      <c r="AI27" s="12"/>
+      <c r="AJ27" s="12"/>
+      <c r="AK27" s="12"/>
     </row>
     <row r="28" spans="1:37" ht="12.75" customHeight="1">
-      <c r="B28" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="23">
+      <c r="B28" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C28" s="21">
         <v>18379.009999999998</v>
       </c>
-      <c r="D28" s="23">
+      <c r="D28" s="21">
         <v>14712.9</v>
       </c>
-      <c r="E28" s="23">
+      <c r="E28" s="21">
         <v>19928.712836800009</v>
       </c>
-      <c r="F28" s="23">
+      <c r="F28" s="21">
         <v>13679.568730799998</v>
       </c>
-      <c r="G28" s="23">
+      <c r="G28" s="21">
         <v>17945.34</v>
       </c>
-      <c r="H28" s="23">
+      <c r="H28" s="21">
         <v>20778.080000000002</v>
       </c>
-      <c r="I28" s="23">
+      <c r="I28" s="21">
         <v>18252.499999999996</v>
       </c>
-      <c r="J28" s="23">
+      <c r="J28" s="21">
         <v>17610.272000000001</v>
       </c>
-      <c r="K28" s="23">
+      <c r="K28" s="21">
         <v>21045.1</v>
       </c>
-      <c r="L28" s="23">
+      <c r="L28" s="21">
         <v>21463.518</v>
       </c>
-      <c r="M28" s="23">
+      <c r="M28" s="21">
         <v>16850.805592038203</v>
       </c>
-      <c r="N28" s="23">
+      <c r="N28" s="21">
         <v>18004.606224399991</v>
       </c>
-      <c r="O28" s="23">
+      <c r="O28" s="21">
         <v>16968</v>
       </c>
-      <c r="P28" s="23">
+      <c r="P28" s="21">
         <v>15861.981984000005</v>
       </c>
-      <c r="Q28" s="23">
+      <c r="Q28" s="21">
         <v>13788.012339999994</v>
       </c>
-      <c r="R28" s="23">
+      <c r="R28" s="21">
         <v>12112.138851</v>
       </c>
-      <c r="S28" s="23">
+      <c r="S28" s="21">
         <v>14556</v>
       </c>
-      <c r="T28" s="23">
+      <c r="T28" s="21">
         <v>15433</v>
       </c>
-      <c r="U28" s="23">
+      <c r="U28" s="21">
         <v>15693</v>
       </c>
-      <c r="V28" s="23">
+      <c r="V28" s="21">
         <v>13371.019908959999</v>
       </c>
-      <c r="W28" s="23">
+      <c r="W28" s="21">
         <v>24471.570858465402</v>
       </c>
-      <c r="X28" s="23">
+      <c r="X28" s="21">
         <v>19616.2</v>
       </c>
-      <c r="Y28" s="23">
+      <c r="Y28" s="21">
         <v>19681</v>
       </c>
-      <c r="Z28" s="23">
+      <c r="Z28" s="21">
         <v>12000</v>
       </c>
-      <c r="AA28" s="50"/>
-      <c r="AB28" s="23">
+      <c r="AA28" s="21">
+        <v>12219</v>
+      </c>
+      <c r="AB28" s="48"/>
+      <c r="AC28" s="21">
+        <v>68968.590767425398</v>
+      </c>
+      <c r="AD28" s="21">
+        <v>63516.2</v>
+      </c>
+      <c r="AF28" s="21">
+        <v>66700.191567600006</v>
+      </c>
+      <c r="AG28" s="21">
+        <v>74586.191999999995</v>
+      </c>
+      <c r="AH28" s="21">
+        <v>77364.029816438197</v>
+      </c>
+      <c r="AI28" s="21">
+        <v>58730.133174999995</v>
+      </c>
+      <c r="AJ28" s="21">
         <v>59053.019908959999</v>
       </c>
-      <c r="AC28" s="23">
-[...20 lines deleted...]
-      <c r="AK28" s="23">
+      <c r="AK28" s="21">
         <v>75768.770858465403</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="B29" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C29" s="21">
+        <v>116501.53</v>
+      </c>
+      <c r="D29" s="21">
+        <v>97013.75</v>
+      </c>
+      <c r="E29" s="21">
+        <v>131044.66000000002</v>
+      </c>
+      <c r="F29" s="21">
+        <v>96554.529999999955</v>
+      </c>
+      <c r="G29" s="21">
+        <v>171510.81999999998</v>
+      </c>
+      <c r="H29" s="21">
+        <v>222038.62</v>
+      </c>
+      <c r="I29" s="21">
+        <v>225475.99</v>
+      </c>
+      <c r="J29" s="21">
+        <v>220873.54999999993</v>
+      </c>
+      <c r="K29" s="21">
+        <v>269094.31</v>
+      </c>
+      <c r="L29" s="21">
+        <v>262372.97999999992</v>
+      </c>
+      <c r="M29" s="21">
+        <v>203568.81000000006</v>
+      </c>
+      <c r="N29" s="21">
+        <v>251978.73</v>
+      </c>
+      <c r="O29" s="21">
+        <v>222317.12999999998</v>
+      </c>
+      <c r="P29" s="21">
+        <v>247062.57799999998</v>
+      </c>
+      <c r="Q29" s="21">
+        <v>126878.70196000009</v>
+      </c>
+      <c r="R29" s="21">
+        <v>123331.19930999987</v>
+      </c>
+      <c r="S29" s="21">
+        <v>157753.04903999998</v>
+      </c>
+      <c r="T29" s="21">
+        <v>167264.85705000008</v>
+      </c>
+      <c r="U29" s="21">
+        <v>155241.59323999978</v>
+      </c>
+      <c r="V29" s="21">
+        <v>142958.59050000011</v>
+      </c>
+      <c r="W29" s="21">
+        <v>247927.85850999993</v>
+      </c>
+      <c r="X29" s="21">
+        <v>203584.41185999993</v>
+      </c>
+      <c r="Y29" s="21">
+        <v>205087.94264000008</v>
+      </c>
+      <c r="Z29" s="21">
+        <v>112657.49115999986</v>
+      </c>
+      <c r="AA29" s="21">
+        <v>121177.79712000002</v>
+      </c>
+      <c r="AB29" s="48"/>
+      <c r="AC29" s="21">
+        <v>713392.89929999993</v>
+      </c>
+      <c r="AD29" s="21">
+        <v>642507.64277999988</v>
+      </c>
+      <c r="AF29" s="21">
+        <v>441114.47</v>
+      </c>
+      <c r="AG29" s="21">
+        <v>839898.97999999986</v>
+      </c>
+      <c r="AH29" s="21">
+        <v>987014.83</v>
+      </c>
+      <c r="AI29" s="21">
+        <v>719589.6092699999</v>
+      </c>
+      <c r="AJ29" s="21">
+        <v>623218.08982999995</v>
+      </c>
+      <c r="AK29" s="21">
+        <v>769257.70416999981</v>
+      </c>
+    </row>
+    <row r="30" spans="1:37">
+      <c r="B30" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="C29" s="23">
-[...104 lines deleted...]
-      <c r="C30" s="23">
+      <c r="C30" s="21">
         <v>91184.16</v>
       </c>
-      <c r="D30" s="23">
+      <c r="D30" s="21">
         <v>77536.56</v>
       </c>
-      <c r="E30" s="23">
+      <c r="E30" s="21">
         <v>103704.06999999998</v>
       </c>
-      <c r="F30" s="23">
+      <c r="F30" s="21">
         <v>75776.549999999988</v>
       </c>
-      <c r="G30" s="23">
+      <c r="G30" s="21">
         <v>130533.89999999997</v>
       </c>
-      <c r="H30" s="23">
+      <c r="H30" s="21">
         <v>169315.61000000004</v>
       </c>
-      <c r="I30" s="23">
+      <c r="I30" s="21">
         <v>171089.97999999998</v>
       </c>
-      <c r="J30" s="23">
+      <c r="J30" s="21">
         <v>176800.48999999987</v>
       </c>
-      <c r="K30" s="23">
+      <c r="K30" s="21">
         <v>216794.68000000002</v>
       </c>
-      <c r="L30" s="23">
+      <c r="L30" s="21">
         <v>222265.2999999999</v>
       </c>
-      <c r="M30" s="23">
+      <c r="M30" s="21">
         <v>163240.7900000001</v>
       </c>
-      <c r="N30" s="23">
+      <c r="N30" s="21">
         <v>201802.86</v>
       </c>
-      <c r="O30" s="23">
+      <c r="O30" s="21">
         <v>178335.05999999994</v>
       </c>
-      <c r="P30" s="23">
+      <c r="P30" s="21">
         <v>189319.66500000004</v>
       </c>
-      <c r="Q30" s="23">
+      <c r="Q30" s="21">
         <v>99389.777386747126</v>
       </c>
-      <c r="R30" s="23">
+      <c r="R30" s="21">
         <v>100940.42507274885</v>
       </c>
-      <c r="S30" s="23">
+      <c r="S30" s="21">
         <v>126366.01848205097</v>
       </c>
-      <c r="T30" s="23">
+      <c r="T30" s="21">
         <v>132033.18593292107</v>
       </c>
-      <c r="U30" s="23">
+      <c r="U30" s="21">
         <v>127889.88465786085</v>
       </c>
-      <c r="V30" s="23">
+      <c r="V30" s="21">
         <v>113325.76328784093</v>
       </c>
-      <c r="W30" s="23">
+      <c r="W30" s="21">
         <v>192843.78465849091</v>
       </c>
-      <c r="X30" s="23">
+      <c r="X30" s="21">
         <v>158204.3838904493</v>
       </c>
-      <c r="Y30" s="23">
+      <c r="Y30" s="21">
         <v>162656.68466915016</v>
       </c>
-      <c r="Z30" s="23">
+      <c r="Z30" s="21">
         <v>87458.098701125477</v>
       </c>
-      <c r="AA30" s="50"/>
-      <c r="AB30" s="23">
+      <c r="AA30" s="21">
+        <v>95261.21782000002</v>
+      </c>
+      <c r="AB30" s="48"/>
+      <c r="AC30" s="21">
+        <v>566092.61853711377</v>
+      </c>
+      <c r="AD30" s="21">
+        <v>503580.38508072495</v>
+      </c>
+      <c r="AF30" s="21">
+        <v>348201.33999999997</v>
+      </c>
+      <c r="AG30" s="21">
+        <v>647739.97999999986</v>
+      </c>
+      <c r="AH30" s="21">
+        <v>804103.63</v>
+      </c>
+      <c r="AI30" s="21">
+        <v>567984.92745949596</v>
+      </c>
+      <c r="AJ30" s="21">
         <v>499614.85236067383</v>
       </c>
-      <c r="AC30" s="23">
-[...20 lines deleted...]
-      <c r="AK30" s="23">
+      <c r="AK30" s="21">
         <v>601162.95191921585</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="B31" s="3" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="C31" s="23">
+        <v>12</v>
+      </c>
+      <c r="C31" s="21">
         <v>20438.64</v>
       </c>
-      <c r="D31" s="23">
+      <c r="D31" s="21">
         <v>17416.28</v>
       </c>
-      <c r="E31" s="23">
+      <c r="E31" s="21">
         <v>23936.689999999988</v>
       </c>
-      <c r="F31" s="23">
+      <c r="F31" s="21">
         <v>16585.219999999972</v>
       </c>
-      <c r="G31" s="23">
+      <c r="G31" s="21">
         <v>31977.189999999959</v>
       </c>
-      <c r="H31" s="23">
+      <c r="H31" s="21">
         <v>39878.850000000049</v>
       </c>
-      <c r="I31" s="23">
+      <c r="I31" s="21">
         <v>45663.379999999976</v>
       </c>
-      <c r="J31" s="23">
+      <c r="J31" s="21">
         <v>38408.059999999881</v>
       </c>
-      <c r="K31" s="23">
+      <c r="K31" s="21">
         <v>48738.250000000029</v>
       </c>
-      <c r="L31" s="23">
+      <c r="L31" s="21">
         <v>45241.289999999892</v>
       </c>
-      <c r="M31" s="23">
+      <c r="M31" s="21">
         <v>30893.210000000079</v>
       </c>
-      <c r="N31" s="23">
+      <c r="N31" s="21">
         <v>59713.839999999967</v>
       </c>
-      <c r="O31" s="23">
+      <c r="O31" s="21">
         <v>54674.329999999944</v>
       </c>
-      <c r="P31" s="23">
+      <c r="P31" s="21">
         <v>45091.625000000015</v>
       </c>
-      <c r="Q31" s="23">
+      <c r="Q31" s="21">
         <v>27676.125090000103</v>
       </c>
-      <c r="R31" s="23">
+      <c r="R31" s="21">
         <v>19016.545879999874</v>
       </c>
-      <c r="S31" s="23">
+      <c r="S31" s="21">
         <v>27632.895789999951</v>
       </c>
-      <c r="T31" s="23">
+      <c r="T31" s="21">
         <v>29056.663624972105</v>
       </c>
-      <c r="U31" s="23">
+      <c r="U31" s="21">
         <v>25254.044805027865</v>
       </c>
-      <c r="V31" s="23">
+      <c r="V31" s="21">
         <v>22367.72037827305</v>
       </c>
-      <c r="W31" s="23">
+      <c r="W31" s="21">
         <v>31349.704469999735</v>
       </c>
-      <c r="X31" s="23">
+      <c r="X31" s="21">
         <v>25392.030149999977</v>
       </c>
-      <c r="Y31" s="23">
+      <c r="Y31" s="21">
         <v>16934.732256840332</v>
       </c>
-      <c r="Z31" s="23">
+      <c r="Z31" s="21">
         <v>3786.7095396986115</v>
       </c>
-      <c r="AA31" s="50"/>
-      <c r="AB31" s="23">
+      <c r="AA31" s="21">
+        <v>6295.6879524596443</v>
+      </c>
+      <c r="AB31" s="48"/>
+      <c r="AC31" s="21">
+        <v>108028.13327827275</v>
+      </c>
+      <c r="AD31" s="21">
+        <v>52409.159898998565</v>
+      </c>
+      <c r="AF31" s="21">
+        <v>78376.829999999958</v>
+      </c>
+      <c r="AG31" s="21">
+        <v>155927.47999999986</v>
+      </c>
+      <c r="AH31" s="21">
+        <v>184586.58999999997</v>
+      </c>
+      <c r="AI31" s="21">
+        <v>146458.62596999994</v>
+      </c>
+      <c r="AJ31" s="21">
         <v>104311.32459827297</v>
       </c>
-      <c r="AC31" s="23">
+      <c r="AK31" s="21">
         <v>77463.176416538656</v>
       </c>
-      <c r="AD31" s="10">
-[...19 lines deleted...]
-      </c>
     </row>
     <row r="32" spans="1:37">
-      <c r="B32" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="23">
+      <c r="B32" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="21">
         <v>12927.849999999999</v>
       </c>
-      <c r="D32" s="23">
+      <c r="D32" s="21">
         <v>26811.800000000003</v>
       </c>
-      <c r="E32" s="23">
+      <c r="E32" s="21">
         <v>15457.299999999988</v>
       </c>
-      <c r="F32" s="23">
+      <c r="F32" s="21">
         <v>6859.9299999999566</v>
       </c>
-      <c r="G32" s="23">
+      <c r="G32" s="21">
         <v>30165.97999999996</v>
       </c>
-      <c r="H32" s="23">
+      <c r="H32" s="21">
         <v>53781.130000000041</v>
       </c>
-      <c r="I32" s="23">
+      <c r="I32" s="21">
         <v>43791.099999999977</v>
       </c>
-      <c r="J32" s="23">
+      <c r="J32" s="21">
         <v>28127.919999999853</v>
       </c>
-      <c r="K32" s="23">
+      <c r="K32" s="21">
         <v>39252.86000000003</v>
       </c>
-      <c r="L32" s="23">
+      <c r="L32" s="21">
         <v>30037.159999999887</v>
       </c>
-      <c r="M32" s="23">
+      <c r="M32" s="21">
         <v>26025.3100000001</v>
       </c>
-      <c r="N32" s="23">
+      <c r="N32" s="21">
         <v>45139.919999999955</v>
       </c>
-      <c r="O32" s="23">
+      <c r="O32" s="21">
         <v>42301</v>
       </c>
-      <c r="P32" s="23">
+      <c r="P32" s="21">
         <v>38243</v>
       </c>
-      <c r="Q32" s="23">
+      <c r="Q32" s="21">
         <v>19561.24381</v>
       </c>
-      <c r="R32" s="23">
+      <c r="R32" s="21">
         <v>7804</v>
       </c>
-      <c r="S32" s="23">
+      <c r="S32" s="21">
         <v>19837</v>
       </c>
-      <c r="T32" s="23">
+      <c r="T32" s="21">
         <v>19465.272946286001</v>
       </c>
-      <c r="U32" s="23">
+      <c r="U32" s="21">
         <v>13820.727053713999</v>
       </c>
-      <c r="V32" s="23">
+      <c r="V32" s="21">
         <v>11792.526135078999</v>
       </c>
-      <c r="W32" s="23">
+      <c r="W32" s="21">
         <v>25545</v>
       </c>
-      <c r="X32" s="23">
+      <c r="X32" s="21">
         <v>17780.668999999998</v>
       </c>
-      <c r="Y32" s="23">
+      <c r="Y32" s="21">
         <v>9330.0698287990999</v>
       </c>
-      <c r="Z32" s="23">
+      <c r="Z32" s="21">
         <v>-6039.7318904794502</v>
       </c>
-      <c r="AA32" s="50"/>
-      <c r="AB32" s="23">
+      <c r="AA32" s="21">
+        <v>-4748</v>
+      </c>
+      <c r="AB32" s="48"/>
+      <c r="AC32" s="21">
+        <v>70623.526135078995</v>
+      </c>
+      <c r="AD32" s="21">
+        <v>16323.006938319646</v>
+      </c>
+      <c r="AF32" s="21">
+        <v>62056.879999999946</v>
+      </c>
+      <c r="AG32" s="21">
+        <v>155866.12999999983</v>
+      </c>
+      <c r="AH32" s="21">
+        <v>140455.24999999997</v>
+      </c>
+      <c r="AI32" s="21">
+        <v>107909.24381</v>
+      </c>
+      <c r="AJ32" s="21">
         <v>64915.526135078995</v>
       </c>
-      <c r="AC32" s="23">
+      <c r="AK32" s="21">
         <v>46616.006938319639</v>
       </c>
-      <c r="AD32" s="10">
-[...19 lines deleted...]
-      </c>
     </row>
     <row r="33" spans="2:37">
-      <c r="B33" s="11" t="s">
+      <c r="B33" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C33" s="23">
+      <c r="C33" s="21">
         <v>13316.849999999999</v>
       </c>
-      <c r="D33" s="23">
+      <c r="D33" s="21">
         <v>9943.8000000000029</v>
       </c>
-      <c r="E33" s="23">
+      <c r="E33" s="21">
         <v>15945.299999999987</v>
       </c>
-      <c r="F33" s="23">
+      <c r="F33" s="21">
         <v>6535.9299999999566</v>
       </c>
-      <c r="G33" s="23">
+      <c r="G33" s="21">
         <v>28843.97999999996</v>
       </c>
-      <c r="H33" s="23">
+      <c r="H33" s="21">
         <v>34831.130000000041</v>
       </c>
-      <c r="I33" s="23">
+      <c r="I33" s="21">
         <v>43791.099999999977</v>
       </c>
-      <c r="J33" s="23">
+      <c r="J33" s="21">
         <v>29751.919999999853</v>
       </c>
-      <c r="K33" s="23">
+      <c r="K33" s="21">
         <v>39252.86000000003</v>
       </c>
-      <c r="L33" s="23">
+      <c r="L33" s="21">
         <v>33237.159999999887</v>
       </c>
-      <c r="M33" s="23">
+      <c r="M33" s="21">
         <v>24081.3100000001</v>
       </c>
-      <c r="N33" s="23">
+      <c r="N33" s="21">
         <v>45903.919999999955</v>
       </c>
-      <c r="O33" s="23">
+      <c r="O33" s="21">
         <v>42432.299999999937</v>
       </c>
-      <c r="P33" s="23">
+      <c r="P33" s="21">
         <v>38243.782000000014</v>
       </c>
-      <c r="Q33" s="23">
+      <c r="Q33" s="21">
         <v>19560.855040000097</v>
       </c>
-      <c r="R33" s="23">
+      <c r="R33" s="21">
         <v>7805.2730399998691</v>
       </c>
-      <c r="S33" s="23">
+      <c r="S33" s="21">
         <v>19835.638409999949</v>
       </c>
-      <c r="T33" s="23">
+      <c r="T33" s="21">
         <v>19466.6350049721</v>
       </c>
-      <c r="U33" s="23">
+      <c r="U33" s="21">
         <v>13821.275443840859</v>
       </c>
-      <c r="V33" s="23">
+      <c r="V33" s="21">
         <v>13190.977281827072</v>
       </c>
-      <c r="W33" s="23">
+      <c r="W33" s="21">
         <v>25545</v>
       </c>
-      <c r="X33" s="23">
+      <c r="X33" s="21">
         <v>17780.668999999998</v>
       </c>
-      <c r="Y33" s="23">
+      <c r="Y33" s="21">
         <v>9330.0698287990999</v>
       </c>
-      <c r="Z33" s="23">
+      <c r="Z33" s="21">
         <v>-6039.7318904794502</v>
       </c>
-      <c r="AA33" s="50"/>
-      <c r="AB33" s="23">
+      <c r="AA33" s="21">
+        <v>-4748</v>
+      </c>
+      <c r="AB33" s="48"/>
+      <c r="AC33" s="21">
+        <v>72023.887730640039</v>
+      </c>
+      <c r="AD33" s="21">
+        <v>16323.006938319646</v>
+      </c>
+      <c r="AF33" s="21">
+        <v>45741.879999999946</v>
+      </c>
+      <c r="AG33" s="21">
+        <v>137218.12999999983</v>
+      </c>
+      <c r="AH33" s="21">
+        <v>142475.24999999997</v>
+      </c>
+      <c r="AI33" s="21">
+        <v>108042.21007999992</v>
+      </c>
+      <c r="AJ33" s="21">
         <v>66314.52614063998</v>
       </c>
-      <c r="AC33" s="23">
-[...20 lines deleted...]
-      <c r="AK33" s="23">
+      <c r="AK33" s="21">
         <v>46616.006938319639</v>
       </c>
     </row>
     <row r="34" spans="2:37">
       <c r="B34" s="3"/>
-      <c r="C34" s="50"/>
-[...26 lines deleted...]
-      <c r="AD34" s="20"/>
+      <c r="C34" s="48"/>
+      <c r="D34" s="48"/>
+      <c r="E34" s="48"/>
+      <c r="F34" s="48"/>
+      <c r="G34" s="48"/>
+      <c r="H34" s="48"/>
+      <c r="I34" s="48"/>
+      <c r="J34" s="48"/>
+      <c r="K34" s="48"/>
+      <c r="L34" s="48"/>
+      <c r="M34" s="48"/>
+      <c r="N34" s="48"/>
+      <c r="O34" s="48"/>
+      <c r="P34" s="48"/>
+      <c r="Q34" s="48"/>
+      <c r="R34" s="48"/>
+      <c r="S34" s="48"/>
+      <c r="T34" s="48"/>
+      <c r="U34" s="48"/>
+      <c r="V34" s="48"/>
+      <c r="W34" s="48"/>
+      <c r="X34" s="48"/>
+      <c r="Y34" s="48"/>
+      <c r="Z34" s="48"/>
+      <c r="AA34" s="48"/>
+      <c r="AB34" s="48"/>
+      <c r="AC34" s="48"/>
+      <c r="AD34" s="48"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>