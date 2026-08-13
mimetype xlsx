--- v2 (2026-06-27)
+++ v3 (2026-08-13)
@@ -1,118 +1,146 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Relação com Investidores\DFs\2026\1T26\Planilha de Fundamentos\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\DFs\2026\2T26\Planilha de Fundamentos\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4B4EBA35-FE3B-4D17-8431-6D2370AD3DCF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{195FDBD1-25CD-47F7-9FD1-BC4B7D7331BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Dexxos Par" sheetId="5" r:id="rId1"/>
     <sheet name="BP" sheetId="2" r:id="rId2"/>
     <sheet name="DRE" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>tc={86B7C437-D284-47CE-A2C3-EE9DFA74926D}</author>
+  </authors>
+  <commentList>
+    <comment ref="V11" authorId="0" shapeId="0" xr:uid="{86B7C437-D284-47CE-A2C3-EE9DFA74926D}">
+      <text>
+        <t>[Comentário encadeado]
+Sua versão do Excel permite que você leia este comentário encadeado, no entanto, as edições serão removidas se o arquivo for aberto em uma versão mais recente do Excel. Saiba mais: https://go.microsoft.com/fwlink/?linkid=870924
+Comentário:
+    Outras contas a receber das DFs é de 19.437, na planilha consolidados está em 19.520</t>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="87">
   <si>
     <t>EBITDA</t>
   </si>
   <si>
     <t>EBITDA ajustado</t>
   </si>
   <si>
     <t>1T21</t>
   </si>
   <si>
     <t>2T21</t>
   </si>
   <si>
     <t>3T21</t>
   </si>
   <si>
     <t>4T21</t>
   </si>
   <si>
     <t>1T22</t>
   </si>
   <si>
     <t>2T22</t>
   </si>
   <si>
     <t>3T22</t>
   </si>
   <si>
     <t>4T22</t>
+  </si>
+  <si>
+    <t>∆</t>
   </si>
   <si>
     <t>Receita Bruta</t>
   </si>
   <si>
     <t>Receita Líquida</t>
   </si>
   <si>
     <t>Lucro Bruto</t>
   </si>
   <si>
     <t>Lucro Líquido</t>
   </si>
   <si>
     <t>Lucro Líquido ajustado</t>
   </si>
   <si>
     <t>Caixa e equivalentes de caixa</t>
   </si>
   <si>
     <t>Contas a receber de clientes</t>
   </si>
   <si>
     <t>Estoques</t>
   </si>
@@ -200,50 +228,53 @@
   <si>
     <t>Ações em tesouraria</t>
   </si>
   <si>
     <t>Reserva de capital</t>
   </si>
   <si>
     <t>Outros resultados abrangentes</t>
   </si>
   <si>
     <t>Reserva de lucros</t>
   </si>
   <si>
     <t>Lucros acumulados</t>
   </si>
   <si>
     <t>Total do Passivo + PL</t>
   </si>
   <si>
     <t>Participação de acionistas não controladores</t>
   </si>
   <si>
     <t>Provisão para contingências</t>
   </si>
   <si>
+    <t>x</t>
+  </si>
+  <si>
     <t>Dexxos (R$ '000)</t>
   </si>
   <si>
     <t>Ativo (R$ '000)</t>
   </si>
   <si>
     <t>Passivo (R$ '000)</t>
   </si>
   <si>
     <t>Segmento Químico (R$ '000)</t>
   </si>
   <si>
     <t>Segmento Aço (R$ '000)</t>
   </si>
   <si>
     <t>4T20</t>
   </si>
   <si>
     <t>1T20</t>
   </si>
   <si>
     <t>2T20</t>
   </si>
   <si>
     <t>3T20</t>
@@ -284,57 +315,60 @@
   <si>
     <t>Ajustes de Avaliação Patrimonial</t>
   </si>
   <si>
     <t>3T24</t>
   </si>
   <si>
     <t>4T24</t>
   </si>
   <si>
     <t>1T25</t>
   </si>
   <si>
     <t>2T25</t>
   </si>
   <si>
     <t>3T25</t>
   </si>
   <si>
     <t>4T25</t>
   </si>
   <si>
     <t>1T26</t>
   </si>
   <si>
-    <t>Atualizado até 1T26</t>
+    <t>2T26</t>
   </si>
   <si>
-    <t>1T25 LTM</t>
+    <t>2T25 LTM</t>
   </si>
   <si>
-    <t>1T26 LTM</t>
+    <t>2T26 LTM</t>
+  </si>
+  <si>
+    <t>Atualizado até 2T26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="13">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="&quot;Cr$&quot;#,##0.00_);[Red]\(&quot;Cr$&quot;#,##0.00\)"/>
     <numFmt numFmtId="169" formatCode="#,#00"/>
     <numFmt numFmtId="170" formatCode="0%_);\(0%\)"/>
     <numFmt numFmtId="171" formatCode="%#,#00"/>
     <numFmt numFmtId="172" formatCode="#.##000"/>
     <numFmt numFmtId="173" formatCode="#,"/>
     <numFmt numFmtId="174" formatCode="_(&quot;R$ &quot;* #,##0.00_);_(&quot;R$ &quot;* \(#,##0.00\);_(&quot;R$ &quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="60">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -347,105 +381,125 @@
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <i/>
+      <sz val="9"/>
+      <color theme="0" tint="-0.34998626667073579"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="10"/>
       <color theme="1" tint="0.249977111117893"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1" tint="0.249977111117893"/>
       <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1" tint="0.249977111117893"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF0070C0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0" tint="-0.499984740745262"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color rgb="FF174859"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF74D65C"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF74D65C"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -682,72 +736,52 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color indexed="56"/>
       <name val="Cambria"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="1"/>
       <color indexed="8"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
-      <i/>
       <sz val="10"/>
-      <color theme="0" tint="-0.34998626667073579"/>
-[...18 lines deleted...]
-      <color theme="0" tint="-0.499984740745262"/>
+      <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="63">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -1351,312 +1385,312 @@
         <color theme="0" tint="-0.249977111117893"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.249977111117893"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.249977111117893"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.249977111117893"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="459">
+  <cellStyleXfs count="437">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="13" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="14" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="28" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="28" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="28" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="28" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="34" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="40" fontId="34" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="38" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="15">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="44" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="45" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="46" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="47" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="48" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="49" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="50" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="52" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="47" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="50" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="54" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="52" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="59" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="60" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="61" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="42" fillId="45" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="49" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="15">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="168" fontId="41" fillId="0" borderId="0">
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="40" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="44" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="169" fontId="41" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="44" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="37" fontId="29" fillId="62" borderId="16">
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="38" fontId="35" fillId="41" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="37" fontId="32" fillId="62" borderId="16">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...17 lines deleted...]
-    <xf numFmtId="171" fontId="41" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="10" fontId="35" fillId="40" borderId="14" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="37" fontId="50" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="37" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="37" fontId="52" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="37" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="53" fillId="49" borderId="21" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="44" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="172" fontId="41" fillId="0" borderId="0">
+    <xf numFmtId="172" fontId="44" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="4" fontId="51" fillId="42" borderId="22" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="40" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="4" fontId="54" fillId="42" borderId="22" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="52" fillId="43" borderId="22" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="55" fillId="43" borderId="22" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="38" fontId="34" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="40" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="173" fontId="55" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="58" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="173" fontId="55" fillId="0" borderId="0">
+    <xf numFmtId="173" fontId="58" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="174" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="174" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-[...10 lines deleted...]
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="40" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1811,197 +1845,194 @@
     <xf numFmtId="0" fontId="1" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...20 lines deleted...]
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="6" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="2" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="41" fontId="6" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="8" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="8" fillId="7" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="2" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="5" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="3" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="41" fontId="59" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="7" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="41" fontId="8" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" indent="1"/>
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...15 lines deleted...]
-    <xf numFmtId="43" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
   </cellXfs>
-  <cellStyles count="459">
+  <cellStyles count="437">
     <cellStyle name="20% - Accent1" xfId="114" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent2" xfId="115" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent3" xfId="116" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent4" xfId="117" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent5" xfId="118" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent6" xfId="119" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Ênfase1" xfId="20" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Ênfase1 10" xfId="269" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Ênfase1 11" xfId="283" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - Ênfase1 12" xfId="298" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Ênfase1 13" xfId="312" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - Ênfase1 14" xfId="326" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% - Ênfase1 15" xfId="340" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="20% - Ênfase1 16" xfId="354" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="20% - Ênfase1 17" xfId="368" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="20% - Ênfase1 18" xfId="382" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="20% - Ênfase1 19" xfId="396" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="20% - Ênfase1 2" xfId="53" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="20% - Ênfase1 20" xfId="410" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="20% - Ênfase1 21" xfId="425" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="20% - Ênfase1 3" xfId="84" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="20% - Ênfase1 4" xfId="99" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="20% - Ênfase1 5" xfId="69" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="20% - Ênfase1 6" xfId="191" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
     <cellStyle name="20% - Ênfase1 7" xfId="211" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
@@ -2250,52 +2281,50 @@
     <cellStyle name="60% - Accent4" xfId="129" xr:uid="{00000000-0005-0000-0000-00000B010000}"/>
     <cellStyle name="60% - Accent5" xfId="130" xr:uid="{00000000-0005-0000-0000-00000C010000}"/>
     <cellStyle name="60% - Accent6" xfId="131" xr:uid="{00000000-0005-0000-0000-00000D010000}"/>
     <cellStyle name="60% - Ênfase1 2" xfId="44" xr:uid="{00000000-0005-0000-0000-00000E010000}"/>
     <cellStyle name="60% - Ênfase2 2" xfId="45" xr:uid="{00000000-0005-0000-0000-00000F010000}"/>
     <cellStyle name="60% - Ênfase3 2" xfId="46" xr:uid="{00000000-0005-0000-0000-000010010000}"/>
     <cellStyle name="60% - Ênfase4 2" xfId="47" xr:uid="{00000000-0005-0000-0000-000011010000}"/>
     <cellStyle name="60% - Ênfase5 2" xfId="48" xr:uid="{00000000-0005-0000-0000-000012010000}"/>
     <cellStyle name="60% - Ênfase6 2" xfId="49" xr:uid="{00000000-0005-0000-0000-000013010000}"/>
     <cellStyle name="Accent1" xfId="132" xr:uid="{00000000-0005-0000-0000-000014010000}"/>
     <cellStyle name="Accent2" xfId="133" xr:uid="{00000000-0005-0000-0000-000015010000}"/>
     <cellStyle name="Accent3" xfId="134" xr:uid="{00000000-0005-0000-0000-000016010000}"/>
     <cellStyle name="Accent4" xfId="135" xr:uid="{00000000-0005-0000-0000-000017010000}"/>
     <cellStyle name="Accent5" xfId="136" xr:uid="{00000000-0005-0000-0000-000018010000}"/>
     <cellStyle name="Accent6" xfId="137" xr:uid="{00000000-0005-0000-0000-000019010000}"/>
     <cellStyle name="AFE" xfId="138" xr:uid="{00000000-0005-0000-0000-00001A010000}"/>
     <cellStyle name="Bad" xfId="139" xr:uid="{00000000-0005-0000-0000-00001B010000}"/>
     <cellStyle name="Bom" xfId="9" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Calculation" xfId="140" xr:uid="{00000000-0005-0000-0000-00001D010000}"/>
     <cellStyle name="Cálculo" xfId="13" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Célula de Verificação" xfId="15" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Célula Vinculada" xfId="14" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Column_Title" xfId="141" xr:uid="{00000000-0005-0000-0000-000021010000}"/>
     <cellStyle name="Comma 2" xfId="142" xr:uid="{00000000-0005-0000-0000-000022010000}"/>
     <cellStyle name="Comma 2 2" xfId="143" xr:uid="{00000000-0005-0000-0000-000023010000}"/>
-    <cellStyle name="Comma 2 2 2" xfId="441" xr:uid="{176C979A-0EA1-49B4-9841-9C7CD3B5009A}"/>
-    <cellStyle name="Comma 2 3" xfId="440" xr:uid="{66127BC3-4315-444A-B288-2553348F34F0}"/>
     <cellStyle name="Comma_~3098902" xfId="144" xr:uid="{00000000-0005-0000-0000-000024010000}"/>
     <cellStyle name="Data" xfId="145" xr:uid="{00000000-0005-0000-0000-000025010000}"/>
     <cellStyle name="Ênfase1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Ênfase2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Ênfase3" xfId="25" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Ênfase4" xfId="28" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Ênfase5" xfId="31" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Ênfase6" xfId="34" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Entrada" xfId="11" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Estilo 1" xfId="146" xr:uid="{00000000-0005-0000-0000-00002D010000}"/>
     <cellStyle name="Euro" xfId="147" xr:uid="{00000000-0005-0000-0000-00002E010000}"/>
     <cellStyle name="Explanatory Text" xfId="148" xr:uid="{00000000-0005-0000-0000-00002F010000}"/>
     <cellStyle name="Fixo" xfId="149" xr:uid="{00000000-0005-0000-0000-000030010000}"/>
     <cellStyle name="Geral" xfId="150" xr:uid="{00000000-0005-0000-0000-000031010000}"/>
     <cellStyle name="Grey" xfId="151" xr:uid="{00000000-0005-0000-0000-000032010000}"/>
     <cellStyle name="Heading" xfId="152" xr:uid="{00000000-0005-0000-0000-000033010000}"/>
     <cellStyle name="Heading 1" xfId="153" xr:uid="{00000000-0005-0000-0000-000034010000}"/>
     <cellStyle name="Heading 2" xfId="154" xr:uid="{00000000-0005-0000-0000-000035010000}"/>
     <cellStyle name="Heading 3" xfId="155" xr:uid="{00000000-0005-0000-0000-000036010000}"/>
     <cellStyle name="Heading 4" xfId="156" xr:uid="{00000000-0005-0000-0000-000037010000}"/>
     <cellStyle name="Indefinido" xfId="157" xr:uid="{00000000-0005-0000-0000-000039010000}"/>
     <cellStyle name="Input [yellow]" xfId="158" xr:uid="{00000000-0005-0000-0000-00003A010000}"/>
     <cellStyle name="Moeda 2" xfId="223" xr:uid="{00000000-0005-0000-0000-00003B010000}"/>
     <cellStyle name="Neutro 2" xfId="43" xr:uid="{00000000-0005-0000-0000-00003C010000}"/>
     <cellStyle name="no dec" xfId="159" xr:uid="{00000000-0005-0000-0000-00003D010000}"/>
@@ -2319,183 +2348,1225 @@
     <cellStyle name="Normal 2 4" xfId="163" xr:uid="{00000000-0005-0000-0000-00004F010000}"/>
     <cellStyle name="Normal 2 5" xfId="164" xr:uid="{00000000-0005-0000-0000-000050010000}"/>
     <cellStyle name="Normal 2 6" xfId="224" xr:uid="{00000000-0005-0000-0000-000051010000}"/>
     <cellStyle name="Normal 20" xfId="295" xr:uid="{00000000-0005-0000-0000-000052010000}"/>
     <cellStyle name="Normal 21" xfId="296" xr:uid="{00000000-0005-0000-0000-000053010000}"/>
     <cellStyle name="Normal 22" xfId="310" xr:uid="{00000000-0005-0000-0000-000054010000}"/>
     <cellStyle name="Normal 23" xfId="324" xr:uid="{00000000-0005-0000-0000-000055010000}"/>
     <cellStyle name="Normal 24" xfId="338" xr:uid="{00000000-0005-0000-0000-000056010000}"/>
     <cellStyle name="Normal 25" xfId="352" xr:uid="{00000000-0005-0000-0000-000057010000}"/>
     <cellStyle name="Normal 26" xfId="366" xr:uid="{00000000-0005-0000-0000-000058010000}"/>
     <cellStyle name="Normal 27" xfId="380" xr:uid="{00000000-0005-0000-0000-000059010000}"/>
     <cellStyle name="Normal 28" xfId="394" xr:uid="{00000000-0005-0000-0000-00005A010000}"/>
     <cellStyle name="Normal 29" xfId="408" xr:uid="{00000000-0005-0000-0000-00005B010000}"/>
     <cellStyle name="Normal 3" xfId="52" xr:uid="{00000000-0005-0000-0000-00005C010000}"/>
     <cellStyle name="Normal 3 2" xfId="165" xr:uid="{00000000-0005-0000-0000-00005D010000}"/>
     <cellStyle name="Normal 3 3" xfId="166" xr:uid="{00000000-0005-0000-0000-00005E010000}"/>
     <cellStyle name="Normal 30" xfId="422" xr:uid="{00000000-0005-0000-0000-00005F010000}"/>
     <cellStyle name="Normal 31" xfId="423" xr:uid="{00000000-0005-0000-0000-000060010000}"/>
     <cellStyle name="Normal 32" xfId="38" xr:uid="{00000000-0005-0000-0000-000061010000}"/>
     <cellStyle name="Normal 4" xfId="85" xr:uid="{00000000-0005-0000-0000-000062010000}"/>
     <cellStyle name="Normal 4 2" xfId="225" xr:uid="{00000000-0005-0000-0000-000063010000}"/>
     <cellStyle name="Normal 5" xfId="100" xr:uid="{00000000-0005-0000-0000-000064010000}"/>
     <cellStyle name="Normal 5 2" xfId="226" xr:uid="{00000000-0005-0000-0000-000065010000}"/>
     <cellStyle name="Normal 6" xfId="103" xr:uid="{00000000-0005-0000-0000-000066010000}"/>
     <cellStyle name="Normal 6 2" xfId="167" xr:uid="{00000000-0005-0000-0000-000067010000}"/>
-    <cellStyle name="Normal 6 2 2" xfId="442" xr:uid="{572E90E8-3930-4925-8E89-C0262AE86616}"/>
     <cellStyle name="Normal 7" xfId="112" xr:uid="{00000000-0005-0000-0000-000068010000}"/>
     <cellStyle name="Normal 8" xfId="189" xr:uid="{00000000-0005-0000-0000-000069010000}"/>
     <cellStyle name="Normal 9" xfId="203" xr:uid="{00000000-0005-0000-0000-00006A010000}"/>
     <cellStyle name="Nota 10" xfId="268" xr:uid="{00000000-0005-0000-0000-00006B010000}"/>
     <cellStyle name="Nota 11" xfId="282" xr:uid="{00000000-0005-0000-0000-00006C010000}"/>
     <cellStyle name="Nota 12" xfId="297" xr:uid="{00000000-0005-0000-0000-00006D010000}"/>
     <cellStyle name="Nota 13" xfId="311" xr:uid="{00000000-0005-0000-0000-00006E010000}"/>
     <cellStyle name="Nota 14" xfId="325" xr:uid="{00000000-0005-0000-0000-00006F010000}"/>
     <cellStyle name="Nota 15" xfId="339" xr:uid="{00000000-0005-0000-0000-000070010000}"/>
     <cellStyle name="Nota 16" xfId="353" xr:uid="{00000000-0005-0000-0000-000071010000}"/>
     <cellStyle name="Nota 17" xfId="367" xr:uid="{00000000-0005-0000-0000-000072010000}"/>
     <cellStyle name="Nota 18" xfId="381" xr:uid="{00000000-0005-0000-0000-000073010000}"/>
     <cellStyle name="Nota 19" xfId="395" xr:uid="{00000000-0005-0000-0000-000074010000}"/>
     <cellStyle name="Nota 2" xfId="76" xr:uid="{00000000-0005-0000-0000-000075010000}"/>
     <cellStyle name="Nota 20" xfId="409" xr:uid="{00000000-0005-0000-0000-000076010000}"/>
     <cellStyle name="Nota 21" xfId="424" xr:uid="{00000000-0005-0000-0000-000077010000}"/>
     <cellStyle name="Nota 22" xfId="50" xr:uid="{00000000-0005-0000-0000-000078010000}"/>
     <cellStyle name="Nota 3" xfId="91" xr:uid="{00000000-0005-0000-0000-000079010000}"/>
     <cellStyle name="Nota 4" xfId="101" xr:uid="{00000000-0005-0000-0000-00007A010000}"/>
     <cellStyle name="Nota 5" xfId="70" xr:uid="{00000000-0005-0000-0000-00007B010000}"/>
     <cellStyle name="Nota 6" xfId="190" xr:uid="{00000000-0005-0000-0000-00007C010000}"/>
     <cellStyle name="Nota 7" xfId="210" xr:uid="{00000000-0005-0000-0000-00007D010000}"/>
     <cellStyle name="Nota 8" xfId="240" xr:uid="{00000000-0005-0000-0000-00007E010000}"/>
     <cellStyle name="Nota 9" xfId="254" xr:uid="{00000000-0005-0000-0000-00007F010000}"/>
     <cellStyle name="Output" xfId="168" xr:uid="{00000000-0005-0000-0000-000080010000}"/>
     <cellStyle name="Percent (0)" xfId="169" xr:uid="{00000000-0005-0000-0000-000081010000}"/>
     <cellStyle name="Percent [2]" xfId="170" xr:uid="{00000000-0005-0000-0000-000082010000}"/>
     <cellStyle name="Percentual" xfId="171" xr:uid="{00000000-0005-0000-0000-000083010000}"/>
     <cellStyle name="Ponto" xfId="172" xr:uid="{00000000-0005-0000-0000-000084010000}"/>
     <cellStyle name="Porcentagem" xfId="2" builtinId="5"/>
     <cellStyle name="Porcentagem 2" xfId="173" xr:uid="{00000000-0005-0000-0000-000086010000}"/>
     <cellStyle name="Porcentagem 3" xfId="174" xr:uid="{00000000-0005-0000-0000-000087010000}"/>
     <cellStyle name="Porcentagem 3 2" xfId="227" xr:uid="{00000000-0005-0000-0000-000088010000}"/>
     <cellStyle name="Porcentagem 4" xfId="39" xr:uid="{00000000-0005-0000-0000-000089010000}"/>
     <cellStyle name="Punto0" xfId="175" xr:uid="{00000000-0005-0000-0000-00008A010000}"/>
     <cellStyle name="Ruim" xfId="10" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Saída" xfId="12" builtinId="21" customBuiltin="1"/>
     <cellStyle name="SAPBEXstdData" xfId="176" xr:uid="{00000000-0005-0000-0000-00008C010000}"/>
     <cellStyle name="SAPBEXstdItem" xfId="177" xr:uid="{00000000-0005-0000-0000-00008D010000}"/>
     <cellStyle name="Sep. milhar [0]" xfId="178" xr:uid="{00000000-0005-0000-0000-00008E010000}"/>
     <cellStyle name="Separador de milhares [0] 2" xfId="179" xr:uid="{00000000-0005-0000-0000-00008F010000}"/>
     <cellStyle name="Separador de milhares [0] 2 2" xfId="228" xr:uid="{00000000-0005-0000-0000-000090010000}"/>
-    <cellStyle name="Separador de milhares [0] 2 2 2" xfId="448" xr:uid="{BDBFFD07-39AC-4D4B-8D77-5DE1AFE21EFD}"/>
-    <cellStyle name="Separador de milhares [0] 2 3" xfId="443" xr:uid="{133F5AE5-E203-4EB2-8144-6D274229AA16}"/>
     <cellStyle name="Separador de milhares [0] 3" xfId="229" xr:uid="{00000000-0005-0000-0000-000091010000}"/>
-    <cellStyle name="Separador de milhares [0] 3 2" xfId="449" xr:uid="{72BD7BD4-7FFA-4232-8046-6CF115136CF3}"/>
     <cellStyle name="Separador de milhares 10" xfId="230" xr:uid="{00000000-0005-0000-0000-000092010000}"/>
-    <cellStyle name="Separador de milhares 10 2" xfId="450" xr:uid="{EDE178C5-DD41-4A01-870E-00E12E4D0ACC}"/>
     <cellStyle name="Separador de milhares 2" xfId="42" xr:uid="{00000000-0005-0000-0000-000093010000}"/>
     <cellStyle name="Separador de milhares 2 2" xfId="180" xr:uid="{00000000-0005-0000-0000-000094010000}"/>
-    <cellStyle name="Separador de milhares 2 2 2" xfId="444" xr:uid="{D68FCE8B-37CC-4449-B81A-766D0B554D14}"/>
     <cellStyle name="Separador de milhares 2 3" xfId="231" xr:uid="{00000000-0005-0000-0000-000095010000}"/>
-    <cellStyle name="Separador de milhares 2 3 2" xfId="451" xr:uid="{2533209E-7063-4787-BF45-8FAF3D72E011}"/>
-    <cellStyle name="Separador de milhares 2 4" xfId="438" xr:uid="{388831DA-367E-41C6-86C2-A1571AB08C70}"/>
     <cellStyle name="Separador de milhares 3" xfId="181" xr:uid="{00000000-0005-0000-0000-000096010000}"/>
     <cellStyle name="Separador de milhares 3 2" xfId="182" xr:uid="{00000000-0005-0000-0000-000097010000}"/>
-    <cellStyle name="Separador de milhares 3 2 2" xfId="446" xr:uid="{25656885-0F49-43E0-8E8B-B8BD82FC96E3}"/>
     <cellStyle name="Separador de milhares 3 3" xfId="232" xr:uid="{00000000-0005-0000-0000-000098010000}"/>
-    <cellStyle name="Separador de milhares 3 3 2" xfId="452" xr:uid="{7729733B-F3B7-430E-93A5-986557FFE5FE}"/>
-    <cellStyle name="Separador de milhares 3 4" xfId="445" xr:uid="{0CC6C74C-584A-4109-ABA5-E9DEBB62C0EE}"/>
     <cellStyle name="Separador de milhares 4" xfId="183" xr:uid="{00000000-0005-0000-0000-000099010000}"/>
     <cellStyle name="Texto de Aviso" xfId="16" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Texto Explicativo" xfId="17" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Tickmark" xfId="184" xr:uid="{00000000-0005-0000-0000-00009C010000}"/>
     <cellStyle name="Title" xfId="185" xr:uid="{00000000-0005-0000-0000-00009D010000}"/>
     <cellStyle name="Título 1" xfId="5" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Título 2" xfId="6" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Título 3" xfId="7" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Título 4" xfId="8" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Título 5" xfId="111" xr:uid="{00000000-0005-0000-0000-0000A2010000}"/>
     <cellStyle name="Título 6" xfId="80" xr:uid="{00000000-0005-0000-0000-0000A3010000}"/>
     <cellStyle name="Título 7" xfId="95" xr:uid="{00000000-0005-0000-0000-0000A4010000}"/>
     <cellStyle name="Título 8" xfId="102" xr:uid="{00000000-0005-0000-0000-0000A5010000}"/>
     <cellStyle name="Título 9" xfId="51" xr:uid="{00000000-0005-0000-0000-0000A6010000}"/>
     <cellStyle name="Titulo1" xfId="186" xr:uid="{00000000-0005-0000-0000-0000A7010000}"/>
     <cellStyle name="Titulo2" xfId="187" xr:uid="{00000000-0005-0000-0000-0000A8010000}"/>
     <cellStyle name="Total" xfId="18" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Um usuário do Microsoft Office satisfeito" xfId="188" xr:uid="{00000000-0005-0000-0000-0000AA010000}"/>
-    <cellStyle name="Um usuário do Microsoft Office satisfeito 2" xfId="447" xr:uid="{8D1299A4-3059-4BEF-B1CC-55A2FA822C50}"/>
     <cellStyle name="Vírgula" xfId="1" builtinId="3"/>
     <cellStyle name="Vírgula 2" xfId="37" xr:uid="{00000000-0005-0000-0000-0000AC010000}"/>
     <cellStyle name="Vírgula 2 2" xfId="233" xr:uid="{00000000-0005-0000-0000-0000AD010000}"/>
-    <cellStyle name="Vírgula 2 2 2" xfId="453" xr:uid="{84440776-3E1F-40FE-B986-B8C5C8C0C90D}"/>
     <cellStyle name="Vírgula 2 3" xfId="113" xr:uid="{00000000-0005-0000-0000-0000AE010000}"/>
-    <cellStyle name="Vírgula 2 3 2" xfId="439" xr:uid="{F1628C61-F65F-43BC-8730-8D9C6D4219E8}"/>
     <cellStyle name="Vírgula 3" xfId="234" xr:uid="{00000000-0005-0000-0000-0000AF010000}"/>
     <cellStyle name="Vírgula 3 2" xfId="235" xr:uid="{00000000-0005-0000-0000-0000B0010000}"/>
-    <cellStyle name="Vírgula 3 2 2" xfId="455" xr:uid="{EA83F5AD-C3C4-450F-BC97-47EEA89C7753}"/>
-    <cellStyle name="Vírgula 3 3" xfId="454" xr:uid="{95FE4682-68D0-492D-9673-763551A367AD}"/>
     <cellStyle name="Vírgula 4" xfId="236" xr:uid="{00000000-0005-0000-0000-0000B1010000}"/>
-    <cellStyle name="Vírgula 4 2" xfId="456" xr:uid="{54A74AF8-022D-4D6C-B977-E33281980524}"/>
     <cellStyle name="Vírgula 5" xfId="237" xr:uid="{00000000-0005-0000-0000-0000B2010000}"/>
-    <cellStyle name="Vírgula 5 2" xfId="457" xr:uid="{9E9B8336-7726-4975-8C63-510BB21D68E0}"/>
     <cellStyle name="Vírgula 6" xfId="238" xr:uid="{00000000-0005-0000-0000-0000B3010000}"/>
-    <cellStyle name="Vírgula 6 2" xfId="458" xr:uid="{8E114895-D764-4EEB-ACFA-5378148615F2}"/>
     <cellStyle name="Vírgula 7" xfId="40" xr:uid="{00000000-0005-0000-0000-0000B4010000}"/>
-    <cellStyle name="Vírgula 8" xfId="437" xr:uid="{18774B83-5C9F-483F-A16E-47D7094557D9}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF74D65C"/>
       <color rgb="FF174859"/>
       <color rgb="FF8DEBC0"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="pt-BR"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Volume Química (kton)</a:t>
+            </a:r>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:layout>
+        <c:manualLayout>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.40247743482962717"/>
+          <c:y val="5.6394754399734459E-2"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="pt-BR"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="3.3426961856105213E-2"/>
+          <c:y val="0.17252576341068371"/>
+          <c:w val="0.93759854603854609"/>
+          <c:h val="0.69912121874836952"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:lineChart>
+        <c:grouping val="stacked"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln w="28575" cap="rnd">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="none"/>
+          </c:marker>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="13"/>
+              <c:dLblPos val="b"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="0"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000002-5BDC-4546-913D-AE35780A7AA0}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="21"/>
+              <c:dLblPos val="t"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="0"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000001-5BDC-4546-913D-AE35780A7AA0}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="75000"/>
+                        <a:lumOff val="25000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="pt-BR"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1">
+                          <a:lumMod val="35000"/>
+                          <a:lumOff val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:round/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>DRE!$C$16:$Y$16</c:f>
+              <c:strCache>
+                <c:ptCount val="23"/>
+                <c:pt idx="0">
+                  <c:v>1T20</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2T20</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>3T20</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>4T20</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>1T21</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2T21</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>3T21</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>4T21</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>1T22</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2T22</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>3T22</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>4T22</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>1T23</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>2T23</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>3T23</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>4T23</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>1T24</c:v>
+                </c:pt>
+                <c:pt idx="17">
+                  <c:v>2T24</c:v>
+                </c:pt>
+                <c:pt idx="18">
+                  <c:v>3T24</c:v>
+                </c:pt>
+                <c:pt idx="19">
+                  <c:v>4T24</c:v>
+                </c:pt>
+                <c:pt idx="20">
+                  <c:v>1T25</c:v>
+                </c:pt>
+                <c:pt idx="21">
+                  <c:v>2T25</c:v>
+                </c:pt>
+                <c:pt idx="22">
+                  <c:v>3T25</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>DRE!$C$18:$Y$18</c:f>
+              <c:numCache>
+                <c:formatCode>_-* #,##0_-;\-* #,##0_-;_-* "-"??_-;_-@_-</c:formatCode>
+                <c:ptCount val="23"/>
+                <c:pt idx="0">
+                  <c:v>95924</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>69749</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>114022</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>113935.18000000005</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>106520.9</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>107582.1</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>112002</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>117226</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>112069</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>106766</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>107482.85999999999</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>105691.14000000001</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>124071</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>116003.16099999999</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>156770.552</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>158706.49</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>131020.00000000001</c:v>
+                </c:pt>
+                <c:pt idx="17">
+                  <c:v>147692</c:v>
+                </c:pt>
+                <c:pt idx="18">
+                  <c:v>164921</c:v>
+                </c:pt>
+                <c:pt idx="19">
+                  <c:v>162983</c:v>
+                </c:pt>
+                <c:pt idx="20">
+                  <c:v>162518.30143999998</c:v>
+                </c:pt>
+                <c:pt idx="21">
+                  <c:v>176755</c:v>
+                </c:pt>
+                <c:pt idx="22">
+                  <c:v>153956</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-5BDC-4546-913D-AE35780A7AA0}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:smooth val="0"/>
+        <c:axId val="148876191"/>
+        <c:axId val="148859871"/>
+      </c:lineChart>
+      <c:catAx>
+        <c:axId val="148876191"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="148859871"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="148859871"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="1"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:crossAx val="148876191"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="zero"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="pt-BR"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.78740157499999996" l="0.511811024" r="0.511811024" t="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=xl/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="227">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+    </cs:spPr>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+    </cs:spPr>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="65000"/>
+          <a:lumOff val="35000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#DRE!A1"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#BP!A1"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>210771</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>14941</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>597648</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>174626</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="capa3Ativo 38@2x.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F31057E7-93FE-1268-91AB-C43677170FB9}"/>
             </a:ext>
           </a:extLst>
@@ -2656,51 +3727,51 @@
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="pt-BR" sz="1100"/>
             <a:t>DRE</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>127000</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>31750</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>2143124</xdr:colOff>
+      <xdr:colOff>2146299</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>304518</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6996F202-1FCC-4654-9ED0-4309E719545F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
@@ -2752,95 +3823,137 @@
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="254001" y="190501"/>
           <a:ext cx="2019299" cy="272768"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>644070</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>154214</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>163284</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>1814</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="7" name="Gráfico 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE902574-A768-D5C9-D6E0-63329501E44A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr/>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <person displayName="Victor de Moraes Rosenzvaig" id="{19AD4E98-6076-4B67-86E9-23EE140C5C72}" userId="S::victor.rosenzvaig@dexxos.com.br::576414dc-efae-417d-bff8-4ce2498ae11b" providerId="AD"/>
+</personList>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office 2013 - 2022">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2902,51 +4015,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3044,6902 +4157,7470 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
+</file>
+
+<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
+<ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <threadedComment ref="V11" dT="2025-08-04T20:36:19.70" personId="{19AD4E98-6076-4B67-86E9-23EE140C5C72}" id="{86B7C437-D284-47CE-A2C3-EE9DFA74926D}">
+    <text>Outras contas a receber das DFs é de 19.437, na planilha consolidados está em 19.520</text>
+  </threadedComment>
+</ThreadedComments>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FF174859"/>
   </sheetPr>
   <dimension ref="B1:M18"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScale="180" zoomScaleNormal="180" workbookViewId="0"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="1.54296875" style="40" customWidth="1"/>
-    <col min="2" max="16384" width="8.7265625" style="40"/>
+    <col min="1" max="1" width="1.5703125" style="49" customWidth="1"/>
+    <col min="2" max="16384" width="8.7109375" style="49"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:13" ht="5.5" customHeight="1"/>
+    <row r="1" spans="2:13" ht="5.45" customHeight="1"/>
     <row r="2" spans="2:13">
-      <c r="B2" s="41"/>
-[...10 lines deleted...]
-      <c r="M2" s="41"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
     </row>
     <row r="3" spans="2:13">
-      <c r="B3" s="41"/>
-[...10 lines deleted...]
-      <c r="M3" s="41"/>
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
     </row>
-    <row r="4" spans="2:13" ht="28">
-[...13 lines deleted...]
-      <c r="M4" s="41"/>
+    <row r="4" spans="2:13" ht="27.75">
+      <c r="B4" s="50"/>
+      <c r="C4" s="51" t="s">
+        <v>64</v>
+      </c>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
     </row>
     <row r="5" spans="2:13">
-      <c r="B5" s="41"/>
-[...10 lines deleted...]
-      <c r="M5" s="41"/>
+      <c r="B5" s="50"/>
+      <c r="C5" s="50"/>
+      <c r="D5" s="50"/>
+      <c r="E5" s="50"/>
+      <c r="F5" s="50"/>
+      <c r="G5" s="50"/>
+      <c r="H5" s="50"/>
+      <c r="I5" s="50"/>
+      <c r="J5" s="50"/>
+      <c r="K5" s="50"/>
+      <c r="L5" s="50"/>
+      <c r="M5" s="50"/>
     </row>
-    <row r="6" spans="2:13" ht="18.5">
-[...13 lines deleted...]
-      <c r="M6" s="41"/>
+    <row r="6" spans="2:13" ht="18.75">
+      <c r="B6" s="50"/>
+      <c r="C6" s="53" t="s">
+        <v>65</v>
+      </c>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
     </row>
-    <row r="7" spans="2:13" ht="18.5">
-[...13 lines deleted...]
-      <c r="M7" s="41"/>
+    <row r="7" spans="2:13" ht="18.75">
+      <c r="B7" s="50"/>
+      <c r="C7" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="D7" s="50"/>
+      <c r="E7" s="50"/>
+      <c r="F7" s="50"/>
+      <c r="G7" s="50"/>
+      <c r="H7" s="50"/>
+      <c r="I7" s="50"/>
+      <c r="J7" s="50"/>
+      <c r="K7" s="50"/>
+      <c r="L7" s="50"/>
+      <c r="M7" s="50"/>
     </row>
     <row r="8" spans="2:13">
-      <c r="B8" s="41"/>
-[...10 lines deleted...]
-      <c r="M8" s="41"/>
+      <c r="B8" s="50"/>
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="50"/>
+      <c r="I8" s="50"/>
+      <c r="J8" s="50"/>
+      <c r="K8" s="50"/>
+      <c r="L8" s="50"/>
+      <c r="M8" s="50"/>
     </row>
     <row r="9" spans="2:13">
-      <c r="B9" s="41"/>
-[...10 lines deleted...]
-      <c r="M9" s="41"/>
+      <c r="B9" s="50"/>
+      <c r="C9" s="50"/>
+      <c r="D9" s="50"/>
+      <c r="E9" s="50"/>
+      <c r="F9" s="50"/>
+      <c r="G9" s="50"/>
+      <c r="H9" s="50"/>
+      <c r="I9" s="50"/>
+      <c r="J9" s="50"/>
+      <c r="K9" s="50"/>
+      <c r="L9" s="50"/>
+      <c r="M9" s="50"/>
     </row>
     <row r="10" spans="2:13">
-      <c r="B10" s="41"/>
-[...10 lines deleted...]
-      <c r="M10" s="41"/>
+      <c r="B10" s="50"/>
+      <c r="C10" s="50"/>
+      <c r="D10" s="50"/>
+      <c r="E10" s="50"/>
+      <c r="F10" s="50"/>
+      <c r="G10" s="50"/>
+      <c r="H10" s="50"/>
+      <c r="I10" s="50"/>
+      <c r="J10" s="50"/>
+      <c r="K10" s="50"/>
+      <c r="L10" s="50"/>
+      <c r="M10" s="50"/>
     </row>
     <row r="11" spans="2:13">
-      <c r="B11" s="41"/>
-[...10 lines deleted...]
-      <c r="M11" s="41"/>
+      <c r="B11" s="50"/>
+      <c r="C11" s="50"/>
+      <c r="D11" s="50"/>
+      <c r="E11" s="50"/>
+      <c r="F11" s="50"/>
+      <c r="G11" s="50"/>
+      <c r="H11" s="50"/>
+      <c r="I11" s="50"/>
+      <c r="J11" s="50"/>
+      <c r="K11" s="50"/>
+      <c r="L11" s="50"/>
+      <c r="M11" s="50"/>
     </row>
     <row r="12" spans="2:13">
-      <c r="B12" s="41"/>
-[...10 lines deleted...]
-      <c r="M12" s="41"/>
+      <c r="B12" s="50"/>
+      <c r="C12" s="50"/>
+      <c r="D12" s="50"/>
+      <c r="E12" s="50"/>
+      <c r="F12" s="50"/>
+      <c r="G12" s="50"/>
+      <c r="H12" s="50"/>
+      <c r="I12" s="50"/>
+      <c r="J12" s="50"/>
+      <c r="K12" s="50"/>
+      <c r="L12" s="50"/>
+      <c r="M12" s="50"/>
     </row>
     <row r="13" spans="2:13">
-      <c r="B13" s="41"/>
-[...10 lines deleted...]
-      <c r="M13" s="41"/>
+      <c r="B13" s="50"/>
+      <c r="C13" s="50"/>
+      <c r="D13" s="50"/>
+      <c r="E13" s="50"/>
+      <c r="F13" s="50"/>
+      <c r="G13" s="50"/>
+      <c r="H13" s="50"/>
+      <c r="I13" s="50"/>
+      <c r="J13" s="50"/>
+      <c r="K13" s="50"/>
+      <c r="L13" s="50"/>
+      <c r="M13" s="50"/>
     </row>
     <row r="14" spans="2:13">
-      <c r="B14" s="41"/>
-[...10 lines deleted...]
-      <c r="M14" s="41"/>
+      <c r="B14" s="50"/>
+      <c r="C14" s="50"/>
+      <c r="D14" s="50"/>
+      <c r="E14" s="50"/>
+      <c r="F14" s="50"/>
+      <c r="G14" s="50"/>
+      <c r="H14" s="50"/>
+      <c r="I14" s="50"/>
+      <c r="J14" s="50"/>
+      <c r="K14" s="50"/>
+      <c r="L14" s="50"/>
+      <c r="M14" s="50"/>
     </row>
     <row r="15" spans="2:13">
-      <c r="B15" s="41"/>
-[...12 lines deleted...]
-      <c r="M15" s="41"/>
+      <c r="B15" s="50"/>
+      <c r="C15" s="52" t="s">
+        <v>66</v>
+      </c>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="50"/>
+      <c r="H15" s="50"/>
+      <c r="I15" s="50"/>
+      <c r="J15" s="50"/>
+      <c r="K15" s="50"/>
+      <c r="L15" s="50"/>
+      <c r="M15" s="50"/>
     </row>
     <row r="16" spans="2:13">
-      <c r="B16" s="41"/>
-[...10 lines deleted...]
-      <c r="M16" s="41"/>
+      <c r="B16" s="50"/>
+      <c r="C16" s="50"/>
+      <c r="D16" s="50"/>
+      <c r="E16" s="50"/>
+      <c r="F16" s="50"/>
+      <c r="G16" s="50"/>
+      <c r="H16" s="50"/>
+      <c r="I16" s="50"/>
+      <c r="J16" s="50"/>
+      <c r="K16" s="50"/>
+      <c r="L16" s="50"/>
+      <c r="M16" s="50"/>
     </row>
-    <row r="18" ht="5.5" customHeight="1"/>
+    <row r="18" ht="5.45" customHeight="1"/>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF74D65C"/>
   </sheetPr>
-  <dimension ref="A2:AA57"/>
+  <dimension ref="A2:AA59"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <pane xSplit="3" ySplit="4" topLeftCell="D5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="4" topLeftCell="L5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="1.81640625" style="38" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="27" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="1" width="1.85546875" style="47" customWidth="1"/>
+    <col min="2" max="2" width="32.85546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="1"/>
+    <col min="4" max="5" width="8.7109375" style="1" customWidth="1"/>
+    <col min="6" max="10" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="13.5703125" style="1" customWidth="1"/>
+    <col min="15" max="15" width="11.5703125" style="1" customWidth="1"/>
+    <col min="16" max="16" width="10.5703125" style="1" customWidth="1"/>
+    <col min="17" max="17" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="19" width="12.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="23" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="10.28515625" style="1" customWidth="1"/>
+    <col min="25" max="25" width="12.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" ht="28.5" customHeight="1">
-      <c r="B2" s="19"/>
+    <row r="2" spans="1:26" ht="28.5" customHeight="1">
+      <c r="B2" s="24"/>
     </row>
-    <row r="3" spans="1:27" ht="13">
-      <c r="D3" s="45">
+    <row r="3" spans="1:26">
+      <c r="D3" s="55">
         <v>2020</v>
       </c>
-      <c r="E3" s="45">
+      <c r="E3" s="55">
         <v>2021</v>
       </c>
-      <c r="F3" s="45">
+      <c r="F3" s="55">
         <v>2021</v>
       </c>
-      <c r="G3" s="45">
+      <c r="G3" s="55">
         <v>2021</v>
       </c>
-      <c r="H3" s="45">
+      <c r="H3" s="55">
         <v>2021</v>
       </c>
-      <c r="I3" s="45">
+      <c r="I3" s="55">
         <v>2022</v>
       </c>
-      <c r="J3" s="45">
+      <c r="J3" s="55">
         <v>2022</v>
       </c>
-      <c r="K3" s="45">
+      <c r="K3" s="55">
         <v>2022</v>
       </c>
-      <c r="L3" s="45">
+      <c r="L3" s="55">
         <v>2022</v>
       </c>
     </row>
-    <row r="4" spans="1:27" s="7" customFormat="1" ht="17.25" customHeight="1">
-[...7 lines deleted...]
-      <c r="E4" s="26" t="s">
+    <row r="4" spans="1:26" s="8" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B4" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="C4" s="31"/>
+      <c r="D4" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="E4" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="26" t="s">
+      <c r="F4" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="26" t="s">
+      <c r="G4" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="26" t="s">
+      <c r="H4" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="I4" s="26" t="s">
+      <c r="I4" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="26" t="s">
+      <c r="J4" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="K4" s="26" t="s">
+      <c r="K4" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="L4" s="26" t="s">
+      <c r="L4" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="M4" s="26" t="s">
-[...5 lines deleted...]
-      <c r="O4" s="26" t="s">
+      <c r="M4" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="P4" s="26" t="s">
+      <c r="N4" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="O4" s="32" t="s">
         <v>70</v>
       </c>
-      <c r="Q4" s="26" t="s">
-[...2 lines deleted...]
-      <c r="R4" s="26" t="s">
+      <c r="P4" s="32" t="s">
         <v>72</v>
       </c>
-      <c r="S4" s="26" t="s">
+      <c r="Q4" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="R4" s="32" t="s">
         <v>74</v>
       </c>
-      <c r="T4" s="26" t="s">
+      <c r="S4" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="T4" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="U4" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="V4" s="32" t="s">
+        <v>79</v>
+      </c>
+      <c r="W4" s="32" t="s">
+        <v>80</v>
+      </c>
+      <c r="X4" s="32" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y4" s="32" t="s">
+        <v>82</v>
+      </c>
+      <c r="Z4" s="32" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" ht="7.5" customHeight="1">
+      <c r="B5" s="13"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="10"/>
+      <c r="E5" s="14"/>
+      <c r="F5" s="14"/>
+      <c r="G5" s="14"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="14"/>
+      <c r="L5" s="14"/>
+      <c r="M5" s="14"/>
+      <c r="N5" s="14"/>
+      <c r="O5" s="14"/>
+      <c r="P5" s="14"/>
+      <c r="Q5" s="14"/>
+      <c r="R5" s="14"/>
+      <c r="S5" s="14"/>
+      <c r="T5" s="14"/>
+      <c r="U5" s="14"/>
+      <c r="V5" s="14"/>
+      <c r="W5" s="14"/>
+      <c r="X5" s="14"/>
+      <c r="Y5" s="14"/>
+      <c r="Z5" s="14"/>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="B6" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="27">
+        <v>40602</v>
+      </c>
+      <c r="E6" s="27">
+        <v>30382</v>
+      </c>
+      <c r="F6" s="27">
+        <v>50092</v>
+      </c>
+      <c r="G6" s="27">
+        <v>59666</v>
+      </c>
+      <c r="H6" s="27">
+        <v>97947</v>
+      </c>
+      <c r="I6" s="27">
+        <v>216151</v>
+      </c>
+      <c r="J6" s="27">
+        <v>119396</v>
+      </c>
+      <c r="K6" s="27">
+        <v>163807</v>
+      </c>
+      <c r="L6" s="27">
+        <v>198753</v>
+      </c>
+      <c r="M6" s="27">
+        <v>287346</v>
+      </c>
+      <c r="N6" s="27">
+        <v>361726</v>
+      </c>
+      <c r="O6" s="27">
+        <v>413336</v>
+      </c>
+      <c r="P6" s="27">
+        <v>452932</v>
+      </c>
+      <c r="Q6" s="27">
+        <v>414805</v>
+      </c>
+      <c r="R6" s="27">
+        <v>435559</v>
+      </c>
+      <c r="S6" s="27">
+        <v>391837</v>
+      </c>
+      <c r="T6" s="27">
+        <v>341761</v>
+      </c>
+      <c r="U6" s="27">
+        <v>278030</v>
+      </c>
+      <c r="V6" s="27">
+        <v>227309</v>
+      </c>
+      <c r="W6" s="27">
+        <v>313526</v>
+      </c>
+      <c r="X6" s="27">
+        <v>395276</v>
+      </c>
+      <c r="Y6" s="27">
+        <v>360555</v>
+      </c>
+      <c r="Z6" s="27">
+        <v>343676</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="B7" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="9"/>
+      <c r="D7" s="28">
+        <v>148293</v>
+      </c>
+      <c r="E7" s="28">
+        <v>189220</v>
+      </c>
+      <c r="F7" s="28">
+        <v>231843</v>
+      </c>
+      <c r="G7" s="28">
+        <v>227702</v>
+      </c>
+      <c r="H7" s="28">
+        <v>252642</v>
+      </c>
+      <c r="I7" s="28">
+        <v>283941</v>
+      </c>
+      <c r="J7" s="28">
+        <v>366647</v>
+      </c>
+      <c r="K7" s="28">
+        <v>244278</v>
+      </c>
+      <c r="L7" s="28">
+        <v>305254</v>
+      </c>
+      <c r="M7" s="28">
+        <v>304757</v>
+      </c>
+      <c r="N7" s="28">
+        <v>264795</v>
+      </c>
+      <c r="O7" s="28">
+        <v>274226</v>
+      </c>
+      <c r="P7" s="28">
+        <v>232894</v>
+      </c>
+      <c r="Q7" s="28">
+        <v>272538</v>
+      </c>
+      <c r="R7" s="28">
+        <v>272878</v>
+      </c>
+      <c r="S7" s="28">
+        <v>295803</v>
+      </c>
+      <c r="T7" s="28">
+        <v>248578</v>
+      </c>
+      <c r="U7" s="28">
+        <v>356096</v>
+      </c>
+      <c r="V7" s="28">
+        <v>350982</v>
+      </c>
+      <c r="W7" s="28">
+        <v>347441</v>
+      </c>
+      <c r="X7" s="28">
+        <v>276612</v>
+      </c>
+      <c r="Y7" s="28">
+        <v>289376</v>
+      </c>
+      <c r="Z7" s="28">
+        <v>333644</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="B8" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="27">
+        <v>107337</v>
+      </c>
+      <c r="E8" s="27">
+        <v>143028</v>
+      </c>
+      <c r="F8" s="27">
+        <v>172707</v>
+      </c>
+      <c r="G8" s="27">
+        <v>248459</v>
+      </c>
+      <c r="H8" s="27">
+        <v>254596</v>
+      </c>
+      <c r="I8" s="27">
+        <v>261507</v>
+      </c>
+      <c r="J8" s="27">
+        <v>244176</v>
+      </c>
+      <c r="K8" s="27">
+        <v>271722</v>
+      </c>
+      <c r="L8" s="27">
+        <v>211568</v>
+      </c>
+      <c r="M8" s="27">
+        <v>209612</v>
+      </c>
+      <c r="N8" s="27">
+        <v>200073</v>
+      </c>
+      <c r="O8" s="27">
+        <v>181470</v>
+      </c>
+      <c r="P8" s="27">
+        <v>191572</v>
+      </c>
+      <c r="Q8" s="27">
+        <v>175668</v>
+      </c>
+      <c r="R8" s="27">
+        <v>174546</v>
+      </c>
+      <c r="S8" s="27">
+        <v>189170</v>
+      </c>
+      <c r="T8" s="27">
+        <v>309516</v>
+      </c>
+      <c r="U8" s="27">
+        <v>314041</v>
+      </c>
+      <c r="V8" s="27">
+        <v>313668</v>
+      </c>
+      <c r="W8" s="27">
+        <v>273135</v>
+      </c>
+      <c r="X8" s="27">
+        <v>249829</v>
+      </c>
+      <c r="Y8" s="27">
+        <v>255082</v>
+      </c>
+      <c r="Z8" s="27">
+        <v>293922</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="B9" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="9"/>
+      <c r="D9" s="28">
+        <v>29575</v>
+      </c>
+      <c r="E9" s="28">
+        <v>36972</v>
+      </c>
+      <c r="F9" s="28">
+        <v>75653</v>
+      </c>
+      <c r="G9" s="28">
+        <v>75823</v>
+      </c>
+      <c r="H9" s="28">
+        <v>83945</v>
+      </c>
+      <c r="I9" s="28">
+        <v>121664</v>
+      </c>
+      <c r="J9" s="28">
+        <v>94001</v>
+      </c>
+      <c r="K9" s="28">
+        <v>120312</v>
+      </c>
+      <c r="L9" s="28">
+        <v>26668</v>
+      </c>
+      <c r="M9" s="28">
+        <v>43929</v>
+      </c>
+      <c r="N9" s="28">
+        <v>37616</v>
+      </c>
+      <c r="O9" s="28">
+        <v>33757</v>
+      </c>
+      <c r="P9" s="28">
+        <v>45540</v>
+      </c>
+      <c r="Q9" s="28">
+        <v>43159</v>
+      </c>
+      <c r="R9" s="28">
+        <v>43700</v>
+      </c>
+      <c r="S9" s="28">
+        <v>40709</v>
+      </c>
+      <c r="T9" s="28">
+        <v>49965</v>
+      </c>
+      <c r="U9" s="28">
+        <v>53247</v>
+      </c>
+      <c r="V9" s="28">
+        <v>56156</v>
+      </c>
+      <c r="W9" s="28">
+        <v>57864</v>
+      </c>
+      <c r="X9" s="28">
+        <v>71054</v>
+      </c>
+      <c r="Y9" s="28">
+        <v>66033</v>
+      </c>
+      <c r="Z9" s="28">
+        <v>83490</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="B10" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="5"/>
+      <c r="D10" s="27">
+        <v>1257</v>
+      </c>
+      <c r="E10" s="27">
+        <v>2014</v>
+      </c>
+      <c r="F10" s="27">
+        <v>0</v>
+      </c>
+      <c r="G10" s="27">
+        <v>0</v>
+      </c>
+      <c r="H10" s="27">
+        <v>3893</v>
+      </c>
+      <c r="I10" s="27">
+        <v>745</v>
+      </c>
+      <c r="J10" s="27">
+        <v>0</v>
+      </c>
+      <c r="K10" s="27">
+        <v>0</v>
+      </c>
+      <c r="L10" s="27">
+        <v>2386</v>
+      </c>
+      <c r="M10" s="27">
+        <v>99</v>
+      </c>
+      <c r="N10" s="27">
+        <v>5</v>
+      </c>
+      <c r="O10" s="27">
+        <v>0</v>
+      </c>
+      <c r="P10" s="27">
+        <v>2164</v>
+      </c>
+      <c r="Q10" s="27">
+        <v>2164</v>
+      </c>
+      <c r="R10" s="27">
+        <v>3035</v>
+      </c>
+      <c r="S10" s="27">
+        <v>3036</v>
+      </c>
+      <c r="T10" s="27">
+        <v>0</v>
+      </c>
+      <c r="U10" s="27">
+        <v>3362</v>
+      </c>
+      <c r="V10" s="27">
+        <v>7780</v>
+      </c>
+      <c r="W10" s="27">
+        <v>0</v>
+      </c>
+      <c r="X10" s="27">
+        <v>2623</v>
+      </c>
+      <c r="Y10" s="27">
+        <v>2623</v>
+      </c>
+      <c r="Z10" s="27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="B11" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="9"/>
+      <c r="D11" s="28">
+        <v>22074</v>
+      </c>
+      <c r="E11" s="28">
+        <v>30561</v>
+      </c>
+      <c r="F11" s="28">
+        <v>43290</v>
+      </c>
+      <c r="G11" s="28">
+        <v>32988</v>
+      </c>
+      <c r="H11" s="28">
+        <v>158168</v>
+      </c>
+      <c r="I11" s="28">
+        <v>106946</v>
+      </c>
+      <c r="J11" s="28">
+        <v>37380</v>
+      </c>
+      <c r="K11" s="28">
+        <v>38961</v>
+      </c>
+      <c r="L11" s="28">
+        <v>34035</v>
+      </c>
+      <c r="M11" s="28">
+        <v>27228</v>
+      </c>
+      <c r="N11" s="28">
+        <v>25698</v>
+      </c>
+      <c r="O11" s="28">
+        <v>26483</v>
+      </c>
+      <c r="P11" s="28">
+        <v>40649</v>
+      </c>
+      <c r="Q11" s="28">
+        <v>44738</v>
+      </c>
+      <c r="R11" s="28">
+        <v>41784</v>
+      </c>
+      <c r="S11" s="28">
+        <v>50611</v>
+      </c>
+      <c r="T11" s="28">
+        <v>38690</v>
+      </c>
+      <c r="U11" s="28">
+        <v>59820</v>
+      </c>
+      <c r="V11" s="28">
+        <v>60094</v>
+      </c>
+      <c r="W11" s="28">
+        <v>50106</v>
+      </c>
+      <c r="X11" s="28">
+        <v>48897</v>
+      </c>
+      <c r="Y11" s="28">
+        <v>52825</v>
+      </c>
+      <c r="Z11" s="28">
+        <v>43791</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" s="25" customFormat="1">
+      <c r="A12" s="48"/>
+      <c r="B12" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="40"/>
+      <c r="D12" s="41">
+        <v>349138</v>
+      </c>
+      <c r="E12" s="41">
+        <v>432177</v>
+      </c>
+      <c r="F12" s="41">
+        <v>573585</v>
+      </c>
+      <c r="G12" s="41">
+        <v>644638</v>
+      </c>
+      <c r="H12" s="41">
+        <v>851191</v>
+      </c>
+      <c r="I12" s="41">
+        <v>990954</v>
+      </c>
+      <c r="J12" s="41">
+        <v>861600</v>
+      </c>
+      <c r="K12" s="41">
+        <v>839080</v>
+      </c>
+      <c r="L12" s="41">
+        <v>778664</v>
+      </c>
+      <c r="M12" s="41">
+        <v>872971</v>
+      </c>
+      <c r="N12" s="41">
+        <v>889913</v>
+      </c>
+      <c r="O12" s="41">
+        <v>929272</v>
+      </c>
+      <c r="P12" s="41">
+        <v>965751</v>
+      </c>
+      <c r="Q12" s="41">
+        <v>953072</v>
+      </c>
+      <c r="R12" s="41">
+        <v>971502</v>
+      </c>
+      <c r="S12" s="41">
+        <v>971166</v>
+      </c>
+      <c r="T12" s="41">
+        <v>988510</v>
+      </c>
+      <c r="U12" s="41">
+        <v>1064596</v>
+      </c>
+      <c r="V12" s="41">
+        <v>1015989</v>
+      </c>
+      <c r="W12" s="41">
+        <v>1042072</v>
+      </c>
+      <c r="X12" s="41">
+        <v>1044291</v>
+      </c>
+      <c r="Y12" s="41">
+        <v>1026494</v>
+      </c>
+      <c r="Z12" s="41">
+        <v>1098523</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="B13" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="5"/>
+      <c r="D13" s="27">
+        <v>5651</v>
+      </c>
+      <c r="E13" s="27">
+        <v>8013</v>
+      </c>
+      <c r="F13" s="27">
+        <v>25702</v>
+      </c>
+      <c r="G13" s="27">
+        <v>36718</v>
+      </c>
+      <c r="H13" s="27">
+        <v>49075</v>
+      </c>
+      <c r="I13" s="27">
+        <v>50617</v>
+      </c>
+      <c r="J13" s="27">
+        <v>54519</v>
+      </c>
+      <c r="K13" s="27">
+        <v>42355</v>
+      </c>
+      <c r="L13" s="27">
+        <v>127572</v>
+      </c>
+      <c r="M13" s="27">
+        <v>103159</v>
+      </c>
+      <c r="N13" s="27">
+        <v>95334</v>
+      </c>
+      <c r="O13" s="27">
+        <v>91719</v>
+      </c>
+      <c r="P13" s="27">
+        <v>95562</v>
+      </c>
+      <c r="Q13" s="27">
+        <v>87456</v>
+      </c>
+      <c r="R13" s="27">
+        <v>84636</v>
+      </c>
+      <c r="S13" s="27">
+        <v>87448</v>
+      </c>
+      <c r="T13" s="27">
+        <v>101537</v>
+      </c>
+      <c r="U13" s="27">
+        <v>91122</v>
+      </c>
+      <c r="V13" s="27">
+        <v>94458</v>
+      </c>
+      <c r="W13" s="27">
+        <v>88848</v>
+      </c>
+      <c r="X13" s="27">
+        <v>82603</v>
+      </c>
+      <c r="Y13" s="27">
+        <v>84066</v>
+      </c>
+      <c r="Z13" s="27">
+        <v>70612</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="B14" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" s="9"/>
+      <c r="D14" s="28">
+        <v>15764</v>
+      </c>
+      <c r="E14" s="28">
+        <v>15774</v>
+      </c>
+      <c r="F14" s="28">
+        <v>15793</v>
+      </c>
+      <c r="G14" s="28">
+        <v>16161</v>
+      </c>
+      <c r="H14" s="28">
+        <v>16295</v>
+      </c>
+      <c r="I14" s="28">
+        <v>16329</v>
+      </c>
+      <c r="J14" s="28">
+        <v>16556</v>
+      </c>
+      <c r="K14" s="28">
+        <v>17043</v>
+      </c>
+      <c r="L14" s="28">
+        <v>17346</v>
+      </c>
+      <c r="M14" s="28">
+        <v>17460</v>
+      </c>
+      <c r="N14" s="28">
+        <v>17540</v>
+      </c>
+      <c r="O14" s="28">
+        <v>20165</v>
+      </c>
+      <c r="P14" s="28">
+        <v>21580</v>
+      </c>
+      <c r="Q14" s="28">
+        <v>11249</v>
+      </c>
+      <c r="R14" s="28">
+        <v>14585</v>
+      </c>
+      <c r="S14" s="28">
+        <v>22137</v>
+      </c>
+      <c r="T14" s="28">
+        <v>23208</v>
+      </c>
+      <c r="U14" s="28">
+        <v>23460</v>
+      </c>
+      <c r="V14" s="28">
+        <v>24340</v>
+      </c>
+      <c r="W14" s="28">
+        <v>24209</v>
+      </c>
+      <c r="X14" s="28">
+        <v>25074</v>
+      </c>
+      <c r="Y14" s="28">
+        <v>25012</v>
+      </c>
+      <c r="Z14" s="28">
+        <v>22799</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="B15" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="27">
+        <v>0</v>
+      </c>
+      <c r="E15" s="27">
+        <v>0</v>
+      </c>
+      <c r="F15" s="27">
+        <v>0</v>
+      </c>
+      <c r="G15" s="27">
+        <v>0</v>
+      </c>
+      <c r="H15" s="27">
+        <v>0</v>
+      </c>
+      <c r="I15" s="27">
+        <v>0</v>
+      </c>
+      <c r="J15" s="27">
+        <v>0</v>
+      </c>
+      <c r="K15" s="27">
+        <v>0</v>
+      </c>
+      <c r="L15" s="27">
+        <v>0</v>
+      </c>
+      <c r="M15" s="27">
+        <v>0</v>
+      </c>
+      <c r="N15" s="27">
+        <v>0</v>
+      </c>
+      <c r="O15" s="27">
+        <v>0</v>
+      </c>
+      <c r="P15" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="27">
+        <v>0</v>
+      </c>
+      <c r="R15" s="27">
+        <v>0</v>
+      </c>
+      <c r="S15" s="27">
+        <v>0</v>
+      </c>
+      <c r="T15" s="27">
+        <v>0</v>
+      </c>
+      <c r="U15" s="27">
+        <v>0</v>
+      </c>
+      <c r="V15" s="27">
+        <v>0</v>
+      </c>
+      <c r="W15" s="27">
+        <v>0</v>
+      </c>
+      <c r="X15" s="27">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="27">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="B16" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="9"/>
+      <c r="D16" s="28">
+        <v>43284</v>
+      </c>
+      <c r="E16" s="28">
+        <v>43395</v>
+      </c>
+      <c r="F16" s="28">
+        <v>43526</v>
+      </c>
+      <c r="G16" s="28">
+        <v>41240</v>
+      </c>
+      <c r="H16" s="28">
+        <v>13158</v>
+      </c>
+      <c r="I16" s="28">
+        <v>11477</v>
+      </c>
+      <c r="J16" s="28">
+        <v>12596</v>
+      </c>
+      <c r="K16" s="28">
+        <v>10833</v>
+      </c>
+      <c r="L16" s="28">
+        <v>10891</v>
+      </c>
+      <c r="M16" s="28">
+        <v>10791</v>
+      </c>
+      <c r="N16" s="28">
+        <v>10714</v>
+      </c>
+      <c r="O16" s="28">
+        <v>8180</v>
+      </c>
+      <c r="P16" s="28">
+        <v>6857</v>
+      </c>
+      <c r="Q16" s="28">
+        <v>6857</v>
+      </c>
+      <c r="R16" s="28">
+        <v>6966</v>
+      </c>
+      <c r="S16" s="28">
+        <v>6965</v>
+      </c>
+      <c r="T16" s="28">
+        <v>7066</v>
+      </c>
+      <c r="U16" s="28">
+        <v>4095</v>
+      </c>
+      <c r="V16" s="28">
+        <v>4095</v>
+      </c>
+      <c r="W16" s="28">
+        <v>4095</v>
+      </c>
+      <c r="X16" s="28">
+        <v>4095</v>
+      </c>
+      <c r="Y16" s="28">
+        <v>4095</v>
+      </c>
+      <c r="Z16" s="28">
+        <v>3301</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="B17" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="27">
+        <v>28308</v>
+      </c>
+      <c r="E17" s="27">
+        <v>30792</v>
+      </c>
+      <c r="F17" s="27">
+        <v>32269</v>
+      </c>
+      <c r="G17" s="27">
+        <v>32959</v>
+      </c>
+      <c r="H17" s="27">
+        <v>38721</v>
+      </c>
+      <c r="I17" s="27">
+        <v>42395</v>
+      </c>
+      <c r="J17" s="27">
+        <v>44599</v>
+      </c>
+      <c r="K17" s="27">
+        <v>46459</v>
+      </c>
+      <c r="L17" s="27">
+        <v>45433</v>
+      </c>
+      <c r="M17" s="27">
+        <v>48231</v>
+      </c>
+      <c r="N17" s="27">
+        <v>48977</v>
+      </c>
+      <c r="O17" s="27">
+        <v>49300</v>
+      </c>
+      <c r="P17" s="27">
+        <v>51211</v>
+      </c>
+      <c r="Q17" s="27">
+        <v>54444</v>
+      </c>
+      <c r="R17" s="27">
+        <v>52045</v>
+      </c>
+      <c r="S17" s="27">
+        <v>57353</v>
+      </c>
+      <c r="T17" s="27">
+        <v>59799</v>
+      </c>
+      <c r="U17" s="27">
+        <v>59074</v>
+      </c>
+      <c r="V17" s="27">
+        <v>54049</v>
+      </c>
+      <c r="W17" s="27">
+        <v>56661</v>
+      </c>
+      <c r="X17" s="27">
+        <v>56056</v>
+      </c>
+      <c r="Y17" s="27">
+        <v>64190</v>
+      </c>
+      <c r="Z17" s="27">
+        <v>66733</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="B18" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" s="9"/>
+      <c r="D18" s="28">
+        <v>127478</v>
+      </c>
+      <c r="E18" s="28">
+        <v>127478</v>
+      </c>
+      <c r="F18" s="28">
+        <v>127478</v>
+      </c>
+      <c r="G18" s="28">
+        <v>128347</v>
+      </c>
+      <c r="H18" s="28">
+        <v>14727</v>
+      </c>
+      <c r="I18" s="28">
+        <v>14727</v>
+      </c>
+      <c r="J18" s="28">
+        <v>14727</v>
+      </c>
+      <c r="K18" s="28">
+        <v>14727</v>
+      </c>
+      <c r="L18" s="28">
+        <v>0</v>
+      </c>
+      <c r="M18" s="28">
+        <v>0</v>
+      </c>
+      <c r="N18" s="28">
+        <v>0</v>
+      </c>
+      <c r="O18" s="28">
+        <v>0</v>
+      </c>
+      <c r="P18" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="28">
+        <v>0</v>
+      </c>
+      <c r="R18" s="28">
+        <v>0</v>
+      </c>
+      <c r="S18" s="28">
+        <v>0</v>
+      </c>
+      <c r="T18" s="28">
+        <v>0</v>
+      </c>
+      <c r="U18" s="28">
+        <v>0</v>
+      </c>
+      <c r="V18" s="28">
+        <v>0</v>
+      </c>
+      <c r="W18" s="28">
+        <v>0</v>
+      </c>
+      <c r="X18" s="28">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="28">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="28"/>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="B19" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="27">
+        <v>272200</v>
+      </c>
+      <c r="E19" s="27">
+        <v>273232</v>
+      </c>
+      <c r="F19" s="27">
+        <v>277863</v>
+      </c>
+      <c r="G19" s="27">
+        <v>288024</v>
+      </c>
+      <c r="H19" s="27">
+        <v>298581</v>
+      </c>
+      <c r="I19" s="27">
+        <v>300697</v>
+      </c>
+      <c r="J19" s="27">
+        <v>309324</v>
+      </c>
+      <c r="K19" s="27">
+        <v>313196</v>
+      </c>
+      <c r="L19" s="27">
+        <v>316802</v>
+      </c>
+      <c r="M19" s="28">
+        <v>315472</v>
+      </c>
+      <c r="N19" s="27">
+        <v>314921</v>
+      </c>
+      <c r="O19" s="27">
+        <v>312666</v>
+      </c>
+      <c r="P19" s="28">
+        <v>312989</v>
+      </c>
+      <c r="Q19" s="27">
+        <v>320540</v>
+      </c>
+      <c r="R19" s="27">
+        <v>354703</v>
+      </c>
+      <c r="S19" s="27">
+        <v>363037</v>
+      </c>
+      <c r="T19" s="27">
+        <v>370560</v>
+      </c>
+      <c r="U19" s="27">
+        <v>375973</v>
+      </c>
+      <c r="V19" s="27">
+        <v>379382</v>
+      </c>
+      <c r="W19" s="27">
+        <v>388960</v>
+      </c>
+      <c r="X19" s="27">
+        <v>397747</v>
+      </c>
+      <c r="Y19" s="27">
+        <v>409765</v>
+      </c>
+      <c r="Z19" s="27">
+        <v>418706</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="B20" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" s="9"/>
+      <c r="D20" s="28">
+        <v>3278</v>
+      </c>
+      <c r="E20" s="28">
+        <v>2600</v>
+      </c>
+      <c r="F20" s="28">
+        <v>1922</v>
+      </c>
+      <c r="G20" s="28">
+        <v>1244</v>
+      </c>
+      <c r="H20" s="28">
+        <v>13318</v>
+      </c>
+      <c r="I20" s="28">
+        <v>12639</v>
+      </c>
+      <c r="J20" s="28">
+        <v>11960</v>
+      </c>
+      <c r="K20" s="28">
+        <v>11281</v>
+      </c>
+      <c r="L20" s="28">
+        <v>10602</v>
+      </c>
+      <c r="M20" s="28">
+        <v>9923</v>
+      </c>
+      <c r="N20" s="28">
+        <v>9490</v>
+      </c>
+      <c r="O20" s="28">
+        <v>8831</v>
+      </c>
+      <c r="P20" s="28">
+        <v>8112</v>
+      </c>
+      <c r="Q20" s="28">
+        <v>7392</v>
+      </c>
+      <c r="R20" s="28">
+        <v>6673</v>
+      </c>
+      <c r="S20" s="28">
+        <v>6842</v>
+      </c>
+      <c r="T20" s="28">
+        <v>6074</v>
+      </c>
+      <c r="U20" s="28">
+        <v>5279</v>
+      </c>
+      <c r="V20" s="28">
+        <v>4897</v>
+      </c>
+      <c r="W20" s="28">
+        <v>4266</v>
+      </c>
+      <c r="X20" s="28">
+        <v>3528</v>
+      </c>
+      <c r="Y20" s="28">
+        <v>2791</v>
+      </c>
+      <c r="Z20" s="28">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="B21" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="5"/>
+      <c r="D21" s="27">
+        <v>766</v>
+      </c>
+      <c r="E21" s="27">
+        <v>765</v>
+      </c>
+      <c r="F21" s="27">
+        <v>764</v>
+      </c>
+      <c r="G21" s="27">
+        <v>763</v>
+      </c>
+      <c r="H21" s="27">
+        <v>458</v>
+      </c>
+      <c r="I21" s="27">
+        <v>457</v>
+      </c>
+      <c r="J21" s="27">
+        <v>456</v>
+      </c>
+      <c r="K21" s="27">
+        <v>454.62387000000001</v>
+      </c>
+      <c r="L21" s="27">
+        <v>453.67387000000002</v>
+      </c>
+      <c r="M21" s="27">
+        <v>371</v>
+      </c>
+      <c r="N21" s="27">
+        <v>376</v>
+      </c>
+      <c r="O21" s="27">
+        <v>375</v>
+      </c>
+      <c r="P21" s="28">
+        <v>374</v>
+      </c>
+      <c r="Q21" s="27">
+        <v>373.12308000000098</v>
+      </c>
+      <c r="R21" s="27">
+        <v>372.33985999999999</v>
+      </c>
+      <c r="S21" s="27">
+        <v>372</v>
+      </c>
+      <c r="T21" s="27">
+        <v>371.43313999999998</v>
+      </c>
+      <c r="U21" s="27">
+        <v>371</v>
+      </c>
+      <c r="V21" s="27">
+        <v>371</v>
+      </c>
+      <c r="W21" s="27">
+        <v>370</v>
+      </c>
+      <c r="X21" s="27">
+        <v>370</v>
+      </c>
+      <c r="Y21" s="27">
+        <v>370</v>
+      </c>
+      <c r="Z21" s="27">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" s="25" customFormat="1">
+      <c r="A22" s="8"/>
+      <c r="B22" s="39" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" s="40"/>
+      <c r="D22" s="41">
+        <v>496729</v>
+      </c>
+      <c r="E22" s="41">
+        <v>502049</v>
+      </c>
+      <c r="F22" s="41">
+        <v>525317</v>
+      </c>
+      <c r="G22" s="41">
+        <v>545456</v>
+      </c>
+      <c r="H22" s="41">
+        <v>444333</v>
+      </c>
+      <c r="I22" s="41">
+        <v>449338</v>
+      </c>
+      <c r="J22" s="41">
+        <v>464737</v>
+      </c>
+      <c r="K22" s="41">
+        <v>456348.62387000001</v>
+      </c>
+      <c r="L22" s="41">
+        <v>529099.67387000006</v>
+      </c>
+      <c r="M22" s="41">
+        <v>505407</v>
+      </c>
+      <c r="N22" s="41">
+        <v>497352</v>
+      </c>
+      <c r="O22" s="41">
+        <v>491236</v>
+      </c>
+      <c r="P22" s="41">
+        <v>496685</v>
+      </c>
+      <c r="Q22" s="41">
+        <v>488311.12307999999</v>
+      </c>
+      <c r="R22" s="41">
+        <v>519980.33986000001</v>
+      </c>
+      <c r="S22" s="41">
+        <v>544154</v>
+      </c>
+      <c r="T22" s="41">
+        <v>568615.43313999998</v>
+      </c>
+      <c r="U22" s="41">
+        <v>559374</v>
+      </c>
+      <c r="V22" s="41">
+        <v>561592</v>
+      </c>
+      <c r="W22" s="41">
+        <v>567409</v>
+      </c>
+      <c r="X22" s="41">
+        <v>569473</v>
+      </c>
+      <c r="Y22" s="41">
+        <v>590289</v>
+      </c>
+      <c r="Z22" s="41">
+        <v>584575</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" s="25" customFormat="1">
+      <c r="A23" s="48"/>
+      <c r="B23" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="C23" s="40"/>
+      <c r="D23" s="41">
+        <v>845867</v>
+      </c>
+      <c r="E23" s="41">
+        <v>934226</v>
+      </c>
+      <c r="F23" s="41">
+        <v>1098902</v>
+      </c>
+      <c r="G23" s="41">
+        <v>1190094</v>
+      </c>
+      <c r="H23" s="41">
+        <v>1295524</v>
+      </c>
+      <c r="I23" s="41">
+        <v>1440292</v>
+      </c>
+      <c r="J23" s="41">
+        <v>1326337</v>
+      </c>
+      <c r="K23" s="41">
+        <v>1295428.62387</v>
+      </c>
+      <c r="L23" s="41">
+        <v>1307763.6738700001</v>
+      </c>
+      <c r="M23" s="41">
+        <v>1378378</v>
+      </c>
+      <c r="N23" s="41">
+        <v>1387265</v>
+      </c>
+      <c r="O23" s="41">
+        <v>1420508</v>
+      </c>
+      <c r="P23" s="41">
+        <v>1462436</v>
+      </c>
+      <c r="Q23" s="41">
+        <v>1441383.12308</v>
+      </c>
+      <c r="R23" s="41">
+        <v>1491482.3398599999</v>
+      </c>
+      <c r="S23" s="41">
+        <v>1515320</v>
+      </c>
+      <c r="T23" s="41">
+        <v>1557125.4331399999</v>
+      </c>
+      <c r="U23" s="41">
+        <v>1623970</v>
+      </c>
+      <c r="V23" s="41">
+        <v>1577581</v>
+      </c>
+      <c r="W23" s="41">
+        <v>1609481</v>
+      </c>
+      <c r="X23" s="41">
+        <v>1613764</v>
+      </c>
+      <c r="Y23" s="41">
+        <v>1616783</v>
+      </c>
+      <c r="Z23" s="41">
+        <v>1683098</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" s="25" customFormat="1">
+      <c r="A24" s="48"/>
+      <c r="B24" s="72"/>
+      <c r="C24" s="73"/>
+      <c r="D24" s="74"/>
+      <c r="E24" s="74"/>
+      <c r="F24" s="74"/>
+      <c r="G24" s="74"/>
+      <c r="H24" s="74"/>
+      <c r="I24" s="74"/>
+      <c r="J24" s="74"/>
+      <c r="K24" s="74"/>
+      <c r="L24" s="74"/>
+      <c r="M24" s="74"/>
+      <c r="N24" s="74"/>
+      <c r="O24" s="74"/>
+      <c r="P24" s="74"/>
+      <c r="Q24" s="74"/>
+      <c r="R24" s="74"/>
+      <c r="S24" s="74"/>
+      <c r="T24" s="74"/>
+      <c r="U24" s="74"/>
+      <c r="V24" s="74"/>
+      <c r="W24" s="74"/>
+      <c r="X24" s="74"/>
+      <c r="Y24" s="74"/>
+      <c r="Z24" s="74"/>
+    </row>
+    <row r="25" spans="1:26" s="25" customFormat="1">
+      <c r="A25" s="48"/>
+      <c r="B25" s="72"/>
+      <c r="C25" s="73"/>
+      <c r="D25" s="74"/>
+      <c r="E25" s="74"/>
+      <c r="F25" s="74"/>
+      <c r="G25" s="74"/>
+      <c r="H25" s="74"/>
+      <c r="I25" s="74"/>
+      <c r="J25" s="74"/>
+      <c r="K25" s="74"/>
+      <c r="L25" s="74"/>
+      <c r="M25" s="74"/>
+      <c r="N25" s="74"/>
+      <c r="O25" s="74"/>
+      <c r="P25" s="74"/>
+      <c r="Q25" s="74"/>
+      <c r="R25" s="74"/>
+      <c r="S25" s="74"/>
+      <c r="T25" s="74"/>
+      <c r="U25" s="74"/>
+      <c r="V25" s="74"/>
+      <c r="W25" s="74"/>
+      <c r="X25" s="74"/>
+      <c r="Y25" s="74"/>
+      <c r="Z25" s="74"/>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="B26" s="4"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="74"/>
+      <c r="E26" s="74"/>
+      <c r="F26" s="74"/>
+      <c r="G26" s="74"/>
+      <c r="H26" s="74"/>
+      <c r="I26" s="74"/>
+      <c r="J26" s="74"/>
+      <c r="K26" s="74"/>
+      <c r="L26" s="74"/>
+      <c r="M26" s="74"/>
+      <c r="N26" s="74"/>
+      <c r="O26" s="74"/>
+      <c r="P26" s="74"/>
+      <c r="Q26" s="74"/>
+      <c r="R26" s="74"/>
+      <c r="S26" s="74"/>
+      <c r="T26" s="74"/>
+      <c r="U26" s="74"/>
+      <c r="V26" s="74"/>
+      <c r="W26" s="74"/>
+      <c r="X26" s="74"/>
+      <c r="Y26" s="74"/>
+      <c r="Z26" s="74"/>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="D27" s="29"/>
+      <c r="E27" s="29"/>
+      <c r="F27" s="29"/>
+      <c r="G27" s="29"/>
+      <c r="H27" s="29"/>
+      <c r="I27" s="29"/>
+      <c r="J27" s="29"/>
+      <c r="K27" s="29"/>
+      <c r="L27" s="29"/>
+      <c r="M27" s="29"/>
+      <c r="N27" s="29"/>
+      <c r="O27" s="29"/>
+      <c r="P27" s="29"/>
+      <c r="Q27" s="29"/>
+      <c r="R27" s="29"/>
+      <c r="S27" s="29"/>
+      <c r="T27" s="29"/>
+      <c r="U27" s="29"/>
+      <c r="V27" s="29"/>
+      <c r="W27" s="29"/>
+      <c r="X27" s="29"/>
+      <c r="Y27" s="29"/>
+      <c r="Z27" s="29"/>
+    </row>
+    <row r="28" spans="1:26" ht="16.5" customHeight="1">
+      <c r="B28" s="33" t="s">
+        <v>57</v>
+      </c>
+      <c r="C28" s="34"/>
+      <c r="D28" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="E28" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="F28" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="G28" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="H28" s="35" t="s">
+        <v>5</v>
+      </c>
+      <c r="I28" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="J28" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="K28" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="L28" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="M28" s="35" t="s">
+        <v>68</v>
+      </c>
+      <c r="N28" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="O28" s="35" t="s">
+        <v>70</v>
+      </c>
+      <c r="P28" s="35" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q28" s="35" t="s">
+        <v>73</v>
+      </c>
+      <c r="R28" s="35" t="s">
+        <v>74</v>
+      </c>
+      <c r="S28" s="35" t="s">
+        <v>76</v>
+      </c>
+      <c r="T28" s="35" t="s">
+        <v>77</v>
+      </c>
+      <c r="U28" s="35" t="s">
+        <v>78</v>
+      </c>
+      <c r="V28" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="W28" s="35" t="s">
+        <v>80</v>
+      </c>
+      <c r="X28" s="35" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y28" s="35" t="s">
+        <v>82</v>
+      </c>
+      <c r="Z28" s="35" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" ht="6" customHeight="1">
+      <c r="B29" s="13"/>
+      <c r="C29" s="10"/>
+      <c r="D29" s="14"/>
+      <c r="E29" s="14"/>
+      <c r="F29" s="14"/>
+      <c r="G29" s="14"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="14"/>
+      <c r="L29" s="14"/>
+      <c r="M29" s="14"/>
+      <c r="N29" s="14"/>
+      <c r="O29" s="14"/>
+      <c r="P29" s="14"/>
+      <c r="Q29" s="14"/>
+      <c r="R29" s="14"/>
+      <c r="S29" s="14"/>
+      <c r="T29" s="14"/>
+      <c r="U29" s="14"/>
+      <c r="V29" s="14"/>
+      <c r="W29" s="14"/>
+      <c r="X29" s="14"/>
+      <c r="Y29" s="14"/>
+      <c r="Z29" s="14"/>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="B30" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="27">
+        <v>49552</v>
+      </c>
+      <c r="E30" s="27">
+        <v>73157</v>
+      </c>
+      <c r="F30" s="27">
+        <v>71030</v>
+      </c>
+      <c r="G30" s="27">
+        <v>109316</v>
+      </c>
+      <c r="H30" s="27">
+        <v>100514</v>
+      </c>
+      <c r="I30" s="27">
+        <v>109910</v>
+      </c>
+      <c r="J30" s="27">
+        <v>83289</v>
+      </c>
+      <c r="K30" s="27">
+        <v>60616</v>
+      </c>
+      <c r="L30" s="27">
+        <v>65406</v>
+      </c>
+      <c r="M30" s="27">
+        <v>76511</v>
+      </c>
+      <c r="N30" s="27">
+        <v>79846</v>
+      </c>
+      <c r="O30" s="27">
+        <v>99740</v>
+      </c>
+      <c r="P30" s="27">
+        <v>91262</v>
+      </c>
+      <c r="Q30" s="27">
+        <v>67871</v>
+      </c>
+      <c r="R30" s="27">
+        <v>110505</v>
+      </c>
+      <c r="S30" s="27">
+        <v>111374</v>
+      </c>
+      <c r="T30" s="27">
+        <v>121340</v>
+      </c>
+      <c r="U30" s="27">
+        <v>169749</v>
+      </c>
+      <c r="V30" s="27">
+        <v>111999</v>
+      </c>
+      <c r="W30" s="27">
+        <v>116863</v>
+      </c>
+      <c r="X30" s="27">
+        <v>93893</v>
+      </c>
+      <c r="Y30" s="27">
+        <v>88607</v>
+      </c>
+      <c r="Z30" s="27">
+        <v>105347</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="B31" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C31" s="9"/>
+      <c r="D31" s="28">
+        <v>48714</v>
+      </c>
+      <c r="E31" s="28">
+        <v>68020</v>
+      </c>
+      <c r="F31" s="28">
+        <v>127439</v>
+      </c>
+      <c r="G31" s="28">
+        <v>134168</v>
+      </c>
+      <c r="H31" s="28">
+        <v>186807</v>
+      </c>
+      <c r="I31" s="28">
+        <v>155666</v>
+      </c>
+      <c r="J31" s="28">
+        <v>103565</v>
+      </c>
+      <c r="K31" s="28">
+        <v>107755</v>
+      </c>
+      <c r="L31" s="28">
+        <v>107624</v>
+      </c>
+      <c r="M31" s="28">
+        <v>105803</v>
+      </c>
+      <c r="N31" s="28">
+        <v>105682</v>
+      </c>
+      <c r="O31" s="28">
+        <v>103808</v>
+      </c>
+      <c r="P31" s="28">
+        <v>101571</v>
+      </c>
+      <c r="Q31" s="28">
+        <v>100377</v>
+      </c>
+      <c r="R31" s="28">
+        <v>80434</v>
+      </c>
+      <c r="S31" s="28">
+        <v>65083</v>
+      </c>
+      <c r="T31" s="28">
+        <v>61698</v>
+      </c>
+      <c r="U31" s="28">
+        <v>48273</v>
+      </c>
+      <c r="V31" s="28">
+        <v>45572</v>
+      </c>
+      <c r="W31" s="28">
+        <v>42725</v>
+      </c>
+      <c r="X31" s="28">
+        <v>43853</v>
+      </c>
+      <c r="Y31" s="28">
+        <v>37848</v>
+      </c>
+      <c r="Z31" s="28">
+        <v>42107</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="B32" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="27">
+        <v>3174</v>
+      </c>
+      <c r="E32" s="27">
+        <v>3265</v>
+      </c>
+      <c r="F32" s="27">
+        <v>2351</v>
+      </c>
+      <c r="G32" s="27">
+        <v>1339</v>
+      </c>
+      <c r="H32" s="27">
+        <v>2653</v>
+      </c>
+      <c r="I32" s="27">
+        <v>2469</v>
+      </c>
+      <c r="J32" s="27">
+        <v>2505</v>
+      </c>
+      <c r="K32" s="27">
+        <v>2541.79</v>
+      </c>
+      <c r="L32" s="27">
+        <v>2578.27</v>
+      </c>
+      <c r="M32" s="27">
+        <v>2615</v>
+      </c>
+      <c r="N32" s="27">
+        <v>2779</v>
+      </c>
+      <c r="O32" s="27">
+        <v>2846</v>
+      </c>
+      <c r="P32" s="27">
+        <v>2888</v>
+      </c>
+      <c r="Q32" s="27">
+        <v>2929.70804</v>
+      </c>
+      <c r="R32" s="27">
+        <v>2945.9484300000004</v>
+      </c>
+      <c r="S32" s="27">
+        <v>3087</v>
+      </c>
+      <c r="T32" s="27">
+        <v>3100.2074899999998</v>
+      </c>
+      <c r="U32" s="27">
+        <v>2876</v>
+      </c>
+      <c r="V32" s="27">
+        <v>3042</v>
+      </c>
+      <c r="W32" s="27">
+        <v>2992</v>
+      </c>
+      <c r="X32" s="27">
+        <v>2247</v>
+      </c>
+      <c r="Y32" s="27">
+        <v>1494</v>
+      </c>
+      <c r="Z32" s="27">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="33" spans="1:27">
+      <c r="B33" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="C33" s="9"/>
+      <c r="D33" s="28">
+        <v>42523</v>
+      </c>
+      <c r="E33" s="28">
+        <v>43386</v>
+      </c>
+      <c r="F33" s="28">
+        <v>43204</v>
+      </c>
+      <c r="G33" s="28">
+        <v>40074</v>
+      </c>
+      <c r="H33" s="28">
+        <v>42161</v>
+      </c>
+      <c r="I33" s="28">
+        <v>41302</v>
+      </c>
+      <c r="J33" s="28">
+        <v>40680</v>
+      </c>
+      <c r="K33" s="28">
+        <v>40737</v>
+      </c>
+      <c r="L33" s="28">
+        <v>38547</v>
+      </c>
+      <c r="M33" s="28">
+        <v>34203</v>
+      </c>
+      <c r="N33" s="28">
+        <v>32384</v>
+      </c>
+      <c r="O33" s="28">
+        <v>29366</v>
+      </c>
+      <c r="P33" s="28">
+        <v>25142</v>
+      </c>
+      <c r="Q33" s="28">
+        <v>23836</v>
+      </c>
+      <c r="R33" s="28">
+        <v>21890</v>
+      </c>
+      <c r="S33" s="28">
+        <v>22202</v>
+      </c>
+      <c r="T33" s="28">
+        <v>21107</v>
+      </c>
+      <c r="U33" s="28">
+        <v>20652</v>
+      </c>
+      <c r="V33" s="28">
+        <v>19644</v>
+      </c>
+      <c r="W33" s="28">
+        <v>19289</v>
+      </c>
+      <c r="X33" s="28">
+        <v>19527</v>
+      </c>
+      <c r="Y33" s="28">
+        <v>15695</v>
+      </c>
+      <c r="Z33" s="28">
+        <v>14855.814889999998</v>
+      </c>
+    </row>
+    <row r="34" spans="1:27">
+      <c r="B34" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C34" s="9"/>
+      <c r="D34" s="28">
+        <v>10936</v>
+      </c>
+      <c r="E34" s="28">
+        <v>12779</v>
+      </c>
+      <c r="F34" s="28">
+        <v>31304</v>
+      </c>
+      <c r="G34" s="28">
+        <v>13442</v>
+      </c>
+      <c r="H34" s="28">
+        <v>16431</v>
+      </c>
+      <c r="I34" s="28">
+        <v>53712</v>
+      </c>
+      <c r="J34" s="28">
+        <v>13852</v>
+      </c>
+      <c r="K34" s="28">
+        <v>12972</v>
+      </c>
+      <c r="L34" s="28">
+        <v>16698</v>
+      </c>
+      <c r="M34" s="28">
+        <v>23584</v>
+      </c>
+      <c r="N34" s="28">
+        <v>17234</v>
+      </c>
+      <c r="O34" s="28">
+        <v>18908</v>
+      </c>
+      <c r="P34" s="28">
+        <v>16902</v>
+      </c>
+      <c r="Q34" s="28">
+        <v>20812</v>
+      </c>
+      <c r="R34" s="28">
+        <v>21004</v>
+      </c>
+      <c r="S34" s="28">
+        <v>29975</v>
+      </c>
+      <c r="T34" s="28">
+        <v>37913</v>
+      </c>
+      <c r="U34" s="28">
+        <v>51356</v>
+      </c>
+      <c r="V34" s="28">
+        <v>69728</v>
+      </c>
+      <c r="W34" s="28">
+        <v>79618</v>
+      </c>
+      <c r="X34" s="28">
+        <v>88366</v>
+      </c>
+      <c r="Y34" s="28">
+        <v>93304</v>
+      </c>
+      <c r="Z34" s="28">
+        <v>105660.18511000001</v>
+      </c>
+      <c r="AA34" s="29"/>
+    </row>
+    <row r="35" spans="1:27">
+      <c r="B35" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="C35" s="9"/>
+      <c r="D35" s="28">
+        <v>8254</v>
+      </c>
+      <c r="E35" s="28">
+        <v>8995</v>
+      </c>
+      <c r="F35" s="28">
+        <v>10381</v>
+      </c>
+      <c r="G35" s="28">
+        <v>12907</v>
+      </c>
+      <c r="H35" s="28">
+        <v>8950</v>
+      </c>
+      <c r="I35" s="28">
+        <v>10008</v>
+      </c>
+      <c r="J35" s="28">
+        <v>11434</v>
+      </c>
+      <c r="K35" s="28">
+        <v>13897</v>
+      </c>
+      <c r="L35" s="28">
+        <v>9944</v>
+      </c>
+      <c r="M35" s="28">
+        <v>10525</v>
+      </c>
+      <c r="N35" s="28">
+        <v>12184</v>
+      </c>
+      <c r="O35" s="28">
+        <v>13092</v>
+      </c>
+      <c r="P35" s="28">
+        <v>9843</v>
+      </c>
+      <c r="Q35" s="28">
+        <v>10670</v>
+      </c>
+      <c r="R35" s="27">
+        <v>12021</v>
+      </c>
+      <c r="S35" s="27">
+        <v>13330</v>
+      </c>
+      <c r="T35" s="27">
+        <v>10324</v>
+      </c>
+      <c r="U35" s="27">
+        <v>11630</v>
+      </c>
+      <c r="V35" s="27">
+        <v>13596</v>
+      </c>
+      <c r="W35" s="27">
+        <v>15352</v>
+      </c>
+      <c r="X35" s="27">
+        <v>11060</v>
+      </c>
+      <c r="Y35" s="27">
+        <v>12376</v>
+      </c>
+      <c r="Z35" s="27">
+        <v>14630</v>
+      </c>
+    </row>
+    <row r="36" spans="1:27">
+      <c r="B36" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C36" s="9"/>
+      <c r="D36" s="28">
+        <v>29215</v>
+      </c>
+      <c r="E36" s="28">
+        <v>29209</v>
+      </c>
+      <c r="F36" s="28">
+        <v>23005</v>
+      </c>
+      <c r="G36" s="28">
+        <v>13303</v>
+      </c>
+      <c r="H36" s="28">
+        <v>42809</v>
+      </c>
+      <c r="I36" s="28">
+        <v>42774</v>
+      </c>
+      <c r="J36" s="28">
+        <v>26269</v>
+      </c>
+      <c r="K36" s="28">
+        <v>14245</v>
+      </c>
+      <c r="L36" s="28">
+        <v>23766</v>
+      </c>
+      <c r="M36" s="28">
+        <v>23771</v>
+      </c>
+      <c r="N36" s="28">
+        <v>22797</v>
+      </c>
+      <c r="O36" s="28">
+        <v>5675</v>
+      </c>
+      <c r="P36" s="28">
+        <v>21837</v>
+      </c>
+      <c r="Q36" s="28">
+        <v>21366</v>
+      </c>
+      <c r="R36" s="28">
+        <v>8325</v>
+      </c>
+      <c r="S36" s="28">
+        <v>4753</v>
+      </c>
+      <c r="T36" s="28">
+        <v>22950</v>
+      </c>
+      <c r="U36" s="28">
+        <v>22925</v>
+      </c>
+      <c r="V36" s="28">
+        <v>5911</v>
+      </c>
+      <c r="W36" s="28">
+        <v>5911</v>
+      </c>
+      <c r="X36" s="28">
+        <v>6561</v>
+      </c>
+      <c r="Y36" s="28">
+        <v>6542</v>
+      </c>
+      <c r="Z36" s="28">
+        <v>6164</v>
+      </c>
+    </row>
+    <row r="37" spans="1:27">
+      <c r="B37" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="C37" s="9"/>
+      <c r="D37" s="28">
+        <v>1051</v>
+      </c>
+      <c r="E37" s="28">
+        <v>235</v>
+      </c>
+      <c r="F37" s="28">
+        <v>235</v>
+      </c>
+      <c r="G37" s="28">
+        <v>235</v>
+      </c>
+      <c r="H37" s="28">
+        <v>261</v>
+      </c>
+      <c r="I37" s="28">
+        <v>261</v>
+      </c>
+      <c r="J37" s="28">
+        <v>261</v>
+      </c>
+      <c r="K37" s="28">
+        <v>261</v>
+      </c>
+      <c r="L37" s="28">
+        <v>278</v>
+      </c>
+      <c r="M37" s="28">
+        <v>278</v>
+      </c>
+      <c r="N37" s="28">
+        <v>278</v>
+      </c>
+      <c r="O37" s="28">
+        <v>278</v>
+      </c>
+      <c r="P37" s="28">
+        <v>289</v>
+      </c>
+      <c r="Q37" s="28">
+        <v>289</v>
+      </c>
+      <c r="R37" s="28">
+        <v>289</v>
+      </c>
+      <c r="S37" s="28">
+        <v>289</v>
+      </c>
+      <c r="T37" s="28">
+        <v>302</v>
+      </c>
+      <c r="U37" s="28">
+        <v>302</v>
+      </c>
+      <c r="V37" s="28">
+        <v>302</v>
+      </c>
+      <c r="W37" s="28">
+        <v>302</v>
+      </c>
+      <c r="X37" s="28">
+        <v>316</v>
+      </c>
+      <c r="Y37" s="28">
+        <v>316</v>
+      </c>
+      <c r="Z37" s="28">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="38" spans="1:27">
+      <c r="B38" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="C38" s="9"/>
+      <c r="D38" s="28">
+        <v>0</v>
+      </c>
+      <c r="E38" s="28">
+        <v>0</v>
+      </c>
+      <c r="F38" s="28">
+        <v>0</v>
+      </c>
+      <c r="G38" s="28">
+        <v>0</v>
+      </c>
+      <c r="H38" s="28">
+        <v>0</v>
+      </c>
+      <c r="I38" s="28">
+        <v>0</v>
+      </c>
+      <c r="J38" s="28">
+        <v>0</v>
+      </c>
+      <c r="K38" s="28">
+        <v>0</v>
+      </c>
+      <c r="L38" s="28">
+        <v>0</v>
+      </c>
+      <c r="M38" s="28">
+        <v>0</v>
+      </c>
+      <c r="N38" s="28">
+        <v>0</v>
+      </c>
+      <c r="O38" s="28"/>
+      <c r="P38" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="28">
+        <v>0</v>
+      </c>
+      <c r="R38" s="28">
+        <v>0</v>
+      </c>
+      <c r="S38" s="28">
+        <v>0</v>
+      </c>
+      <c r="T38" s="28">
+        <v>0</v>
+      </c>
+      <c r="U38" s="28">
+        <v>0</v>
+      </c>
+      <c r="V38" s="28">
+        <v>0</v>
+      </c>
+      <c r="W38" s="28">
+        <v>0</v>
+      </c>
+      <c r="X38" s="28">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="28">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:27">
+      <c r="B39" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="C39" s="9"/>
+      <c r="D39" s="28">
+        <v>18353</v>
+      </c>
+      <c r="E39" s="28">
+        <v>22834</v>
+      </c>
+      <c r="F39" s="28">
+        <v>21669</v>
+      </c>
+      <c r="G39" s="28">
+        <v>18647</v>
+      </c>
+      <c r="H39" s="28">
+        <v>28656</v>
+      </c>
+      <c r="I39" s="28">
+        <v>35357</v>
+      </c>
+      <c r="J39" s="28">
+        <v>31695</v>
+      </c>
+      <c r="K39" s="28">
+        <v>27861</v>
+      </c>
+      <c r="L39" s="28">
+        <v>21391</v>
+      </c>
+      <c r="M39" s="28">
+        <v>22275</v>
+      </c>
+      <c r="N39" s="28">
+        <v>17532</v>
+      </c>
+      <c r="O39" s="28">
+        <v>19156</v>
+      </c>
+      <c r="P39" s="28">
+        <v>22157</v>
+      </c>
+      <c r="Q39" s="28">
+        <v>18740</v>
+      </c>
+      <c r="R39" s="65">
+        <v>16533</v>
+      </c>
+      <c r="S39" s="66">
+        <v>19048</v>
+      </c>
+      <c r="T39" s="66">
+        <v>22337</v>
+      </c>
+      <c r="U39" s="66">
+        <v>20509</v>
+      </c>
+      <c r="V39" s="66">
+        <v>18742</v>
+      </c>
+      <c r="W39" s="66">
+        <v>16507</v>
+      </c>
+      <c r="X39" s="66">
+        <v>20664</v>
+      </c>
+      <c r="Y39" s="66">
+        <v>13894</v>
+      </c>
+      <c r="Z39" s="66">
+        <v>12895</v>
+      </c>
+    </row>
+    <row r="40" spans="1:27">
+      <c r="A40" s="48"/>
+      <c r="B40" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="C40" s="40"/>
+      <c r="D40" s="41">
+        <v>211772</v>
+      </c>
+      <c r="E40" s="41">
+        <v>261880</v>
+      </c>
+      <c r="F40" s="41">
+        <v>330618</v>
+      </c>
+      <c r="G40" s="41">
+        <v>343431</v>
+      </c>
+      <c r="H40" s="41">
+        <v>429242</v>
+      </c>
+      <c r="I40" s="41">
+        <v>451459</v>
+      </c>
+      <c r="J40" s="41">
+        <v>313550</v>
+      </c>
+      <c r="K40" s="41">
+        <v>280885.79000000004</v>
+      </c>
+      <c r="L40" s="41">
+        <v>286232.27</v>
+      </c>
+      <c r="M40" s="41">
+        <v>299565</v>
+      </c>
+      <c r="N40" s="41">
+        <v>290716</v>
+      </c>
+      <c r="O40" s="41">
+        <v>292869</v>
+      </c>
+      <c r="P40" s="41">
+        <v>291891</v>
+      </c>
+      <c r="Q40" s="41">
+        <v>266890.70804</v>
+      </c>
+      <c r="R40" s="41">
+        <v>273946.94842999999</v>
+      </c>
+      <c r="S40" s="41">
+        <v>269141</v>
+      </c>
+      <c r="T40" s="41">
+        <v>301071.20749</v>
+      </c>
+      <c r="U40" s="41">
+        <v>348272</v>
+      </c>
+      <c r="V40" s="41">
+        <v>288536</v>
+      </c>
+      <c r="W40" s="41">
+        <v>299559</v>
+      </c>
+      <c r="X40" s="41">
+        <v>286487</v>
+      </c>
+      <c r="Y40" s="41">
+        <v>270076</v>
+      </c>
+      <c r="Z40" s="41">
+        <v>302690</v>
+      </c>
+    </row>
+    <row r="41" spans="1:27">
+      <c r="B41" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C41" s="5"/>
+      <c r="D41" s="27">
+        <v>7589</v>
+      </c>
+      <c r="E41" s="27">
+        <v>7760</v>
+      </c>
+      <c r="F41" s="27">
+        <v>8224</v>
+      </c>
+      <c r="G41" s="27">
+        <v>8602</v>
+      </c>
+      <c r="H41" s="27">
+        <v>9039</v>
+      </c>
+      <c r="I41" s="27">
+        <v>9408</v>
+      </c>
+      <c r="J41" s="27">
+        <v>9937</v>
+      </c>
+      <c r="K41" s="27">
+        <v>9809.93</v>
+      </c>
+      <c r="L41" s="27">
+        <v>9770.2800000000007</v>
+      </c>
+      <c r="M41" s="27">
+        <v>10040</v>
+      </c>
+      <c r="N41" s="27">
+        <v>10239</v>
+      </c>
+      <c r="O41" s="27">
+        <v>10147</v>
+      </c>
+      <c r="P41" s="27">
+        <v>10076</v>
+      </c>
+      <c r="Q41" s="27">
+        <v>10333</v>
+      </c>
+      <c r="R41" s="27">
+        <v>10413.26693</v>
+      </c>
+      <c r="S41" s="27">
+        <v>10370</v>
+      </c>
+      <c r="T41" s="27">
+        <v>10485.620779999999</v>
+      </c>
+      <c r="U41" s="27">
+        <v>10731</v>
+      </c>
+      <c r="V41" s="27">
+        <v>10865</v>
+      </c>
+      <c r="W41" s="27">
+        <v>10788</v>
+      </c>
+      <c r="X41" s="27">
+        <v>10730</v>
+      </c>
+      <c r="Y41" s="27">
+        <v>10818</v>
+      </c>
+      <c r="Z41" s="27">
+        <v>11136</v>
+      </c>
+    </row>
+    <row r="42" spans="1:27">
+      <c r="B42" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C42" s="9"/>
+      <c r="D42" s="28">
+        <v>56369</v>
+      </c>
+      <c r="E42" s="28">
+        <v>50955</v>
+      </c>
+      <c r="F42" s="28">
+        <v>70250</v>
+      </c>
+      <c r="G42" s="28">
+        <v>74447</v>
+      </c>
+      <c r="H42" s="28">
+        <v>148702</v>
+      </c>
+      <c r="I42" s="28">
+        <v>228397</v>
+      </c>
+      <c r="J42" s="28">
+        <v>219099</v>
+      </c>
+      <c r="K42" s="28">
+        <v>198393</v>
+      </c>
+      <c r="L42" s="28">
+        <v>188883</v>
+      </c>
+      <c r="M42" s="28">
+        <v>204619</v>
+      </c>
+      <c r="N42" s="28">
+        <v>188862</v>
+      </c>
+      <c r="O42" s="28">
+        <v>177406</v>
+      </c>
+      <c r="P42" s="28">
+        <v>190809</v>
+      </c>
+      <c r="Q42" s="28">
+        <v>162615</v>
+      </c>
+      <c r="R42" s="28">
+        <v>200342</v>
+      </c>
+      <c r="S42" s="28">
+        <v>192338</v>
+      </c>
+      <c r="T42" s="28">
+        <v>211283</v>
+      </c>
+      <c r="U42" s="28">
+        <v>189094</v>
+      </c>
+      <c r="V42" s="28">
+        <v>187105</v>
+      </c>
+      <c r="W42" s="28">
+        <v>184407</v>
+      </c>
+      <c r="X42" s="28">
+        <v>246079</v>
+      </c>
+      <c r="Y42" s="28">
+        <v>223927</v>
+      </c>
+      <c r="Z42" s="28">
+        <v>221540</v>
+      </c>
+    </row>
+    <row r="43" spans="1:27">
+      <c r="B43" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C43" s="5"/>
+      <c r="D43" s="27">
+        <v>1654</v>
+      </c>
+      <c r="E43" s="27">
+        <v>669</v>
+      </c>
+      <c r="F43" s="27">
+        <v>650</v>
+      </c>
+      <c r="G43" s="27">
+        <v>629</v>
+      </c>
+      <c r="H43" s="27">
+        <v>11033</v>
+      </c>
+      <c r="I43" s="27">
+        <v>10671</v>
+      </c>
+      <c r="J43" s="27">
+        <v>9856</v>
+      </c>
+      <c r="K43" s="27">
+        <v>9172.4</v>
+      </c>
+      <c r="L43" s="27">
+        <v>8480.91</v>
+      </c>
+      <c r="M43" s="27">
+        <v>7741</v>
+      </c>
+      <c r="N43" s="27">
+        <v>7127</v>
+      </c>
+      <c r="O43" s="27">
+        <v>6350</v>
+      </c>
+      <c r="P43" s="27">
+        <v>5542</v>
+      </c>
+      <c r="Q43" s="27">
+        <v>4724</v>
+      </c>
+      <c r="R43" s="27">
+        <v>3920.33788</v>
+      </c>
+      <c r="S43" s="27">
+        <v>3879</v>
+      </c>
+      <c r="T43" s="27">
+        <v>3038.4618799999998</v>
+      </c>
+      <c r="U43" s="27">
+        <v>2119</v>
+      </c>
+      <c r="V43" s="27">
+        <v>1463</v>
+      </c>
+      <c r="W43" s="27">
+        <v>756</v>
+      </c>
+      <c r="X43" s="27">
+        <v>659</v>
+      </c>
+      <c r="Y43" s="27">
+        <v>558</v>
+      </c>
+      <c r="Z43" s="27">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="44" spans="1:27">
+      <c r="B44" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="C44" s="9"/>
+      <c r="D44" s="28">
+        <v>1924</v>
+      </c>
+      <c r="E44" s="28">
+        <v>2844</v>
+      </c>
+      <c r="F44" s="28">
+        <v>2958</v>
+      </c>
+      <c r="G44" s="28">
+        <v>3095</v>
+      </c>
+      <c r="H44" s="28">
+        <v>3253</v>
+      </c>
+      <c r="I44" s="28">
+        <v>3387</v>
+      </c>
+      <c r="J44" s="28">
+        <v>3579</v>
+      </c>
+      <c r="K44" s="28">
+        <v>3532</v>
+      </c>
+      <c r="L44" s="28">
+        <v>3519</v>
+      </c>
+      <c r="M44" s="28">
+        <v>3618</v>
+      </c>
+      <c r="N44" s="28">
+        <v>3690</v>
+      </c>
+      <c r="O44" s="28">
+        <v>3657</v>
+      </c>
+      <c r="P44" s="28">
+        <v>3631</v>
+      </c>
+      <c r="Q44" s="28">
+        <v>3725</v>
+      </c>
+      <c r="R44" s="28">
+        <v>3755</v>
+      </c>
+      <c r="S44" s="28">
+        <v>3739</v>
+      </c>
+      <c r="T44" s="28">
+        <v>3781</v>
+      </c>
+      <c r="U44" s="28">
+        <v>3871</v>
+      </c>
+      <c r="V44" s="28">
+        <v>3920</v>
+      </c>
+      <c r="W44" s="28">
+        <v>3892</v>
+      </c>
+      <c r="X44" s="28">
+        <v>3872</v>
+      </c>
+      <c r="Y44" s="28">
+        <v>3904</v>
+      </c>
+      <c r="Z44" s="28">
+        <v>4020</v>
+      </c>
+    </row>
+    <row r="45" spans="1:27">
+      <c r="B45" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C45" s="5"/>
+      <c r="D45" s="27">
+        <v>119339</v>
+      </c>
+      <c r="E45" s="27">
+        <v>113510</v>
+      </c>
+      <c r="F45" s="27">
+        <v>107568</v>
+      </c>
+      <c r="G45" s="27">
+        <v>101435</v>
+      </c>
+      <c r="H45" s="27">
+        <v>93455</v>
+      </c>
+      <c r="I45" s="27">
+        <v>90514</v>
+      </c>
+      <c r="J45" s="27">
+        <v>84324</v>
+      </c>
+      <c r="K45" s="27">
+        <v>77771</v>
+      </c>
+      <c r="L45" s="27">
+        <v>72258</v>
+      </c>
+      <c r="M45" s="27">
+        <v>68272</v>
+      </c>
+      <c r="N45" s="27">
+        <v>64208</v>
+      </c>
+      <c r="O45" s="27">
+        <v>64025</v>
+      </c>
+      <c r="P45" s="27">
+        <v>62625</v>
+      </c>
+      <c r="Q45" s="27">
+        <v>59198</v>
+      </c>
+      <c r="R45" s="27">
+        <v>57496</v>
+      </c>
+      <c r="S45" s="27">
+        <v>54002</v>
+      </c>
+      <c r="T45" s="27">
+        <v>52098</v>
+      </c>
+      <c r="U45" s="27">
+        <v>46524</v>
+      </c>
+      <c r="V45" s="27">
+        <v>45342</v>
+      </c>
+      <c r="W45" s="27">
+        <v>43245</v>
+      </c>
+      <c r="X45" s="27">
+        <v>41572</v>
+      </c>
+      <c r="Y45" s="27">
+        <v>38821</v>
+      </c>
+      <c r="Z45" s="27">
+        <v>36559</v>
+      </c>
+    </row>
+    <row r="46" spans="1:27">
+      <c r="B46" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C46" s="9"/>
+      <c r="D46" s="28">
+        <v>72590</v>
+      </c>
+      <c r="E46" s="28">
+        <v>74765</v>
+      </c>
+      <c r="F46" s="28">
+        <v>76576</v>
+      </c>
+      <c r="G46" s="28">
+        <v>75242</v>
+      </c>
+      <c r="H46" s="28">
+        <v>44311</v>
+      </c>
+      <c r="I46" s="28">
+        <v>22286</v>
+      </c>
+      <c r="J46" s="28">
+        <v>26125</v>
+      </c>
+      <c r="K46" s="28">
+        <v>23247</v>
+      </c>
+      <c r="L46" s="28">
+        <v>17298</v>
+      </c>
+      <c r="M46" s="28">
+        <v>18365</v>
+      </c>
+      <c r="N46" s="28">
+        <v>19557</v>
+      </c>
+      <c r="O46" s="28">
+        <v>19915</v>
+      </c>
+      <c r="P46" s="28">
+        <v>18569</v>
+      </c>
+      <c r="Q46" s="28">
+        <v>19709</v>
+      </c>
+      <c r="R46" s="28">
+        <v>18561</v>
+      </c>
+      <c r="S46" s="28">
+        <v>18091</v>
+      </c>
+      <c r="T46" s="28">
+        <v>15785</v>
+      </c>
+      <c r="U46" s="28">
+        <v>15041</v>
+      </c>
+      <c r="V46" s="28">
+        <v>17864</v>
+      </c>
+      <c r="W46" s="28">
+        <v>18501</v>
+      </c>
+      <c r="X46" s="28">
+        <v>16881</v>
+      </c>
+      <c r="Y46" s="28">
+        <v>12064</v>
+      </c>
+      <c r="Z46" s="28">
+        <v>12362</v>
+      </c>
+    </row>
+    <row r="47" spans="1:27">
+      <c r="B47" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C47" s="5"/>
+      <c r="D47" s="27">
+        <v>28030</v>
+      </c>
+      <c r="E47" s="27">
+        <v>28040</v>
+      </c>
+      <c r="F47" s="27">
+        <v>28043</v>
+      </c>
+      <c r="G47" s="27">
+        <v>28721</v>
+      </c>
+      <c r="H47" s="27">
+        <v>18641</v>
+      </c>
+      <c r="I47" s="27">
+        <v>17943</v>
+      </c>
+      <c r="J47" s="27">
+        <v>18015</v>
+      </c>
+      <c r="K47" s="27">
+        <v>18407</v>
+      </c>
+      <c r="L47" s="27">
+        <v>24612</v>
+      </c>
+      <c r="M47" s="27">
+        <v>23952</v>
+      </c>
+      <c r="N47" s="27">
+        <v>21635</v>
+      </c>
+      <c r="O47" s="27">
+        <v>18493</v>
+      </c>
+      <c r="P47" s="27">
+        <v>20372</v>
+      </c>
+      <c r="Q47" s="27">
+        <v>9422</v>
+      </c>
+      <c r="R47" s="27">
+        <v>9262</v>
+      </c>
+      <c r="S47" s="27">
+        <v>10904</v>
+      </c>
+      <c r="T47" s="27">
+        <v>8413</v>
+      </c>
+      <c r="U47" s="27">
+        <v>8552</v>
+      </c>
+      <c r="V47" s="27">
+        <v>8269</v>
+      </c>
+      <c r="W47" s="27">
+        <v>7761</v>
+      </c>
+      <c r="X47" s="27">
+        <v>5525</v>
+      </c>
+      <c r="Y47" s="27">
+        <v>4633</v>
+      </c>
+      <c r="Z47" s="27">
+        <v>4501</v>
+      </c>
+    </row>
+    <row r="48" spans="1:27">
+      <c r="B48" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="C48" s="9"/>
+      <c r="D48" s="28">
+        <v>5422</v>
+      </c>
+      <c r="E48" s="28">
+        <v>5138</v>
+      </c>
+      <c r="F48" s="28">
+        <v>4886</v>
+      </c>
+      <c r="G48" s="28">
+        <v>4736</v>
+      </c>
+      <c r="H48" s="28">
+        <v>8115</v>
+      </c>
+      <c r="I48" s="28">
+        <v>7881</v>
+      </c>
+      <c r="J48" s="28">
+        <v>7677</v>
+      </c>
+      <c r="K48" s="28">
+        <v>7477</v>
+      </c>
+      <c r="L48" s="28">
+        <v>8677</v>
+      </c>
+      <c r="M48" s="28">
+        <v>0</v>
+      </c>
+      <c r="N48" s="28">
+        <v>0</v>
+      </c>
+      <c r="O48" s="28">
+        <v>0</v>
+      </c>
+      <c r="P48" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="28">
+        <v>0</v>
+      </c>
+      <c r="R48" s="28">
+        <v>0</v>
+      </c>
+      <c r="S48" s="28">
+        <v>0</v>
+      </c>
+      <c r="T48" s="28">
+        <v>0</v>
+      </c>
+      <c r="U48" s="28">
+        <v>0</v>
+      </c>
+      <c r="V48" s="28">
+        <v>0</v>
+      </c>
+      <c r="W48" s="28">
+        <v>0</v>
+      </c>
+      <c r="X48" s="28">
+        <v>0</v>
+      </c>
+      <c r="Y48" s="28">
+        <v>0</v>
+      </c>
+      <c r="Z48" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" s="48"/>
+      <c r="B49" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C49" s="40"/>
+      <c r="D49" s="41">
+        <v>292917</v>
+      </c>
+      <c r="E49" s="41">
+        <v>283681</v>
+      </c>
+      <c r="F49" s="41">
+        <v>299155</v>
+      </c>
+      <c r="G49" s="41">
+        <v>296907</v>
+      </c>
+      <c r="H49" s="41">
+        <v>336549</v>
+      </c>
+      <c r="I49" s="41">
+        <v>390487</v>
+      </c>
+      <c r="J49" s="41">
+        <v>378612</v>
+      </c>
+      <c r="K49" s="41">
+        <v>347809.32999999996</v>
+      </c>
+      <c r="L49" s="41">
+        <v>333498.19</v>
+      </c>
+      <c r="M49" s="41">
+        <v>336607</v>
+      </c>
+      <c r="N49" s="41">
+        <v>315318</v>
+      </c>
+      <c r="O49" s="41">
+        <v>299993</v>
+      </c>
+      <c r="P49" s="41">
+        <v>311624</v>
+      </c>
+      <c r="Q49" s="41">
+        <v>269726</v>
+      </c>
+      <c r="R49" s="41">
+        <v>303749.60481000005</v>
+      </c>
+      <c r="S49" s="41">
+        <v>293323</v>
+      </c>
+      <c r="T49" s="41">
+        <v>304884.08265999996</v>
+      </c>
+      <c r="U49" s="41">
+        <v>275932</v>
+      </c>
+      <c r="V49" s="41">
+        <v>274828</v>
+      </c>
+      <c r="W49" s="41">
+        <v>269350</v>
+      </c>
+      <c r="X49" s="41">
+        <v>325318</v>
+      </c>
+      <c r="Y49" s="41">
+        <v>294725</v>
+      </c>
+      <c r="Z49" s="41">
+        <v>290591</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="B50" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="C50" s="9"/>
+      <c r="D50" s="28">
+        <v>82050</v>
+      </c>
+      <c r="E50" s="28">
+        <v>82050</v>
+      </c>
+      <c r="F50" s="28">
+        <v>140000</v>
+      </c>
+      <c r="G50" s="28">
+        <v>140000</v>
+      </c>
+      <c r="H50" s="28">
+        <v>140000</v>
+      </c>
+      <c r="I50" s="28">
+        <v>178000</v>
+      </c>
+      <c r="J50" s="28">
+        <v>178000</v>
+      </c>
+      <c r="K50" s="28">
+        <v>178000</v>
+      </c>
+      <c r="L50" s="28">
+        <v>178000</v>
+      </c>
+      <c r="M50" s="28">
+        <v>178000</v>
+      </c>
+      <c r="N50" s="28">
+        <v>178000</v>
+      </c>
+      <c r="O50" s="28">
+        <v>178000</v>
+      </c>
+      <c r="P50" s="28">
+        <v>178000</v>
+      </c>
+      <c r="Q50" s="28">
+        <v>178000</v>
+      </c>
+      <c r="R50" s="28">
+        <v>389132.54154000001</v>
+      </c>
+      <c r="S50" s="28">
+        <v>389133</v>
+      </c>
+      <c r="T50" s="28">
+        <v>389132.54154000001</v>
+      </c>
+      <c r="U50" s="28">
+        <v>389133</v>
+      </c>
+      <c r="V50" s="28">
+        <v>389133</v>
+      </c>
+      <c r="W50" s="28">
+        <v>389133</v>
+      </c>
+      <c r="X50" s="28">
+        <v>519204</v>
+      </c>
+      <c r="Y50" s="28">
+        <v>519204</v>
+      </c>
+      <c r="Z50" s="28">
+        <v>519204</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="B51" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="C51" s="9"/>
+      <c r="D51" s="28">
+        <v>-4654</v>
+      </c>
+      <c r="E51" s="28">
+        <v>-4654</v>
+      </c>
+      <c r="F51" s="28">
+        <v>-4654</v>
+      </c>
+      <c r="G51" s="28">
+        <v>-4312</v>
+      </c>
+      <c r="H51" s="28">
+        <v>-4312</v>
+      </c>
+      <c r="I51" s="28">
+        <v>-3533</v>
+      </c>
+      <c r="J51" s="28">
+        <v>-3533</v>
+      </c>
+      <c r="K51" s="28">
+        <v>-3515.9787700000002</v>
+      </c>
+      <c r="L51" s="28">
+        <v>-3515.9787700000002</v>
+      </c>
+      <c r="M51" s="28">
+        <v>-3515.9787700000002</v>
+      </c>
+      <c r="N51" s="28">
+        <v>-3516</v>
+      </c>
+      <c r="O51" s="28">
+        <v>-3515.9787700000002</v>
+      </c>
+      <c r="P51" s="28">
+        <v>-3516</v>
+      </c>
+      <c r="Q51" s="28">
+        <v>-3516</v>
+      </c>
+      <c r="R51" s="28">
+        <v>-3515.9787700000002</v>
+      </c>
+      <c r="S51" s="28">
+        <v>-3477</v>
+      </c>
+      <c r="T51" s="28">
+        <v>-5651.9952399999993</v>
+      </c>
+      <c r="U51" s="28">
+        <v>-9657</v>
+      </c>
+      <c r="V51" s="28">
+        <v>-11846</v>
+      </c>
+      <c r="W51" s="28">
+        <v>-14947</v>
+      </c>
+      <c r="X51" s="28">
+        <v>-19608</v>
+      </c>
+      <c r="Y51" s="28">
+        <v>-20951</v>
+      </c>
+      <c r="Z51" s="28">
+        <v>-25549</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="B52" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="C52" s="9"/>
+      <c r="D52" s="28">
+        <v>41684</v>
+      </c>
+      <c r="E52" s="28">
+        <v>41684</v>
+      </c>
+      <c r="F52" s="28">
+        <v>41684</v>
+      </c>
+      <c r="G52" s="28">
+        <v>41684</v>
+      </c>
+      <c r="H52" s="28">
+        <v>41684</v>
+      </c>
+      <c r="I52" s="28">
+        <v>41684</v>
+      </c>
+      <c r="J52" s="28">
+        <v>41684</v>
+      </c>
+      <c r="K52" s="28">
+        <v>41683.975709999999</v>
+      </c>
+      <c r="L52" s="28">
+        <v>41683.975709999999</v>
+      </c>
+      <c r="M52" s="28">
+        <v>41684</v>
+      </c>
+      <c r="N52" s="28">
+        <v>41684</v>
+      </c>
+      <c r="O52" s="28">
+        <v>41683.975709999999</v>
+      </c>
+      <c r="P52" s="28">
+        <v>41684</v>
+      </c>
+      <c r="Q52" s="28">
+        <v>41684</v>
+      </c>
+      <c r="R52" s="28">
+        <v>41683.975709999999</v>
+      </c>
+      <c r="S52" s="28">
+        <v>41684</v>
+      </c>
+      <c r="T52" s="28">
+        <v>41683.975709999999</v>
+      </c>
+      <c r="U52" s="28">
+        <v>41684</v>
+      </c>
+      <c r="V52" s="28">
+        <v>41684</v>
+      </c>
+      <c r="W52" s="28">
+        <v>41684</v>
+      </c>
+      <c r="X52" s="28">
+        <v>41684</v>
+      </c>
+      <c r="Y52" s="28">
+        <v>41684</v>
+      </c>
+      <c r="Z52" s="28">
+        <v>41684</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="B53" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C53" s="9"/>
+      <c r="D53" s="28">
+        <v>11169</v>
+      </c>
+      <c r="E53" s="28">
+        <v>10734</v>
+      </c>
+      <c r="F53" s="28">
+        <v>10307</v>
+      </c>
+      <c r="G53" s="28">
+        <v>9881</v>
+      </c>
+      <c r="H53" s="28">
+        <v>7007</v>
+      </c>
+      <c r="I53" s="28">
+        <v>-608</v>
+      </c>
+      <c r="J53" s="28">
+        <v>-1035</v>
+      </c>
+      <c r="K53" s="28">
+        <v>-1460.0324699999983</v>
+      </c>
+      <c r="L53" s="28">
+        <v>-13420</v>
+      </c>
+      <c r="M53" s="28">
+        <v>-13420</v>
+      </c>
+      <c r="N53" s="28">
+        <v>-13420</v>
+      </c>
+      <c r="O53" s="28">
+        <v>-13420.032469999998</v>
+      </c>
+      <c r="P53" s="28">
+        <v>-4546.4959699999999</v>
+      </c>
+      <c r="Q53" s="28">
+        <v>-4546.4959699999999</v>
+      </c>
+      <c r="R53" s="28">
+        <v>0</v>
+      </c>
+      <c r="S53" s="28">
+        <v>0</v>
+      </c>
+      <c r="T53" s="28">
+        <v>0</v>
+      </c>
+      <c r="U53" s="28">
+        <v>0</v>
+      </c>
+      <c r="V53" s="28">
+        <v>0</v>
+      </c>
+      <c r="W53" s="28">
+        <v>0</v>
+      </c>
+      <c r="X53" s="28">
+        <v>0</v>
+      </c>
+      <c r="Y53" s="28">
+        <v>0</v>
+      </c>
+      <c r="Z53" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="B54" s="12" t="s">
         <v>75</v>
       </c>
-      <c r="U4" s="26" t="s">
-[...12 lines deleted...]
-        <v>80</v>
+      <c r="C54" s="9"/>
+      <c r="D54" s="28"/>
+      <c r="E54" s="28"/>
+      <c r="F54" s="28"/>
+      <c r="G54" s="28"/>
+      <c r="H54" s="28"/>
+      <c r="I54" s="28"/>
+      <c r="J54" s="28"/>
+      <c r="K54" s="28"/>
+      <c r="L54" s="28">
+        <v>11534</v>
+      </c>
+      <c r="M54" s="28">
+        <v>10337</v>
+      </c>
+      <c r="N54" s="28">
+        <v>9910</v>
+      </c>
+      <c r="O54" s="28">
+        <v>9484</v>
+      </c>
+      <c r="P54" s="28">
+        <v>9343</v>
+      </c>
+      <c r="Q54" s="28">
+        <v>8971</v>
+      </c>
+      <c r="R54" s="28">
+        <v>10532</v>
+      </c>
+      <c r="S54" s="28">
+        <v>10129</v>
+      </c>
+      <c r="T54" s="28">
+        <v>9725.9927299999999</v>
+      </c>
+      <c r="U54" s="28">
+        <v>9514</v>
+      </c>
+      <c r="V54" s="28">
+        <v>9350</v>
+      </c>
+      <c r="W54" s="28">
+        <v>9138</v>
+      </c>
+      <c r="X54" s="28">
+        <v>8926</v>
+      </c>
+      <c r="Y54" s="28">
+        <v>8790</v>
+      </c>
+      <c r="Z54" s="28">
+        <v>8619</v>
       </c>
     </row>
-    <row r="5" spans="1:27" ht="7.5" customHeight="1">
-[...23 lines deleted...]
-      <c r="Y5" s="12"/>
+    <row r="55" spans="1:26">
+      <c r="B55" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="C55" s="9"/>
+      <c r="D55" s="28">
+        <v>127173</v>
+      </c>
+      <c r="E55" s="28">
+        <v>127173</v>
+      </c>
+      <c r="F55" s="28">
+        <v>69223</v>
+      </c>
+      <c r="G55" s="28">
+        <v>69223</v>
+      </c>
+      <c r="H55" s="28">
+        <v>253363</v>
+      </c>
+      <c r="I55" s="28">
+        <v>281114</v>
+      </c>
+      <c r="J55" s="28">
+        <v>215364</v>
+      </c>
+      <c r="K55" s="28">
+        <v>224263.97963999998</v>
+      </c>
+      <c r="L55" s="28">
+        <v>356417.81675999996</v>
+      </c>
+      <c r="M55" s="28">
+        <v>356418</v>
+      </c>
+      <c r="N55" s="28">
+        <v>349418</v>
+      </c>
+      <c r="O55" s="28">
+        <v>478268.99999999988</v>
+      </c>
+      <c r="P55" s="28">
+        <v>506823.94586999982</v>
+      </c>
+      <c r="Q55" s="28">
+        <v>506824</v>
+      </c>
+      <c r="R55" s="28">
+        <v>475952.91194999986</v>
+      </c>
+      <c r="S55" s="28">
+        <v>404913</v>
+      </c>
+      <c r="T55" s="28">
+        <v>516279.43498999998</v>
+      </c>
+      <c r="U55" s="28">
+        <v>516279</v>
+      </c>
+      <c r="V55" s="28">
+        <v>493967</v>
+      </c>
+      <c r="W55" s="28">
+        <v>493968</v>
+      </c>
+      <c r="X55" s="28">
+        <v>451753</v>
+      </c>
+      <c r="Y55" s="28">
+        <v>451753</v>
+      </c>
+      <c r="Z55" s="28">
+        <v>451753</v>
+      </c>
     </row>
-    <row r="6" spans="1:27">
-[...68 lines deleted...]
-        <v>360555</v>
+    <row r="56" spans="1:26">
+      <c r="B56" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C56" s="9"/>
+      <c r="D56" s="28">
+        <v>23544</v>
+      </c>
+      <c r="E56" s="28">
+        <v>64341</v>
+      </c>
+      <c r="F56" s="28">
+        <v>131547</v>
+      </c>
+      <c r="G56" s="28">
+        <v>200055</v>
+      </c>
+      <c r="H56" s="28">
+        <v>0</v>
+      </c>
+      <c r="I56" s="28">
+        <v>0</v>
+      </c>
+      <c r="J56" s="28">
+        <v>96128</v>
+      </c>
+      <c r="K56" s="28">
+        <v>116630.33030000002</v>
+      </c>
+      <c r="L56" s="28">
+        <v>0</v>
+      </c>
+      <c r="M56" s="28">
+        <v>46750</v>
+      </c>
+      <c r="N56" s="28">
+        <v>88520</v>
+      </c>
+      <c r="O56" s="28">
+        <v>0</v>
+      </c>
+      <c r="P56" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="28">
+        <v>40792</v>
+      </c>
+      <c r="R56" s="28">
+        <v>0</v>
+      </c>
+      <c r="S56" s="28">
+        <v>110474</v>
+      </c>
+      <c r="T56" s="28">
+        <v>0</v>
+      </c>
+      <c r="U56" s="28">
+        <v>52813</v>
+      </c>
+      <c r="V56" s="28">
+        <v>91929</v>
+      </c>
+      <c r="W56" s="28">
+        <v>121596</v>
+      </c>
+      <c r="X56" s="28">
+        <v>0</v>
+      </c>
+      <c r="Y56" s="28">
+        <v>51502</v>
+      </c>
+      <c r="Z56" s="28">
+        <v>94106</v>
       </c>
     </row>
-    <row r="7" spans="1:27">
-[...68 lines deleted...]
-        <v>289376</v>
+    <row r="57" spans="1:26">
+      <c r="B57" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="C57" s="9"/>
+      <c r="D57" s="28">
+        <v>60212</v>
+      </c>
+      <c r="E57" s="28">
+        <v>67337</v>
+      </c>
+      <c r="F57" s="28">
+        <v>81022</v>
+      </c>
+      <c r="G57" s="28">
+        <v>93225</v>
+      </c>
+      <c r="H57" s="28">
+        <v>91991</v>
+      </c>
+      <c r="I57" s="28">
+        <v>101689</v>
+      </c>
+      <c r="J57" s="28">
+        <v>107567</v>
+      </c>
+      <c r="K57" s="28">
+        <v>111132</v>
+      </c>
+      <c r="L57" s="28">
+        <v>117317</v>
+      </c>
+      <c r="M57" s="28">
+        <v>125953</v>
+      </c>
+      <c r="N57" s="28">
+        <v>130635</v>
+      </c>
+      <c r="O57" s="28">
+        <v>137145</v>
+      </c>
+      <c r="P57" s="28">
+        <v>131133</v>
+      </c>
+      <c r="Q57" s="28">
+        <v>136558</v>
+      </c>
+      <c r="R57" s="28">
+        <v>0</v>
+      </c>
+      <c r="S57" s="28">
+        <v>0</v>
+      </c>
+      <c r="T57" s="28">
+        <v>0</v>
+      </c>
+      <c r="U57" s="28">
+        <v>0</v>
+      </c>
+      <c r="V57" s="28">
+        <v>0</v>
+      </c>
+      <c r="W57" s="28">
+        <v>0</v>
+      </c>
+      <c r="X57" s="28">
+        <v>0</v>
+      </c>
+      <c r="Y57" s="28">
+        <v>0</v>
+      </c>
+      <c r="Z57" s="28">
+        <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:27">
-[...68 lines deleted...]
-        <v>255082</v>
+    <row r="58" spans="1:26">
+      <c r="A58" s="48"/>
+      <c r="B58" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="C58" s="40"/>
+      <c r="D58" s="41">
+        <v>341178</v>
+      </c>
+      <c r="E58" s="41">
+        <v>388665</v>
+      </c>
+      <c r="F58" s="41">
+        <v>469129</v>
+      </c>
+      <c r="G58" s="41">
+        <v>549756</v>
+      </c>
+      <c r="H58" s="41">
+        <v>529733</v>
+      </c>
+      <c r="I58" s="41">
+        <v>598346</v>
+      </c>
+      <c r="J58" s="41">
+        <v>634175</v>
+      </c>
+      <c r="K58" s="41">
+        <v>666734.27440999995</v>
+      </c>
+      <c r="L58" s="41">
+        <v>688016.81369999994</v>
+      </c>
+      <c r="M58" s="41">
+        <v>742206.02123000007</v>
+      </c>
+      <c r="N58" s="41">
+        <v>781231</v>
+      </c>
+      <c r="O58" s="41">
+        <v>827645.96446999989</v>
+      </c>
+      <c r="P58" s="41">
+        <v>858921.44989999989</v>
+      </c>
+      <c r="Q58" s="41">
+        <v>904766.50402999995</v>
+      </c>
+      <c r="R58" s="41">
+        <v>913785.45042999985</v>
+      </c>
+      <c r="S58" s="41">
+        <v>952856</v>
+      </c>
+      <c r="T58" s="41">
+        <v>951169.94972999999</v>
+      </c>
+      <c r="U58" s="41">
+        <v>999766</v>
+      </c>
+      <c r="V58" s="41">
+        <v>1014217</v>
+      </c>
+      <c r="W58" s="41">
+        <v>1040572</v>
+      </c>
+      <c r="X58" s="41">
+        <v>1001959</v>
+      </c>
+      <c r="Y58" s="41">
+        <v>1051982</v>
+      </c>
+      <c r="Z58" s="41">
+        <v>1089817</v>
       </c>
     </row>
-    <row r="9" spans="1:27">
-[...1017 lines deleted...]
-      <c r="D23" s="35">
+    <row r="59" spans="1:26">
+      <c r="B59" s="36" t="s">
+        <v>51</v>
+      </c>
+      <c r="C59" s="37"/>
+      <c r="D59" s="38">
         <v>845867</v>
       </c>
-      <c r="E23" s="35">
+      <c r="E59" s="38">
         <v>934226</v>
       </c>
-      <c r="F23" s="35">
+      <c r="F59" s="38">
         <v>1098902</v>
       </c>
-      <c r="G23" s="35">
+      <c r="G59" s="38">
         <v>1190094</v>
       </c>
-      <c r="H23" s="35">
+      <c r="H59" s="38">
         <v>1295524</v>
       </c>
-      <c r="I23" s="35">
+      <c r="I59" s="38">
         <v>1440292</v>
       </c>
-      <c r="J23" s="35">
+      <c r="J59" s="38">
         <v>1326337</v>
       </c>
-      <c r="K23" s="35">
-[...8 lines deleted...]
-      <c r="N23" s="35">
+      <c r="K59" s="38">
+        <v>1295429.3944099999</v>
+      </c>
+      <c r="L59" s="38">
+        <v>1307747.2736999998</v>
+      </c>
+      <c r="M59" s="38">
+        <v>1378378.0212300001</v>
+      </c>
+      <c r="N59" s="38">
         <v>1387265</v>
       </c>
-      <c r="O23" s="35">
-[...11 lines deleted...]
-      <c r="S23" s="35">
+      <c r="O59" s="38">
+        <v>1420507.96447</v>
+      </c>
+      <c r="P59" s="38">
+        <v>1462436.4498999999</v>
+      </c>
+      <c r="Q59" s="38">
+        <v>1441383.2120699999</v>
+      </c>
+      <c r="R59" s="38">
+        <v>1491482.00367</v>
+      </c>
+      <c r="S59" s="38">
         <v>1515320</v>
       </c>
-      <c r="T23" s="35">
-[...2 lines deleted...]
-      <c r="U23" s="35">
+      <c r="T59" s="38">
+        <v>1557125.23988</v>
+      </c>
+      <c r="U59" s="38">
         <v>1623970</v>
       </c>
-      <c r="V23" s="35">
+      <c r="V59" s="38">
         <v>1577581</v>
       </c>
-      <c r="W23" s="35">
+      <c r="W59" s="38">
         <v>1609481</v>
       </c>
-      <c r="X23" s="35">
+      <c r="X59" s="38">
         <v>1613764</v>
       </c>
-      <c r="Y23" s="35">
+      <c r="Y59" s="38">
         <v>1616783</v>
       </c>
-    </row>
-[...2290 lines deleted...]
-        <v>1616783</v>
+      <c r="Z59" s="38">
+        <v>1683098</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" scale="47" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FF74D65C"/>
   </sheetPr>
-  <dimension ref="A2:AP34"/>
+  <dimension ref="A2:BK47"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="T1" activePane="topRight" state="frozen"/>
+    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <pane xSplit="2" topLeftCell="W1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="1.81640625" style="38" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="38" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="1" width="1.85546875" style="47" customWidth="1"/>
+    <col min="2" max="2" width="32.85546875" style="2" customWidth="1"/>
+    <col min="3" max="6" width="9.140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8" max="12" width="9.140625" style="1" customWidth="1"/>
+    <col min="13" max="15" width="9.140625" style="1"/>
+    <col min="16" max="17" width="9.42578125" style="1" customWidth="1"/>
+    <col min="18" max="19" width="9.140625" style="1" customWidth="1"/>
+    <col min="20" max="20" width="10" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="27" width="10" style="1" customWidth="1"/>
+    <col min="28" max="28" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="8.7109375" style="1" customWidth="1"/>
+    <col min="30" max="34" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="10.28515625" style="1" customWidth="1"/>
+    <col min="36" max="36" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="10.5703125" style="1" customWidth="1"/>
+    <col min="38" max="39" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="40" max="41" width="11.5703125" style="1" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" style="1" customWidth="1"/>
+    <col min="43" max="43" width="4.5703125" style="1" customWidth="1"/>
+    <col min="44" max="44" width="11.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:42" ht="27" customHeight="1">
-[...23 lines deleted...]
-      <c r="AA2" s="59"/>
+    <row r="2" spans="1:51" ht="27" customHeight="1">
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="57"/>
+      <c r="V2" s="57"/>
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="57"/>
+      <c r="AA2" s="57"/>
+      <c r="AB2" s="57"/>
+      <c r="AC2" s="57"/>
+      <c r="AM2" s="43"/>
     </row>
-    <row r="3" spans="1:42" ht="13">
-      <c r="C3" s="60">
+    <row r="3" spans="1:51">
+      <c r="C3" s="54">
         <v>2020</v>
       </c>
-      <c r="D3" s="60">
+      <c r="D3" s="54">
         <v>2020</v>
       </c>
-      <c r="E3" s="60">
+      <c r="E3" s="54">
         <v>2020</v>
       </c>
-      <c r="F3" s="60">
+      <c r="F3" s="54">
         <v>2020</v>
       </c>
-      <c r="G3" s="60">
+      <c r="G3" s="54">
         <v>2021</v>
       </c>
-      <c r="H3" s="60">
+      <c r="H3" s="54">
         <v>2021</v>
       </c>
-      <c r="I3" s="60">
+      <c r="I3" s="54">
         <v>2021</v>
       </c>
-      <c r="J3" s="60">
+      <c r="J3" s="54">
         <v>2021</v>
       </c>
-      <c r="K3" s="60">
+      <c r="K3" s="54">
         <v>2022</v>
       </c>
-      <c r="L3" s="60">
+      <c r="L3" s="54">
         <v>2022</v>
       </c>
-      <c r="M3" s="60">
+      <c r="M3" s="54">
         <v>2022</v>
       </c>
-      <c r="N3" s="60">
+      <c r="N3" s="54">
         <v>2022</v>
       </c>
-      <c r="O3" s="60">
+      <c r="O3" s="54">
         <v>2023</v>
       </c>
-      <c r="P3" s="60">
+      <c r="P3" s="54">
         <v>2023</v>
       </c>
-      <c r="Q3" s="60">
+      <c r="Q3" s="54">
         <v>2023</v>
       </c>
-      <c r="R3" s="60">
+      <c r="R3" s="54">
         <v>2023</v>
       </c>
-      <c r="S3" s="60">
+      <c r="S3" s="54">
         <v>2024</v>
       </c>
-      <c r="T3" s="60">
+      <c r="T3" s="54">
         <v>2024</v>
       </c>
-      <c r="U3" s="60">
+      <c r="U3" s="54">
         <v>2024</v>
       </c>
-      <c r="V3" s="60">
+      <c r="V3" s="54">
         <v>2024</v>
       </c>
-      <c r="W3" s="60"/>
-[...3 lines deleted...]
-      <c r="AA3" s="60"/>
+      <c r="W3" s="54"/>
+      <c r="X3" s="54"/>
+      <c r="Y3" s="54"/>
+      <c r="Z3" s="54"/>
+      <c r="AA3" s="54"/>
+      <c r="AB3" s="54"/>
+      <c r="AC3" s="54"/>
     </row>
-    <row r="4" spans="1:42" s="7" customFormat="1" ht="17.25" customHeight="1">
-[...4 lines deleted...]
-      <c r="C4" s="37" t="s">
+    <row r="4" spans="1:51" s="8" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A4" s="48"/>
+      <c r="B4" s="44" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" s="45" t="s">
+        <v>61</v>
+      </c>
+      <c r="D4" s="45" t="s">
+        <v>62</v>
+      </c>
+      <c r="E4" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="F4" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="G4" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="H4" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="I4" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="J4" s="45" t="s">
+        <v>5</v>
+      </c>
+      <c r="K4" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="L4" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="M4" s="45" t="s">
+        <v>8</v>
+      </c>
+      <c r="N4" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="O4" s="45" t="s">
+        <v>68</v>
+      </c>
+      <c r="P4" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q4" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="R4" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="S4" s="45" t="s">
+        <v>73</v>
+      </c>
+      <c r="T4" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="U4" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="V4" s="45" t="s">
+        <v>77</v>
+      </c>
+      <c r="W4" s="45" t="s">
+        <v>78</v>
+      </c>
+      <c r="X4" s="45" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y4" s="45" t="s">
+        <v>80</v>
+      </c>
+      <c r="Z4" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="AA4" s="45" t="s">
+        <v>82</v>
+      </c>
+      <c r="AB4" s="45" t="s">
+        <v>83</v>
+      </c>
+      <c r="AC4" s="76"/>
+      <c r="AD4" s="45" t="s">
+        <v>84</v>
+      </c>
+      <c r="AE4" s="45" t="s">
+        <v>85</v>
+      </c>
+      <c r="AF4" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="AH4" s="45">
+        <v>2020</v>
+      </c>
+      <c r="AI4" s="45">
+        <v>2021</v>
+      </c>
+      <c r="AJ4" s="45">
+        <v>2022</v>
+      </c>
+      <c r="AK4" s="45">
+        <v>2023</v>
+      </c>
+      <c r="AL4" s="45">
+        <v>2024</v>
+      </c>
+      <c r="AM4" s="45">
+        <v>2025</v>
+      </c>
+      <c r="AN4" s="76"/>
+      <c r="AO4" s="76"/>
+      <c r="AP4" s="79"/>
+      <c r="AR4" s="47"/>
+    </row>
+    <row r="5" spans="1:51" ht="10.5" customHeight="1">
+      <c r="B5" s="13"/>
+      <c r="C5" s="14"/>
+      <c r="D5" s="14"/>
+      <c r="E5" s="14"/>
+      <c r="F5" s="14"/>
+      <c r="G5" s="14"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="14"/>
+      <c r="L5" s="14"/>
+      <c r="M5" s="14"/>
+      <c r="N5" s="14"/>
+      <c r="O5" s="14"/>
+      <c r="P5" s="14"/>
+      <c r="Q5" s="14"/>
+      <c r="R5" s="22"/>
+      <c r="S5" s="22"/>
+      <c r="T5" s="22"/>
+      <c r="U5" s="22"/>
+      <c r="V5" s="22"/>
+      <c r="W5" s="22"/>
+      <c r="X5" s="22"/>
+      <c r="Y5" s="22"/>
+      <c r="Z5" s="22"/>
+      <c r="AA5" s="22"/>
+      <c r="AB5" s="22"/>
+      <c r="AC5" s="22"/>
+      <c r="AD5" s="14"/>
+      <c r="AE5" s="14"/>
+      <c r="AF5" s="15"/>
+      <c r="AH5" s="14"/>
+      <c r="AI5" s="14"/>
+      <c r="AJ5" s="14"/>
+      <c r="AK5" s="14"/>
+      <c r="AL5" s="14"/>
+      <c r="AM5" s="14"/>
+      <c r="AN5" s="22"/>
+      <c r="AO5" s="22"/>
+      <c r="AP5" s="23"/>
+      <c r="AR5" s="47"/>
+    </row>
+    <row r="6" spans="1:51">
+      <c r="B6" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="26">
+        <v>296560.43999999994</v>
+      </c>
+      <c r="D6" s="26">
+        <v>250079.19999999995</v>
+      </c>
+      <c r="E6" s="26">
+        <v>363777.38999999996</v>
+      </c>
+      <c r="F6" s="26">
+        <v>354078.12</v>
+      </c>
+      <c r="G6" s="26">
+        <v>444062.36999999994</v>
+      </c>
+      <c r="H6" s="26">
+        <v>533840.81000000006</v>
+      </c>
+      <c r="I6" s="26">
+        <v>580524.81999999995</v>
+      </c>
+      <c r="J6" s="26">
+        <v>704090.1399999999</v>
+      </c>
+      <c r="K6" s="26">
+        <v>775046.42999999993</v>
+      </c>
+      <c r="L6" s="26">
+        <v>679072.25999999989</v>
+      </c>
+      <c r="M6" s="26">
+        <v>561067.18000000005</v>
+      </c>
+      <c r="N6" s="26">
+        <v>595249.07000000007</v>
+      </c>
+      <c r="O6" s="26">
+        <v>577787.05999999994</v>
+      </c>
+      <c r="P6" s="26">
+        <v>557926.47285000002</v>
+      </c>
+      <c r="Q6" s="26">
+        <v>511974.69616000011</v>
+      </c>
+      <c r="R6" s="26">
+        <v>522969.6677600001</v>
+      </c>
+      <c r="S6" s="26">
+        <v>483017.63880999997</v>
+      </c>
+      <c r="T6" s="26">
+        <v>548771.19201</v>
+      </c>
+      <c r="U6" s="26">
+        <v>604053.11215999979</v>
+      </c>
+      <c r="V6" s="26">
+        <v>606208.78175000031</v>
+      </c>
+      <c r="W6" s="26">
+        <v>750876.13594000007</v>
+      </c>
+      <c r="X6" s="26">
+        <v>740998.76538999996</v>
+      </c>
+      <c r="Y6" s="26">
+        <v>640362.75351000007</v>
+      </c>
+      <c r="Z6" s="26">
+        <v>523667.11424999969</v>
+      </c>
+      <c r="AA6" s="26">
+        <v>483625.28914000007</v>
+      </c>
+      <c r="AB6" s="26">
+        <v>571711.86985000002</v>
+      </c>
+      <c r="AC6" s="58"/>
+      <c r="AD6" s="68">
+        <v>2702136.7952399999</v>
+      </c>
+      <c r="AE6" s="68">
+        <v>2219367.0267499997</v>
+      </c>
+      <c r="AF6" s="7">
+        <v>-0.17866222366700024</v>
+      </c>
+      <c r="AH6" s="6">
+        <v>1264495.1499999999</v>
+      </c>
+      <c r="AI6" s="6">
+        <v>2262518.1399999997</v>
+      </c>
+      <c r="AJ6" s="6">
+        <v>2610434.9400000004</v>
+      </c>
+      <c r="AK6" s="6">
+        <v>2170657.8967700005</v>
+      </c>
+      <c r="AL6" s="6">
+        <v>2242050.7247299999</v>
+      </c>
+      <c r="AM6" s="6">
+        <v>2655904.7690899996</v>
+      </c>
+      <c r="AN6" s="58"/>
+      <c r="AO6" s="58"/>
+      <c r="AP6" s="23"/>
+      <c r="AQ6" s="43"/>
+    </row>
+    <row r="7" spans="1:51">
+      <c r="B7" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="26">
+        <v>230966.58000000002</v>
+      </c>
+      <c r="D7" s="26">
+        <v>198105.99999999997</v>
+      </c>
+      <c r="E7" s="26">
+        <v>288120.42999999993</v>
+      </c>
+      <c r="F7" s="26">
+        <v>277508.16000000009</v>
+      </c>
+      <c r="G7" s="26">
+        <v>345399.38379999995</v>
+      </c>
+      <c r="H7" s="26">
+        <v>417459.93521000003</v>
+      </c>
+      <c r="I7" s="26">
+        <v>453562.13708999997</v>
+      </c>
+      <c r="J7" s="26">
+        <v>557972.35510000051</v>
+      </c>
+      <c r="K7" s="26">
+        <v>614174.79957999988</v>
+      </c>
+      <c r="L7" s="26">
+        <v>556071.40044999984</v>
+      </c>
+      <c r="M7" s="26">
+        <v>450119.29466000013</v>
+      </c>
+      <c r="N7" s="26">
+        <v>477742.02325999999</v>
+      </c>
+      <c r="O7" s="26">
+        <v>469146.02352999995</v>
+      </c>
+      <c r="P7" s="26">
+        <v>442712.41785999999</v>
+      </c>
+      <c r="Q7" s="26">
+        <v>411454.46817674732</v>
+      </c>
+      <c r="R7" s="26">
+        <v>421962.44762274914</v>
+      </c>
+      <c r="S7" s="26">
+        <v>387928.58996205096</v>
+      </c>
+      <c r="T7" s="26">
+        <v>438891.21757292113</v>
+      </c>
+      <c r="U7" s="26">
+        <v>494148.67515786079</v>
+      </c>
+      <c r="V7" s="26">
+        <v>489424.93592784117</v>
+      </c>
+      <c r="W7" s="26">
+        <v>603153.96940849093</v>
+      </c>
+      <c r="X7" s="26">
+        <v>597307.84702044912</v>
+      </c>
+      <c r="Y7" s="26">
+        <v>516677.82854915014</v>
+      </c>
+      <c r="Z7" s="26">
+        <v>419687.89121112553</v>
+      </c>
+      <c r="AA7" s="26">
+        <v>386907.13295</v>
+      </c>
+      <c r="AB7" s="26">
+        <v>460312.30988672504</v>
+      </c>
+      <c r="AC7" s="58"/>
+      <c r="AD7" s="70">
+        <v>2184035.427514642</v>
+      </c>
+      <c r="AE7" s="68">
+        <v>1783585.1625970006</v>
+      </c>
+      <c r="AF7" s="11">
+        <v>-0.18335337415901731</v>
+      </c>
+      <c r="AH7" s="26">
+        <v>994701.16999999993</v>
+      </c>
+      <c r="AI7" s="26">
+        <v>1774393.8112000006</v>
+      </c>
+      <c r="AJ7" s="26">
+        <v>2098107.5179499998</v>
+      </c>
+      <c r="AK7" s="26">
+        <v>1745275.3571894965</v>
+      </c>
+      <c r="AL7" s="26">
+        <v>1810393.4186206739</v>
+      </c>
+      <c r="AM7" s="26">
+        <v>2136827.5361892157</v>
+      </c>
+      <c r="AN7" s="58"/>
+      <c r="AO7" s="58"/>
+      <c r="AP7" s="23"/>
+      <c r="AQ7" s="43"/>
+    </row>
+    <row r="8" spans="1:51">
+      <c r="B8" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="26">
+        <v>56362.11</v>
+      </c>
+      <c r="D8" s="26">
+        <v>42569.599899999972</v>
+      </c>
+      <c r="E8" s="26">
+        <v>59763.887450000038</v>
+      </c>
+      <c r="F8" s="26">
+        <v>57208.821149999974</v>
+      </c>
+      <c r="G8" s="26">
+        <v>85251.477289999937</v>
+      </c>
+      <c r="H8" s="26">
+        <v>82339.921689999945</v>
+      </c>
+      <c r="I8" s="26">
+        <v>105074.50427999964</v>
+      </c>
+      <c r="J8" s="26">
+        <v>96763.403520000866</v>
+      </c>
+      <c r="K8" s="26">
+        <v>126479.48314999987</v>
+      </c>
+      <c r="L8" s="26">
+        <v>91284.890189999947</v>
+      </c>
+      <c r="M8" s="26">
+        <v>71121.590339999995</v>
+      </c>
+      <c r="N8" s="26">
+        <v>95633.02620000043</v>
+      </c>
+      <c r="O8" s="26">
+        <v>112024.0194799999</v>
+      </c>
+      <c r="P8" s="26">
+        <v>86110.327140000183</v>
+      </c>
+      <c r="Q8" s="26">
+        <v>76325.223740000161</v>
+      </c>
+      <c r="R8" s="26">
+        <v>67569.35848999978</v>
+      </c>
+      <c r="S8" s="26">
+        <v>100876.87401999987</v>
+      </c>
+      <c r="T8" s="26">
+        <v>83272.2290749721</v>
+      </c>
+      <c r="U8" s="26">
+        <v>91693.309935027966</v>
+      </c>
+      <c r="V8" s="26">
+        <v>74699.052208272973</v>
+      </c>
+      <c r="W8" s="26">
+        <v>106678.15953999973</v>
+      </c>
+      <c r="X8" s="26">
+        <v>92885.814840000065</v>
+      </c>
+      <c r="Y8" s="26">
+        <v>74632.688046840485</v>
+      </c>
+      <c r="Z8" s="26">
+        <v>64125.129449698376</v>
+      </c>
+      <c r="AA8" s="26">
+        <v>85631.58974245959</v>
+      </c>
+      <c r="AB8" s="26">
+        <v>83926.345190144493</v>
+      </c>
+      <c r="AC8" s="58"/>
+      <c r="AD8" s="69">
+        <v>365956.33652330074</v>
+      </c>
+      <c r="AE8" s="68">
+        <v>308315.75242914294</v>
+      </c>
+      <c r="AF8" s="11">
+        <v>-0.15750672509666397</v>
+      </c>
+      <c r="AH8" s="6">
+        <v>215904.41849999997</v>
+      </c>
+      <c r="AI8" s="6">
+        <v>369429.30678000039</v>
+      </c>
+      <c r="AJ8" s="6">
+        <v>384518.98988000024</v>
+      </c>
+      <c r="AK8" s="6">
+        <v>342028.92885000003</v>
+      </c>
+      <c r="AL8" s="6">
+        <v>350541.46523827291</v>
+      </c>
+      <c r="AM8" s="6">
+        <v>338321.79187653866</v>
+      </c>
+      <c r="AN8" s="58"/>
+      <c r="AO8" s="58"/>
+      <c r="AP8" s="23"/>
+      <c r="AQ8" s="43"/>
+    </row>
+    <row r="9" spans="1:51">
+      <c r="B9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="26">
+        <v>40098.072240000038</v>
+      </c>
+      <c r="D9" s="26">
+        <v>68678.537949999969</v>
+      </c>
+      <c r="E9" s="26">
+        <v>48523.311463915365</v>
+      </c>
+      <c r="F9" s="26">
+        <v>43225.396406084634</v>
+      </c>
+      <c r="G9" s="26">
+        <v>78699.280742184186</v>
+      </c>
+      <c r="H9" s="26">
+        <v>94160.145599903699</v>
+      </c>
+      <c r="I9" s="26">
+        <v>98435.359907911712</v>
+      </c>
+      <c r="J9" s="26">
+        <v>7561.096140000911</v>
+      </c>
+      <c r="K9" s="26">
+        <v>114057.86215999987</v>
+      </c>
+      <c r="L9" s="26">
+        <v>70022.435652336135</v>
+      </c>
+      <c r="M9" s="26">
+        <v>55369.958279699262</v>
+      </c>
+      <c r="N9" s="26">
+        <v>65764.217345640878</v>
+      </c>
+      <c r="O9" s="26">
+        <v>96274</v>
+      </c>
+      <c r="P9" s="26">
+        <v>77442</v>
+      </c>
+      <c r="Q9" s="26">
+        <v>64165.283329999991</v>
+      </c>
+      <c r="R9" s="26">
+        <v>55874</v>
+      </c>
+      <c r="S9" s="26">
+        <v>80898</v>
+      </c>
+      <c r="T9" s="26">
+        <v>59700.331786000002</v>
+      </c>
+      <c r="U9" s="26">
+        <v>66331.668214000005</v>
+      </c>
+      <c r="V9" s="26">
+        <v>55455.640196</v>
+      </c>
+      <c r="W9" s="26">
+        <v>90883</v>
+      </c>
+      <c r="X9" s="26">
+        <v>70440.333749999991</v>
+      </c>
+      <c r="Y9" s="26">
+        <v>52432.798519999997</v>
+      </c>
+      <c r="Z9" s="26">
+        <v>38128.97421</v>
+      </c>
+      <c r="AA9" s="26">
+        <v>66648.672049670698</v>
+      </c>
+      <c r="AB9" s="26">
+        <v>67565.641270000007</v>
+      </c>
+      <c r="AC9" s="58"/>
+      <c r="AD9" s="70">
+        <v>283110.64215999999</v>
+      </c>
+      <c r="AE9" s="68">
+        <v>224776.0860496707</v>
+      </c>
+      <c r="AF9" s="11">
+        <v>-0.20604861641817585</v>
+      </c>
+      <c r="AH9" s="26">
+        <v>200525.31806000002</v>
+      </c>
+      <c r="AI9" s="26">
+        <v>278855.88239000051</v>
+      </c>
+      <c r="AJ9" s="26">
+        <v>305214.47343767615</v>
+      </c>
+      <c r="AK9" s="26">
+        <v>293755.28333000001</v>
+      </c>
+      <c r="AL9" s="26">
+        <v>262385.64019599999</v>
+      </c>
+      <c r="AM9" s="26">
+        <v>251885.10648000002</v>
+      </c>
+      <c r="AN9" s="58"/>
+      <c r="AO9" s="58"/>
+      <c r="AP9" s="23"/>
+      <c r="AQ9" s="43"/>
+    </row>
+    <row r="10" spans="1:51">
+      <c r="B10" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="26">
+        <v>13521.13824000004</v>
+      </c>
+      <c r="D10" s="26">
+        <v>80166.224939999986</v>
+      </c>
+      <c r="E10" s="26">
+        <v>25641.898513915334</v>
+      </c>
+      <c r="F10" s="26">
+        <v>24558.10293608471</v>
+      </c>
+      <c r="G10" s="26">
+        <v>47486.96762218418</v>
+      </c>
+      <c r="H10" s="26">
+        <v>80194.614589903722</v>
+      </c>
+      <c r="I10" s="26">
+        <v>80287.43946791171</v>
+      </c>
+      <c r="J10" s="26">
+        <v>21715.266720000865</v>
+      </c>
+      <c r="K10" s="26">
+        <v>67833.389849999861</v>
+      </c>
+      <c r="L10" s="26">
+        <v>35828.462592336138</v>
+      </c>
+      <c r="M10" s="26">
+        <v>34770.514899699294</v>
+      </c>
+      <c r="N10" s="26">
+        <v>41482.275515640882</v>
+      </c>
+      <c r="O10" s="26">
+        <v>54270</v>
+      </c>
+      <c r="P10" s="26">
+        <v>48978.783400766057</v>
+      </c>
+      <c r="Q10" s="26">
+        <v>46414</v>
+      </c>
+      <c r="R10" s="26">
+        <v>61623</v>
+      </c>
+      <c r="S10" s="26">
+        <v>45845</v>
+      </c>
+      <c r="T10" s="26">
+        <v>33721</v>
+      </c>
+      <c r="U10" s="26">
+        <v>38456</v>
+      </c>
+      <c r="V10" s="26">
+        <v>35177.42</v>
+      </c>
+      <c r="W10" s="26">
+        <v>52601.36</v>
+      </c>
+      <c r="X10" s="26">
+        <v>38904.11</v>
+      </c>
+      <c r="Y10" s="26">
+        <v>29454.75</v>
+      </c>
+      <c r="Z10" s="26">
+        <v>22693.167899115997</v>
+      </c>
+      <c r="AA10" s="26">
+        <v>51348</v>
+      </c>
+      <c r="AB10" s="26">
+        <v>42029</v>
+      </c>
+      <c r="AC10" s="58"/>
+      <c r="AD10" s="70">
+        <v>165138.89000000001</v>
+      </c>
+      <c r="AE10" s="68">
+        <v>145524.917899116</v>
+      </c>
+      <c r="AF10" s="11">
+        <v>-0.11877258046777484</v>
+      </c>
+      <c r="AH10" s="6">
+        <v>143887.36463000008</v>
+      </c>
+      <c r="AI10" s="6">
+        <v>229684.28840000046</v>
+      </c>
+      <c r="AJ10" s="6">
+        <v>179914.64285767617</v>
+      </c>
+      <c r="AK10" s="6">
+        <v>211285.78340076606</v>
+      </c>
+      <c r="AL10" s="6">
+        <v>153199.41999999998</v>
+      </c>
+      <c r="AM10" s="6">
+        <v>143653.387899116</v>
+      </c>
+      <c r="AN10" s="58"/>
+      <c r="AO10" s="58"/>
+      <c r="AP10" s="23"/>
+      <c r="AQ10" s="43"/>
+    </row>
+    <row r="11" spans="1:51">
+      <c r="B11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="26">
+        <v>39942.830160000041</v>
+      </c>
+      <c r="D11" s="26">
+        <v>28689.690029999969</v>
+      </c>
+      <c r="E11" s="26">
+        <v>43250.970540000068</v>
+      </c>
+      <c r="F11" s="26">
+        <v>39489.120019999915</v>
+      </c>
+      <c r="G11" s="26">
+        <v>70042.324020000015</v>
+      </c>
+      <c r="H11" s="26">
+        <v>68937.407839999927</v>
+      </c>
+      <c r="I11" s="26">
+        <v>92871.217279999633</v>
+      </c>
+      <c r="J11" s="26">
+        <v>83680.708750000922</v>
+      </c>
+      <c r="K11" s="26">
+        <v>110385.22055999987</v>
+      </c>
+      <c r="L11" s="26">
+        <v>70411.414059999981</v>
+      </c>
+      <c r="M11" s="26">
+        <v>52541.583189999947</v>
+      </c>
+      <c r="N11" s="26">
+        <v>72589.361003000493</v>
+      </c>
+      <c r="O11" s="26">
+        <v>93208</v>
+      </c>
+      <c r="P11" s="26">
+        <v>75979.055820000125</v>
+      </c>
+      <c r="Q11" s="26">
+        <v>63915.943990000233</v>
+      </c>
+      <c r="R11" s="26">
+        <v>47036</v>
+      </c>
+      <c r="S11" s="26">
+        <v>77665</v>
+      </c>
+      <c r="T11" s="26">
+        <v>55901.331786000002</v>
+      </c>
+      <c r="U11" s="26">
+        <v>61024.668214000005</v>
+      </c>
+      <c r="V11" s="26">
+        <v>54416.640196</v>
+      </c>
+      <c r="W11" s="26">
+        <v>88247</v>
+      </c>
+      <c r="X11" s="26">
+        <v>67737.333750000005</v>
+      </c>
+      <c r="Y11" s="26">
+        <v>50806.798520000004</v>
+      </c>
+      <c r="Z11" s="26">
+        <v>36110.667414749994</v>
+      </c>
+      <c r="AA11" s="26">
+        <v>58532.510910157303</v>
+      </c>
+      <c r="AB11" s="26">
+        <v>58763.671269116516</v>
+      </c>
+      <c r="AC11" s="58"/>
+      <c r="AD11" s="70">
+        <v>271425.64215999999</v>
+      </c>
+      <c r="AE11" s="68">
+        <v>204213.64811402382</v>
+      </c>
+      <c r="AF11" s="11">
+        <v>-0.24762580834700965</v>
+      </c>
+      <c r="AH11" s="26">
+        <v>151372.61074999999</v>
+      </c>
+      <c r="AI11" s="26">
+        <v>315531.6578900005</v>
+      </c>
+      <c r="AJ11" s="26">
+        <v>305927.57881300029</v>
+      </c>
+      <c r="AK11" s="26">
+        <v>280138.99981000036</v>
+      </c>
+      <c r="AL11" s="26">
+        <v>249007.64019599999</v>
+      </c>
+      <c r="AM11" s="26">
+        <v>242901.79968475</v>
+      </c>
+      <c r="AN11" s="58"/>
+      <c r="AO11" s="58"/>
+      <c r="AP11" s="23"/>
+      <c r="AQ11" s="43"/>
+    </row>
+    <row r="12" spans="1:51">
+      <c r="B12" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="26">
+        <v>12714.945291588399</v>
+      </c>
+      <c r="D12" s="26">
+        <v>6021.4958775703999</v>
+      </c>
+      <c r="E12" s="26">
+        <v>21759.748391901601</v>
+      </c>
+      <c r="F12" s="26">
+        <v>20705.184718126493</v>
+      </c>
+      <c r="G12" s="26">
+        <v>37100</v>
+      </c>
+      <c r="H12" s="26">
+        <v>39017.508210280001</v>
+      </c>
+      <c r="I12" s="26">
+        <v>65164.743871959996</v>
+      </c>
+      <c r="J12" s="26">
+        <v>55419.508854617889</v>
+      </c>
+      <c r="K12" s="26">
+        <v>58135.373947247077</v>
+      </c>
+      <c r="L12" s="26">
+        <v>35408.233200000002</v>
+      </c>
+      <c r="M12" s="26">
+        <v>28143.123296959999</v>
+      </c>
+      <c r="N12" s="26">
+        <v>40051.522286480002</v>
+      </c>
+      <c r="O12" s="26">
+        <v>45442.896849999997</v>
+      </c>
+      <c r="P12" s="26">
+        <v>40981</v>
+      </c>
+      <c r="Q12" s="26">
+        <v>39902.567260039999</v>
+      </c>
+      <c r="R12" s="26">
+        <v>51639.611515260003</v>
+      </c>
+      <c r="S12" s="26">
+        <v>40420</v>
+      </c>
+      <c r="T12" s="26">
+        <v>30143</v>
+      </c>
+      <c r="U12" s="26">
+        <v>38456</v>
+      </c>
+      <c r="V12" s="26">
+        <v>35886.032786000003</v>
+      </c>
+      <c r="W12" s="26">
+        <v>52601.36</v>
+      </c>
+      <c r="X12" s="26">
+        <v>38904.11</v>
+      </c>
+      <c r="Y12" s="26">
+        <v>30097.84</v>
+      </c>
+      <c r="Z12" s="26">
+        <v>22090.16</v>
+      </c>
+      <c r="AA12" s="26">
+        <v>51348</v>
+      </c>
+      <c r="AB12" s="26">
+        <v>42029</v>
+      </c>
+      <c r="AC12" s="58"/>
+      <c r="AD12" s="6">
+        <v>165847.502786</v>
+      </c>
+      <c r="AE12" s="68">
+        <v>145565</v>
+      </c>
+      <c r="AF12" s="11">
+        <v>-0.12229610000321423</v>
+      </c>
+      <c r="AH12" s="6">
+        <v>61201.374279186886</v>
+      </c>
+      <c r="AI12" s="6">
+        <v>196701.7609368579</v>
+      </c>
+      <c r="AJ12" s="6">
+        <v>161738.25273068709</v>
+      </c>
+      <c r="AK12" s="6">
+        <v>177966.0756253</v>
+      </c>
+      <c r="AL12" s="6">
+        <v>144905.032786</v>
+      </c>
+      <c r="AM12" s="6">
+        <v>143693.47</v>
+      </c>
+      <c r="AN12" s="58"/>
+      <c r="AO12" s="58"/>
+      <c r="AP12" s="23"/>
+      <c r="AQ12" s="43"/>
+    </row>
+    <row r="13" spans="1:51">
+      <c r="B13" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="C13" s="26">
+        <v>314799.00000000006</v>
+      </c>
+      <c r="D13" s="26">
+        <v>246829</v>
+      </c>
+      <c r="E13" s="26">
+        <v>236899</v>
+      </c>
+      <c r="F13" s="26">
+        <v>234582</v>
+      </c>
+      <c r="G13" s="26">
+        <v>253899.00000000003</v>
+      </c>
+      <c r="H13" s="26">
+        <v>307242.60100000002</v>
+      </c>
+      <c r="I13" s="26">
+        <v>299710.00000000006</v>
+      </c>
+      <c r="J13" s="26">
+        <v>382939</v>
+      </c>
+      <c r="K13" s="26">
+        <v>309858</v>
+      </c>
+      <c r="L13" s="26">
+        <v>339231</v>
+      </c>
+      <c r="M13" s="26">
+        <v>271380.93</v>
+      </c>
+      <c r="N13" s="26">
+        <v>219097.28000000003</v>
+      </c>
+      <c r="O13" s="26">
+        <v>136359.59899999999</v>
+      </c>
+      <c r="P13" s="26">
+        <v>40417.304039999981</v>
+      </c>
+      <c r="Q13" s="26">
+        <v>-27815.695960000001</v>
+      </c>
+      <c r="R13" s="26">
+        <v>-61909.132680000002</v>
+      </c>
+      <c r="S13" s="26">
+        <v>-57646</v>
+      </c>
+      <c r="T13" s="26">
+        <v>-64184</v>
+      </c>
+      <c r="U13" s="26">
+        <v>-46999</v>
+      </c>
+      <c r="V13" s="26">
+        <v>15746.620779999899</v>
+      </c>
+      <c r="W13" s="26">
+        <v>38231</v>
+      </c>
+      <c r="X13" s="26">
+        <v>82056.000000000015</v>
+      </c>
+      <c r="Y13" s="26">
+        <v>-12235.40331999997</v>
+      </c>
+      <c r="Z13" s="26">
+        <v>-32619.999999999996</v>
+      </c>
+      <c r="AA13" s="26">
+        <v>-32657.999999999985</v>
+      </c>
+      <c r="AB13" s="26">
+        <v>-16603.999999999938</v>
+      </c>
+      <c r="AC13" s="58"/>
+      <c r="AD13" s="26">
+        <v>82056.000000000015</v>
+      </c>
+      <c r="AE13" s="68">
+        <v>-16603.999999999938</v>
+      </c>
+      <c r="AF13" s="11">
+        <v>-1.2023496148971426</v>
+      </c>
+      <c r="AH13" s="26">
+        <v>234582</v>
+      </c>
+      <c r="AI13" s="26">
+        <v>382939</v>
+      </c>
+      <c r="AJ13" s="26">
+        <v>219097.28000000003</v>
+      </c>
+      <c r="AK13" s="26">
+        <v>-61909.132680000002</v>
+      </c>
+      <c r="AL13" s="26">
+        <v>15746.620779999899</v>
+      </c>
+      <c r="AM13" s="26">
+        <v>-32619.999999999996</v>
+      </c>
+      <c r="AN13" s="58"/>
+      <c r="AO13" s="58"/>
+      <c r="AP13" s="23"/>
+      <c r="AQ13" s="43"/>
+    </row>
+    <row r="14" spans="1:51">
+      <c r="B14" s="4"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="67"/>
+      <c r="H14" s="67"/>
+      <c r="I14" s="67"/>
+      <c r="J14" s="67"/>
+      <c r="K14" s="67"/>
+      <c r="L14" s="67"/>
+      <c r="M14" s="67"/>
+      <c r="N14" s="67"/>
+      <c r="O14" s="67"/>
+      <c r="P14" s="67"/>
+      <c r="Q14" s="67"/>
+      <c r="R14" s="67"/>
+      <c r="S14" s="67"/>
+      <c r="T14" s="67"/>
+      <c r="U14" s="67"/>
+      <c r="V14" s="67"/>
+      <c r="W14" s="67"/>
+      <c r="X14" s="7"/>
+      <c r="Y14" s="7"/>
+      <c r="Z14" s="7"/>
+      <c r="AA14" s="7"/>
+      <c r="AB14" s="7"/>
+      <c r="AC14" s="23"/>
+      <c r="AD14" s="7"/>
+      <c r="AE14" s="59"/>
+      <c r="AF14" s="7"/>
+      <c r="AH14" s="7"/>
+      <c r="AI14" s="7"/>
+      <c r="AJ14" s="7"/>
+      <c r="AK14" s="7"/>
+      <c r="AL14" s="7"/>
+      <c r="AN14" s="77"/>
+      <c r="AO14" s="77"/>
+      <c r="AP14" s="5"/>
+    </row>
+    <row r="15" spans="1:51">
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="61"/>
+      <c r="H15" s="61"/>
+      <c r="I15" s="61"/>
+      <c r="J15" s="61"/>
+      <c r="K15" s="61"/>
+      <c r="L15" s="61"/>
+      <c r="M15" s="61"/>
+      <c r="N15" s="62"/>
+      <c r="O15" s="62"/>
+      <c r="P15" s="62"/>
+      <c r="Q15" s="62"/>
+      <c r="R15" s="62"/>
+      <c r="S15" s="62"/>
+      <c r="T15" s="62"/>
+      <c r="U15" s="62"/>
+      <c r="V15" s="62"/>
+      <c r="W15" s="62"/>
+      <c r="X15" s="62"/>
+      <c r="Y15" s="62"/>
+      <c r="Z15" s="62"/>
+      <c r="AA15" s="62"/>
+      <c r="AB15" s="62"/>
+      <c r="AC15" s="78"/>
+    </row>
+    <row r="16" spans="1:51" ht="16.5" customHeight="1">
+      <c r="A16" s="48"/>
+      <c r="B16" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="D16" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="E16" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="F16" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="G16" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="H16" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="I16" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="J16" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="K16" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="L16" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="M16" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="N16" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="O16" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="P16" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q16" s="17" t="s">
+        <v>70</v>
+      </c>
+      <c r="R16" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="S16" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="T16" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="U16" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="V16" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="W16" s="17" t="s">
+        <v>78</v>
+      </c>
+      <c r="X16" s="17" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y16" s="17" t="s">
+        <v>80</v>
+      </c>
+      <c r="Z16" s="17" t="s">
+        <v>81</v>
+      </c>
+      <c r="AA16" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="AB16" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="AC16" s="76"/>
+      <c r="AD16" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="AE16" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="AF16" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="AH16" s="17">
+        <v>2020</v>
+      </c>
+      <c r="AI16" s="17">
+        <v>2021</v>
+      </c>
+      <c r="AJ16" s="17">
+        <v>2022</v>
+      </c>
+      <c r="AK16" s="17">
+        <v>2023</v>
+      </c>
+      <c r="AL16" s="17">
+        <v>2024</v>
+      </c>
+      <c r="AM16" s="17">
+        <v>2025</v>
+      </c>
+      <c r="AN16" s="76"/>
+      <c r="AO16" s="76"/>
+      <c r="AP16" s="79"/>
+      <c r="AR16" s="75"/>
+      <c r="AY16" s="60"/>
+    </row>
+    <row r="17" spans="1:43" ht="6" customHeight="1">
+      <c r="B17" s="13"/>
+      <c r="C17" s="14"/>
+      <c r="D17" s="14"/>
+      <c r="E17" s="14"/>
+      <c r="F17" s="14"/>
+      <c r="G17" s="14"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="14"/>
+      <c r="L17" s="14"/>
+      <c r="M17" s="14"/>
+      <c r="N17" s="14"/>
+      <c r="O17" s="14"/>
+      <c r="P17" s="14"/>
+      <c r="Q17" s="14"/>
+      <c r="R17" s="22"/>
+      <c r="S17" s="22"/>
+      <c r="T17" s="22"/>
+      <c r="U17" s="22"/>
+      <c r="V17" s="22"/>
+      <c r="W17" s="22"/>
+      <c r="X17" s="22"/>
+      <c r="Y17" s="22"/>
+      <c r="Z17" s="22"/>
+      <c r="AA17" s="22"/>
+      <c r="AB17" s="22"/>
+      <c r="AC17" s="22"/>
+      <c r="AD17" s="14"/>
+      <c r="AE17" s="14"/>
+      <c r="AF17" s="15"/>
+      <c r="AH17" s="14"/>
+      <c r="AI17" s="14"/>
+      <c r="AJ17" s="14"/>
+      <c r="AK17" s="14"/>
+      <c r="AL17" s="14"/>
+      <c r="AM17" s="14"/>
+      <c r="AN17" s="22"/>
+      <c r="AO17" s="22"/>
+      <c r="AP17" s="23"/>
+    </row>
+    <row r="18" spans="1:43" ht="12.75" customHeight="1">
+      <c r="B18" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="C18" s="26">
+        <v>95924</v>
+      </c>
+      <c r="D18" s="26">
+        <v>69749</v>
+      </c>
+      <c r="E18" s="26">
+        <v>114022</v>
+      </c>
+      <c r="F18" s="26">
+        <v>113935.18000000005</v>
+      </c>
+      <c r="G18" s="26">
+        <v>106520.9</v>
+      </c>
+      <c r="H18" s="26">
+        <v>107582.1</v>
+      </c>
+      <c r="I18" s="26">
+        <v>112002</v>
+      </c>
+      <c r="J18" s="26">
+        <v>117226</v>
+      </c>
+      <c r="K18" s="26">
+        <v>112069</v>
+      </c>
+      <c r="L18" s="26">
+        <v>106766</v>
+      </c>
+      <c r="M18" s="26">
+        <v>107482.85999999999</v>
+      </c>
+      <c r="N18" s="26">
+        <v>105691.14000000001</v>
+      </c>
+      <c r="O18" s="26">
+        <v>124071</v>
+      </c>
+      <c r="P18" s="26">
+        <v>116003.16099999999</v>
+      </c>
+      <c r="Q18" s="26">
+        <v>156770.552</v>
+      </c>
+      <c r="R18" s="26">
+        <v>158706.49</v>
+      </c>
+      <c r="S18" s="26">
+        <v>131020.00000000001</v>
+      </c>
+      <c r="T18" s="26">
+        <v>147692</v>
+      </c>
+      <c r="U18" s="26">
+        <v>164921</v>
+      </c>
+      <c r="V18" s="26">
+        <v>162983</v>
+      </c>
+      <c r="W18" s="26">
+        <v>162518.30143999998</v>
+      </c>
+      <c r="X18" s="26">
+        <v>176755</v>
+      </c>
+      <c r="Y18" s="26">
+        <v>153956</v>
+      </c>
+      <c r="Z18" s="26">
+        <v>152098</v>
+      </c>
+      <c r="AA18" s="26">
+        <v>135446</v>
+      </c>
+      <c r="AB18" s="26">
+        <v>130523</v>
+      </c>
+      <c r="AC18" s="58"/>
+      <c r="AD18" s="26">
+        <v>667177.30143999995</v>
+      </c>
+      <c r="AE18" s="26">
+        <v>572023</v>
+      </c>
+      <c r="AF18" s="11">
+        <v>-0.14262221036990319</v>
+      </c>
+      <c r="AH18" s="26">
+        <v>393630.18000000005</v>
+      </c>
+      <c r="AI18" s="26">
+        <v>443331</v>
+      </c>
+      <c r="AJ18" s="26">
+        <v>432009</v>
+      </c>
+      <c r="AK18" s="26">
+        <v>555551.20299999998</v>
+      </c>
+      <c r="AL18" s="26">
+        <v>606616</v>
+      </c>
+      <c r="AM18" s="26">
+        <v>645327.30143999995</v>
+      </c>
+      <c r="AN18" s="58"/>
+      <c r="AO18" s="58"/>
+      <c r="AP18" s="23"/>
+      <c r="AQ18" s="43"/>
+    </row>
+    <row r="19" spans="1:43">
+      <c r="B19" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="26">
+        <v>180058.91</v>
+      </c>
+      <c r="D19" s="26">
+        <v>153065.44999999998</v>
+      </c>
+      <c r="E19" s="26">
+        <v>232732.72999999998</v>
+      </c>
+      <c r="F19" s="26">
+        <v>257523.59000000008</v>
+      </c>
+      <c r="G19" s="26">
+        <v>272551.55</v>
+      </c>
+      <c r="H19" s="26">
+        <v>311802.19</v>
+      </c>
+      <c r="I19" s="26">
+        <v>355048.82999999996</v>
+      </c>
+      <c r="J19" s="26">
+        <v>483216.58999999997</v>
+      </c>
+      <c r="K19" s="26">
+        <v>505952.12</v>
+      </c>
+      <c r="L19" s="26">
+        <v>416699.28</v>
+      </c>
+      <c r="M19" s="26">
+        <v>357498.37</v>
+      </c>
+      <c r="N19" s="26">
+        <v>343270.34000000008</v>
+      </c>
+      <c r="O19" s="26">
+        <v>355469.93</v>
+      </c>
+      <c r="P19" s="26">
+        <v>310863.89484999998</v>
+      </c>
+      <c r="Q19" s="26">
+        <v>385095.99420000007</v>
+      </c>
+      <c r="R19" s="26">
+        <v>399638.46845000028</v>
+      </c>
+      <c r="S19" s="26">
+        <v>325264.58976999996</v>
+      </c>
+      <c r="T19" s="26">
+        <v>381506.33496000001</v>
+      </c>
+      <c r="U19" s="26">
+        <v>448811.51892000006</v>
+      </c>
+      <c r="V19" s="26">
+        <v>463250.19125000015</v>
+      </c>
+      <c r="W19" s="26">
+        <v>502948.27743000007</v>
+      </c>
+      <c r="X19" s="26">
+        <v>537414.35352999996</v>
+      </c>
+      <c r="Y19" s="26">
+        <v>435274.81086999993</v>
+      </c>
+      <c r="Z19" s="26">
+        <v>411009.62308999989</v>
+      </c>
+      <c r="AA19" s="26">
+        <v>362447.49202000001</v>
+      </c>
+      <c r="AB19" s="26">
+        <v>434592.68119999999</v>
+      </c>
+      <c r="AC19" s="58"/>
+      <c r="AD19" s="26">
+        <v>1952424.3411300003</v>
+      </c>
+      <c r="AE19" s="26">
+        <v>1643324.6071799998</v>
+      </c>
+      <c r="AF19" s="11">
+        <v>-0.15831585759226063</v>
+      </c>
+      <c r="AH19" s="26">
+        <v>823380.68</v>
+      </c>
+      <c r="AI19" s="26">
+        <v>1422619.16</v>
+      </c>
+      <c r="AJ19" s="26">
+        <v>1623420.11</v>
+      </c>
+      <c r="AK19" s="26">
+        <v>1451068.2875000003</v>
+      </c>
+      <c r="AL19" s="26">
+        <v>1618832.6349000002</v>
+      </c>
+      <c r="AM19" s="26">
+        <v>1886647.0649199998</v>
+      </c>
+      <c r="AN19" s="58"/>
+      <c r="AO19" s="58"/>
+      <c r="AP19" s="23"/>
+      <c r="AQ19" s="43"/>
+    </row>
+    <row r="20" spans="1:43">
+      <c r="B20" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="26">
+        <v>139782.42000000001</v>
+      </c>
+      <c r="D20" s="26">
+        <v>120569.43999999997</v>
+      </c>
+      <c r="E20" s="26">
+        <v>184416.36</v>
+      </c>
+      <c r="F20" s="26">
+        <v>201731.6100000001</v>
+      </c>
+      <c r="G20" s="26">
+        <v>214865.48379999999</v>
+      </c>
+      <c r="H20" s="26">
+        <v>248144.32520999998</v>
+      </c>
+      <c r="I20" s="26">
+        <v>282472.15708999999</v>
+      </c>
+      <c r="J20" s="26">
+        <v>381171.86509999994</v>
+      </c>
+      <c r="K20" s="26">
+        <v>397380.11958</v>
+      </c>
+      <c r="L20" s="26">
+        <v>333806.10044999997</v>
+      </c>
+      <c r="M20" s="26">
+        <v>286878.50466000009</v>
+      </c>
+      <c r="N20" s="26">
+        <v>275939.16326000006</v>
+      </c>
+      <c r="O20" s="26">
+        <v>290810.96353000001</v>
+      </c>
+      <c r="P20" s="26">
+        <v>253392.75285999995</v>
+      </c>
+      <c r="Q20" s="26">
+        <v>312064.69079000014</v>
+      </c>
+      <c r="R20" s="26">
+        <v>321022.02255000034</v>
+      </c>
+      <c r="S20" s="26">
+        <v>261562.57147999998</v>
+      </c>
+      <c r="T20" s="26">
+        <v>306858.03164000006</v>
+      </c>
+      <c r="U20" s="26">
+        <v>366258.7905</v>
+      </c>
+      <c r="V20" s="26">
+        <v>376099.17264000024</v>
+      </c>
+      <c r="W20" s="26">
+        <v>410310.18475000007</v>
+      </c>
+      <c r="X20" s="26">
+        <v>439103.46312999987</v>
+      </c>
+      <c r="Y20" s="26">
+        <v>354021.14387999999</v>
+      </c>
+      <c r="Z20" s="26">
+        <v>332229.79251000006</v>
+      </c>
+      <c r="AA20" s="26">
+        <v>291645.91512999998</v>
+      </c>
+      <c r="AB20" s="26">
+        <v>351724.23168000008</v>
+      </c>
+      <c r="AC20" s="58"/>
+      <c r="AD20" s="26">
+        <v>1591771.6110200002</v>
+      </c>
+      <c r="AE20" s="26">
+        <v>1329621.0832000002</v>
+      </c>
+      <c r="AF20" s="11">
+        <v>-0.16469104361775555</v>
+      </c>
+      <c r="AH20" s="26">
+        <v>646499.83000000007</v>
+      </c>
+      <c r="AI20" s="26">
+        <v>1126653.8311999999</v>
+      </c>
+      <c r="AJ20" s="26">
+        <v>1294003.8879500001</v>
+      </c>
+      <c r="AK20" s="26">
+        <v>1177290.4297300004</v>
+      </c>
+      <c r="AL20" s="26">
+        <v>1310778.5662600002</v>
+      </c>
+      <c r="AM20" s="26">
+        <v>1535664.58427</v>
+      </c>
+      <c r="AN20" s="58"/>
+      <c r="AO20" s="58"/>
+      <c r="AP20" s="23"/>
+      <c r="AQ20" s="43"/>
+    </row>
+    <row r="21" spans="1:43">
+      <c r="B21" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="26">
+        <v>35923.47</v>
+      </c>
+      <c r="D21" s="26">
+        <v>25153.319900000002</v>
+      </c>
+      <c r="E21" s="26">
+        <v>35827.197450000007</v>
+      </c>
+      <c r="F21" s="26">
+        <v>40623.60115000006</v>
+      </c>
+      <c r="G21" s="26">
+        <v>53274.287289999993</v>
+      </c>
+      <c r="H21" s="26">
+        <v>42461.071690000026</v>
+      </c>
+      <c r="I21" s="26">
+        <v>59411.124279999873</v>
+      </c>
+      <c r="J21" s="26">
+        <v>58355.343519999995</v>
+      </c>
+      <c r="K21" s="26">
+        <v>77741.233149999985</v>
+      </c>
+      <c r="L21" s="26">
+        <v>46043.60018999991</v>
+      </c>
+      <c r="M21" s="26">
+        <v>40228.380340000149</v>
+      </c>
+      <c r="N21" s="26">
+        <v>35919.186200000113</v>
+      </c>
+      <c r="O21" s="26">
+        <v>57349.689480000001</v>
+      </c>
+      <c r="P21" s="26">
+        <v>41018.70213999995</v>
+      </c>
+      <c r="Q21" s="26">
+        <v>48649.098650000233</v>
+      </c>
+      <c r="R21" s="26">
+        <v>48552.812610000256</v>
+      </c>
+      <c r="S21" s="26">
+        <v>73243.97822999995</v>
+      </c>
+      <c r="T21" s="26">
+        <v>54215.565449999995</v>
+      </c>
+      <c r="U21" s="26">
+        <v>66439.265130000131</v>
+      </c>
+      <c r="V21" s="26">
+        <v>52331.331830000272</v>
+      </c>
+      <c r="W21" s="26">
+        <v>75328.455070000084</v>
+      </c>
+      <c r="X21" s="26">
+        <v>67493.784690000059</v>
+      </c>
+      <c r="Y21" s="26">
+        <v>57697.955790000036</v>
+      </c>
+      <c r="Z21" s="26">
+        <v>60338.419910000055</v>
+      </c>
+      <c r="AA21" s="26">
+        <v>79335.901789999945</v>
+      </c>
+      <c r="AB21" s="26">
+        <v>74795.468010000099</v>
+      </c>
+      <c r="AC21" s="58"/>
+      <c r="AD21" s="26">
+        <v>261592.83672000055</v>
+      </c>
+      <c r="AE21" s="26">
+        <v>272167.74550000014</v>
+      </c>
+      <c r="AF21" s="11">
+        <v>4.0425070168563559E-2</v>
+      </c>
+      <c r="AH21" s="26">
+        <v>137527.58850000007</v>
+      </c>
+      <c r="AI21" s="26">
+        <v>213501.82677999989</v>
+      </c>
+      <c r="AJ21" s="26">
+        <v>199932.39988000016</v>
+      </c>
+      <c r="AK21" s="26">
+        <v>195570.30288000044</v>
+      </c>
+      <c r="AL21" s="26">
+        <v>246230.14064000035</v>
+      </c>
+      <c r="AM21" s="26">
+        <v>260858.61546000023</v>
+      </c>
+      <c r="AN21" s="58"/>
+      <c r="AO21" s="58"/>
+      <c r="AP21" s="23"/>
+      <c r="AQ21" s="43"/>
+    </row>
+    <row r="22" spans="1:43">
+      <c r="B22" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="26">
+        <v>26682.540000000005</v>
+      </c>
+      <c r="D22" s="26">
+        <v>42712.660730000011</v>
+      </c>
+      <c r="E22" s="26">
+        <v>30336.718340000003</v>
+      </c>
+      <c r="F22" s="26">
+        <v>36839.104240000059</v>
+      </c>
+      <c r="G22" s="26">
+        <v>53788.951110000002</v>
+      </c>
+      <c r="H22" s="26">
+        <v>54406.729320000035</v>
+      </c>
+      <c r="I22" s="26">
+        <v>65719.713679999884</v>
+      </c>
+      <c r="J22" s="26">
+        <v>-16987.45456000006</v>
+      </c>
+      <c r="K22" s="26">
+        <v>81336.004599999986</v>
+      </c>
+      <c r="L22" s="26">
+        <v>45859.860949999886</v>
+      </c>
+      <c r="M22" s="26">
+        <v>36869.890750000173</v>
+      </c>
+      <c r="N22" s="26">
+        <v>32942.380460000088</v>
+      </c>
+      <c r="O22" s="26">
+        <v>61336</v>
+      </c>
+      <c r="P22" s="26">
+        <v>45815</v>
+      </c>
+      <c r="Q22" s="26">
+        <v>51964.712060239995</v>
+      </c>
+      <c r="R22" s="26">
+        <v>51290</v>
+      </c>
+      <c r="S22" s="26">
+        <v>62593</v>
+      </c>
+      <c r="T22" s="26">
+        <v>41037.813130000104</v>
+      </c>
+      <c r="U22" s="26">
+        <v>52220.186869999903</v>
+      </c>
+      <c r="V22" s="26">
+        <v>42688.769899999999</v>
+      </c>
+      <c r="W22" s="26">
+        <v>66714</v>
+      </c>
+      <c r="X22" s="26">
+        <v>53877</v>
+      </c>
+      <c r="Y22" s="26">
+        <v>42977.943096487099</v>
+      </c>
+      <c r="Z22" s="26">
+        <v>45572.0164</v>
+      </c>
+      <c r="AA22" s="26">
+        <v>67001</v>
+      </c>
+      <c r="AB22" s="26">
+        <v>59086.416799999999</v>
+      </c>
+      <c r="AC22" s="58"/>
+      <c r="AD22" s="26">
+        <v>215499.9567699999</v>
+      </c>
+      <c r="AE22" s="26">
+        <v>214637.37629648711</v>
+      </c>
+      <c r="AF22" s="11">
+        <v>-4.0026944155419075E-3</v>
+      </c>
+      <c r="AH22" s="26">
+        <v>136571.02331000008</v>
+      </c>
+      <c r="AI22" s="26">
+        <v>156927.93954999986</v>
+      </c>
+      <c r="AJ22" s="26">
+        <v>197008.13676000014</v>
+      </c>
+      <c r="AK22" s="26">
+        <v>210405.71206023998</v>
+      </c>
+      <c r="AL22" s="26">
+        <v>198539.76990000001</v>
+      </c>
+      <c r="AM22" s="26">
+        <v>209140.95949648708</v>
+      </c>
+      <c r="AN22" s="58"/>
+      <c r="AO22" s="58"/>
+      <c r="AP22" s="23"/>
+      <c r="AQ22" s="43"/>
+    </row>
+    <row r="23" spans="1:43">
+      <c r="B23" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C23" s="26">
+        <v>27553.500000000004</v>
+      </c>
+      <c r="D23" s="26">
+        <v>19146.39073000001</v>
+      </c>
+      <c r="E23" s="26">
+        <v>28041.231570000004</v>
+      </c>
+      <c r="F23" s="26">
+        <v>34157.491010000056</v>
+      </c>
+      <c r="G23" s="26">
+        <v>42572.601110000003</v>
+      </c>
+      <c r="H23" s="26">
+        <v>36018.239320000037</v>
+      </c>
+      <c r="I23" s="26">
+        <v>50555.073679999885</v>
+      </c>
+      <c r="J23" s="26">
+        <v>56478.025439999939</v>
+      </c>
+      <c r="K23" s="26">
+        <v>72680.214599999992</v>
+      </c>
+      <c r="L23" s="26">
+        <v>39787.470949999886</v>
+      </c>
+      <c r="M23" s="26">
+        <v>30967.180750000174</v>
+      </c>
+      <c r="N23" s="26">
+        <v>27681.117860000086</v>
+      </c>
+      <c r="O23" s="26">
+        <v>52464.292219999996</v>
+      </c>
+      <c r="P23" s="26">
+        <v>37253.580039999979</v>
+      </c>
+      <c r="Q23" s="26">
+        <v>46888.044020000205</v>
+      </c>
+      <c r="R23" s="26">
+        <v>43920.275860000285</v>
+      </c>
+      <c r="S23" s="26">
+        <v>61383.616139999947</v>
+      </c>
+      <c r="T23" s="26">
+        <v>39616.491619999993</v>
+      </c>
+      <c r="U23" s="26">
+        <v>50233.435140000147</v>
+      </c>
+      <c r="V23" s="26">
+        <v>41780.72653</v>
+      </c>
+      <c r="W23" s="26">
+        <v>65728</v>
+      </c>
+      <c r="X23" s="26">
+        <v>52847</v>
+      </c>
+      <c r="Y23" s="26">
+        <v>42986.9357100001</v>
+      </c>
+      <c r="Z23" s="26">
+        <v>44817.792573513005</v>
+      </c>
+      <c r="AA23" s="26">
+        <v>63957.923889999947</v>
+      </c>
+      <c r="AB23" s="26">
+        <v>55799.443750000093</v>
+      </c>
+      <c r="AC23" s="58"/>
+      <c r="AD23" s="26">
+        <v>210589.16167000015</v>
+      </c>
+      <c r="AE23" s="26">
+        <v>207562.09592351314</v>
+      </c>
+      <c r="AF23" s="11">
+        <v>-1.437427131805824E-2</v>
+      </c>
+      <c r="AH23" s="26">
+        <v>108898.61331000007</v>
+      </c>
+      <c r="AI23" s="26">
+        <v>185623.93954999986</v>
+      </c>
+      <c r="AJ23" s="26">
+        <v>171115.98416000014</v>
+      </c>
+      <c r="AK23" s="26">
+        <v>180526.19214000046</v>
+      </c>
+      <c r="AL23" s="26">
+        <v>193014.2694300001</v>
+      </c>
+      <c r="AM23" s="26">
+        <v>206379.7282835131</v>
+      </c>
+      <c r="AN23" s="58"/>
+      <c r="AO23" s="58"/>
+      <c r="AP23" s="23"/>
+      <c r="AQ23" s="43"/>
+    </row>
+    <row r="24" spans="1:43">
+      <c r="B24" s="4"/>
+      <c r="C24" s="58"/>
+      <c r="D24" s="58"/>
+      <c r="E24" s="58"/>
+      <c r="F24" s="58"/>
+      <c r="G24" s="58"/>
+      <c r="H24" s="58"/>
+      <c r="I24" s="58"/>
+      <c r="J24" s="58"/>
+      <c r="K24" s="58"/>
+      <c r="L24" s="58"/>
+      <c r="M24" s="58"/>
+      <c r="N24" s="58"/>
+      <c r="O24" s="58"/>
+      <c r="P24" s="58"/>
+      <c r="Q24" s="58"/>
+      <c r="R24" s="58"/>
+      <c r="S24" s="58"/>
+      <c r="T24" s="58"/>
+      <c r="U24" s="58"/>
+      <c r="V24" s="58"/>
+      <c r="W24" s="58"/>
+      <c r="X24" s="58"/>
+      <c r="Y24" s="58"/>
+      <c r="Z24" s="58"/>
+      <c r="AA24" s="58"/>
+      <c r="AB24" s="58"/>
+      <c r="AC24" s="58"/>
+      <c r="AD24" s="58"/>
+      <c r="AE24" s="58"/>
+      <c r="AF24" s="23"/>
+      <c r="AH24" s="58"/>
+      <c r="AI24" s="58"/>
+      <c r="AJ24" s="58"/>
+      <c r="AK24" s="58"/>
+      <c r="AL24" s="58"/>
+      <c r="AN24" s="58"/>
+      <c r="AO24" s="58"/>
+      <c r="AP24" s="23"/>
+      <c r="AQ24" s="43"/>
+    </row>
+    <row r="25" spans="1:43">
+      <c r="B25" s="4"/>
+      <c r="C25" s="58"/>
+      <c r="D25" s="58"/>
+      <c r="E25" s="58"/>
+      <c r="F25" s="58"/>
+      <c r="G25" s="71"/>
+      <c r="H25" s="71"/>
+      <c r="I25" s="71"/>
+      <c r="J25" s="71"/>
+      <c r="K25" s="71"/>
+      <c r="L25" s="71"/>
+      <c r="M25" s="71"/>
+      <c r="N25" s="71"/>
+      <c r="O25" s="71"/>
+      <c r="P25" s="71"/>
+      <c r="Q25" s="71"/>
+      <c r="R25" s="71"/>
+      <c r="S25" s="71"/>
+      <c r="T25" s="71"/>
+      <c r="U25" s="71"/>
+      <c r="V25" s="71"/>
+      <c r="W25" s="71"/>
+      <c r="X25" s="71"/>
+      <c r="Y25" s="71"/>
+      <c r="Z25" s="71"/>
+      <c r="AA25" s="71"/>
+      <c r="AB25" s="71"/>
+      <c r="AC25" s="71"/>
+      <c r="AD25" s="58"/>
+      <c r="AE25" s="58"/>
+      <c r="AF25" s="23"/>
+      <c r="AH25" s="58"/>
+      <c r="AI25" s="58"/>
+      <c r="AJ25" s="58"/>
+      <c r="AK25" s="58"/>
+      <c r="AL25" s="58"/>
+      <c r="AN25" s="58"/>
+      <c r="AO25" s="58"/>
+      <c r="AP25" s="23"/>
+      <c r="AQ25" s="43"/>
+    </row>
+    <row r="26" spans="1:43" ht="16.5" customHeight="1">
+      <c r="A26" s="48"/>
+      <c r="B26" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="D4" s="37" t="s">
+      <c r="C26" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="D26" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="E26" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="F26" s="20" t="s">
         <v>60</v>
       </c>
-      <c r="E4" s="37" t="s">
-[...5 lines deleted...]
-      <c r="G4" s="37" t="s">
+      <c r="G26" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="37" t="s">
+      <c r="H26" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="I4" s="37" t="s">
+      <c r="I26" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="37" t="s">
+      <c r="J26" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="K4" s="37" t="s">
+      <c r="K26" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="37" t="s">
+      <c r="L26" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="M4" s="37" t="s">
+      <c r="M26" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="N4" s="37" t="s">
+      <c r="N26" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="O4" s="37" t="s">
-[...2 lines deleted...]
-      <c r="P4" s="37" t="s">
+      <c r="O26" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="P26" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q26" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="R26" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="S26" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="T26" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="U26" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="V26" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="W26" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="X26" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y26" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="Z26" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="AA26" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="AB26" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="AC26" s="76"/>
+      <c r="AD26" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="AE26" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="AF26" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="AH26" s="20">
+        <v>2020</v>
+      </c>
+      <c r="AI26" s="20">
+        <v>2021</v>
+      </c>
+      <c r="AJ26" s="20">
+        <v>2022</v>
+      </c>
+      <c r="AK26" s="20">
+        <v>2023</v>
+      </c>
+      <c r="AL26" s="20">
+        <v>2024</v>
+      </c>
+      <c r="AM26" s="20">
+        <v>2025</v>
+      </c>
+      <c r="AN26" s="76"/>
+      <c r="AO26" s="76"/>
+      <c r="AP26" s="79"/>
+    </row>
+    <row r="27" spans="1:43" ht="6" customHeight="1">
+      <c r="B27" s="13"/>
+      <c r="C27" s="14"/>
+      <c r="D27" s="14"/>
+      <c r="E27" s="14"/>
+      <c r="F27" s="14"/>
+      <c r="G27" s="14"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="14"/>
+      <c r="L27" s="14"/>
+      <c r="M27" s="14"/>
+      <c r="N27" s="14"/>
+      <c r="O27" s="14"/>
+      <c r="P27" s="14"/>
+      <c r="Q27" s="14"/>
+      <c r="R27" s="14"/>
+      <c r="S27" s="14"/>
+      <c r="T27" s="22"/>
+      <c r="U27" s="22"/>
+      <c r="V27" s="22"/>
+      <c r="W27" s="22"/>
+      <c r="X27" s="22"/>
+      <c r="Y27" s="22"/>
+      <c r="Z27" s="22"/>
+      <c r="AA27" s="22"/>
+      <c r="AB27" s="22"/>
+      <c r="AC27" s="22"/>
+      <c r="AD27" s="14"/>
+      <c r="AE27" s="14"/>
+      <c r="AF27" s="15"/>
+      <c r="AH27" s="14"/>
+      <c r="AI27" s="14"/>
+      <c r="AJ27" s="14"/>
+      <c r="AK27" s="14"/>
+      <c r="AL27" s="14"/>
+      <c r="AM27" s="14"/>
+      <c r="AN27" s="22"/>
+      <c r="AO27" s="22"/>
+      <c r="AP27" s="23"/>
+    </row>
+    <row r="28" spans="1:43" ht="12.75" customHeight="1">
+      <c r="B28" s="12" t="s">
         <v>67</v>
       </c>
-      <c r="Q4" s="37" t="s">
-[...56 lines deleted...]
-      </c>
+      <c r="C28" s="26">
+        <v>18379.009999999998</v>
+      </c>
+      <c r="D28" s="26">
+        <v>14712.9</v>
+      </c>
+      <c r="E28" s="26">
+        <v>19928.712836800009</v>
+      </c>
+      <c r="F28" s="26">
+        <v>13679.568730799998</v>
+      </c>
+      <c r="G28" s="26">
+        <v>17945.34</v>
+      </c>
+      <c r="H28" s="26">
+        <v>20778.080000000002</v>
+      </c>
+      <c r="I28" s="26">
+        <v>18252.499999999996</v>
+      </c>
+      <c r="J28" s="26">
+        <v>17610.272000000001</v>
+      </c>
+      <c r="K28" s="26">
+        <v>21045.1</v>
+      </c>
+      <c r="L28" s="26">
+        <v>21463.518</v>
+      </c>
+      <c r="M28" s="26">
+        <v>16850.805592038203</v>
+      </c>
+      <c r="N28" s="26">
+        <v>18004.606224399991</v>
+      </c>
+      <c r="O28" s="26">
+        <v>16968</v>
+      </c>
+      <c r="P28" s="26">
+        <v>15861.981984000005</v>
+      </c>
+      <c r="Q28" s="26">
+        <v>13788.012339999994</v>
+      </c>
+      <c r="R28" s="26">
+        <v>12112.138851</v>
+      </c>
+      <c r="S28" s="26">
+        <v>14556</v>
+      </c>
+      <c r="T28" s="26">
+        <v>15433</v>
+      </c>
+      <c r="U28" s="26">
+        <v>15693</v>
+      </c>
+      <c r="V28" s="26">
+        <v>13371.019908959999</v>
+      </c>
+      <c r="W28" s="26">
+        <v>24471.570858465402</v>
+      </c>
+      <c r="X28" s="26">
+        <v>19616.2</v>
+      </c>
+      <c r="Y28" s="26">
+        <v>19681</v>
+      </c>
+      <c r="Z28" s="26">
+        <v>12000</v>
+      </c>
+      <c r="AA28" s="26">
+        <v>12219</v>
+      </c>
+      <c r="AB28" s="26">
+        <v>14553</v>
+      </c>
+      <c r="AC28" s="58"/>
+      <c r="AD28" s="26">
+        <v>73151.790767425395</v>
+      </c>
+      <c r="AE28" s="26">
+        <v>58453</v>
+      </c>
+      <c r="AF28" s="11">
+        <v>-0.2009354878837879</v>
+      </c>
+      <c r="AH28" s="26">
+        <v>66700.191567600006</v>
+      </c>
+      <c r="AI28" s="26">
+        <v>74586.191999999995</v>
+      </c>
+      <c r="AJ28" s="26">
+        <v>77364.029816438197</v>
+      </c>
+      <c r="AK28" s="26">
+        <v>58730.133174999995</v>
+      </c>
+      <c r="AL28" s="26">
+        <v>59053.019908959999</v>
+      </c>
+      <c r="AM28" s="26">
+        <v>75768.770858465403</v>
+      </c>
+      <c r="AN28" s="58"/>
+      <c r="AO28" s="58"/>
+      <c r="AP28" s="23"/>
+      <c r="AQ28" s="43"/>
     </row>
-    <row r="5" spans="1:42" ht="10.5" customHeight="1">
-[...34 lines deleted...]
-      <c r="AK5" s="12"/>
+    <row r="29" spans="1:43">
+      <c r="B29" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C29" s="26">
+        <v>116501.53</v>
+      </c>
+      <c r="D29" s="26">
+        <v>97013.75</v>
+      </c>
+      <c r="E29" s="26">
+        <v>131044.66000000002</v>
+      </c>
+      <c r="F29" s="26">
+        <v>96554.529999999955</v>
+      </c>
+      <c r="G29" s="26">
+        <v>171510.81999999998</v>
+      </c>
+      <c r="H29" s="26">
+        <v>222038.62</v>
+      </c>
+      <c r="I29" s="26">
+        <v>225475.99</v>
+      </c>
+      <c r="J29" s="26">
+        <v>220873.54999999993</v>
+      </c>
+      <c r="K29" s="26">
+        <v>269094.31</v>
+      </c>
+      <c r="L29" s="26">
+        <v>262372.97999999992</v>
+      </c>
+      <c r="M29" s="26">
+        <v>203568.81000000006</v>
+      </c>
+      <c r="N29" s="26">
+        <v>251978.73</v>
+      </c>
+      <c r="O29" s="26">
+        <v>222317.12999999998</v>
+      </c>
+      <c r="P29" s="26">
+        <v>247062.57799999998</v>
+      </c>
+      <c r="Q29" s="26">
+        <v>126878.70196000009</v>
+      </c>
+      <c r="R29" s="26">
+        <v>123331.19930999987</v>
+      </c>
+      <c r="S29" s="26">
+        <v>157753.04903999998</v>
+      </c>
+      <c r="T29" s="26">
+        <v>167264.85705000008</v>
+      </c>
+      <c r="U29" s="26">
+        <v>155241.59323999978</v>
+      </c>
+      <c r="V29" s="26">
+        <v>142958.59050000011</v>
+      </c>
+      <c r="W29" s="26">
+        <v>247927.85850999993</v>
+      </c>
+      <c r="X29" s="26">
+        <v>203584.41185999993</v>
+      </c>
+      <c r="Y29" s="26">
+        <v>205087.94264000008</v>
+      </c>
+      <c r="Z29" s="26">
+        <v>112657.49115999986</v>
+      </c>
+      <c r="AA29" s="26">
+        <v>121177.79712000002</v>
+      </c>
+      <c r="AB29" s="26">
+        <v>137119.18864999997</v>
+      </c>
+      <c r="AC29" s="58"/>
+      <c r="AD29" s="26">
+        <v>749712.45410999982</v>
+      </c>
+      <c r="AE29" s="26">
+        <v>576042.41956999991</v>
+      </c>
+      <c r="AF29" s="11">
+        <v>-0.2316488589564214</v>
+      </c>
+      <c r="AH29" s="26">
+        <v>441114.47</v>
+      </c>
+      <c r="AI29" s="26">
+        <v>839898.97999999986</v>
+      </c>
+      <c r="AJ29" s="26">
+        <v>987014.83</v>
+      </c>
+      <c r="AK29" s="26">
+        <v>719589.6092699999</v>
+      </c>
+      <c r="AL29" s="26">
+        <v>623218.08982999995</v>
+      </c>
+      <c r="AM29" s="26">
+        <v>769257.70416999981</v>
+      </c>
+      <c r="AN29" s="58"/>
+      <c r="AO29" s="58"/>
+      <c r="AP29" s="23"/>
+      <c r="AQ29" s="43"/>
     </row>
-    <row r="6" spans="1:42">
-[...102 lines deleted...]
-      </c>
+    <row r="30" spans="1:43">
+      <c r="B30" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="26">
+        <v>91184.16</v>
+      </c>
+      <c r="D30" s="26">
+        <v>77536.56</v>
+      </c>
+      <c r="E30" s="26">
+        <v>103704.06999999998</v>
+      </c>
+      <c r="F30" s="26">
+        <v>75776.549999999988</v>
+      </c>
+      <c r="G30" s="26">
+        <v>130533.89999999997</v>
+      </c>
+      <c r="H30" s="26">
+        <v>169315.61000000004</v>
+      </c>
+      <c r="I30" s="26">
+        <v>171089.97999999998</v>
+      </c>
+      <c r="J30" s="26">
+        <v>176800.48999999987</v>
+      </c>
+      <c r="K30" s="26">
+        <v>216794.68000000002</v>
+      </c>
+      <c r="L30" s="26">
+        <v>222265.2999999999</v>
+      </c>
+      <c r="M30" s="26">
+        <v>163240.7900000001</v>
+      </c>
+      <c r="N30" s="26">
+        <v>201802.86</v>
+      </c>
+      <c r="O30" s="26">
+        <v>178335.05999999994</v>
+      </c>
+      <c r="P30" s="26">
+        <v>189319.66500000004</v>
+      </c>
+      <c r="Q30" s="26">
+        <v>99389.777386747126</v>
+      </c>
+      <c r="R30" s="26">
+        <v>100940.42507274885</v>
+      </c>
+      <c r="S30" s="26">
+        <v>126366.01848205097</v>
+      </c>
+      <c r="T30" s="26">
+        <v>132033.18593292107</v>
+      </c>
+      <c r="U30" s="26">
+        <v>127889.88465786085</v>
+      </c>
+      <c r="V30" s="26">
+        <v>113325.76328784093</v>
+      </c>
+      <c r="W30" s="26">
+        <v>192843.78465849091</v>
+      </c>
+      <c r="X30" s="26">
+        <v>158204.3838904493</v>
+      </c>
+      <c r="Y30" s="26">
+        <v>162656.68466915016</v>
+      </c>
+      <c r="Z30" s="26">
+        <v>87458.098701125477</v>
+      </c>
+      <c r="AA30" s="26">
+        <v>95261.21782000002</v>
+      </c>
+      <c r="AB30" s="26">
+        <v>108588.07820672495</v>
+      </c>
+      <c r="AC30" s="58"/>
+      <c r="AD30" s="26">
+        <v>592263.81649464206</v>
+      </c>
+      <c r="AE30" s="26">
+        <v>453964.07939700061</v>
+      </c>
+      <c r="AF30" s="11">
+        <v>-0.23351036015703075</v>
+      </c>
+      <c r="AH30" s="26">
+        <v>348201.33999999997</v>
+      </c>
+      <c r="AI30" s="26">
+        <v>647739.97999999986</v>
+      </c>
+      <c r="AJ30" s="26">
+        <v>804103.63</v>
+      </c>
+      <c r="AK30" s="26">
+        <v>567984.92745949596</v>
+      </c>
+      <c r="AL30" s="26">
+        <v>499614.85236067383</v>
+      </c>
+      <c r="AM30" s="26">
+        <v>601162.95191921585</v>
+      </c>
+      <c r="AN30" s="58"/>
+      <c r="AO30" s="58"/>
+      <c r="AP30" s="23"/>
+      <c r="AQ30" s="43"/>
     </row>
-    <row r="7" spans="1:42">
-[...102 lines deleted...]
-      </c>
+    <row r="31" spans="1:43">
+      <c r="B31" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C31" s="26">
+        <v>20438.64</v>
+      </c>
+      <c r="D31" s="26">
+        <v>17416.28</v>
+      </c>
+      <c r="E31" s="26">
+        <v>23936.689999999988</v>
+      </c>
+      <c r="F31" s="26">
+        <v>16585.219999999972</v>
+      </c>
+      <c r="G31" s="26">
+        <v>31977.189999999959</v>
+      </c>
+      <c r="H31" s="26">
+        <v>39878.850000000049</v>
+      </c>
+      <c r="I31" s="26">
+        <v>45663.379999999976</v>
+      </c>
+      <c r="J31" s="26">
+        <v>38408.059999999881</v>
+      </c>
+      <c r="K31" s="26">
+        <v>48738.250000000029</v>
+      </c>
+      <c r="L31" s="26">
+        <v>45241.289999999892</v>
+      </c>
+      <c r="M31" s="26">
+        <v>30893.210000000079</v>
+      </c>
+      <c r="N31" s="26">
+        <v>59713.839999999967</v>
+      </c>
+      <c r="O31" s="26">
+        <v>54674.329999999944</v>
+      </c>
+      <c r="P31" s="26">
+        <v>45091.625000000015</v>
+      </c>
+      <c r="Q31" s="26">
+        <v>27676.125090000103</v>
+      </c>
+      <c r="R31" s="26">
+        <v>19016.545879999874</v>
+      </c>
+      <c r="S31" s="26">
+        <v>27632.895789999951</v>
+      </c>
+      <c r="T31" s="26">
+        <v>29056.663624972105</v>
+      </c>
+      <c r="U31" s="26">
+        <v>25254.044805027865</v>
+      </c>
+      <c r="V31" s="26">
+        <v>22367.72037827305</v>
+      </c>
+      <c r="W31" s="26">
+        <v>31349.704469999735</v>
+      </c>
+      <c r="X31" s="26">
+        <v>25392.030149999977</v>
+      </c>
+      <c r="Y31" s="26">
+        <v>16934.732256840332</v>
+      </c>
+      <c r="Z31" s="26">
+        <v>3786.7095396986115</v>
+      </c>
+      <c r="AA31" s="26">
+        <v>6295.6879524596443</v>
+      </c>
+      <c r="AB31" s="26">
+        <v>9130.8771801446273</v>
+      </c>
+      <c r="AC31" s="58"/>
+      <c r="AD31" s="26">
+        <v>104363.49980330063</v>
+      </c>
+      <c r="AE31" s="26">
+        <v>36148.006929143216</v>
+      </c>
+      <c r="AF31" s="11">
+        <v>-0.65363362672511682</v>
+      </c>
+      <c r="AH31" s="26">
+        <v>78376.829999999958</v>
+      </c>
+      <c r="AI31" s="26">
+        <v>155927.47999999986</v>
+      </c>
+      <c r="AJ31" s="26">
+        <v>184586.58999999997</v>
+      </c>
+      <c r="AK31" s="26">
+        <v>146458.62596999994</v>
+      </c>
+      <c r="AL31" s="26">
+        <v>104311.32459827297</v>
+      </c>
+      <c r="AM31" s="26">
+        <v>77463.176416538656</v>
+      </c>
+      <c r="AN31" s="58"/>
+      <c r="AO31" s="58"/>
+      <c r="AP31" s="23"/>
+      <c r="AQ31" s="43"/>
     </row>
-    <row r="8" spans="1:42">
-[...102 lines deleted...]
-      </c>
+    <row r="32" spans="1:43">
+      <c r="B32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="26">
+        <v>12927.849999999999</v>
+      </c>
+      <c r="D32" s="26">
+        <v>26811.800000000003</v>
+      </c>
+      <c r="E32" s="26">
+        <v>15457.299999999988</v>
+      </c>
+      <c r="F32" s="26">
+        <v>6859.9299999999566</v>
+      </c>
+      <c r="G32" s="26">
+        <v>30165.97999999996</v>
+      </c>
+      <c r="H32" s="26">
+        <v>53781.130000000041</v>
+      </c>
+      <c r="I32" s="26">
+        <v>43791.099999999977</v>
+      </c>
+      <c r="J32" s="26">
+        <v>28127.919999999853</v>
+      </c>
+      <c r="K32" s="26">
+        <v>39252.86000000003</v>
+      </c>
+      <c r="L32" s="26">
+        <v>30037.159999999887</v>
+      </c>
+      <c r="M32" s="26">
+        <v>26025.3100000001</v>
+      </c>
+      <c r="N32" s="26">
+        <v>45139.919999999955</v>
+      </c>
+      <c r="O32" s="26">
+        <v>42301</v>
+      </c>
+      <c r="P32" s="26">
+        <v>38243</v>
+      </c>
+      <c r="Q32" s="26">
+        <v>19561.24381</v>
+      </c>
+      <c r="R32" s="26">
+        <v>7804</v>
+      </c>
+      <c r="S32" s="26">
+        <v>19837</v>
+      </c>
+      <c r="T32" s="26">
+        <v>19465.272946286001</v>
+      </c>
+      <c r="U32" s="26">
+        <v>13820.727053713999</v>
+      </c>
+      <c r="V32" s="26">
+        <v>11792.526135078999</v>
+      </c>
+      <c r="W32" s="26">
+        <v>25545</v>
+      </c>
+      <c r="X32" s="26">
+        <v>17780.668999999998</v>
+      </c>
+      <c r="Y32" s="26">
+        <v>9330.0698287990999</v>
+      </c>
+      <c r="Z32" s="26">
+        <v>-6039.7318904794502</v>
+      </c>
+      <c r="AA32" s="26">
+        <v>-4748</v>
+      </c>
+      <c r="AB32" s="26">
+        <v>1608.1702528646399</v>
+      </c>
+      <c r="AC32" s="58"/>
+      <c r="AD32" s="26">
+        <v>68938.922188792989</v>
+      </c>
+      <c r="AE32" s="26">
+        <v>150.50819118428967</v>
+      </c>
+      <c r="AF32" s="11">
+        <v>-0.99781678932008666</v>
+      </c>
+      <c r="AH32" s="26">
+        <v>62056.879999999946</v>
+      </c>
+      <c r="AI32" s="26">
+        <v>155866.12999999983</v>
+      </c>
+      <c r="AJ32" s="26">
+        <v>140455.24999999997</v>
+      </c>
+      <c r="AK32" s="26">
+        <v>107909.24381</v>
+      </c>
+      <c r="AL32" s="26">
+        <v>64915.526135078995</v>
+      </c>
+      <c r="AM32" s="26">
+        <v>46616.006938319639</v>
+      </c>
+      <c r="AN32" s="58"/>
+      <c r="AO32" s="58"/>
+      <c r="AP32" s="23"/>
+      <c r="AQ32" s="43"/>
     </row>
-    <row r="9" spans="1:42">
-[...102 lines deleted...]
-      </c>
+    <row r="33" spans="2:63">
+      <c r="B33" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C33" s="26">
+        <v>13316.849999999999</v>
+      </c>
+      <c r="D33" s="26">
+        <v>9943.8000000000029</v>
+      </c>
+      <c r="E33" s="26">
+        <v>15945.299999999987</v>
+      </c>
+      <c r="F33" s="26">
+        <v>6535.9299999999566</v>
+      </c>
+      <c r="G33" s="26">
+        <v>28843.97999999996</v>
+      </c>
+      <c r="H33" s="26">
+        <v>34831.130000000041</v>
+      </c>
+      <c r="I33" s="26">
+        <v>43791.099999999977</v>
+      </c>
+      <c r="J33" s="26">
+        <v>29751.919999999853</v>
+      </c>
+      <c r="K33" s="26">
+        <v>39252.86000000003</v>
+      </c>
+      <c r="L33" s="26">
+        <v>33237.159999999887</v>
+      </c>
+      <c r="M33" s="26">
+        <v>24081.3100000001</v>
+      </c>
+      <c r="N33" s="26">
+        <v>45903.919999999955</v>
+      </c>
+      <c r="O33" s="26">
+        <v>42432.299999999937</v>
+      </c>
+      <c r="P33" s="26">
+        <v>38243.782000000014</v>
+      </c>
+      <c r="Q33" s="26">
+        <v>19560.855040000097</v>
+      </c>
+      <c r="R33" s="26">
+        <v>7805.2730399998691</v>
+      </c>
+      <c r="S33" s="26">
+        <v>19835.638409999949</v>
+      </c>
+      <c r="T33" s="26">
+        <v>19466.6350049721</v>
+      </c>
+      <c r="U33" s="26">
+        <v>13821.275443840859</v>
+      </c>
+      <c r="V33" s="26">
+        <v>13190.977281827072</v>
+      </c>
+      <c r="W33" s="26">
+        <v>25545</v>
+      </c>
+      <c r="X33" s="26">
+        <v>17780.668999999998</v>
+      </c>
+      <c r="Y33" s="26">
+        <v>9330.0698287990999</v>
+      </c>
+      <c r="Z33" s="26">
+        <v>-6039.7318904794502</v>
+      </c>
+      <c r="AA33" s="26">
+        <v>-4748</v>
+      </c>
+      <c r="AB33" s="26">
+        <v>1608.1702528646399</v>
+      </c>
+      <c r="AC33" s="58"/>
+      <c r="AD33" s="26">
+        <v>70337.921725667926</v>
+      </c>
+      <c r="AE33" s="26">
+        <v>151.14211743627584</v>
+      </c>
+      <c r="AF33" s="11">
+        <v>-0.99785120012465311</v>
+      </c>
+      <c r="AH33" s="26">
+        <v>45741.879999999946</v>
+      </c>
+      <c r="AI33" s="26">
+        <v>137218.12999999983</v>
+      </c>
+      <c r="AJ33" s="26">
+        <v>142475.24999999997</v>
+      </c>
+      <c r="AK33" s="26">
+        <v>108042.21007999992</v>
+      </c>
+      <c r="AL33" s="26">
+        <v>66314.52614063998</v>
+      </c>
+      <c r="AM33" s="26">
+        <v>46616.006938319639</v>
+      </c>
+      <c r="AN33" s="58"/>
+      <c r="AO33" s="58"/>
+      <c r="AP33" s="23"/>
+      <c r="AQ33" s="43"/>
     </row>
-    <row r="10" spans="1:42">
-[...102 lines deleted...]
-      </c>
+    <row r="34" spans="2:63">
+      <c r="T34" s="43"/>
+      <c r="U34" s="43"/>
+      <c r="V34" s="43"/>
+      <c r="W34" s="43"/>
+      <c r="X34" s="43"/>
+      <c r="Y34" s="43"/>
+      <c r="Z34" s="43"/>
+      <c r="AA34" s="43"/>
+      <c r="AB34" s="43"/>
+      <c r="AC34" s="43"/>
+      <c r="AM34" s="23"/>
     </row>
-    <row r="11" spans="1:42">
-[...103 lines deleted...]
-      <c r="AM11" s="64"/>
+    <row r="35" spans="2:63">
+      <c r="E35" s="43"/>
+      <c r="F35" s="43"/>
+      <c r="G35" s="43"/>
+      <c r="H35" s="43"/>
+      <c r="I35" s="43"/>
+      <c r="J35" s="43"/>
+      <c r="K35" s="43"/>
+      <c r="L35" s="43"/>
+      <c r="M35" s="43"/>
+      <c r="N35" s="43"/>
+      <c r="O35" s="43"/>
+      <c r="P35" s="43"/>
+      <c r="Q35" s="43"/>
+      <c r="R35" s="43"/>
+      <c r="S35" s="43"/>
+      <c r="T35" s="43"/>
+      <c r="U35" s="43"/>
+      <c r="V35" s="43"/>
+      <c r="W35" s="43"/>
+      <c r="X35" s="43"/>
+      <c r="Y35" s="43"/>
+      <c r="Z35" s="43"/>
+      <c r="AA35" s="43"/>
+      <c r="AB35" s="43"/>
+      <c r="AC35" s="43"/>
     </row>
-    <row r="12" spans="1:42">
-[...102 lines deleted...]
-      </c>
+    <row r="37" spans="2:63" hidden="1"/>
+    <row r="38" spans="2:63" hidden="1">
+      <c r="R38" s="64"/>
+      <c r="S38" s="64"/>
+      <c r="T38" s="64"/>
+      <c r="U38" s="64"/>
+      <c r="V38" s="64"/>
+      <c r="W38" s="64"/>
+      <c r="X38" s="64"/>
+      <c r="Y38" s="64"/>
+      <c r="Z38" s="64"/>
+      <c r="AA38" s="64"/>
+      <c r="AB38" s="64"/>
+      <c r="AC38" s="75"/>
     </row>
-    <row r="13" spans="1:42">
-[...106 lines deleted...]
-      <c r="AP13" s="63"/>
+    <row r="39" spans="2:63" ht="15" hidden="1">
+      <c r="C39" s="49"/>
+      <c r="D39" s="59"/>
+      <c r="F39" s="43"/>
+      <c r="G39" s="59"/>
+      <c r="J39" s="43"/>
+      <c r="K39" s="59"/>
+      <c r="N39" s="43"/>
+      <c r="O39" s="59"/>
+      <c r="R39" s="43"/>
+      <c r="S39" s="43"/>
+      <c r="T39" s="43"/>
+      <c r="U39" s="43"/>
+      <c r="V39" s="43"/>
+      <c r="W39" s="43"/>
+      <c r="X39" s="43"/>
+      <c r="Y39" s="43"/>
+      <c r="Z39" s="43"/>
+      <c r="AA39" s="43"/>
+      <c r="AB39" s="43"/>
+      <c r="AC39" s="43"/>
     </row>
-    <row r="14" spans="1:42">
-[...32 lines deleted...]
-      <c r="AJ14" s="6"/>
+    <row r="40" spans="2:63" ht="15" hidden="1">
+      <c r="C40" s="49"/>
+      <c r="D40" s="63"/>
+      <c r="F40" s="43"/>
+      <c r="G40" s="63"/>
+      <c r="J40" s="43"/>
+      <c r="K40" s="63"/>
+      <c r="N40" s="43"/>
+      <c r="O40" s="63"/>
+      <c r="R40" s="43"/>
+      <c r="S40" s="43"/>
+      <c r="T40" s="43"/>
+      <c r="U40" s="43"/>
+      <c r="V40" s="43"/>
+      <c r="W40" s="43"/>
+      <c r="X40" s="43"/>
+      <c r="Y40" s="43"/>
+      <c r="Z40" s="43"/>
+      <c r="AA40" s="43"/>
+      <c r="AB40" s="43"/>
+      <c r="AC40" s="43"/>
     </row>
-    <row r="15" spans="1:42">
-[...33 lines deleted...]
-      <c r="AJ15" s="6"/>
+    <row r="41" spans="2:63" hidden="1">
+      <c r="D41" s="43"/>
+      <c r="G41" s="43"/>
+      <c r="K41" s="43"/>
+      <c r="O41" s="43"/>
     </row>
-    <row r="16" spans="1:42" ht="16.5" customHeight="1">
-[...1646 lines deleted...]
-      <c r="AD34" s="48"/>
+    <row r="42" spans="2:63" hidden="1"/>
+    <row r="43" spans="2:63" hidden="1"/>
+    <row r="44" spans="2:63" hidden="1"/>
+    <row r="47" spans="2:63">
+      <c r="BK47" s="1" t="s">
+        <v>54</v>
+      </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>