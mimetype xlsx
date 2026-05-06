--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -15,60 +15,60 @@
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr updateLinks="always"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://pacaembuconstrutora.sharepoint.com/sites/SP/Relaes com Investidores/R.I/R.I/Divulgações de Resultados/Planilhas Operacionais/2025/4T25/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\MatheusDominguezCord\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="28" documentId="13_ncr:1_{CFBE473B-2B7D-4196-9437-8C4B88EDDE0F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D8FF6651-5DB6-4DD7-ABF0-0CBC3199D45C}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{02A542A1-DDC9-4C0A-94EF-E9544DF07096}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" firstSheet="1" activeTab="1" xr2:uid="{081696AD-2C0D-4D7F-AB90-4C31C06A6662}"/>
+    <workbookView xWindow="20370" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{081696AD-2C0D-4D7F-AB90-4C31C06A6662}"/>
   </bookViews>
   <sheets>
     <sheet name="Índice (Home)" sheetId="6" r:id="rId1"/>
     <sheet name="Destaques (Highlights)" sheetId="2" r:id="rId2"/>
     <sheet name="Balanço (Balance Sheet)" sheetId="4" r:id="rId3"/>
     <sheet name="DRE (Income Statement)" sheetId="5" r:id="rId4"/>
     <sheet name="Operac. (Operational Database)" sheetId="3" r:id="rId5"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId6"/>
     <externalReference r:id="rId7"/>
   </externalReferences>
   <definedNames>
     <definedName name="__________________lb1" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="__________________lb1" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="__________________lb1" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="__________________lb1" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="__________________lb1" hidden="1">#REF!</definedName>
     <definedName name="__________________lb10" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="__________________lb10" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="__________________lb10" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="__________________lb10" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="__________________lb10" hidden="1">#REF!</definedName>
     <definedName name="__________________lb11" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="__________________lb11" localSheetId="1" hidden="1">#REF!</definedName>
@@ -3374,290 +3374,243 @@
     <definedName name="wvu.PLANILHA2." localSheetId="4" hidden="1">{TRUE,TRUE,-1.25,-15.5,604.5,366.75,FALSE,FALSE,TRUE,TRUE,0,1,#N/A,1,#N/A,9.0125,24.4117647058824,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.PLANILHA2.","ACwvu.PLANILHA2.",#N/A,FALSE,FALSE,0.787401575,0.34,0.46,0.5,1,"","",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,1,FALSE,FALSE,#N/A,#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="wvu.PLANILHA2." hidden="1">{TRUE,TRUE,-1.25,-15.5,604.5,366.75,FALSE,FALSE,TRUE,TRUE,0,1,#N/A,1,#N/A,9.0125,24.4117647058824,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.PLANILHA2.","ACwvu.PLANILHA2.",#N/A,FALSE,FALSE,0.787401575,0.34,0.46,0.5,1,"","",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,1,FALSE,FALSE,#N/A,#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="wvu.PLANILHA3" localSheetId="2" hidden="1">{TRUE,TRUE,-1.25,-15.5,604.5,366.75,FALSE,FALSE,TRUE,TRUE,0,1,#N/A,1,#N/A,9.0125,24.4117647058824,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.PLANILHA2.","ACwvu.PLANILHA2.",#N/A,FALSE,FALSE,0.787401575,0.34,0.46,0.5,1,"","",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,1,FALSE,FALSE,#N/A,#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="wvu.PLANILHA3" localSheetId="1" hidden="1">{TRUE,TRUE,-1.25,-15.5,604.5,366.75,FALSE,FALSE,TRUE,TRUE,0,1,#N/A,1,#N/A,9.0125,24.4117647058824,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.PLANILHA2.","ACwvu.PLANILHA2.",#N/A,FALSE,FALSE,0.787401575,0.34,0.46,0.5,1,"","",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,1,FALSE,FALSE,#N/A,#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="wvu.PLANILHA3" localSheetId="3" hidden="1">{TRUE,TRUE,-1.25,-15.5,604.5,366.75,FALSE,FALSE,TRUE,TRUE,0,1,#N/A,1,#N/A,9.0125,24.4117647058824,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.PLANILHA2.","ACwvu.PLANILHA2.",#N/A,FALSE,FALSE,0.787401575,0.34,0.46,0.5,1,"","",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,1,FALSE,FALSE,#N/A,#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="wvu.PLANILHA3" localSheetId="4" hidden="1">{TRUE,TRUE,-1.25,-15.5,604.5,366.75,FALSE,FALSE,TRUE,TRUE,0,1,#N/A,1,#N/A,9.0125,24.4117647058824,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.PLANILHA2.","ACwvu.PLANILHA2.",#N/A,FALSE,FALSE,0.787401575,0.34,0.46,0.5,1,"","",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,1,FALSE,FALSE,#N/A,#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="wvu.PLANILHA3" hidden="1">{TRUE,TRUE,-1.25,-15.5,604.5,366.75,FALSE,FALSE,TRUE,TRUE,0,1,#N/A,1,#N/A,9.0125,24.4117647058824,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.PLANILHA2.","ACwvu.PLANILHA2.",#N/A,FALSE,FALSE,0.787401575,0.34,0.46,0.5,1,"","",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,1,FALSE,FALSE,#N/A,#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="x" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"Plan1";#N/A,#N/A,FALSE,"Plan2"}</definedName>
     <definedName name="x" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"Plan1";#N/A,#N/A,FALSE,"Plan2"}</definedName>
     <definedName name="x" localSheetId="3" hidden="1">{#N/A,#N/A,FALSE,"Plan1";#N/A,#N/A,FALSE,"Plan2"}</definedName>
     <definedName name="x" localSheetId="4" hidden="1">{#N/A,#N/A,FALSE,"Plan1";#N/A,#N/A,FALSE,"Plan2"}</definedName>
     <definedName name="x" hidden="1">{#N/A,#N/A,FALSE,"Plan1";#N/A,#N/A,FALSE,"Plan2"}</definedName>
     <definedName name="xvklj" hidden="1">#REF!</definedName>
     <definedName name="xxxx" localSheetId="2" hidden="1">{TRUE,TRUE,-1.25,-15.5,604.5,366.75,FALSE,FALSE,TRUE,TRUE,0,1,#N/A,1,#N/A,9.0125,24.4117647058824,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.PLANILHA2.","ACwvu.PLANILHA2.",#N/A,FALSE,FALSE,0.787401575,0.34,0.46,0.5,1,"","",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,1,FALSE,FALSE,#N/A,#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="xxxx" localSheetId="1" hidden="1">{TRUE,TRUE,-1.25,-15.5,604.5,366.75,FALSE,FALSE,TRUE,TRUE,0,1,#N/A,1,#N/A,9.0125,24.4117647058824,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.PLANILHA2.","ACwvu.PLANILHA2.",#N/A,FALSE,FALSE,0.787401575,0.34,0.46,0.5,1,"","",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,1,FALSE,FALSE,#N/A,#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="xxxx" localSheetId="3" hidden="1">{TRUE,TRUE,-1.25,-15.5,604.5,366.75,FALSE,FALSE,TRUE,TRUE,0,1,#N/A,1,#N/A,9.0125,24.4117647058824,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.PLANILHA2.","ACwvu.PLANILHA2.",#N/A,FALSE,FALSE,0.787401575,0.34,0.46,0.5,1,"","",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,1,FALSE,FALSE,#N/A,#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="xxxx" localSheetId="4" hidden="1">{TRUE,TRUE,-1.25,-15.5,604.5,366.75,FALSE,FALSE,TRUE,TRUE,0,1,#N/A,1,#N/A,9.0125,24.4117647058824,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.PLANILHA2.","ACwvu.PLANILHA2.",#N/A,FALSE,FALSE,0.787401575,0.34,0.46,0.5,1,"","",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,1,FALSE,FALSE,#N/A,#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="xxxx" hidden="1">{TRUE,TRUE,-1.25,-15.5,604.5,366.75,FALSE,FALSE,TRUE,TRUE,0,1,#N/A,1,#N/A,9.0125,24.4117647058824,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.PLANILHA2.","ACwvu.PLANILHA2.",#N/A,FALSE,FALSE,0.787401575,0.34,0.46,0.5,1,"","",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,1,FALSE,FALSE,#N/A,#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="xxxxx" localSheetId="2">#REF!</definedName>
     <definedName name="xxxxx" localSheetId="1">#REF!</definedName>
     <definedName name="xxxxx" localSheetId="3">#REF!</definedName>
     <definedName name="xxxxx" localSheetId="4">#REF!</definedName>
     <definedName name="xxxxx">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
-  <fileRecoveryPr repairLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BA74" i="5" l="1"/>
-[...14 lines deleted...]
-  <c r="AZ45" i="5"/>
+  <c r="BB74" i="5" l="1"/>
+  <c r="BB17" i="5" l="1"/>
+  <c r="BB18" i="5"/>
+  <c r="BB19" i="5"/>
+  <c r="BB20" i="5"/>
+  <c r="BB21" i="5"/>
+  <c r="BB22" i="5"/>
+  <c r="BB16" i="5"/>
+  <c r="BB15" i="5"/>
+  <c r="BB14" i="5"/>
+  <c r="BB30" i="5"/>
+  <c r="BB76" i="5"/>
+  <c r="BB67" i="5"/>
+  <c r="BB61" i="5"/>
+  <c r="BB53" i="5"/>
   <c r="BA45" i="5"/>
-  <c r="AZ39" i="5"/>
+  <c r="BB45" i="5"/>
   <c r="BA39" i="5"/>
+  <c r="BB39" i="5"/>
   <c r="AC53" i="5"/>
-  <c r="AD50" i="5"/>
-[...28 lines deleted...]
-  <c r="BB51" i="5" s="1"/>
+  <c r="BC50" i="5"/>
+  <c r="BC49" i="5"/>
+  <c r="BC20" i="5"/>
+  <c r="BC13" i="5"/>
+  <c r="BC8" i="5"/>
+  <c r="BC9" i="5"/>
+  <c r="BC7" i="5"/>
+  <c r="BC21" i="5" l="1"/>
+  <c r="BC15" i="5"/>
+  <c r="BC16" i="5"/>
+  <c r="BC17" i="5"/>
+  <c r="BC18" i="5"/>
+  <c r="BC14" i="5"/>
+  <c r="BC51" i="5"/>
   <c r="A14" i="2"/>
   <c r="AE11" i="3" l="1"/>
   <c r="AE10" i="3"/>
   <c r="BC18" i="3"/>
   <c r="BC19" i="3"/>
   <c r="BC20" i="2"/>
   <c r="BC16" i="2"/>
   <c r="BC18" i="2"/>
   <c r="AE16" i="2"/>
   <c r="AE18" i="2"/>
   <c r="AE20" i="2"/>
   <c r="AG60" i="4"/>
   <c r="AG48" i="4"/>
   <c r="AG61" i="4"/>
   <c r="AG32" i="4"/>
   <c r="AG58" i="4"/>
   <c r="AG34" i="4"/>
   <c r="AG47" i="4"/>
   <c r="AG49" i="4"/>
   <c r="AG43" i="4"/>
   <c r="AG31" i="4"/>
   <c r="AG44" i="4"/>
   <c r="AG33" i="4"/>
   <c r="AG42" i="4"/>
   <c r="AG39" i="4"/>
   <c r="AG57" i="4"/>
   <c r="AG54" i="4"/>
   <c r="AG64" i="4"/>
   <c r="AG55" i="4"/>
   <c r="AG56" i="4"/>
   <c r="AG26" i="4"/>
   <c r="AG9" i="4"/>
   <c r="AG13" i="4"/>
   <c r="AG22" i="4"/>
   <c r="AG12" i="4"/>
   <c r="AG19" i="4"/>
   <c r="AG11" i="4"/>
   <c r="AG24" i="4"/>
   <c r="AG8" i="4"/>
   <c r="AG23" i="4"/>
   <c r="AG18" i="4"/>
   <c r="AG10" i="4"/>
-  <c r="AD29" i="5"/>
-  <c r="BB29" i="5" s="1"/>
+  <c r="BC29" i="5"/>
   <c r="AE9" i="3"/>
   <c r="BC15" i="2" l="1"/>
   <c r="AE15" i="2"/>
   <c r="BC9" i="3"/>
   <c r="BC10" i="2"/>
   <c r="BC20" i="3"/>
   <c r="AE19" i="2"/>
   <c r="AF22" i="4"/>
   <c r="AE17" i="2"/>
   <c r="AE7" i="3"/>
   <c r="BC7" i="3"/>
   <c r="BC8" i="2"/>
   <c r="BC8" i="3"/>
   <c r="BC17" i="2"/>
   <c r="AE8" i="3"/>
   <c r="AE8" i="2"/>
   <c r="BC10" i="3"/>
   <c r="BC11" i="3"/>
   <c r="BC19" i="2"/>
   <c r="AE14" i="2"/>
   <c r="BC14" i="2"/>
   <c r="AE26" i="2"/>
   <c r="AE25" i="2"/>
   <c r="AE18" i="3"/>
   <c r="AG46" i="4"/>
   <c r="AG30" i="4"/>
   <c r="AG7" i="4"/>
-  <c r="AD30" i="5"/>
-[...5 lines deleted...]
-  <c r="AD32" i="5"/>
+  <c r="BC28" i="5"/>
+  <c r="BC30" i="5" s="1"/>
+  <c r="BC31" i="5"/>
   <c r="BC26" i="2" l="1"/>
   <c r="BC25" i="2"/>
   <c r="AE10" i="2"/>
   <c r="AE19" i="3"/>
-  <c r="AD39" i="5"/>
-[...4 lines deleted...]
-  <c r="BB39" i="5" s="1"/>
+  <c r="BC37" i="5"/>
+  <c r="BC38" i="5" l="1"/>
+  <c r="BC39" i="5" s="1"/>
   <c r="AE17" i="3"/>
   <c r="AE15" i="3"/>
-  <c r="AD43" i="5"/>
   <c r="BC9" i="2" l="1"/>
   <c r="BC16" i="3"/>
   <c r="AE9" i="2"/>
   <c r="AE16" i="3"/>
   <c r="BC17" i="3"/>
-  <c r="AD52" i="5"/>
-  <c r="BB43" i="5"/>
+  <c r="BC43" i="5"/>
   <c r="BC15" i="3"/>
-  <c r="AD71" i="5"/>
-[...32 lines deleted...]
-  <c r="BB32" i="5" s="1"/>
+  <c r="BC71" i="5"/>
+  <c r="BC72" i="5"/>
+  <c r="BC74" i="5"/>
+  <c r="BC75" i="5"/>
+  <c r="BC73" i="5"/>
+  <c r="BC44" i="5"/>
+  <c r="BC45" i="5" l="1"/>
+  <c r="BC52" i="5"/>
+  <c r="BC53" i="5" s="1"/>
+  <c r="BC58" i="5"/>
+  <c r="BC57" i="5"/>
+  <c r="BC60" i="5"/>
+  <c r="BC66" i="5" l="1"/>
+  <c r="BC65" i="5"/>
+  <c r="BC76" i="5" s="1"/>
+  <c r="BC67" i="5" l="1"/>
+  <c r="BC10" i="5" l="1"/>
+  <c r="BC11" i="5"/>
+  <c r="BC32" i="5" s="1"/>
   <c r="AE11" i="2" l="1"/>
   <c r="BC11" i="2" l="1"/>
-  <c r="AD61" i="5" l="1"/>
-[...3 lines deleted...]
-  <c r="BB61" i="5" s="1"/>
+  <c r="AE21" i="2" l="1"/>
+  <c r="BC59" i="5"/>
+  <c r="BC61" i="5" s="1"/>
   <c r="BC21" i="2"/>
   <c r="AG27" i="4" l="1"/>
   <c r="AG25" i="4" l="1"/>
   <c r="AG17" i="4" l="1"/>
   <c r="AG28" i="4" l="1"/>
   <c r="AG63" i="4" l="1"/>
   <c r="AE24" i="2" l="1"/>
   <c r="AG62" i="4"/>
   <c r="AE28" i="2" l="1"/>
   <c r="AE27" i="2"/>
   <c r="BC24" i="2"/>
   <c r="AG65" i="4" l="1"/>
   <c r="BC28" i="2"/>
   <c r="BC27" i="2"/>
-  <c r="AD19" i="5" l="1"/>
-[...3 lines deleted...]
-  <c r="AE22" i="2"/>
+  <c r="BC19" i="5" l="1"/>
+  <c r="AE22" i="2" l="1"/>
   <c r="BC22" i="2" l="1"/>
   <c r="AE23" i="2"/>
   <c r="BC23" i="2" l="1"/>
-  <c r="BB23" i="5"/>
+  <c r="BC23" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="977" uniqueCount="303">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="977" uniqueCount="302">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>DESTAQUES OPERACIONAIS E FINANCEIROS / OPERATIONAL AND FINANCIAL DATABASE</t>
   </si>
   <si>
     <t>DESTAQUES OPERACIONAIS E FINANCEIROS</t>
   </si>
   <si>
     <t>OPERATIONAL AND FINANCIAL HIGHLIGHTS</t>
   </si>
   <si>
     <t>1T19 / 1Q19</t>
   </si>
   <si>
     <t>2T19 / 2Q19</t>
   </si>
   <si>
     <t>3T19 / 3Q19</t>
   </si>
   <si>
     <t>4T19 / 4Q19</t>
   </si>
   <si>
@@ -4693,53 +4646,50 @@
   <si>
     <t>Shareholders’ Equity</t>
   </si>
   <si>
     <t>Patrimônio Líquido</t>
   </si>
   <si>
     <t>Participação de Não Controladores</t>
   </si>
   <si>
     <t>Minority Shareholders</t>
   </si>
   <si>
     <t>Total do Passivo e Patrimônio Líquido</t>
   </si>
   <si>
     <t>Total Liabilities and Shareholders Equity</t>
   </si>
   <si>
     <t>Imposto diferido</t>
   </si>
   <si>
     <t>Contas a pagar com partes relacionadas</t>
   </si>
   <si>
-    <t>4T25 / 4Q26</t>
-[...1 lines deleted...]
-  <si>
     <t>4T25 / 4Q25</t>
   </si>
   <si>
     <t>4T25 /4Q25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0;\(#,##0\)"/>
     <numFmt numFmtId="165" formatCode="#,##0.0;\(#,##0.0\)"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
     <numFmt numFmtId="167" formatCode="#,##0.000;\(#,##0.000\)"/>
     <numFmt numFmtId="168" formatCode="#,##0.0%;\(#,##0.0%\)"/>
     <numFmt numFmtId="169" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="#,##0.000"/>
     <numFmt numFmtId="173" formatCode="#,##0.0000000;\(#,##0.0000000\)"/>
     <numFmt numFmtId="174" formatCode="0.0"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0.00;\(#,##0.00\)"/>
     <numFmt numFmtId="177" formatCode="#,##0.00%;\(#,##0.00%\)"/>
@@ -5114,51 +5064,51 @@
         <color theme="0" tint="-0.14993743705557422"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.14993743705557422"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14990691854609822"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="147">
+  <cellXfs count="155">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -5444,50 +5394,74 @@
     </xf>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="13" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="177" fontId="13" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="168" fontId="13" fillId="3" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="35" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="28" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="28" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Hiperlink" xfId="6" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 12" xfId="2" xr:uid="{B27AF74B-66FD-4076-8BC2-542D32201BA6}"/>
     <cellStyle name="Normal 2 2" xfId="3" xr:uid="{0F29E89C-33B5-46EE-936F-B8EF1EFD2330}"/>
     <cellStyle name="Porcentagem" xfId="1" builtinId="5"/>
     <cellStyle name="Porcentagem 8 2" xfId="4" xr:uid="{72A95D58-C214-4236-9936-8B28B66EAFB8}"/>
     <cellStyle name="Vírgula 2" xfId="5" xr:uid="{BD9B5333-1AA7-4DA8-9CEC-FBF65236315C}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{D161EA39-26B0-4E0F-AA0D-B4024F24A02E}"/>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FF00384D"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -7037,170 +7011,94 @@
               </a:rPr>
               <a:t>Índice</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Aptos Narrow" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Home</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../Release%20e%20Previa/2025/4T25/Base%20Geral%20Financeira%204T25%20v0.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://pacaembuconstrutora.sharepoint.com/sites/SP/Relaes%20com%20Investidores/R.I/R.I/Divulga&#231;&#245;es%20de%20Resultados/Release%20e%20Previa/2025/4T25/Base%20Geral%20Financeira%204T25%20v0.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/sites/SP/Relaes%20com%20Investidores/R.I/R.I/Divulga&#231;&#245;es%20de%20Resultados/Release%20e%20Previa/2025/4T25/Base%20Geral%20Financeira%204T25%20v0.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://pacaembuconstrutora.sharepoint.com/sites/SP/Relaes%20com%20Investidores/R.I/R.I/Divulga&#231;&#245;es%20de%20Resultados/Release%20e%20Previa/2025/4T25/Base%20Geral%20Financeira%204T25%20v0.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://pacaembuconstrutora.sharepoint.com/sites/SP/Relaes%20com%20Investidores/R.I/R.I/Divulga&#231;&#245;es%20de%20Resultados/Release%20e%20Previa/2025/4T25/Base%20Geral%20Financeira%204T25%20v0.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../6.%20Divulga&#231;&#245;es%20de%20Resultados/Release%20e%20Previa/2025/Release/2T25/Suporte/Planilha%20de%20Resultados%202T25_revSM.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://pacaembuconstrutora.sharepoint.com/sites/SP/Relaes%20com%20Investidores/R.I/R.I/6.%20Divulga&#231;&#245;es%20de%20Resultados/Release%20e%20Previa/2025/Release/2T25/Suporte/Planilha%20de%20Resultados%202T25_revSM.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/sites/SP/Relaes%20com%20Investidores/R.I/R.I/6.%20Divulga&#231;&#245;es%20de%20Resultados/Release%20e%20Previa/2025/Release/2T25/Suporte/Planilha%20de%20Resultados%202T25_revSM.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://pacaembuconstrutora.sharepoint.com/sites/SP/Relaes%20com%20Investidores/R.I/R.I/6.%20Divulga&#231;&#245;es%20de%20Resultados/Release%20e%20Previa/2025/Release/2T25/Suporte/Planilha%20de%20Resultados%202T25_revSM.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://pacaembuconstrutora.sharepoint.com/sites/SP/Relaes%20com%20Investidores/R.I/R.I/6.%20Divulga&#231;&#245;es%20de%20Resultados/Release%20e%20Previa/2025/Release/2T25/Suporte/Planilha%20de%20Resultados%202T25_revSM.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
-      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Financeiro_Base"/>
       <sheetName val="Destaques Release"/>
       <sheetName val="Lançamentos"/>
       <sheetName val="Vendas"/>
       <sheetName val="VSO"/>
       <sheetName val="Entregas"/>
       <sheetName val="Estoques"/>
       <sheetName val="Landbank"/>
       <sheetName val="Receita Líquida"/>
       <sheetName val="Desp. Gerais e  Adm."/>
       <sheetName val="Desp. com Vendas"/>
       <sheetName val="Ebitda Ajustado"/>
       <sheetName val="Resultado Financeiro"/>
       <sheetName val="Lucro Líquido"/>
       <sheetName val="  Res. a Apropriar"/>
       <sheetName val="Dívida Líquida"/>
       <sheetName val="Geração de Caixa"/>
       <sheetName val="Ger Consumo de Caixa"/>
       <sheetName val="Contas a Receber"/>
       <sheetName val="Balanço Patrimonial"/>
       <sheetName val="DRE"/>
       <sheetName val="DFC"/>
       <sheetName val="Alavancegem 2"/>
       <sheetName val="Resultado líquido"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="134">
           <cell r="D134">
             <v>579.00985512000011</v>
-          </cell>
-[...73 lines deleted...]
-            <v>0.15143956398087077</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1">
         <row r="14">
           <cell r="C14">
             <v>579.00985512000011</v>
           </cell>
           <cell r="H14">
             <v>2319.7887274</v>
           </cell>
         </row>
         <row r="15">
           <cell r="C15">
             <v>191.28200109000011</v>
           </cell>
           <cell r="H15">
             <v>716.09198949999995</v>
           </cell>
         </row>
         <row r="16">
           <cell r="C16">
             <v>0.33036052737022381</v>
           </cell>
           <cell r="H16">
@@ -7376,204 +7274,109 @@
             <v>203.48220562645915</v>
           </cell>
           <cell r="H8">
             <v>197.3842855393244</v>
           </cell>
         </row>
         <row r="9">
           <cell r="C9">
             <v>179.88090047211423</v>
           </cell>
           <cell r="H9">
             <v>174.05327784531116</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="4">
         <row r="5">
           <cell r="C5">
             <v>0.32886087421377963</v>
           </cell>
           <cell r="H5">
             <v>0.68974087514996962</v>
           </cell>
         </row>
       </sheetData>
-      <sheetData sheetId="5" refreshError="1"/>
-      <sheetData sheetId="6" refreshError="1"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
       <sheetData sheetId="7">
         <row r="3">
           <cell r="C3">
             <v>21084.208942541693</v>
           </cell>
           <cell r="H3">
             <v>21084.208942541693</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="8">
         <row r="5">
           <cell r="C5">
             <v>579.00985512000011</v>
           </cell>
         </row>
-        <row r="6">
-[...18 lines deleted...]
-        </row>
       </sheetData>
       <sheetData sheetId="9">
         <row r="5">
           <cell r="C5">
             <v>579.00985512000011</v>
-          </cell>
-[...8 lines deleted...]
-            <v>7.2999999999999995E-2</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="10">
         <row r="5">
           <cell r="C5">
             <v>579.00985512000011</v>
           </cell>
         </row>
-        <row r="6">
-[...8 lines deleted...]
-        </row>
       </sheetData>
       <sheetData sheetId="11">
         <row r="5">
           <cell r="C5">
             <v>86.8022137600001</v>
-          </cell>
-[...23 lines deleted...]
-            <v>0.15946031528403753</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="12">
         <row r="5">
           <cell r="C5">
             <v>25.332216920000008</v>
           </cell>
         </row>
-        <row r="6">
-[...18 lines deleted...]
-        </row>
       </sheetData>
       <sheetData sheetId="13">
         <row r="5">
           <cell r="C5">
             <v>579.00985512000011</v>
           </cell>
         </row>
-        <row r="6">
-[...8 lines deleted...]
-        </row>
       </sheetData>
-      <sheetData sheetId="14" refreshError="1"/>
-[...3 lines deleted...]
-      <sheetData sheetId="18" refreshError="1"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+      <sheetData sheetId="18"/>
       <sheetData sheetId="19">
         <row r="5">
           <cell r="C5">
             <v>1464.1849999999999</v>
           </cell>
         </row>
         <row r="6">
           <cell r="C6">
             <v>533.74</v>
           </cell>
         </row>
         <row r="7">
           <cell r="C7">
             <v>16.617000000000001</v>
           </cell>
         </row>
         <row r="8">
           <cell r="C8">
             <v>456.31299999999999</v>
           </cell>
         </row>
         <row r="9">
           <cell r="C9">
             <v>346.13299999999998</v>
           </cell>
@@ -7757,64 +7560,63 @@
           </cell>
         </row>
         <row r="49">
           <cell r="C49">
             <v>1783.633</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="20">
         <row r="8">
           <cell r="H8">
             <v>0.30869017554999262</v>
           </cell>
         </row>
         <row r="10">
           <cell r="H10">
             <v>0.31237723722891814</v>
           </cell>
         </row>
         <row r="24">
           <cell r="H24">
             <v>0.14771776237746709</v>
           </cell>
         </row>
       </sheetData>
-      <sheetData sheetId="21" refreshError="1"/>
-[...1 lines deleted...]
-      <sheetData sheetId="23" refreshError="1"/>
+      <sheetData sheetId="21"/>
+      <sheetData sheetId="22"/>
+      <sheetData sheetId="23"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls driveId="b!M9f1-P50Y0uGDZPZJDIqEKPKKzWAywBDmMDXGz_4CAp9OWe6hdV3RpqkDxXoQbbr" itemId="01MHW4OWODIZV62Y53MJBLBDRA6L7CQTWX">
       <xxl21:absoluteUrl r:id="rId2"/>
-      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Destaques Release"/>
       <sheetName val="Lucro Bruto Release"/>
       <sheetName val="G&amp;A Release"/>
       <sheetName val="Desp. Vendas Release"/>
       <sheetName val="Ebitda Release"/>
       <sheetName val="Res. Fin. Release"/>
       <sheetName val="Lucro Líquido Release"/>
       <sheetName val="Dívida Líquida e Ger.Cx Release"/>
       <sheetName val="REF Release"/>
       <sheetName val="Contas a Receber Release"/>
       <sheetName val="DRE Release"/>
       <sheetName val="Balanço Release"/>
       <sheetName val="DFC Release"/>
       <sheetName val="Lançtos e Vendas 2024"/>
       <sheetName val="Lançtos e Vendas 2025"/>
       <sheetName val="Var. Ajuste VSO (tri 2025)"/>
       <sheetName val="Pacaembu (site 2)"/>
       <sheetName val="VSO Release"/>
       <sheetName val="Lançamentos Release"/>
       <sheetName val="Vendas Release"/>
       <sheetName val="Entregas Release"/>
       <sheetName val="Entregas "/>
       <sheetName val="Estoques Release"/>
@@ -8279,53 +8081,53 @@
     <row r="28" spans="2:2">
       <c r="B28" s="112"/>
     </row>
     <row r="29" spans="2:2">
       <c r="B29" s="112"/>
     </row>
     <row r="38" spans="9:9">
       <c r="I38" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9632659D-CB4B-4F7F-9A51-365FFA5330C7}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BO33"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="C9" sqref="C9"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="2" topLeftCell="AA1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="71.7109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="40.42578125" style="4" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="4" customWidth="1"/>
     <col min="5" max="5" width="10.140625" style="4" customWidth="1"/>
     <col min="6" max="16" width="10.42578125" style="4" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" style="4" customWidth="1"/>
     <col min="18" max="20" width="10.42578125" style="4" customWidth="1"/>
     <col min="21" max="21" width="10.7109375" style="4" customWidth="1"/>
     <col min="22" max="23" width="10.42578125" style="4" customWidth="1"/>
     <col min="24" max="25" width="10.7109375" style="4" customWidth="1"/>
     <col min="26" max="27" width="10.42578125" style="4" customWidth="1"/>
     <col min="28" max="29" width="10.7109375" style="4" customWidth="1"/>
     <col min="30" max="31" width="10.5703125" style="4" customWidth="1"/>
     <col min="32" max="32" width="8.7109375" style="4"/>
     <col min="33" max="33" width="10" style="4" customWidth="1"/>
     <col min="34" max="34" width="9.140625" style="4" customWidth="1"/>
     <col min="35" max="35" width="10.5703125" style="4" customWidth="1"/>
     <col min="36" max="36" width="9.140625" style="4" customWidth="1"/>
     <col min="37" max="37" width="9.5703125" style="4" customWidth="1"/>
     <col min="38" max="38" width="10.5703125" style="4" customWidth="1"/>
@@ -8499,51 +8301,51 @@
       <c r="W6" s="12" t="s">
         <v>23</v>
       </c>
       <c r="X6" s="12" t="s">
         <v>24</v>
       </c>
       <c r="Y6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="Z6" s="12" t="s">
         <v>26</v>
       </c>
       <c r="AA6" s="12" t="s">
         <v>27</v>
       </c>
       <c r="AB6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="AC6" s="12" t="s">
         <v>29</v>
       </c>
       <c r="AD6" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AE6" s="12" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="AG6" s="12">
         <v>2017</v>
       </c>
       <c r="AH6" s="12">
         <v>2018</v>
       </c>
       <c r="AI6" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AJ6" s="12" t="s">
         <v>32</v>
       </c>
       <c r="AK6" s="12">
         <v>2019</v>
       </c>
       <c r="AL6" s="12" t="s">
         <v>33</v>
       </c>
       <c r="AM6" s="12" t="s">
         <v>34</v>
       </c>
       <c r="AN6" s="12">
         <v>2020</v>
       </c>
@@ -12116,53 +11918,53 @@
       <c r="AS33" s="44"/>
       <c r="AT33" s="44"/>
       <c r="AU33" s="44"/>
       <c r="AV33" s="44"/>
       <c r="AW33" s="44"/>
       <c r="AX33" s="44"/>
       <c r="AY33" s="44"/>
       <c r="AZ33" s="44"/>
       <c r="BA33" s="44"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" scale="65" fitToHeight="0" orientation="portrait" verticalDpi="598" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9AD0604D-1DD7-491D-805F-B24A9AE5818D}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AG68"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AG65" sqref="AG65"/>
+    <sheetView showGridLines="0" topLeftCell="A56" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="2" topLeftCell="U1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AA20" sqref="AA20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="14.25" outlineLevelRow="1"/>
   <cols>
     <col min="1" max="1" width="3.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="37.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="30.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="4" customWidth="1"/>
     <col min="6" max="16" width="10.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="17" max="31" width="10.7109375" style="4" customWidth="1"/>
     <col min="32" max="32" width="10.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="34" max="16384" width="8.7109375" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:33" ht="12.75" customHeight="1">
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="3">
         <v>2017</v>
       </c>
       <c r="E1" s="3">
         <v>2018</v>
       </c>
@@ -18163,240 +17965,241 @@
       <c r="S68" s="73"/>
       <c r="T68" s="58"/>
       <c r="U68" s="58"/>
       <c r="V68" s="73"/>
       <c r="Z68" s="73"/>
       <c r="AA68" s="73"/>
       <c r="AB68" s="73"/>
       <c r="AC68" s="73"/>
       <c r="AD68" s="73"/>
       <c r="AE68" s="73"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <phoneticPr fontId="41" type="noConversion"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" scale="65" fitToHeight="0" orientation="portrait" verticalDpi="598" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2D2C6589-BAAB-4ACA-B43D-DB889E1CFE17}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BG78"/>
+  <dimension ref="A1:BH78"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BC76" sqref="BC76"/>
+      <selection pane="topRight" activeCell="AD21" sqref="AD21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" outlineLevelRow="1"/>
   <cols>
     <col min="1" max="1" width="56.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="64.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="10.42578125" style="4" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="4" hidden="1" customWidth="1"/>
     <col min="7" max="11" width="10.42578125" style="4" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="4" hidden="1" customWidth="1"/>
     <col min="13" max="14" width="10.42578125" style="4" hidden="1" customWidth="1"/>
     <col min="15" max="26" width="10.7109375" style="4" hidden="1" customWidth="1"/>
     <col min="27" max="28" width="10.7109375" style="4" customWidth="1"/>
     <col min="29" max="29" width="10.28515625" style="4" customWidth="1"/>
     <col min="30" max="30" width="10.42578125" style="4" bestFit="1" customWidth="1"/>
-    <col min="31" max="31" width="8.7109375" style="4"/>
-[...14 lines deleted...]
-    <col min="60" max="16384" width="8.7109375" style="4"/>
+    <col min="31" max="31" width="10.42578125" style="4" customWidth="1"/>
+    <col min="32" max="32" width="8.7109375" style="4"/>
+    <col min="33" max="33" width="10" style="4" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" style="4" customWidth="1"/>
+    <col min="35" max="35" width="10.5703125" style="4" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" style="4" customWidth="1"/>
+    <col min="37" max="37" width="9.5703125" style="4" customWidth="1"/>
+    <col min="38" max="38" width="10.5703125" style="4" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="8.7109375" style="4"/>
+    <col min="40" max="40" width="9.140625" style="4" customWidth="1"/>
+    <col min="41" max="41" width="10.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="42" max="42" width="8.7109375" style="4"/>
+    <col min="43" max="43" width="9" style="4" customWidth="1"/>
+    <col min="44" max="53" width="10.7109375" style="4" customWidth="1"/>
+    <col min="54" max="54" width="10.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="55" max="55" width="10" bestFit="1" customWidth="1"/>
+    <col min="61" max="16384" width="8.7109375" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" ht="12.75" customHeight="1">
+    <row r="1" spans="1:55" ht="12.75" customHeight="1">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="2"/>
-      <c r="AF1" s="3">
+      <c r="AG1" s="3">
         <v>2017</v>
       </c>
-      <c r="AG1" s="3">
+      <c r="AH1" s="3">
         <v>2018</v>
       </c>
-      <c r="AH1" s="3"/>
       <c r="AI1" s="3"/>
-      <c r="AJ1" s="3">
+      <c r="AJ1" s="3"/>
+      <c r="AK1" s="3">
         <v>2019</v>
       </c>
     </row>
-    <row r="2" spans="1:54" ht="12.75" customHeight="1">
+    <row r="2" spans="1:55" ht="12.75" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="2"/>
-      <c r="AF2" s="3"/>
       <c r="AG2" s="3"/>
       <c r="AH2" s="3"/>
       <c r="AI2" s="3"/>
       <c r="AJ2" s="3"/>
+      <c r="AK2" s="3"/>
     </row>
-    <row r="3" spans="1:54" ht="12.75" customHeight="1">
+    <row r="3" spans="1:55" ht="12.75" customHeight="1">
       <c r="B3" s="2"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="2"/>
-      <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
+      <c r="AK3" s="3"/>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:55">
       <c r="A4" s="5" t="s">
         <v>112</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="44"/>
       <c r="H4" s="43"/>
       <c r="I4" s="43"/>
       <c r="J4" s="45"/>
       <c r="K4" s="44"/>
       <c r="L4" s="44"/>
       <c r="M4" s="44"/>
       <c r="N4" s="44"/>
       <c r="O4" s="44"/>
       <c r="P4" s="44"/>
       <c r="Q4" s="44"/>
       <c r="R4" s="44"/>
       <c r="S4" s="44"/>
       <c r="T4" s="44"/>
       <c r="U4" s="44"/>
       <c r="V4" s="44"/>
       <c r="W4" s="44"/>
       <c r="X4" s="44"/>
       <c r="Y4" s="44"/>
       <c r="Z4" s="44"/>
       <c r="AA4" s="44"/>
       <c r="AB4" s="44"/>
-      <c r="AF4" s="43"/>
       <c r="AG4" s="43"/>
       <c r="AH4" s="43"/>
       <c r="AI4" s="43"/>
       <c r="AJ4" s="43"/>
       <c r="AK4" s="43"/>
       <c r="AL4" s="43"/>
-      <c r="AM4" s="45"/>
-      <c r="AN4" s="44"/>
+      <c r="AM4" s="43"/>
+      <c r="AN4" s="45"/>
       <c r="AO4" s="44"/>
       <c r="AP4" s="44"/>
       <c r="AQ4" s="44"/>
       <c r="AR4" s="44"/>
       <c r="AS4" s="44"/>
       <c r="AT4" s="44"/>
       <c r="AU4" s="44"/>
       <c r="AV4" s="44"/>
       <c r="AW4" s="44"/>
       <c r="AX4" s="44"/>
       <c r="AY4" s="44"/>
       <c r="AZ4" s="44"/>
+      <c r="BA4" s="44"/>
     </row>
-    <row r="5" spans="1:54" ht="15.75" thickBot="1">
+    <row r="5" spans="1:55" ht="15.75" thickBot="1">
       <c r="A5" s="42"/>
       <c r="B5" s="42"/>
       <c r="C5" s="43"/>
       <c r="D5" s="43"/>
       <c r="E5" s="43"/>
       <c r="F5" s="43"/>
       <c r="G5" s="44"/>
       <c r="H5" s="43"/>
       <c r="I5" s="43"/>
       <c r="J5" s="45"/>
       <c r="K5" s="44"/>
       <c r="L5" s="44"/>
       <c r="M5" s="44"/>
       <c r="N5" s="44"/>
       <c r="O5" s="44"/>
       <c r="P5" s="44"/>
       <c r="Q5" s="44"/>
       <c r="R5" s="44"/>
       <c r="S5" s="44"/>
       <c r="T5" s="44"/>
       <c r="U5" s="44"/>
       <c r="V5" s="44"/>
       <c r="W5" s="44"/>
       <c r="X5" s="44"/>
       <c r="Y5" s="44"/>
       <c r="Z5" s="44"/>
       <c r="AA5" s="44"/>
       <c r="AB5" s="44"/>
-      <c r="AF5" s="43"/>
       <c r="AG5" s="43"/>
       <c r="AH5" s="43"/>
       <c r="AI5" s="43"/>
       <c r="AJ5" s="43"/>
       <c r="AK5" s="43"/>
       <c r="AL5" s="43"/>
-      <c r="AM5" s="45"/>
-      <c r="AN5" s="44"/>
+      <c r="AM5" s="43"/>
+      <c r="AN5" s="45"/>
       <c r="AO5" s="44"/>
       <c r="AP5" s="44"/>
       <c r="AQ5" s="44"/>
       <c r="AR5" s="44"/>
       <c r="AS5" s="44"/>
       <c r="AT5" s="44"/>
       <c r="AU5" s="44"/>
       <c r="AV5" s="44"/>
       <c r="AW5" s="44"/>
       <c r="AX5" s="44"/>
       <c r="AY5" s="44"/>
       <c r="AZ5" s="44"/>
+      <c r="BA5" s="44"/>
     </row>
-    <row r="6" spans="1:54" ht="15.75" thickBot="1">
+    <row r="6" spans="1:55" ht="15.75" thickBot="1">
       <c r="A6" s="46" t="s">
         <v>113</v>
       </c>
       <c r="B6" s="120" t="s">
         <v>114</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="12" t="s">
@@ -18443,121 +18246,122 @@
       </c>
       <c r="W6" s="12" t="s">
         <v>24</v>
       </c>
       <c r="X6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="Y6" s="12" t="s">
         <v>26</v>
       </c>
       <c r="Z6" s="12" t="s">
         <v>27</v>
       </c>
       <c r="AA6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="AB6" s="12" t="s">
         <v>29</v>
       </c>
       <c r="AC6" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AD6" s="12" t="s">
         <v>300</v>
       </c>
-      <c r="AF6" s="12">
+      <c r="AE6" s="147"/>
+      <c r="AG6" s="12">
         <v>2017</v>
       </c>
-      <c r="AG6" s="12">
+      <c r="AH6" s="12">
         <v>2018</v>
       </c>
-      <c r="AH6" s="12" t="s">
+      <c r="AI6" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="AI6" s="12" t="s">
+      <c r="AJ6" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="AJ6" s="12">
+      <c r="AK6" s="12">
         <v>2019</v>
       </c>
-      <c r="AK6" s="12" t="s">
+      <c r="AL6" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="AL6" s="12" t="s">
+      <c r="AM6" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="AM6" s="12">
+      <c r="AN6" s="12">
         <v>2020</v>
       </c>
-      <c r="AN6" s="12" t="s">
+      <c r="AO6" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="AO6" s="12" t="s">
+      <c r="AP6" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="AP6" s="12">
+      <c r="AQ6" s="12">
         <v>2021</v>
       </c>
-      <c r="AQ6" s="12" t="s">
+      <c r="AR6" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AR6" s="12" t="s">
+      <c r="AS6" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="AS6" s="12">
+      <c r="AT6" s="12">
         <v>2022</v>
       </c>
-      <c r="AT6" s="12" t="s">
+      <c r="AU6" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="AU6" s="12" t="s">
+      <c r="AV6" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="AV6" s="12">
+      <c r="AW6" s="12">
         <v>2023</v>
       </c>
-      <c r="AW6" s="12" t="s">
+      <c r="AX6" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="AX6" s="12" t="s">
+      <c r="AY6" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="AY6" s="12">
+      <c r="AZ6" s="12">
         <v>2024</v>
       </c>
-      <c r="AZ6" s="12" t="s">
+      <c r="BA6" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="BA6" s="12" t="s">
+      <c r="BB6" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="BB6" s="12">
+      <c r="BC6" s="12">
         <v>2025</v>
       </c>
     </row>
-    <row r="7" spans="1:54" s="65" customFormat="1" outlineLevel="1">
+    <row r="7" spans="1:55" s="65" customFormat="1" outlineLevel="1">
       <c r="A7" s="64" t="s">
         <v>116</v>
       </c>
       <c r="B7" s="117" t="s">
         <v>59</v>
       </c>
       <c r="C7" s="48">
         <v>148.358</v>
       </c>
       <c r="D7" s="48">
         <v>155.64599999999999</v>
       </c>
       <c r="E7" s="48">
         <v>132.042</v>
       </c>
       <c r="F7" s="49">
         <v>129.96199999999999</v>
       </c>
       <c r="G7" s="48">
         <v>102.62199999999999</v>
       </c>
       <c r="H7" s="48">
         <v>149.971</v>
       </c>
       <c r="I7" s="48">
@@ -18602,125 +18406,125 @@
       <c r="V7" s="48">
         <v>309.09999999999991</v>
       </c>
       <c r="W7" s="48">
         <v>289.73500000000001</v>
       </c>
       <c r="X7" s="48">
         <v>468.47899999999998</v>
       </c>
       <c r="Y7" s="48">
         <v>499.01900000000001</v>
       </c>
       <c r="Z7" s="48">
         <v>435.14700000000016</v>
       </c>
       <c r="AA7" s="48">
         <v>390.23899999999998</v>
       </c>
       <c r="AB7" s="48">
         <v>599.98287227999992</v>
       </c>
       <c r="AC7" s="48">
         <v>750.59592591000001</v>
       </c>
       <c r="AD7" s="48">
-        <f>[1]Financeiro_Base!D134</f>
         <v>579.00985512000011</v>
       </c>
-      <c r="AF7" s="48">
+      <c r="AE7" s="148"/>
+      <c r="AG7" s="48">
         <v>560.80100000000004</v>
       </c>
-      <c r="AG7" s="48">
+      <c r="AH7" s="48">
         <v>784.51400000000001</v>
       </c>
-      <c r="AH7" s="48">
+      <c r="AI7" s="48">
         <v>304.00400000000002</v>
       </c>
-      <c r="AI7" s="48">
+      <c r="AJ7" s="48">
         <v>436.04700000000003</v>
       </c>
-      <c r="AJ7" s="48">
+      <c r="AK7" s="48">
         <v>566.00900000000001</v>
       </c>
-      <c r="AK7" s="48">
+      <c r="AL7" s="48">
         <v>252.59299999999999</v>
       </c>
-      <c r="AL7" s="48">
+      <c r="AM7" s="48">
         <v>477.84993914</v>
       </c>
-      <c r="AM7" s="49">
+      <c r="AN7" s="49">
         <v>682.88900000000001</v>
       </c>
-      <c r="AN7" s="48">
+      <c r="AO7" s="48">
         <v>302.94299999999998</v>
       </c>
-      <c r="AO7" s="48">
+      <c r="AP7" s="48">
         <v>469.07299999999998</v>
       </c>
-      <c r="AP7" s="48">
+      <c r="AQ7" s="48">
         <v>602.72699999999998</v>
       </c>
-      <c r="AQ7" s="48">
+      <c r="AR7" s="48">
         <v>372.404</v>
       </c>
-      <c r="AR7" s="48">
+      <c r="AS7" s="48">
         <v>638.62099999999998</v>
       </c>
-      <c r="AS7" s="48">
+      <c r="AT7" s="48">
         <v>859.85699999999997</v>
       </c>
-      <c r="AT7" s="48">
+      <c r="AU7" s="48">
         <v>545.92600000000004</v>
       </c>
-      <c r="AU7" s="48">
+      <c r="AV7" s="48">
         <v>866.14499999999998</v>
       </c>
-      <c r="AV7" s="48">
+      <c r="AW7" s="48">
         <v>1175.2449999999999</v>
       </c>
-      <c r="AW7" s="48">
+      <c r="AX7" s="48">
         <v>758.21400000000006</v>
       </c>
-      <c r="AX7" s="48">
+      <c r="AY7" s="48">
         <v>1257.2329999999999</v>
       </c>
-      <c r="AY7" s="48">
+      <c r="AZ7" s="48">
         <v>1692.38</v>
       </c>
-      <c r="AZ7" s="48">
+      <c r="BA7" s="48">
         <v>990.2223040800003</v>
       </c>
-      <c r="BA7" s="48">
+      <c r="BB7" s="48">
         <v>1740.7788722799999</v>
       </c>
-      <c r="BB7" s="48">
-        <f>SUM(BA7,AD7)</f>
+      <c r="BC7" s="48">
+        <f>SUM(BB7,AD7)</f>
         <v>2319.7887274</v>
       </c>
     </row>
-    <row r="8" spans="1:54" outlineLevel="1">
+    <row r="8" spans="1:55" outlineLevel="1">
       <c r="A8" s="68" t="s">
         <v>117</v>
       </c>
       <c r="B8" s="68" t="s">
         <v>118</v>
       </c>
       <c r="C8" s="19">
         <v>-77.849000000000004</v>
       </c>
       <c r="D8" s="19">
         <v>-83.195999999999998</v>
       </c>
       <c r="E8" s="19">
         <v>-95.802999999999997</v>
       </c>
       <c r="F8" s="20">
         <v>-94.334000000000003</v>
       </c>
       <c r="G8" s="19">
         <v>-72.678000000000011</v>
       </c>
       <c r="H8" s="19">
         <v>-111.324</v>
       </c>
       <c r="I8" s="19">
@@ -18765,125 +18569,125 @@
       <c r="V8" s="19">
         <v>-228.43400000000008</v>
       </c>
       <c r="W8" s="19">
         <v>-204.875</v>
       </c>
       <c r="X8" s="19">
         <v>-332.45699999999999</v>
       </c>
       <c r="Y8" s="19">
         <v>-349.08199999999999</v>
       </c>
       <c r="Z8" s="19">
         <v>-300.82400000000007</v>
       </c>
       <c r="AA8" s="19">
         <v>-273.24299999999999</v>
       </c>
       <c r="AB8" s="19">
         <v>-421.49488387000008</v>
       </c>
       <c r="AC8" s="19">
         <v>-521.27</v>
       </c>
       <c r="AD8" s="19">
-        <f>[1]Financeiro_Base!D135</f>
         <v>-387.72785402999995</v>
       </c>
-      <c r="AF8" s="19">
+      <c r="AE8" s="149"/>
+      <c r="AG8" s="19">
         <v>-395.14</v>
       </c>
-      <c r="AG8" s="19">
+      <c r="AH8" s="19">
         <v>-562.18100000000004</v>
       </c>
-      <c r="AH8" s="19">
+      <c r="AI8" s="19">
         <v>-161.04499999999999</v>
       </c>
-      <c r="AI8" s="19">
+      <c r="AJ8" s="19">
         <v>-256.84800000000001</v>
       </c>
-      <c r="AJ8" s="19">
+      <c r="AK8" s="19">
         <v>-351.18200000000002</v>
       </c>
-      <c r="AK8" s="19">
+      <c r="AL8" s="19">
         <v>-184.00200000000001</v>
       </c>
-      <c r="AL8" s="19">
+      <c r="AM8" s="19">
         <v>-345.73899999999998</v>
       </c>
-      <c r="AM8" s="20">
+      <c r="AN8" s="20">
         <v>-497.43</v>
       </c>
-      <c r="AN8" s="19">
+      <c r="AO8" s="19">
         <v>-222.97499999999999</v>
       </c>
-      <c r="AO8" s="19">
+      <c r="AP8" s="19">
         <v>-347.428</v>
       </c>
-      <c r="AP8" s="19">
+      <c r="AQ8" s="19">
         <v>-449.459</v>
       </c>
-      <c r="AQ8" s="19">
+      <c r="AR8" s="19">
         <v>-295.49199999999996</v>
       </c>
-      <c r="AR8" s="19">
+      <c r="AS8" s="19">
         <v>-500.58800000000002</v>
       </c>
-      <c r="AS8" s="19">
+      <c r="AT8" s="19">
         <v>-668.45899999999995</v>
       </c>
-      <c r="AT8" s="19">
+      <c r="AU8" s="19">
         <v>-395.428</v>
       </c>
-      <c r="AU8" s="19">
+      <c r="AV8" s="19">
         <v>-626.74599999999998</v>
       </c>
-      <c r="AV8" s="19">
+      <c r="AW8" s="19">
         <v>-855.18000000000006</v>
       </c>
-      <c r="AW8" s="19">
+      <c r="AX8" s="19">
         <v>-537.33199999999999</v>
       </c>
-      <c r="AX8" s="19">
+      <c r="AY8" s="19">
         <v>-886.41399999999999</v>
       </c>
-      <c r="AY8" s="19">
+      <c r="AZ8" s="19">
         <v>-1187.2380000000001</v>
       </c>
-      <c r="AZ8" s="19">
+      <c r="BA8" s="19">
         <v>-694.73824630000013</v>
       </c>
-      <c r="BA8" s="19">
+      <c r="BB8" s="19">
         <v>-1215.96488387</v>
       </c>
-      <c r="BB8" s="19">
-        <f t="shared" ref="BB8:BB21" si="0">SUM(BA8,AD8)</f>
+      <c r="BC8" s="19">
+        <f t="shared" ref="BC8:BC21" si="0">SUM(BB8,AD8)</f>
         <v>-1603.6927378999999</v>
       </c>
     </row>
-    <row r="9" spans="1:54" s="65" customFormat="1" outlineLevel="1">
+    <row r="9" spans="1:55" s="65" customFormat="1" outlineLevel="1">
       <c r="A9" s="64" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="64" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="48">
         <v>70.509</v>
       </c>
       <c r="D9" s="48">
         <v>72.449999999999989</v>
       </c>
       <c r="E9" s="48">
         <v>36.239000000000004</v>
       </c>
       <c r="F9" s="49">
         <v>35.627999999999986</v>
       </c>
       <c r="G9" s="48">
         <v>29.943999999999974</v>
       </c>
       <c r="H9" s="48">
         <v>38.647000000000006</v>
       </c>
       <c r="I9" s="48">
@@ -18928,125 +18732,125 @@
       <c r="V9" s="48">
         <v>80.665999999999826</v>
       </c>
       <c r="W9" s="48">
         <v>84.860000000000014</v>
       </c>
       <c r="X9" s="48">
         <v>136.02199999999999</v>
       </c>
       <c r="Y9" s="48">
         <v>149.93700000000001</v>
       </c>
       <c r="Z9" s="48">
         <v>134.32300000000009</v>
       </c>
       <c r="AA9" s="48">
         <v>116.99599999999998</v>
       </c>
       <c r="AB9" s="48">
         <v>178.48798840999984</v>
       </c>
       <c r="AC9" s="48">
         <v>229.32627748999994</v>
       </c>
       <c r="AD9" s="48">
-        <f>[1]Financeiro_Base!D136</f>
         <v>191.28200109000011</v>
       </c>
-      <c r="AF9" s="48">
+      <c r="AE9" s="148"/>
+      <c r="AG9" s="48">
         <v>165.66100000000006</v>
       </c>
-      <c r="AG9" s="48">
+      <c r="AH9" s="48">
         <v>222.33299999999997</v>
       </c>
-      <c r="AH9" s="48">
+      <c r="AI9" s="48">
         <v>142.95900000000003</v>
       </c>
-      <c r="AI9" s="48">
+      <c r="AJ9" s="48">
         <v>179.19900000000001</v>
       </c>
-      <c r="AJ9" s="48">
+      <c r="AK9" s="48">
         <v>214.827</v>
       </c>
-      <c r="AK9" s="48">
+      <c r="AL9" s="48">
         <v>68.59099999999998</v>
       </c>
-      <c r="AL9" s="48">
+      <c r="AM9" s="48">
         <v>132.11093914000003</v>
       </c>
-      <c r="AM9" s="49">
+      <c r="AN9" s="49">
         <v>185.459</v>
       </c>
-      <c r="AN9" s="48">
+      <c r="AO9" s="48">
         <v>79.967999999999989</v>
       </c>
-      <c r="AO9" s="48">
+      <c r="AP9" s="48">
         <v>121.64499999999998</v>
       </c>
-      <c r="AP9" s="48">
+      <c r="AQ9" s="48">
         <v>153.26799999999997</v>
       </c>
-      <c r="AQ9" s="48">
+      <c r="AR9" s="48">
         <v>76.912000000000035</v>
       </c>
-      <c r="AR9" s="48">
+      <c r="AS9" s="48">
         <v>138.03299999999996</v>
       </c>
-      <c r="AS9" s="48">
+      <c r="AT9" s="48">
         <v>191.39800000000002</v>
       </c>
-      <c r="AT9" s="48">
+      <c r="AU9" s="48">
         <v>150.49800000000005</v>
       </c>
-      <c r="AU9" s="48">
+      <c r="AV9" s="48">
         <v>239.399</v>
       </c>
-      <c r="AV9" s="48">
+      <c r="AW9" s="48">
         <v>320.06499999999983</v>
       </c>
-      <c r="AW9" s="48">
+      <c r="AX9" s="48">
         <v>220.88200000000006</v>
       </c>
-      <c r="AX9" s="48">
+      <c r="AY9" s="48">
         <v>370.81899999999996</v>
       </c>
-      <c r="AY9" s="48">
+      <c r="AZ9" s="48">
         <v>505.14200000000005</v>
       </c>
-      <c r="AZ9" s="48">
+      <c r="BA9" s="48">
         <v>295.48405778000017</v>
       </c>
-      <c r="BA9" s="48">
+      <c r="BB9" s="48">
         <v>524.81398840999987</v>
       </c>
-      <c r="BB9" s="48">
+      <c r="BC9" s="48">
         <f t="shared" si="0"/>
         <v>716.09598949999997</v>
       </c>
     </row>
-    <row r="10" spans="1:54" s="65" customFormat="1" outlineLevel="1">
+    <row r="10" spans="1:55" s="65" customFormat="1" outlineLevel="1">
       <c r="A10" s="102" t="s">
         <v>119</v>
       </c>
       <c r="B10" s="102" t="s">
         <v>120</v>
       </c>
       <c r="C10" s="100">
         <v>0.47526254061122419</v>
       </c>
       <c r="D10" s="100">
         <v>0.46547935700242854</v>
       </c>
       <c r="E10" s="100">
         <v>0.27445055361172965</v>
       </c>
       <c r="F10" s="101">
         <v>0.27414167218109903</v>
       </c>
       <c r="G10" s="100">
         <v>0.29178928494864625</v>
       </c>
       <c r="H10" s="100">
         <v>0.25769648798767764</v>
       </c>
       <c r="I10" s="100">
@@ -19091,125 +18895,125 @@
       <c r="V10" s="100">
         <v>0.2609705596894204</v>
       </c>
       <c r="W10" s="100">
         <v>0.29288832899028427</v>
       </c>
       <c r="X10" s="100">
         <v>0.29034812659692322</v>
       </c>
       <c r="Y10" s="100">
         <v>0.30046350940545352</v>
       </c>
       <c r="Z10" s="100">
         <v>0.30868419177887024</v>
       </c>
       <c r="AA10" s="100">
         <v>0.2998060163130799</v>
       </c>
       <c r="AB10" s="100">
         <v>0.29748847284877672</v>
       </c>
       <c r="AC10" s="100">
         <v>0.30552560915111771</v>
       </c>
       <c r="AD10" s="100">
-        <f>[1]Financeiro_Base!D137</f>
         <v>0.33036052737022381</v>
       </c>
-      <c r="AF10" s="100">
+      <c r="AE10" s="150"/>
+      <c r="AG10" s="100">
         <v>0.29540068580476864</v>
       </c>
-      <c r="AG10" s="100">
+      <c r="AH10" s="100">
         <v>0.28340220824612433</v>
       </c>
-      <c r="AH10" s="100">
+      <c r="AI10" s="100">
         <v>0.47025368087262015</v>
       </c>
-      <c r="AI10" s="100">
+      <c r="AJ10" s="100">
         <v>0.41096257972191069</v>
       </c>
-      <c r="AJ10" s="100">
+      <c r="AK10" s="100">
         <v>0.37954696833442575</v>
       </c>
-      <c r="AK10" s="100">
+      <c r="AL10" s="100">
         <v>0.27154750923422255</v>
       </c>
-      <c r="AL10" s="100">
+      <c r="AM10" s="100">
         <v>0.27646951128164587</v>
       </c>
-      <c r="AM10" s="101">
+      <c r="AN10" s="101">
         <v>0.27158000787829356</v>
       </c>
-      <c r="AN10" s="100">
+      <c r="AO10" s="100">
         <v>0.26397044988661233</v>
       </c>
-      <c r="AO10" s="100">
+      <c r="AP10" s="100">
         <v>0.25933063723556887</v>
       </c>
-      <c r="AP10" s="100">
+      <c r="AQ10" s="100">
         <v>0.25429091446044394</v>
       </c>
-      <c r="AQ10" s="100">
+      <c r="AR10" s="100">
         <v>0.20652839389480251</v>
       </c>
-      <c r="AR10" s="100">
+      <c r="AS10" s="100">
         <v>0.21614228157232532</v>
       </c>
-      <c r="AS10" s="100">
+      <c r="AT10" s="100">
         <v>0.22259282648161269</v>
       </c>
-      <c r="AT10" s="100">
+      <c r="AU10" s="100">
         <v>0.27567472514589897</v>
       </c>
-      <c r="AU10" s="100">
+      <c r="AV10" s="100">
         <v>0.27639598450605846</v>
       </c>
-      <c r="AV10" s="100">
+      <c r="AW10" s="100">
         <v>0.27233895911065342</v>
       </c>
-      <c r="AW10" s="100">
+      <c r="AX10" s="100">
         <v>0.2913188097291794</v>
       </c>
-      <c r="AX10" s="100">
+      <c r="AY10" s="100">
         <v>0.29494850994207122</v>
       </c>
-      <c r="AY10" s="100">
+      <c r="AZ10" s="100">
         <v>0.29848024675309331</v>
       </c>
-      <c r="AZ10" s="100">
+      <c r="BA10" s="100">
         <v>0.29840173924836977</v>
       </c>
-      <c r="BA10" s="100">
+      <c r="BB10" s="100">
         <v>0.30148228288330514</v>
       </c>
-      <c r="BB10" s="100">
+      <c r="BC10" s="100">
         <f>[1]DRE!$H$8</f>
         <v>0.30869017554999262</v>
       </c>
     </row>
-    <row r="11" spans="1:54" s="65" customFormat="1" outlineLevel="1">
+    <row r="11" spans="1:55" s="65" customFormat="1" outlineLevel="1">
       <c r="A11" s="80" t="s">
         <v>121</v>
       </c>
       <c r="B11" s="80" t="s">
         <v>122</v>
       </c>
       <c r="C11" s="133" t="s">
         <v>55</v>
       </c>
       <c r="D11" s="133" t="s">
         <v>55</v>
       </c>
       <c r="E11" s="133" t="s">
         <v>55</v>
       </c>
       <c r="F11" s="133" t="s">
         <v>55</v>
       </c>
       <c r="G11" s="133">
         <v>0.29178928494864625</v>
       </c>
       <c r="H11" s="133">
         <v>0.25769648798767764</v>
       </c>
       <c r="I11" s="133">
@@ -19254,184 +19058,185 @@
       <c r="V11" s="133">
         <v>0.2661</v>
       </c>
       <c r="W11" s="133">
         <v>0.30080000000000001</v>
       </c>
       <c r="X11" s="133">
         <v>0.29499999999999998</v>
       </c>
       <c r="Y11" s="133">
         <v>0.3043571487258</v>
       </c>
       <c r="Z11" s="133">
         <v>0.31073316478970353</v>
       </c>
       <c r="AA11" s="133">
         <v>0.300871348026653</v>
       </c>
       <c r="AB11" s="133">
         <v>0.30076647770669235</v>
       </c>
       <c r="AC11" s="133">
         <v>0.30933733822029874</v>
       </c>
       <c r="AD11" s="133">
-        <f>[1]Financeiro_Base!D139</f>
         <v>0.33610328204114537</v>
       </c>
-      <c r="AF11" s="133" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AE11" s="151"/>
       <c r="AG11" s="133" t="s">
         <v>55</v>
       </c>
       <c r="AH11" s="133" t="s">
         <v>55</v>
       </c>
       <c r="AI11" s="133" t="s">
         <v>55</v>
       </c>
       <c r="AJ11" s="133" t="s">
         <v>55</v>
       </c>
-      <c r="AK11" s="133">
+      <c r="AK11" s="133" t="s">
+        <v>55</v>
+      </c>
+      <c r="AL11" s="133">
         <v>0.27154750923422255</v>
       </c>
-      <c r="AL11" s="133">
+      <c r="AM11" s="133">
         <v>0.27646951128164587</v>
       </c>
-      <c r="AM11" s="133">
+      <c r="AN11" s="133">
         <v>0.27158000787829356</v>
       </c>
-      <c r="AN11" s="133">
+      <c r="AO11" s="133">
         <v>0.26397044988661233</v>
       </c>
-      <c r="AO11" s="133">
+      <c r="AP11" s="133">
         <v>0.25933063723556887</v>
       </c>
-      <c r="AP11" s="133">
+      <c r="AQ11" s="133">
         <v>0.2545</v>
       </c>
-      <c r="AQ11" s="133">
+      <c r="AR11" s="133">
         <v>0.21022330587211738</v>
       </c>
-      <c r="AR11" s="133">
+      <c r="AS11" s="133">
         <v>0.22081954711793064</v>
       </c>
-      <c r="AS11" s="133">
+      <c r="AT11" s="133">
         <v>0.22859847625826157</v>
       </c>
-      <c r="AT11" s="133">
+      <c r="AU11" s="133">
         <v>0.2799207218560758</v>
       </c>
-      <c r="AU11" s="133">
+      <c r="AV11" s="133">
         <v>0.2805915868590132</v>
       </c>
-      <c r="AV11" s="133">
+      <c r="AW11" s="133">
         <v>0.27679999999999999</v>
       </c>
-      <c r="AW11" s="133">
+      <c r="AX11" s="133">
         <v>0.29720000000000002</v>
       </c>
-      <c r="AX11" s="133">
+      <c r="AY11" s="133">
         <v>0.3000605297506509</v>
       </c>
-      <c r="AY11" s="133">
+      <c r="AZ11" s="133">
         <v>0.30276530371070665</v>
       </c>
-      <c r="AZ11" s="133">
+      <c r="BA11" s="133">
         <v>0.30079844221115043</v>
       </c>
-      <c r="BA11" s="133">
+      <c r="BB11" s="133">
         <v>0.304485589422264</v>
       </c>
-      <c r="BB11" s="133">
+      <c r="BC11" s="133">
         <f>[1]DRE!$H$10</f>
         <v>0.31237723722891814</v>
       </c>
     </row>
-    <row r="12" spans="1:54" outlineLevel="1">
+    <row r="12" spans="1:55" outlineLevel="1">
       <c r="A12" s="68" t="s">
         <v>123</v>
       </c>
       <c r="B12" s="68" t="s">
         <v>124</v>
       </c>
       <c r="C12" s="19"/>
       <c r="D12" s="26"/>
       <c r="E12" s="19"/>
       <c r="F12" s="20"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="20"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="19"/>
       <c r="O12" s="19"/>
       <c r="P12" s="19"/>
       <c r="Q12" s="19"/>
       <c r="R12" s="19"/>
       <c r="S12" s="19"/>
       <c r="T12" s="19"/>
       <c r="U12" s="19"/>
       <c r="V12" s="19"/>
       <c r="W12" s="19"/>
       <c r="X12" s="19"/>
       <c r="Y12" s="19"/>
       <c r="Z12" s="19"/>
       <c r="AA12" s="19"/>
       <c r="AB12" s="19"/>
       <c r="AC12" s="19"/>
       <c r="AD12" s="19"/>
-      <c r="AF12" s="19"/>
+      <c r="AE12" s="149"/>
       <c r="AG12" s="19"/>
       <c r="AH12" s="19"/>
       <c r="AI12" s="19"/>
       <c r="AJ12" s="19"/>
       <c r="AK12" s="19"/>
       <c r="AL12" s="19"/>
-      <c r="AM12" s="20"/>
-      <c r="AN12" s="19"/>
+      <c r="AM12" s="19"/>
+      <c r="AN12" s="20"/>
       <c r="AO12" s="19"/>
       <c r="AP12" s="19"/>
       <c r="AQ12" s="19"/>
       <c r="AR12" s="19"/>
       <c r="AS12" s="19"/>
       <c r="AT12" s="19"/>
       <c r="AU12" s="19"/>
       <c r="AV12" s="19"/>
       <c r="AW12" s="19"/>
       <c r="AX12" s="19"/>
       <c r="AY12" s="19"/>
       <c r="AZ12" s="19"/>
       <c r="BA12" s="19"/>
       <c r="BB12" s="19"/>
+      <c r="BC12" s="19"/>
     </row>
-    <row r="13" spans="1:54" outlineLevel="1">
+    <row r="13" spans="1:55" outlineLevel="1">
       <c r="A13" s="66" t="s">
         <v>125</v>
       </c>
       <c r="B13" s="66" t="s">
         <v>126</v>
       </c>
       <c r="C13" s="19">
         <v>-6.6559999999999997</v>
       </c>
       <c r="D13" s="19">
         <v>-6.2679999999999998</v>
       </c>
       <c r="E13" s="19">
         <v>-8.7949999999999999</v>
       </c>
       <c r="F13" s="20">
         <v>-9.77</v>
       </c>
       <c r="G13" s="19">
         <v>-8.3650000000000002</v>
       </c>
       <c r="H13" s="19">
         <v>-6.1509999999999998</v>
       </c>
       <c r="I13" s="19">
@@ -19476,125 +19281,125 @@
       <c r="V13" s="19">
         <v>-20.902000000000001</v>
       </c>
       <c r="W13" s="19">
         <v>-20.498000000000001</v>
       </c>
       <c r="X13" s="19">
         <v>-26.109000000000002</v>
       </c>
       <c r="Y13" s="19">
         <v>-29.58</v>
       </c>
       <c r="Z13" s="19">
         <v>-17.289000000000001</v>
       </c>
       <c r="AA13" s="19">
         <v>-26.292999999999999</v>
       </c>
       <c r="AB13" s="19">
         <v>-37.152682749999997</v>
       </c>
       <c r="AC13" s="19">
         <v>-45.88</v>
       </c>
       <c r="AD13" s="19">
-        <f>[1]Financeiro_Base!D142</f>
         <v>-37.18680590000001</v>
       </c>
-      <c r="AF13" s="19">
+      <c r="AE13" s="149"/>
+      <c r="AG13" s="19">
         <v>-22.437999999999999</v>
       </c>
-      <c r="AG13" s="19">
+      <c r="AH13" s="19">
         <v>-34.558999999999997</v>
       </c>
-      <c r="AH13" s="19">
+      <c r="AI13" s="19">
         <v>-12.923999999999999</v>
       </c>
-      <c r="AI13" s="19">
+      <c r="AJ13" s="19">
         <v>-21.718</v>
       </c>
-      <c r="AJ13" s="19">
+      <c r="AK13" s="19">
         <v>-31.488</v>
       </c>
-      <c r="AK13" s="19">
+      <c r="AL13" s="19">
         <v>-14.516</v>
       </c>
-      <c r="AL13" s="19">
+      <c r="AM13" s="19">
         <v>-23.486000000000001</v>
       </c>
-      <c r="AM13" s="20">
+      <c r="AN13" s="20">
         <v>-32.838000000000001</v>
       </c>
-      <c r="AN13" s="19">
+      <c r="AO13" s="19">
         <v>-17.093</v>
       </c>
-      <c r="AO13" s="19">
+      <c r="AP13" s="19">
         <v>-27.369</v>
       </c>
-      <c r="AP13" s="19">
+      <c r="AQ13" s="19">
         <v>-42.371000000000002</v>
       </c>
-      <c r="AQ13" s="19">
+      <c r="AR13" s="19">
         <v>-25.931000000000001</v>
       </c>
-      <c r="AR13" s="19">
+      <c r="AS13" s="19">
         <v>-40.094000000000001</v>
       </c>
-      <c r="AS13" s="19">
+      <c r="AT13" s="19">
         <v>-53.844999999999999</v>
       </c>
-      <c r="AT13" s="19">
+      <c r="AU13" s="19">
         <v>-33.764000000000003</v>
       </c>
-      <c r="AU13" s="19">
+      <c r="AV13" s="19">
         <v>-50.664000000000001</v>
       </c>
-      <c r="AV13" s="19">
+      <c r="AW13" s="19">
         <v>-71.566000000000003</v>
       </c>
-      <c r="AW13" s="19">
+      <c r="AX13" s="19">
         <v>-46.606999999999999</v>
       </c>
-      <c r="AX13" s="19">
+      <c r="AY13" s="19">
         <v>-76.186999999999998</v>
       </c>
-      <c r="AY13" s="19">
+      <c r="AZ13" s="19">
         <v>-93.475999999999999</v>
       </c>
-      <c r="AZ13" s="19">
+      <c r="BA13" s="19">
         <v>-63.44610093</v>
       </c>
-      <c r="BA13" s="19">
+      <c r="BB13" s="19">
         <v>-109.33268274999999</v>
       </c>
-      <c r="BB13" s="19">
+      <c r="BC13" s="19">
         <f t="shared" si="0"/>
         <v>-146.51948865</v>
       </c>
     </row>
-    <row r="14" spans="1:54" outlineLevel="1">
+    <row r="14" spans="1:55" outlineLevel="1">
       <c r="A14" s="66" t="s">
         <v>127</v>
       </c>
       <c r="B14" s="66" t="s">
         <v>128</v>
       </c>
       <c r="C14" s="19">
         <v>-15.280999999999999</v>
       </c>
       <c r="D14" s="19">
         <v>-13.855</v>
       </c>
       <c r="E14" s="19">
         <v>-14.151</v>
       </c>
       <c r="F14" s="20">
         <v>-17.667000000000002</v>
       </c>
       <c r="G14" s="19">
         <v>-13.988</v>
       </c>
       <c r="H14" s="19">
         <v>-14.207000000000001</v>
       </c>
       <c r="I14" s="19">
@@ -19639,126 +19444,126 @@
       <c r="V14" s="19">
         <v>-30.298000000000002</v>
       </c>
       <c r="W14" s="19">
         <v>-23.38</v>
       </c>
       <c r="X14" s="19">
         <v>-29.664999999999999</v>
       </c>
       <c r="Y14" s="19">
         <v>-33.664000000000001</v>
       </c>
       <c r="Z14" s="19">
         <v>-37.92</v>
       </c>
       <c r="AA14" s="19">
         <v>-28.838000000000001</v>
       </c>
       <c r="AB14" s="19">
         <v>-38.613643200000006</v>
       </c>
       <c r="AC14" s="19">
         <v>-39.497999999999998</v>
       </c>
       <c r="AD14" s="19">
-        <f>[1]Financeiro_Base!D141</f>
         <v>-42.363852049999991</v>
       </c>
-      <c r="AF14" s="19">
+      <c r="AE14" s="149"/>
+      <c r="AG14" s="19">
         <v>-52.268999999999998</v>
       </c>
-      <c r="AG14" s="19">
+      <c r="AH14" s="19">
         <v>-53.008000000000003</v>
       </c>
-      <c r="AH14" s="19">
+      <c r="AI14" s="19">
         <v>-29.135999999999999</v>
       </c>
-      <c r="AI14" s="19">
+      <c r="AJ14" s="19">
         <v>-43.286000000000001</v>
       </c>
-      <c r="AJ14" s="19">
+      <c r="AK14" s="19">
         <v>-60.953000000000003</v>
       </c>
-      <c r="AK14" s="19">
+      <c r="AL14" s="19">
         <v>-28.195</v>
       </c>
-      <c r="AL14" s="19">
+      <c r="AM14" s="19">
         <v>-41.207000000000001</v>
       </c>
-      <c r="AM14" s="20">
+      <c r="AN14" s="20">
         <v>-62.726999999999997</v>
       </c>
-      <c r="AN14" s="19">
+      <c r="AO14" s="19">
         <v>-33.587000000000003</v>
       </c>
-      <c r="AO14" s="19">
+      <c r="AP14" s="19">
         <v>-52.082000000000001</v>
       </c>
-      <c r="AP14" s="19">
+      <c r="AQ14" s="19">
         <v>-68.918999999999997</v>
       </c>
-      <c r="AQ14" s="19">
+      <c r="AR14" s="19">
         <v>-35.376999999999995</v>
       </c>
-      <c r="AR14" s="19">
+      <c r="AS14" s="19">
         <v>-55.859000000000002</v>
       </c>
-      <c r="AS14" s="19">
+      <c r="AT14" s="19">
         <v>-77.289000000000001</v>
       </c>
-      <c r="AT14" s="19">
+      <c r="AU14" s="19">
         <v>-42.642000000000003</v>
       </c>
-      <c r="AU14" s="19">
+      <c r="AV14" s="19">
         <v>-69.531999999999996</v>
       </c>
-      <c r="AV14" s="19">
+      <c r="AW14" s="19">
         <v>-99.83</v>
       </c>
-      <c r="AW14" s="19">
+      <c r="AX14" s="19">
         <v>-53.045000000000002</v>
       </c>
-      <c r="AX14" s="19">
+      <c r="AY14" s="19">
         <v>-86.709000000000003</v>
       </c>
-      <c r="AY14" s="19">
+      <c r="AZ14" s="19">
         <v>-124.629</v>
       </c>
-      <c r="AZ14" s="19">
+      <c r="BA14" s="19">
         <v>-67.451537030000011</v>
       </c>
-      <c r="BA14" s="19">
+      <c r="BB14" s="19">
         <f>SUM(AA14:AC14)</f>
         <v>-106.9496432</v>
       </c>
-      <c r="BB14" s="19">
+      <c r="BC14" s="19">
         <f t="shared" si="0"/>
         <v>-149.31349524999999</v>
       </c>
     </row>
-    <row r="15" spans="1:54" outlineLevel="1">
+    <row r="15" spans="1:55" outlineLevel="1">
       <c r="A15" s="66" t="s">
         <v>129</v>
       </c>
       <c r="B15" s="66" t="s">
         <v>130</v>
       </c>
       <c r="C15" s="19">
         <v>-1.268</v>
       </c>
       <c r="D15" s="19">
         <v>-0.71599999999999997</v>
       </c>
       <c r="E15" s="19">
         <v>0.7350000000000001</v>
       </c>
       <c r="F15" s="19">
         <v>-3.4079999999999999</v>
       </c>
       <c r="G15" s="19">
         <v>1.724</v>
       </c>
       <c r="H15" s="19">
         <v>-1.8160000000000001</v>
       </c>
       <c r="I15" s="19">
@@ -19803,126 +19608,126 @@
       <c r="V15" s="19">
         <v>-9.8780000000000001</v>
       </c>
       <c r="W15" s="19">
         <v>-10.135999999999999</v>
       </c>
       <c r="X15" s="19">
         <v>-15.61</v>
       </c>
       <c r="Y15" s="19">
         <v>-10.519</v>
       </c>
       <c r="Z15" s="19">
         <v>-11.296999999999997</v>
       </c>
       <c r="AA15" s="19">
         <v>-6.7569999999999997</v>
       </c>
       <c r="AB15" s="19">
         <v>-19.402292929999994</v>
       </c>
       <c r="AC15" s="19">
         <v>-25.495999999999999</v>
       </c>
       <c r="AD15" s="19">
-        <f>[1]Financeiro_Base!D143</f>
         <v>-20.99270138</v>
       </c>
-      <c r="AF15" s="19">
+      <c r="AE15" s="149"/>
+      <c r="AG15" s="19">
         <v>-2.7640000000000002</v>
       </c>
-      <c r="AG15" s="19">
+      <c r="AH15" s="19">
         <v>-0.62500000000000011</v>
       </c>
-      <c r="AH15" s="19">
+      <c r="AI15" s="19">
         <v>-1.984</v>
       </c>
-      <c r="AI15" s="19">
+      <c r="AJ15" s="19">
         <v>-1.25</v>
       </c>
-      <c r="AJ15" s="19">
+      <c r="AK15" s="19">
         <v>-4.6579999999999995</v>
       </c>
-      <c r="AK15" s="19">
+      <c r="AL15" s="19">
         <v>-9.1999999999999998E-2</v>
       </c>
-      <c r="AL15" s="19">
+      <c r="AM15" s="19">
         <v>-2.012</v>
       </c>
-      <c r="AM15" s="19">
+      <c r="AN15" s="19">
         <v>-3.15</v>
       </c>
-      <c r="AN15" s="19">
+      <c r="AO15" s="19">
         <v>-4.2969999999999997</v>
       </c>
-      <c r="AO15" s="19">
+      <c r="AP15" s="19">
         <v>-7.8709999999999996</v>
       </c>
-      <c r="AP15" s="19">
+      <c r="AQ15" s="19">
         <v>-11.595000000000001</v>
       </c>
-      <c r="AQ15" s="19">
+      <c r="AR15" s="19">
         <v>-7.0270000000000001</v>
       </c>
-      <c r="AR15" s="19">
+      <c r="AS15" s="19">
         <v>-12.18</v>
       </c>
-      <c r="AS15" s="19">
+      <c r="AT15" s="19">
         <v>-17.222999999999999</v>
       </c>
-      <c r="AT15" s="19">
+      <c r="AU15" s="19">
         <v>-14.191000000000001</v>
       </c>
-      <c r="AU15" s="19">
+      <c r="AV15" s="19">
         <v>-20.655999999999999</v>
       </c>
-      <c r="AV15" s="19">
+      <c r="AW15" s="19">
         <v>-30.533999999999999</v>
       </c>
-      <c r="AW15" s="19">
+      <c r="AX15" s="19">
         <v>-25.747</v>
       </c>
-      <c r="AX15" s="19">
+      <c r="AY15" s="19">
         <v>-36.265000000000001</v>
       </c>
-      <c r="AY15" s="19">
+      <c r="AZ15" s="19">
         <v>-47.561999999999998</v>
       </c>
-      <c r="AZ15" s="19">
+      <c r="BA15" s="19">
         <v>-26.159243610000001</v>
       </c>
-      <c r="BA15" s="19">
+      <c r="BB15" s="19">
         <f>SUM(AA15:AC15)</f>
         <v>-51.655292929999987</v>
       </c>
-      <c r="BB15" s="19">
+      <c r="BC15" s="19">
         <f t="shared" si="0"/>
         <v>-72.647994309999987</v>
       </c>
     </row>
-    <row r="16" spans="1:54" outlineLevel="1">
+    <row r="16" spans="1:55" outlineLevel="1">
       <c r="A16" s="66" t="s">
         <v>131</v>
       </c>
       <c r="B16" s="66" t="s">
         <v>132</v>
       </c>
       <c r="C16" s="19">
         <v>-9.4E-2</v>
       </c>
       <c r="D16" s="19">
         <v>-0.48799999999999999</v>
       </c>
       <c r="E16" s="19">
         <v>3.2679999999999998</v>
       </c>
       <c r="F16" s="20">
         <v>5.2000000000000046E-2</v>
       </c>
       <c r="G16" s="19">
         <v>1.7880000000000003</v>
       </c>
       <c r="H16" s="19">
         <v>0.95299999999999996</v>
       </c>
       <c r="I16" s="19">
@@ -19967,126 +19772,126 @@
       <c r="V16" s="19">
         <v>0.67499999999999993</v>
       </c>
       <c r="W16" s="19">
         <v>0.31</v>
       </c>
       <c r="X16" s="19">
         <v>1.3879999999999999</v>
       </c>
       <c r="Y16" s="19">
         <v>1.591</v>
       </c>
       <c r="Z16" s="19">
         <v>4.7620000000000005</v>
       </c>
       <c r="AA16" s="19">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="AB16" s="19">
         <v>0.27909046999997644</v>
       </c>
       <c r="AC16" s="19">
         <v>-0.32100000000000001</v>
       </c>
       <c r="AD16" s="19">
-        <f>[1]Financeiro_Base!D144</f>
         <v>-3.9364280000000149</v>
       </c>
-      <c r="AF16" s="19">
-[...1 lines deleted...]
-      </c>
+      <c r="AE16" s="149"/>
       <c r="AG16" s="19">
         <v>0</v>
       </c>
       <c r="AH16" s="19">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="19">
         <v>-0.58199999999999996</v>
       </c>
-      <c r="AI16" s="19">
+      <c r="AJ16" s="19">
         <v>2.6859999999999999</v>
       </c>
-      <c r="AJ16" s="19">
+      <c r="AK16" s="19">
         <v>2.738</v>
       </c>
-      <c r="AK16" s="19">
+      <c r="AL16" s="19">
         <v>2.7410000000000001</v>
       </c>
-      <c r="AL16" s="19">
+      <c r="AM16" s="19">
         <v>5.0730000000000004</v>
       </c>
-      <c r="AM16" s="20">
+      <c r="AN16" s="20">
         <v>7.9390000000000001</v>
       </c>
-      <c r="AN16" s="19">
+      <c r="AO16" s="19">
         <v>2.9580000000000002</v>
       </c>
-      <c r="AO16" s="19">
+      <c r="AP16" s="19">
         <v>5.0759999999999996</v>
       </c>
-      <c r="AP16" s="19">
+      <c r="AQ16" s="19">
         <v>4.4749999999999996</v>
       </c>
-      <c r="AQ16" s="19">
+      <c r="AR16" s="19">
         <v>-0.27800000000000002</v>
       </c>
-      <c r="AR16" s="19">
+      <c r="AS16" s="19">
         <v>-0.39600000000000002</v>
       </c>
-      <c r="AS16" s="19">
+      <c r="AT16" s="19">
         <v>-0.39100000000000001</v>
       </c>
-      <c r="AT16" s="19">
+      <c r="AU16" s="19">
         <v>0.51900000000000002</v>
       </c>
-      <c r="AU16" s="19">
+      <c r="AV16" s="19">
         <v>0.39200000000000002</v>
       </c>
-      <c r="AV16" s="19">
+      <c r="AW16" s="19">
         <v>1.0669999999999999</v>
       </c>
-      <c r="AW16" s="19">
+      <c r="AX16" s="19">
         <v>1.6990000000000001</v>
       </c>
-      <c r="AX16" s="19">
+      <c r="AY16" s="19">
         <v>3.2890000000000001</v>
       </c>
-      <c r="AY16" s="19">
+      <c r="AZ16" s="19">
         <v>8.0510000000000002</v>
       </c>
-      <c r="AZ16" s="19">
+      <c r="BA16" s="19">
         <v>0.30422881999996298</v>
       </c>
-      <c r="BA16" s="19">
+      <c r="BB16" s="19">
         <f>SUM(AA16:AC16)</f>
         <v>-1.6909530000023543E-2</v>
       </c>
-      <c r="BB16" s="19">
+      <c r="BC16" s="19">
         <f t="shared" si="0"/>
         <v>-3.9533375300000384</v>
       </c>
     </row>
-    <row r="17" spans="1:54" s="65" customFormat="1" outlineLevel="1">
+    <row r="17" spans="1:55" s="65" customFormat="1" outlineLevel="1">
       <c r="A17" s="64" t="s">
         <v>133</v>
       </c>
       <c r="B17" s="64" t="s">
         <v>134</v>
       </c>
       <c r="C17" s="48">
         <v>47.21</v>
       </c>
       <c r="D17" s="48">
         <v>51.122999999999983</v>
       </c>
       <c r="E17" s="48">
         <v>17.296000000000003</v>
       </c>
       <c r="F17" s="49">
         <v>4.8349999999999795</v>
       </c>
       <c r="G17" s="48">
         <v>11.102999999999971</v>
       </c>
       <c r="H17" s="48">
         <v>17.426000000000009</v>
       </c>
       <c r="I17" s="48">
@@ -20131,126 +19936,126 @@
       <c r="V17" s="48">
         <v>20.262999999999824</v>
       </c>
       <c r="W17" s="48">
         <v>31.156000000000013</v>
       </c>
       <c r="X17" s="48">
         <v>66.025999999999996</v>
       </c>
       <c r="Y17" s="48">
         <v>77.765000000000001</v>
       </c>
       <c r="Z17" s="48">
         <v>72.579000000000065</v>
       </c>
       <c r="AA17" s="48">
         <v>55.132999999999981</v>
       </c>
       <c r="AB17" s="48">
         <v>83.598459999999832</v>
       </c>
       <c r="AC17" s="48">
         <v>118.131</v>
       </c>
       <c r="AD17" s="48">
-        <f>[1]Financeiro_Base!D145</f>
         <v>86.8022137600001</v>
       </c>
-      <c r="AF17" s="48">
+      <c r="AE17" s="148"/>
+      <c r="AG17" s="48">
         <v>88.190000000000069</v>
       </c>
-      <c r="AG17" s="48">
+      <c r="AH17" s="48">
         <v>134.14099999999996</v>
       </c>
-      <c r="AH17" s="48">
+      <c r="AI17" s="48">
         <v>98.333000000000041</v>
       </c>
-      <c r="AI17" s="48">
+      <c r="AJ17" s="48">
         <v>115.63100000000003</v>
       </c>
-      <c r="AJ17" s="48">
+      <c r="AK17" s="48">
         <v>120.46600000000001</v>
       </c>
-      <c r="AK17" s="48">
+      <c r="AL17" s="48">
         <v>28.528999999999979</v>
       </c>
-      <c r="AL17" s="48">
+      <c r="AM17" s="48">
         <v>70.478939140000023</v>
       </c>
-      <c r="AM17" s="49">
+      <c r="AN17" s="49">
         <v>94.682999999999993</v>
       </c>
-      <c r="AN17" s="48">
+      <c r="AO17" s="48">
         <v>27.948999999999991</v>
       </c>
-      <c r="AO17" s="48">
+      <c r="AP17" s="48">
         <v>39.39899999999998</v>
       </c>
-      <c r="AP17" s="48">
+      <c r="AQ17" s="48">
         <v>34.857999999999961</v>
       </c>
-      <c r="AQ17" s="48">
+      <c r="AR17" s="48">
         <v>8.2989999999999995</v>
       </c>
-      <c r="AR17" s="48">
+      <c r="AS17" s="48">
         <v>29.503999999999962</v>
       </c>
-      <c r="AS17" s="48">
+      <c r="AT17" s="48">
         <v>42.650000000000027</v>
       </c>
-      <c r="AT17" s="48">
+      <c r="AU17" s="48">
         <v>60.420000000000037</v>
       </c>
-      <c r="AU17" s="48">
+      <c r="AV17" s="48">
         <v>98.939000000000021</v>
       </c>
-      <c r="AV17" s="48">
+      <c r="AW17" s="48">
         <v>119.20199999999984</v>
       </c>
-      <c r="AW17" s="48">
+      <c r="AX17" s="48">
         <v>97.182000000000059</v>
       </c>
-      <c r="AX17" s="48">
+      <c r="AY17" s="48">
         <v>174.94699999999995</v>
       </c>
-      <c r="AY17" s="48">
+      <c r="AZ17" s="48">
         <v>247.52600000000001</v>
       </c>
-      <c r="AZ17" s="48">
+      <c r="BA17" s="48">
         <v>138.73140503000013</v>
       </c>
-      <c r="BA17" s="19">
-        <f t="shared" ref="BA17:BA22" si="1">SUM(AA17:AC17)</f>
+      <c r="BB17" s="19">
+        <f t="shared" ref="BB17:BB22" si="1">SUM(AA17:AC17)</f>
         <v>256.86245999999983</v>
       </c>
-      <c r="BB17" s="48">
+      <c r="BC17" s="48">
         <f t="shared" si="0"/>
         <v>343.66467375999991</v>
       </c>
     </row>
-    <row r="18" spans="1:54" outlineLevel="1">
+    <row r="18" spans="1:55" outlineLevel="1">
       <c r="A18" s="68" t="s">
         <v>135</v>
       </c>
       <c r="B18" s="68" t="s">
         <v>136</v>
       </c>
       <c r="C18" s="19">
         <v>3.2579999999999996</v>
       </c>
       <c r="D18" s="19">
         <v>3.7090000000000001</v>
       </c>
       <c r="E18" s="19">
         <v>3.492</v>
       </c>
       <c r="F18" s="20">
         <v>1.2620000000000005</v>
       </c>
       <c r="G18" s="19">
         <v>3.0430000000000001</v>
       </c>
       <c r="H18" s="19">
         <v>1.7889999999999999</v>
       </c>
       <c r="I18" s="19">
@@ -20295,126 +20100,126 @@
       <c r="V18" s="19">
         <v>4.9260000000000002</v>
       </c>
       <c r="W18" s="19">
         <v>5.9139999999999997</v>
       </c>
       <c r="X18" s="19">
         <v>9.02</v>
       </c>
       <c r="Y18" s="19">
         <v>7.4320000000000004</v>
       </c>
       <c r="Z18" s="19">
         <v>5.3930000000000007</v>
       </c>
       <c r="AA18" s="19">
         <v>5.4249999999999989</v>
       </c>
       <c r="AB18" s="19">
         <v>8.9479382199999993</v>
       </c>
       <c r="AC18" s="19">
         <v>5.6470000000000002</v>
       </c>
       <c r="AD18" s="19">
-        <f>[1]Financeiro_Base!D149</f>
         <v>9.7515924300000005</v>
       </c>
-      <c r="AF18" s="19">
+      <c r="AE18" s="149"/>
+      <c r="AG18" s="19">
         <v>10.083</v>
       </c>
-      <c r="AG18" s="19">
+      <c r="AH18" s="19">
         <v>10.041</v>
       </c>
-      <c r="AH18" s="19">
+      <c r="AI18" s="19">
         <v>6.9669999999999996</v>
       </c>
-      <c r="AI18" s="19">
+      <c r="AJ18" s="19">
         <v>10.459</v>
       </c>
-      <c r="AJ18" s="19">
+      <c r="AK18" s="19">
         <v>11.721</v>
       </c>
-      <c r="AK18" s="19">
+      <c r="AL18" s="19">
         <v>4.8319999999999999</v>
       </c>
-      <c r="AL18" s="19">
+      <c r="AM18" s="19">
         <v>3.8986868700000006</v>
       </c>
-      <c r="AM18" s="20">
+      <c r="AN18" s="20">
         <v>3.2290000000000001</v>
       </c>
-      <c r="AN18" s="19">
+      <c r="AO18" s="19">
         <v>1.744</v>
       </c>
-      <c r="AO18" s="19">
+      <c r="AP18" s="19">
         <v>3.891</v>
       </c>
-      <c r="AP18" s="19">
+      <c r="AQ18" s="19">
         <v>5.375</v>
       </c>
-      <c r="AQ18" s="19">
+      <c r="AR18" s="19">
         <v>5.1980000000000004</v>
       </c>
-      <c r="AR18" s="19">
+      <c r="AS18" s="19">
         <v>7.4610000000000003</v>
       </c>
-      <c r="AS18" s="19">
+      <c r="AT18" s="19">
         <v>8.1780000000000008</v>
       </c>
-      <c r="AT18" s="19">
+      <c r="AU18" s="19">
         <v>7.0010000000000003</v>
       </c>
-      <c r="AU18" s="19">
+      <c r="AV18" s="19">
         <v>9.9610000000000003</v>
       </c>
-      <c r="AV18" s="19">
+      <c r="AW18" s="19">
         <v>14.887</v>
       </c>
-      <c r="AW18" s="19">
+      <c r="AX18" s="19">
         <v>14.933999999999999</v>
       </c>
-      <c r="AX18" s="19">
+      <c r="AY18" s="19">
         <v>22.366</v>
       </c>
-      <c r="AY18" s="19">
+      <c r="AZ18" s="19">
         <v>27.759</v>
       </c>
-      <c r="AZ18" s="19">
+      <c r="BA18" s="19">
         <v>14.372942719999989</v>
       </c>
-      <c r="BA18" s="19">
+      <c r="BB18" s="19">
         <f t="shared" si="1"/>
         <v>20.01993822</v>
       </c>
-      <c r="BB18" s="19">
+      <c r="BC18" s="19">
         <f t="shared" si="0"/>
         <v>29.771530650000003</v>
       </c>
     </row>
-    <row r="19" spans="1:54" s="65" customFormat="1" outlineLevel="1">
+    <row r="19" spans="1:55" s="65" customFormat="1" outlineLevel="1">
       <c r="A19" s="64" t="s">
         <v>137</v>
       </c>
       <c r="B19" s="64" t="s">
         <v>138</v>
       </c>
       <c r="C19" s="48">
         <v>50.468000000000004</v>
       </c>
       <c r="D19" s="48">
         <v>54.831999999999987</v>
       </c>
       <c r="E19" s="48">
         <v>20.788000000000004</v>
       </c>
       <c r="F19" s="49">
         <v>6.09699999999998</v>
       </c>
       <c r="G19" s="48">
         <v>14.145999999999972</v>
       </c>
       <c r="H19" s="48">
         <v>19.215000000000011</v>
       </c>
       <c r="I19" s="48">
@@ -20459,126 +20264,126 @@
       <c r="V19" s="48">
         <v>25.188999999999822</v>
       </c>
       <c r="W19" s="48">
         <v>37.070000000000014</v>
       </c>
       <c r="X19" s="48">
         <v>75.045999999999992</v>
       </c>
       <c r="Y19" s="48">
         <v>85.197000000000003</v>
       </c>
       <c r="Z19" s="48">
         <v>77.972000000000094</v>
       </c>
       <c r="AA19" s="48">
         <v>60.557999999999979</v>
       </c>
       <c r="AB19" s="48">
         <v>92.54639821999983</v>
       </c>
       <c r="AC19" s="48">
         <v>123.77800000000001</v>
       </c>
       <c r="AD19" s="48">
-        <f>[1]Financeiro_Base!D150</f>
         <v>96.512</v>
       </c>
-      <c r="AF19" s="48">
+      <c r="AE19" s="148"/>
+      <c r="AG19" s="48">
         <v>98.273000000000067</v>
       </c>
-      <c r="AG19" s="48">
+      <c r="AH19" s="48">
         <v>144.18199999999996</v>
       </c>
-      <c r="AH19" s="48">
+      <c r="AI19" s="48">
         <v>105.30000000000004</v>
       </c>
-      <c r="AI19" s="48">
+      <c r="AJ19" s="48">
         <v>126.09000000000003</v>
       </c>
-      <c r="AJ19" s="48">
+      <c r="AK19" s="48">
         <v>132.18700000000001</v>
       </c>
-      <c r="AK19" s="48">
+      <c r="AL19" s="48">
         <v>33.360999999999976</v>
       </c>
-      <c r="AL19" s="48">
+      <c r="AM19" s="48">
         <v>74.377626010000029</v>
       </c>
-      <c r="AM19" s="49">
+      <c r="AN19" s="49">
         <v>97.911999999999992</v>
       </c>
-      <c r="AN19" s="48">
+      <c r="AO19" s="48">
         <v>29.692999999999991</v>
       </c>
-      <c r="AO19" s="48">
+      <c r="AP19" s="48">
         <v>43.289999999999978</v>
       </c>
-      <c r="AP19" s="48">
+      <c r="AQ19" s="48">
         <v>40.232999999999961</v>
       </c>
-      <c r="AQ19" s="48">
+      <c r="AR19" s="48">
         <v>13.497000000000041</v>
       </c>
-      <c r="AR19" s="48">
+      <c r="AS19" s="48">
         <v>36.964999999999961</v>
       </c>
-      <c r="AS19" s="48">
+      <c r="AT19" s="48">
         <v>50.828000000000031</v>
       </c>
-      <c r="AT19" s="48">
+      <c r="AU19" s="48">
         <v>67.421000000000035</v>
       </c>
-      <c r="AU19" s="48">
+      <c r="AV19" s="48">
         <v>108.90000000000002</v>
       </c>
-      <c r="AV19" s="48">
+      <c r="AW19" s="48">
         <v>134.08899999999983</v>
       </c>
-      <c r="AW19" s="48">
+      <c r="AX19" s="48">
         <v>112.11600000000006</v>
       </c>
-      <c r="AX19" s="48">
+      <c r="AY19" s="48">
         <v>197.31299999999993</v>
       </c>
-      <c r="AY19" s="48">
+      <c r="AZ19" s="48">
         <v>275.28500000000003</v>
       </c>
-      <c r="AZ19" s="48">
+      <c r="BA19" s="48">
         <v>153.10434775000013</v>
       </c>
-      <c r="BA19" s="19">
+      <c r="BB19" s="19">
         <f t="shared" si="1"/>
         <v>276.8823982199998</v>
       </c>
-      <c r="BB19" s="48">
+      <c r="BC19" s="48">
         <f t="shared" si="0"/>
         <v>373.3943982199998</v>
       </c>
     </row>
-    <row r="20" spans="1:54" outlineLevel="1">
+    <row r="20" spans="1:55" outlineLevel="1">
       <c r="A20" s="68" t="s">
         <v>139</v>
       </c>
       <c r="B20" s="68" t="s">
         <v>140</v>
       </c>
       <c r="C20" s="19">
         <v>-4.9279999999999999</v>
       </c>
       <c r="D20" s="19">
         <v>-5.3470000000000004</v>
       </c>
       <c r="E20" s="19">
         <v>-14.688000000000001</v>
       </c>
       <c r="F20" s="20">
         <v>4.3559999999999981</v>
       </c>
       <c r="G20" s="19">
         <v>-3.0979999999999999</v>
       </c>
       <c r="H20" s="19">
         <v>-4.1989999999999998</v>
       </c>
       <c r="I20" s="19">
@@ -20623,126 +20428,126 @@
       <c r="V20" s="19">
         <v>-6.9059999999999988</v>
       </c>
       <c r="W20" s="19">
         <v>1.7269999999999999</v>
       </c>
       <c r="X20" s="19">
         <v>-5.29</v>
       </c>
       <c r="Y20" s="19">
         <v>-5.6639999999999997</v>
       </c>
       <c r="Z20" s="19">
         <v>-4.8509999999999991</v>
       </c>
       <c r="AA20" s="19">
         <v>-4.6450000000000005</v>
       </c>
       <c r="AB20" s="19">
         <v>-7.3085995161013511</v>
       </c>
       <c r="AC20" s="19">
         <v>-9.9269999999999996</v>
       </c>
       <c r="AD20" s="19">
-        <f>[1]Financeiro_Base!D151</f>
         <v>-8.8820563219352664</v>
       </c>
-      <c r="AF20" s="19">
+      <c r="AE20" s="149"/>
+      <c r="AG20" s="19">
         <v>-2.5009999999999999</v>
       </c>
-      <c r="AG20" s="19">
+      <c r="AH20" s="19">
         <v>-33.697000000000003</v>
       </c>
-      <c r="AH20" s="19">
+      <c r="AI20" s="19">
         <v>-10.275</v>
       </c>
-      <c r="AI20" s="19">
+      <c r="AJ20" s="19">
         <v>-24.963999999999999</v>
       </c>
-      <c r="AJ20" s="19">
+      <c r="AK20" s="19">
         <v>-20.608000000000001</v>
       </c>
-      <c r="AK20" s="19">
+      <c r="AL20" s="19">
         <v>-7.2969999999999997</v>
       </c>
-      <c r="AL20" s="19">
+      <c r="AM20" s="19">
         <v>-12.641999999999999</v>
       </c>
-      <c r="AM20" s="20">
+      <c r="AN20" s="20">
         <v>-17.768000000000001</v>
       </c>
-      <c r="AN20" s="19">
+      <c r="AO20" s="19">
         <v>-8.2729999999999997</v>
       </c>
-      <c r="AO20" s="19">
+      <c r="AP20" s="19">
         <v>-12.781000000000001</v>
       </c>
-      <c r="AP20" s="19">
+      <c r="AQ20" s="19">
         <v>-16.375</v>
       </c>
-      <c r="AQ20" s="19">
+      <c r="AR20" s="19">
         <v>-11.31</v>
       </c>
-      <c r="AR20" s="19">
+      <c r="AS20" s="19">
         <v>-20.149000000000001</v>
       </c>
-      <c r="AS20" s="19">
+      <c r="AT20" s="19">
         <v>-26.638999999999999</v>
       </c>
-      <c r="AT20" s="19">
+      <c r="AU20" s="19">
         <v>-14.129999999999999</v>
       </c>
-      <c r="AU20" s="19">
+      <c r="AV20" s="19">
         <v>-21.163</v>
       </c>
-      <c r="AV20" s="19">
+      <c r="AW20" s="19">
         <v>-28.068999999999999</v>
       </c>
-      <c r="AW20" s="19">
+      <c r="AX20" s="19">
         <v>-3.5630000000000002</v>
       </c>
-      <c r="AX20" s="19">
+      <c r="AY20" s="19">
         <v>-9.2270000000000003</v>
       </c>
-      <c r="AY20" s="19">
+      <c r="AZ20" s="19">
         <v>-14.077999999999999</v>
       </c>
-      <c r="AZ20" s="19">
+      <c r="BA20" s="19">
         <v>-11.953404732472547</v>
       </c>
-      <c r="BA20" s="19">
+      <c r="BB20" s="19">
         <f t="shared" si="1"/>
         <v>-21.880599516101352</v>
       </c>
-      <c r="BB20" s="19">
+      <c r="BC20" s="19">
         <f t="shared" si="0"/>
         <v>-30.762655838036618</v>
       </c>
     </row>
-    <row r="21" spans="1:54" outlineLevel="1">
+    <row r="21" spans="1:55" outlineLevel="1">
       <c r="A21" s="68" t="s">
         <v>141</v>
       </c>
       <c r="B21" s="68" t="s">
         <v>142</v>
       </c>
       <c r="C21" s="19">
         <v>0</v>
       </c>
       <c r="D21" s="19">
         <v>0</v>
       </c>
       <c r="E21" s="19">
         <v>0</v>
       </c>
       <c r="F21" s="19">
         <v>0</v>
       </c>
       <c r="G21" s="19">
         <v>0</v>
       </c>
       <c r="H21" s="19">
         <v>0</v>
       </c>
       <c r="I21" s="19">
@@ -20787,126 +20592,126 @@
       <c r="V21" s="19">
         <v>0</v>
       </c>
       <c r="W21" s="19">
         <v>0</v>
       </c>
       <c r="X21" s="19">
         <v>0.02</v>
       </c>
       <c r="Y21" s="19">
         <v>4.225304664427159E-2</v>
       </c>
       <c r="Z21" s="19">
         <v>8.6707412873867379E-2</v>
       </c>
       <c r="AA21" s="19">
         <v>5.443476535968108E-2</v>
       </c>
       <c r="AB21" s="19">
         <v>0.11655620609856768</v>
       </c>
       <c r="AC21" s="19">
         <v>0.12024478005461771</v>
       </c>
       <c r="AD21" s="19">
-        <f>[1]Financeiro_Base!D152</f>
         <v>9.8106597770647355</v>
       </c>
-      <c r="AF21" s="19">
-[...1 lines deleted...]
-      </c>
+      <c r="AE21" s="149"/>
       <c r="AG21" s="19">
         <v>0</v>
       </c>
       <c r="AH21" s="19">
         <v>0</v>
       </c>
       <c r="AI21" s="19">
         <v>0</v>
       </c>
       <c r="AJ21" s="19">
         <v>0</v>
       </c>
       <c r="AK21" s="19">
         <v>0</v>
       </c>
       <c r="AL21" s="19">
         <v>0</v>
       </c>
       <c r="AM21" s="19">
         <v>0</v>
       </c>
       <c r="AN21" s="19">
         <v>0</v>
       </c>
       <c r="AO21" s="19">
         <v>0</v>
       </c>
       <c r="AP21" s="19">
         <v>0</v>
       </c>
       <c r="AQ21" s="19">
         <v>0</v>
       </c>
       <c r="AR21" s="19">
         <v>0</v>
       </c>
       <c r="AS21" s="19">
         <v>0</v>
       </c>
       <c r="AT21" s="19">
         <v>0</v>
       </c>
       <c r="AU21" s="19">
         <v>0</v>
       </c>
       <c r="AV21" s="19">
         <v>0</v>
       </c>
       <c r="AW21" s="19">
+        <v>0</v>
+      </c>
+      <c r="AX21" s="19">
         <v>0.02</v>
       </c>
-      <c r="AX21" s="19">
+      <c r="AY21" s="19">
         <v>-2.3E-2</v>
       </c>
-      <c r="AY21" s="19">
+      <c r="AZ21" s="19">
         <v>-0.109</v>
       </c>
-      <c r="AZ21" s="19">
+      <c r="BA21" s="19">
         <v>-0.17097916972759367</v>
       </c>
-      <c r="BA21" s="19">
+      <c r="BB21" s="19">
         <f t="shared" si="1"/>
         <v>0.29123575151286646</v>
       </c>
-      <c r="BB21" s="19">
+      <c r="BC21" s="19">
         <f t="shared" si="0"/>
         <v>10.101895528577602</v>
       </c>
     </row>
-    <row r="22" spans="1:54" s="65" customFormat="1" outlineLevel="1">
+    <row r="22" spans="1:55" s="65" customFormat="1" outlineLevel="1">
       <c r="A22" s="64" t="s">
         <v>143</v>
       </c>
       <c r="B22" s="64" t="s">
         <v>144</v>
       </c>
       <c r="C22" s="48">
         <v>45.540000000000006</v>
       </c>
       <c r="D22" s="48">
         <v>49.484999999999985</v>
       </c>
       <c r="E22" s="48">
         <v>6.1000000000000032</v>
       </c>
       <c r="F22" s="49">
         <v>10.452999999999975</v>
       </c>
       <c r="G22" s="48">
         <v>11.047999999999973</v>
       </c>
       <c r="H22" s="48">
         <v>15.016000000000011</v>
       </c>
       <c r="I22" s="48">
@@ -20951,125 +20756,125 @@
       <c r="V22" s="48">
         <v>18.282999999999824</v>
       </c>
       <c r="W22" s="48">
         <v>38.797000000000011</v>
       </c>
       <c r="X22" s="48">
         <v>69.775999999999982</v>
       </c>
       <c r="Y22" s="48">
         <v>79.491</v>
       </c>
       <c r="Z22" s="48">
         <v>73.035000000000082</v>
       </c>
       <c r="AA22" s="48">
         <v>55.912999999999982</v>
       </c>
       <c r="AB22" s="48">
         <v>85.121242497799912</v>
       </c>
       <c r="AC22" s="48">
         <v>113.851</v>
       </c>
       <c r="AD22" s="48">
-        <f>[1]Financeiro_Base!D153</f>
         <v>87.684999999999974</v>
       </c>
-      <c r="AF22" s="48">
+      <c r="AE22" s="148"/>
+      <c r="AG22" s="48">
         <v>95.772000000000062</v>
       </c>
-      <c r="AG22" s="48">
+      <c r="AH22" s="48">
         <v>110.48499999999996</v>
       </c>
-      <c r="AH22" s="48">
+      <c r="AI22" s="48">
         <v>95.025000000000034</v>
       </c>
-      <c r="AI22" s="48">
+      <c r="AJ22" s="48">
         <v>101.12600000000003</v>
       </c>
-      <c r="AJ22" s="48">
+      <c r="AK22" s="48">
         <v>111.57900000000001</v>
       </c>
-      <c r="AK22" s="48">
+      <c r="AL22" s="48">
         <v>26.063999999999975</v>
       </c>
-      <c r="AL22" s="48">
+      <c r="AM22" s="48">
         <v>61.735626010000033</v>
       </c>
-      <c r="AM22" s="49">
+      <c r="AN22" s="49">
         <v>80.143999999999991</v>
       </c>
-      <c r="AN22" s="48">
+      <c r="AO22" s="48">
         <v>21.419999999999991</v>
       </c>
-      <c r="AO22" s="48">
+      <c r="AP22" s="48">
         <v>30.508999999999979</v>
       </c>
-      <c r="AP22" s="48">
+      <c r="AQ22" s="48">
         <v>23.857999999999961</v>
       </c>
-      <c r="AQ22" s="48">
+      <c r="AR22" s="48">
         <v>2.1869999999999998</v>
       </c>
-      <c r="AR22" s="48">
+      <c r="AS22" s="48">
         <v>16.81599999999996</v>
       </c>
-      <c r="AS22" s="48">
+      <c r="AT22" s="48">
         <v>24.189000000000032</v>
       </c>
-      <c r="AT22" s="48">
+      <c r="AU22" s="48">
         <v>53.291000000000039</v>
       </c>
-      <c r="AU22" s="48">
+      <c r="AV22" s="48">
         <v>87.737000000000023</v>
       </c>
-      <c r="AV22" s="48">
+      <c r="AW22" s="48">
         <v>106.01999999999983</v>
       </c>
-      <c r="AW22" s="48">
+      <c r="AX22" s="48">
         <v>108.57300000000004</v>
       </c>
-      <c r="AX22" s="48">
+      <c r="AY22" s="48">
         <v>188.06299999999993</v>
       </c>
-      <c r="AY22" s="48">
+      <c r="AZ22" s="48">
         <v>261.09800000000001</v>
       </c>
-      <c r="AZ22" s="48">
+      <c r="BA22" s="48">
         <v>140.97996384780001</v>
       </c>
-      <c r="BA22" s="19">
+      <c r="BB22" s="19">
         <f t="shared" si="1"/>
         <v>254.88524249779988</v>
       </c>
-      <c r="BB22" s="48">
+      <c r="BC22" s="48">
         <v>342.7</v>
       </c>
     </row>
-    <row r="23" spans="1:54" s="65" customFormat="1" outlineLevel="1">
+    <row r="23" spans="1:55" s="65" customFormat="1" outlineLevel="1">
       <c r="A23" s="80" t="s">
         <v>145</v>
       </c>
       <c r="B23" s="80" t="s">
         <v>146</v>
       </c>
       <c r="C23" s="133">
         <v>0.30696019088960491</v>
       </c>
       <c r="D23" s="133">
         <v>0.31793300181180362</v>
       </c>
       <c r="E23" s="133">
         <v>4.619742203238366E-2</v>
       </c>
       <c r="F23" s="134">
         <v>8.0431202967020943E-2</v>
       </c>
       <c r="G23" s="133">
         <v>0.10765722749507878</v>
       </c>
       <c r="H23" s="133">
         <v>0.10012602436471058</v>
       </c>
       <c r="I23" s="133">
@@ -21114,283 +20919,284 @@
       <c r="V23" s="133">
         <v>5.9149142672273794E-2</v>
       </c>
       <c r="W23" s="133">
         <v>0.13390512019604126</v>
       </c>
       <c r="X23" s="133">
         <v>0.14894157475575209</v>
       </c>
       <c r="Y23" s="133">
         <v>0.15929453587939538</v>
       </c>
       <c r="Z23" s="133">
         <v>0.16783983343559775</v>
       </c>
       <c r="AA23" s="133">
         <v>0.14327886244070936</v>
       </c>
       <c r="AB23" s="133">
         <v>0.1418727874252976</v>
       </c>
       <c r="AC23" s="133">
         <v>0.15168079765945994</v>
       </c>
       <c r="AD23" s="133">
-        <f>[1]Financeiro_Base!D154</f>
         <v>0.15143956398087077</v>
       </c>
-      <c r="AF23" s="133">
+      <c r="AE23" s="151"/>
+      <c r="AG23" s="133">
         <v>0.17077715624615514</v>
       </c>
-      <c r="AG23" s="133">
+      <c r="AH23" s="133">
         <v>0.14083241344322722</v>
       </c>
-      <c r="AH23" s="133">
+      <c r="AI23" s="133">
         <v>0.31257812397205309</v>
       </c>
-      <c r="AI23" s="133">
+      <c r="AJ23" s="133">
         <v>0.23191536692145578</v>
       </c>
-      <c r="AJ23" s="133">
+      <c r="AK23" s="133">
         <v>0.19713290778061834</v>
       </c>
-      <c r="AK23" s="133">
+      <c r="AL23" s="133">
         <v>0.10318575732502475</v>
       </c>
-      <c r="AL23" s="133">
+      <c r="AM23" s="133">
         <v>0.12919458799368558</v>
       </c>
-      <c r="AM23" s="134">
+      <c r="AN23" s="134">
         <v>0.11736021520334929</v>
       </c>
-      <c r="AN23" s="133">
+      <c r="AO23" s="133">
         <v>7.0706370505342564E-2</v>
       </c>
-      <c r="AO23" s="133">
+      <c r="AP23" s="133">
         <v>6.5041049047802751E-2</v>
       </c>
-      <c r="AP23" s="133">
+      <c r="AQ23" s="133">
         <v>3.9583426659167358E-2</v>
       </c>
-      <c r="AQ23" s="133">
+      <c r="AR23" s="133">
         <v>5.8726544290610208E-3</v>
       </c>
-      <c r="AR23" s="133">
+      <c r="AS23" s="133">
         <v>2.6331736663842812E-2</v>
       </c>
-      <c r="AS23" s="133">
+      <c r="AT23" s="133">
         <v>2.8131421852703453E-2</v>
       </c>
-      <c r="AT23" s="133">
+      <c r="AU23" s="133">
         <v>9.7615794081981871E-2</v>
       </c>
-      <c r="AU23" s="133">
+      <c r="AV23" s="133">
         <v>0.10129597238337694</v>
       </c>
-      <c r="AV23" s="133">
+      <c r="AW23" s="133">
         <v>9.0210977285587121E-2</v>
       </c>
-      <c r="AW23" s="133">
+      <c r="AX23" s="133">
         <v>0.14319572046941897</v>
       </c>
-      <c r="AX23" s="133">
+      <c r="AY23" s="133">
         <v>0.14958484226869637</v>
       </c>
-      <c r="AY23" s="133">
+      <c r="AZ23" s="133">
         <v>0.15440740259279831</v>
       </c>
-      <c r="AZ23" s="133">
+      <c r="BA23" s="133">
         <v>0.14237203430676332</v>
       </c>
-      <c r="BA23" s="133">
+      <c r="BB23" s="133">
         <v>0.14599999999999999</v>
       </c>
-      <c r="BB23" s="133">
+      <c r="BC23" s="133">
         <f>[1]DRE!$H$24</f>
         <v>0.14771776237746709</v>
       </c>
     </row>
-    <row r="24" spans="1:54" s="81" customFormat="1" outlineLevel="1">
+    <row r="24" spans="1:55" s="81" customFormat="1" outlineLevel="1">
       <c r="A24" s="34" t="s">
         <v>147</v>
       </c>
       <c r="B24" s="119" t="s">
         <v>148</v>
       </c>
       <c r="C24" s="99"/>
       <c r="D24" s="98"/>
       <c r="E24" s="97"/>
       <c r="F24" s="96"/>
       <c r="G24" s="52"/>
       <c r="H24" s="94"/>
       <c r="I24" s="94"/>
       <c r="J24" s="94"/>
       <c r="K24" s="52"/>
       <c r="L24" s="52"/>
       <c r="M24" s="52"/>
       <c r="N24" s="52"/>
       <c r="O24" s="52"/>
       <c r="P24" s="52"/>
       <c r="Q24" s="52"/>
       <c r="R24" s="52"/>
       <c r="S24" s="52"/>
       <c r="T24" s="52"/>
       <c r="U24" s="52"/>
       <c r="V24" s="52"/>
       <c r="W24" s="52"/>
       <c r="X24" s="52"/>
       <c r="Y24" s="52"/>
       <c r="Z24" s="52"/>
       <c r="AA24" s="52"/>
       <c r="AB24" s="52"/>
       <c r="AD24" s="146"/>
-      <c r="AF24" s="94"/>
+      <c r="AE24" s="146"/>
       <c r="AG24" s="94"/>
       <c r="AH24" s="94"/>
-      <c r="AI24" s="96"/>
-[...1 lines deleted...]
-      <c r="AK24" s="94"/>
+      <c r="AI24" s="94"/>
+      <c r="AJ24" s="96"/>
+      <c r="AK24" s="95"/>
       <c r="AL24" s="94"/>
       <c r="AM24" s="94"/>
-      <c r="AN24" s="52"/>
+      <c r="AN24" s="94"/>
       <c r="AO24" s="52"/>
       <c r="AP24" s="52"/>
       <c r="AQ24" s="52"/>
       <c r="AR24" s="52"/>
       <c r="AS24" s="52"/>
       <c r="AT24" s="52"/>
       <c r="AU24" s="52"/>
       <c r="AV24" s="52"/>
       <c r="AW24" s="52"/>
       <c r="AX24" s="52"/>
       <c r="AY24" s="52"/>
       <c r="AZ24" s="52"/>
+      <c r="BA24" s="52"/>
     </row>
-    <row r="25" spans="1:54" s="81" customFormat="1" outlineLevel="1">
+    <row r="25" spans="1:55" s="81" customFormat="1" outlineLevel="1">
       <c r="A25" s="34"/>
       <c r="B25" s="34"/>
       <c r="C25" s="99"/>
       <c r="D25" s="98"/>
       <c r="E25" s="97"/>
       <c r="F25" s="96"/>
       <c r="G25" s="52"/>
       <c r="H25" s="94"/>
       <c r="I25" s="94"/>
       <c r="J25" s="94"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="52"/>
       <c r="Q25" s="52"/>
       <c r="R25" s="52"/>
       <c r="S25" s="52"/>
       <c r="T25" s="52"/>
       <c r="U25" s="52"/>
       <c r="V25" s="52"/>
       <c r="W25" s="52"/>
       <c r="X25" s="52"/>
       <c r="Y25" s="52"/>
       <c r="Z25" s="52"/>
       <c r="AA25" s="52"/>
       <c r="AB25" s="52"/>
-      <c r="AF25" s="94"/>
       <c r="AG25" s="94"/>
       <c r="AH25" s="94"/>
-      <c r="AI25" s="96"/>
-[...1 lines deleted...]
-      <c r="AK25" s="94"/>
+      <c r="AI25" s="94"/>
+      <c r="AJ25" s="96"/>
+      <c r="AK25" s="95"/>
       <c r="AL25" s="94"/>
       <c r="AM25" s="94"/>
-      <c r="AN25" s="52"/>
+      <c r="AN25" s="94"/>
       <c r="AO25" s="52"/>
       <c r="AP25" s="52"/>
       <c r="AQ25" s="52"/>
       <c r="AR25" s="52"/>
       <c r="AS25" s="52"/>
       <c r="AT25" s="52"/>
       <c r="AU25" s="52"/>
       <c r="AV25" s="52"/>
       <c r="AW25" s="52"/>
       <c r="AX25" s="52"/>
       <c r="AY25" s="52"/>
       <c r="AZ25" s="52"/>
+      <c r="BA25" s="52"/>
     </row>
-    <row r="26" spans="1:54" ht="15.75" thickBot="1">
+    <row r="26" spans="1:55" ht="15.75" thickBot="1">
       <c r="A26" s="42"/>
       <c r="B26" s="42"/>
       <c r="C26" s="59"/>
       <c r="D26" s="59"/>
       <c r="E26" s="59"/>
       <c r="F26" s="59"/>
       <c r="G26" s="60"/>
       <c r="H26" s="60"/>
       <c r="I26" s="60"/>
       <c r="J26" s="61"/>
       <c r="K26" s="60"/>
       <c r="L26" s="60"/>
       <c r="M26" s="60"/>
       <c r="N26" s="60"/>
       <c r="O26" s="44"/>
       <c r="P26" s="44"/>
       <c r="Q26" s="44"/>
       <c r="R26" s="44"/>
       <c r="S26" s="44"/>
       <c r="T26" s="44"/>
       <c r="U26" s="44"/>
       <c r="V26" s="44"/>
       <c r="W26" s="44"/>
       <c r="X26" s="44"/>
       <c r="Y26" s="44"/>
       <c r="Z26" s="44"/>
       <c r="AA26" s="44"/>
       <c r="AB26" s="44"/>
-      <c r="AF26" s="59"/>
       <c r="AG26" s="59"/>
       <c r="AH26" s="59"/>
       <c r="AI26" s="59"/>
       <c r="AJ26" s="59"/>
-      <c r="AK26" s="60"/>
+      <c r="AK26" s="59"/>
       <c r="AL26" s="60"/>
-      <c r="AM26" s="59"/>
-      <c r="AN26" s="60"/>
+      <c r="AM26" s="60"/>
+      <c r="AN26" s="59"/>
       <c r="AO26" s="60"/>
-      <c r="AP26" s="59"/>
-      <c r="AQ26" s="44"/>
+      <c r="AP26" s="60"/>
+      <c r="AQ26" s="59"/>
       <c r="AR26" s="44"/>
       <c r="AS26" s="44"/>
       <c r="AT26" s="44"/>
       <c r="AU26" s="44"/>
-      <c r="AV26" s="60"/>
-      <c r="AW26" s="44"/>
+      <c r="AV26" s="44"/>
+      <c r="AW26" s="60"/>
       <c r="AX26" s="44"/>
       <c r="AY26" s="44"/>
       <c r="AZ26" s="44"/>
+      <c r="BA26" s="44"/>
     </row>
-    <row r="27" spans="1:54" ht="15.75" thickBot="1">
+    <row r="27" spans="1:55" ht="15.75" thickBot="1">
       <c r="A27" s="46" t="s">
         <v>149</v>
       </c>
       <c r="B27" s="116" t="s">
         <v>150</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D27" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F27" s="12" t="s">
         <v>7</v>
       </c>
       <c r="G27" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H27" s="12" t="s">
         <v>9</v>
       </c>
       <c r="I27" s="12" t="s">
@@ -21437,121 +21243,122 @@
       </c>
       <c r="W27" s="12" t="s">
         <v>24</v>
       </c>
       <c r="X27" s="12" t="s">
         <v>25</v>
       </c>
       <c r="Y27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="Z27" s="12" t="s">
         <v>27</v>
       </c>
       <c r="AA27" s="12" t="s">
         <v>28</v>
       </c>
       <c r="AB27" s="12" t="s">
         <v>29</v>
       </c>
       <c r="AC27" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AD27" s="12" t="s">
         <v>300</v>
       </c>
-      <c r="AF27" s="12">
+      <c r="AE27" s="147"/>
+      <c r="AG27" s="12">
         <v>2017</v>
       </c>
-      <c r="AG27" s="12">
+      <c r="AH27" s="12">
         <v>2018</v>
       </c>
-      <c r="AH27" s="12" t="s">
+      <c r="AI27" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="AI27" s="12" t="s">
+      <c r="AJ27" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="AJ27" s="12">
+      <c r="AK27" s="12">
         <v>2019</v>
       </c>
-      <c r="AK27" s="12" t="s">
+      <c r="AL27" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="AL27" s="12" t="s">
+      <c r="AM27" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="AM27" s="12">
+      <c r="AN27" s="12">
         <v>2020</v>
       </c>
-      <c r="AN27" s="12" t="s">
+      <c r="AO27" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="AO27" s="12" t="s">
+      <c r="AP27" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="AP27" s="12">
+      <c r="AQ27" s="12">
         <v>2021</v>
       </c>
-      <c r="AQ27" s="12" t="s">
+      <c r="AR27" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AR27" s="12" t="s">
+      <c r="AS27" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="AS27" s="12">
+      <c r="AT27" s="12">
         <v>2022</v>
       </c>
-      <c r="AT27" s="12" t="s">
+      <c r="AU27" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="AU27" s="12" t="s">
+      <c r="AV27" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="AV27" s="12">
+      <c r="AW27" s="12">
         <v>2023</v>
       </c>
-      <c r="AW27" s="12" t="s">
+      <c r="AX27" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="AX27" s="12" t="s">
+      <c r="AY27" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="AY27" s="12">
+      <c r="AZ27" s="12">
         <v>2024</v>
       </c>
-      <c r="AZ27" s="12" t="s">
+      <c r="BA27" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="BA27" s="12" t="s">
+      <c r="BB27" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="BB27" s="12">
+      <c r="BC27" s="12">
         <v>2025</v>
       </c>
     </row>
-    <row r="28" spans="1:54" outlineLevel="1">
+    <row r="28" spans="1:55" outlineLevel="1">
       <c r="A28" s="50" t="s">
         <v>116</v>
       </c>
       <c r="B28" s="118" t="s">
         <v>151</v>
       </c>
       <c r="C28" s="19">
         <v>148.358</v>
       </c>
       <c r="D28" s="19">
         <v>155.64599999999999</v>
       </c>
       <c r="E28" s="19">
         <v>132.042</v>
       </c>
       <c r="F28" s="20">
         <v>129.96199999999999</v>
       </c>
       <c r="G28" s="19">
         <v>102.62199999999999</v>
       </c>
       <c r="H28" s="19">
         <v>149.971</v>
       </c>
       <c r="I28" s="19">
@@ -21596,125 +21403,125 @@
       <c r="V28" s="20">
         <v>309.09999999999991</v>
       </c>
       <c r="W28" s="20">
         <v>289.73500000000001</v>
       </c>
       <c r="X28" s="20">
         <v>468.47899999999998</v>
       </c>
       <c r="Y28" s="103">
         <v>499.01900000000001</v>
       </c>
       <c r="Z28" s="103">
         <v>435.14700000000016</v>
       </c>
       <c r="AA28" s="20">
         <v>390.23899999999998</v>
       </c>
       <c r="AB28" s="20">
         <v>599.98287227999992</v>
       </c>
       <c r="AC28" s="20">
         <v>750.596</v>
       </c>
       <c r="AD28" s="19">
-        <f>'[1]Receita Líquida'!C5</f>
         <v>579.00985512000011</v>
       </c>
-      <c r="AF28" s="19">
+      <c r="AE28" s="149"/>
+      <c r="AG28" s="19">
         <v>560.80100000000004</v>
       </c>
-      <c r="AG28" s="19">
+      <c r="AH28" s="19">
         <v>784.51400000000001</v>
       </c>
-      <c r="AH28" s="19">
+      <c r="AI28" s="19">
         <v>304.00400000000002</v>
       </c>
-      <c r="AI28" s="19">
+      <c r="AJ28" s="19">
         <v>436.04700000000003</v>
       </c>
-      <c r="AJ28" s="19">
+      <c r="AK28" s="19">
         <v>566.00900000000001</v>
       </c>
-      <c r="AK28" s="19">
+      <c r="AL28" s="19">
         <v>252.59299999999999</v>
       </c>
-      <c r="AL28" s="19">
+      <c r="AM28" s="19">
         <v>477.84993914</v>
       </c>
-      <c r="AM28" s="20">
+      <c r="AN28" s="20">
         <v>682.88900000000001</v>
       </c>
-      <c r="AN28" s="20">
+      <c r="AO28" s="20">
         <v>302.94299999999998</v>
       </c>
-      <c r="AO28" s="20">
+      <c r="AP28" s="20">
         <v>469.07299999999998</v>
       </c>
-      <c r="AP28" s="20">
+      <c r="AQ28" s="20">
         <v>602.72699999999998</v>
       </c>
-      <c r="AQ28" s="20">
+      <c r="AR28" s="20">
         <v>372.404</v>
       </c>
-      <c r="AR28" s="20">
+      <c r="AS28" s="20">
         <v>638.62099999999998</v>
       </c>
-      <c r="AS28" s="20">
+      <c r="AT28" s="20">
         <v>859.85699999999997</v>
       </c>
-      <c r="AT28" s="20">
+      <c r="AU28" s="20">
         <v>545.92600000000004</v>
       </c>
-      <c r="AU28" s="20">
+      <c r="AV28" s="20">
         <v>866.14499999999998</v>
       </c>
-      <c r="AV28" s="20">
+      <c r="AW28" s="20">
         <v>1175.2449999999999</v>
       </c>
-      <c r="AW28" s="20">
+      <c r="AX28" s="20">
         <v>758.21400000000006</v>
       </c>
-      <c r="AX28" s="103">
+      <c r="AY28" s="103">
         <v>1257.2329999999999</v>
       </c>
-      <c r="AY28" s="103">
+      <c r="AZ28" s="103">
         <v>1692.38</v>
       </c>
-      <c r="AZ28" s="20">
+      <c r="BA28" s="20">
         <v>990.2223040800003</v>
       </c>
-      <c r="BA28" s="20">
+      <c r="BB28" s="20">
         <v>1740.7788722799999</v>
       </c>
-      <c r="BB28" s="20">
-        <f>SUM(BA28,AD28)</f>
+      <c r="BC28" s="20">
+        <f>SUM(BB28,AD28)</f>
         <v>2319.7887274</v>
       </c>
     </row>
-    <row r="29" spans="1:54" outlineLevel="1">
+    <row r="29" spans="1:55" outlineLevel="1">
       <c r="A29" s="47" t="s">
         <v>60</v>
       </c>
       <c r="B29" s="117" t="s">
         <v>61</v>
       </c>
       <c r="C29" s="48">
         <v>70.509</v>
       </c>
       <c r="D29" s="48">
         <v>72.449999999999989</v>
       </c>
       <c r="E29" s="48">
         <v>36.239000000000004</v>
       </c>
       <c r="F29" s="49">
         <v>35.627999999999986</v>
       </c>
       <c r="G29" s="48">
         <v>29.943999999999974</v>
       </c>
       <c r="H29" s="48">
         <v>38.647000000000006</v>
       </c>
       <c r="I29" s="48">
@@ -21759,125 +21566,125 @@
       <c r="V29" s="49">
         <v>80.665999999999826</v>
       </c>
       <c r="W29" s="49">
         <v>84.860000000000014</v>
       </c>
       <c r="X29" s="49">
         <v>136.02199999999999</v>
       </c>
       <c r="Y29" s="109">
         <v>149.93700000000001</v>
       </c>
       <c r="Z29" s="109">
         <v>134.32300000000009</v>
       </c>
       <c r="AA29" s="49">
         <v>116.99599999999998</v>
       </c>
       <c r="AB29" s="49">
         <v>178.48798840999984</v>
       </c>
       <c r="AC29" s="49">
         <v>229.32599999999999</v>
       </c>
       <c r="AD29" s="48">
-        <f>'[1]Receita Líquida'!C6</f>
         <v>191.28200109000011</v>
       </c>
-      <c r="AF29" s="48">
+      <c r="AE29" s="148"/>
+      <c r="AG29" s="48">
         <v>165.66100000000006</v>
       </c>
-      <c r="AG29" s="48">
+      <c r="AH29" s="48">
         <v>222.33299999999997</v>
       </c>
-      <c r="AH29" s="48">
+      <c r="AI29" s="48">
         <v>142.95900000000003</v>
       </c>
-      <c r="AI29" s="48">
+      <c r="AJ29" s="48">
         <v>179.19900000000001</v>
       </c>
-      <c r="AJ29" s="48">
+      <c r="AK29" s="48">
         <v>214.827</v>
       </c>
-      <c r="AK29" s="48">
+      <c r="AL29" s="48">
         <v>68.59099999999998</v>
       </c>
-      <c r="AL29" s="48">
+      <c r="AM29" s="48">
         <v>132.11093914000003</v>
       </c>
-      <c r="AM29" s="49">
+      <c r="AN29" s="49">
         <v>185.459</v>
       </c>
-      <c r="AN29" s="49">
+      <c r="AO29" s="49">
         <v>79.967999999999989</v>
       </c>
-      <c r="AO29" s="49">
+      <c r="AP29" s="49">
         <v>121.64499999999998</v>
       </c>
-      <c r="AP29" s="49">
+      <c r="AQ29" s="49">
         <v>153.26799999999997</v>
       </c>
-      <c r="AQ29" s="49">
+      <c r="AR29" s="49">
         <v>76.912000000000035</v>
       </c>
-      <c r="AR29" s="49">
+      <c r="AS29" s="49">
         <v>138.03299999999996</v>
       </c>
-      <c r="AS29" s="49">
+      <c r="AT29" s="49">
         <v>191.39800000000002</v>
       </c>
-      <c r="AT29" s="49">
+      <c r="AU29" s="49">
         <v>150.49800000000005</v>
       </c>
-      <c r="AU29" s="49">
+      <c r="AV29" s="49">
         <v>239.399</v>
       </c>
-      <c r="AV29" s="49">
+      <c r="AW29" s="49">
         <v>320.06499999999983</v>
       </c>
-      <c r="AW29" s="49">
+      <c r="AX29" s="49">
         <v>220.88200000000006</v>
       </c>
-      <c r="AX29" s="109">
+      <c r="AY29" s="109">
         <v>370.81900000000002</v>
       </c>
-      <c r="AY29" s="109">
+      <c r="AZ29" s="109">
         <v>505.14200000000005</v>
       </c>
-      <c r="AZ29" s="49">
+      <c r="BA29" s="49">
         <v>295.48405778000017</v>
       </c>
-      <c r="BA29" s="49">
+      <c r="BB29" s="49">
         <v>524.80998840999985</v>
       </c>
-      <c r="BB29" s="49">
-        <f t="shared" ref="BB29:BB31" si="2">SUM(BA29,AD29)</f>
+      <c r="BC29" s="49">
+        <f t="shared" ref="BC29:BC31" si="2">SUM(BB29,AD29)</f>
         <v>716.09198949999995</v>
       </c>
     </row>
-    <row r="30" spans="1:54" outlineLevel="1">
+    <row r="30" spans="1:55" outlineLevel="1">
       <c r="A30" s="83" t="s">
         <v>119</v>
       </c>
       <c r="B30" s="83" t="s">
         <v>120</v>
       </c>
       <c r="C30" s="30">
         <v>0.47526254061122419</v>
       </c>
       <c r="D30" s="30">
         <v>0.46547935700242854</v>
       </c>
       <c r="E30" s="30">
         <v>0.27445055361172965</v>
       </c>
       <c r="F30" s="32">
         <v>0.27414167218109903</v>
       </c>
       <c r="G30" s="30">
         <v>0.29178928494864625</v>
       </c>
       <c r="H30" s="30">
         <v>0.25769648798767764</v>
       </c>
       <c r="I30" s="30">
@@ -21922,126 +21729,126 @@
       <c r="V30" s="32">
         <v>0.2609705596894204</v>
       </c>
       <c r="W30" s="32">
         <v>0.29289999999999999</v>
       </c>
       <c r="X30" s="32">
         <v>0.29034812659692322</v>
       </c>
       <c r="Y30" s="108">
         <v>0.30046350940545352</v>
       </c>
       <c r="Z30" s="108">
         <v>0.30868419177887024</v>
       </c>
       <c r="AA30" s="32">
         <v>0.2998060163130799</v>
       </c>
       <c r="AB30" s="32">
         <v>0.29748847284877672</v>
       </c>
       <c r="AC30" s="32">
         <v>0.30552520930034266</v>
       </c>
       <c r="AD30" s="30">
-        <f>'[1]Receita Líquida'!C7</f>
         <v>0.33036052737022381</v>
       </c>
-      <c r="AF30" s="30">
+      <c r="AE30" s="33"/>
+      <c r="AG30" s="30">
         <v>0.29540068580476864</v>
       </c>
-      <c r="AG30" s="30">
+      <c r="AH30" s="30">
         <v>0.28340220824612433</v>
       </c>
-      <c r="AH30" s="30">
+      <c r="AI30" s="30">
         <v>0.47025368087262015</v>
       </c>
-      <c r="AI30" s="30">
+      <c r="AJ30" s="30">
         <v>0.41096257972191069</v>
       </c>
-      <c r="AJ30" s="30">
+      <c r="AK30" s="30">
         <v>0.37954696833442575</v>
       </c>
-      <c r="AK30" s="30">
+      <c r="AL30" s="30">
         <v>0.27154750923422255</v>
       </c>
-      <c r="AL30" s="30">
+      <c r="AM30" s="30">
         <v>0.27646951128164587</v>
       </c>
-      <c r="AM30" s="32">
+      <c r="AN30" s="32">
         <v>0.27158000787829356</v>
       </c>
-      <c r="AN30" s="32">
+      <c r="AO30" s="32">
         <v>0.26397044988661233</v>
       </c>
-      <c r="AO30" s="32">
+      <c r="AP30" s="32">
         <v>0.25933063723556887</v>
       </c>
-      <c r="AP30" s="32">
+      <c r="AQ30" s="32">
         <v>0.25429091446044394</v>
       </c>
-      <c r="AQ30" s="32">
+      <c r="AR30" s="32">
         <v>0.20652839389480251</v>
       </c>
-      <c r="AR30" s="32">
+      <c r="AS30" s="32">
         <v>0.21614228157232532</v>
       </c>
-      <c r="AS30" s="32">
+      <c r="AT30" s="32">
         <v>0.22259282648161269</v>
       </c>
-      <c r="AT30" s="32">
+      <c r="AU30" s="32">
         <v>0.27567472514589897</v>
       </c>
-      <c r="AU30" s="32">
+      <c r="AV30" s="32">
         <v>0.27639598450605846</v>
       </c>
-      <c r="AV30" s="32">
+      <c r="AW30" s="32">
         <v>0.27233895911065342</v>
       </c>
-      <c r="AW30" s="32">
+      <c r="AX30" s="32">
         <v>0.2913188097291794</v>
       </c>
-      <c r="AX30" s="108">
+      <c r="AY30" s="108">
         <v>0.29494850994207122</v>
       </c>
-      <c r="AY30" s="108">
+      <c r="AZ30" s="108">
         <v>0.29848024675309331</v>
       </c>
-      <c r="AZ30" s="32">
+      <c r="BA30" s="32">
         <v>0.29840173924836977</v>
-      </c>
-[...2 lines deleted...]
-        <v>0.3014799850612993</v>
       </c>
       <c r="BB30" s="32">
         <f>BB29/BB28</f>
+        <v>0.3014799850612993</v>
+      </c>
+      <c r="BC30" s="32">
+        <f>BC29/BC28</f>
         <v>0.3086884512550373</v>
       </c>
     </row>
-    <row r="31" spans="1:54" outlineLevel="1">
+    <row r="31" spans="1:55" outlineLevel="1">
       <c r="A31" s="47" t="s">
         <v>152</v>
       </c>
       <c r="B31" s="121" t="s">
         <v>153</v>
       </c>
       <c r="C31" s="48" t="s">
         <v>55</v>
       </c>
       <c r="D31" s="48" t="s">
         <v>55</v>
       </c>
       <c r="E31" s="48" t="s">
         <v>55</v>
       </c>
       <c r="F31" s="48" t="s">
         <v>55</v>
       </c>
       <c r="G31" s="48">
         <v>29.943999999999974</v>
       </c>
       <c r="H31" s="48">
         <v>38.647000000000006</v>
       </c>
       <c r="I31" s="48">
@@ -22086,125 +21893,125 @@
       <c r="V31" s="48">
         <v>82.263999999999825</v>
       </c>
       <c r="W31" s="48">
         <v>87.15300000000002</v>
       </c>
       <c r="X31" s="48">
         <v>138.19499999999999</v>
       </c>
       <c r="Y31" s="109">
         <v>151.88</v>
       </c>
       <c r="Z31" s="109">
         <v>135.20000000000002</v>
       </c>
       <c r="AA31" s="48">
         <v>117.4</v>
       </c>
       <c r="AB31" s="48">
         <v>180.45473517999983</v>
       </c>
       <c r="AC31" s="48">
         <v>232.18734579999995</v>
       </c>
       <c r="AD31" s="48">
-        <f>'[1]Receita Líquida'!C8</f>
         <v>194.60711264000011</v>
       </c>
-      <c r="AF31" s="48" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AE31" s="148"/>
       <c r="AG31" s="48" t="s">
         <v>55</v>
       </c>
       <c r="AH31" s="48" t="s">
         <v>55</v>
       </c>
       <c r="AI31" s="48" t="s">
         <v>55</v>
       </c>
       <c r="AJ31" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="AK31" s="48">
+      <c r="AK31" s="48" t="s">
+        <v>55</v>
+      </c>
+      <c r="AL31" s="48">
         <v>68.59099999999998</v>
       </c>
-      <c r="AL31" s="48">
+      <c r="AM31" s="48">
         <v>132.11093914000003</v>
       </c>
-      <c r="AM31" s="48">
+      <c r="AN31" s="48">
         <v>185.459</v>
       </c>
-      <c r="AN31" s="48">
+      <c r="AO31" s="48">
         <v>79.967999999999989</v>
       </c>
-      <c r="AO31" s="48">
+      <c r="AP31" s="48">
         <v>121.64499999999998</v>
       </c>
-      <c r="AP31" s="48">
+      <c r="AQ31" s="48">
         <v>153.37999999999997</v>
       </c>
-      <c r="AQ31" s="48">
+      <c r="AR31" s="48">
         <v>78.287999999999997</v>
       </c>
-      <c r="AR31" s="48">
+      <c r="AS31" s="48">
         <v>141.01999999999998</v>
       </c>
-      <c r="AS31" s="48">
+      <c r="AT31" s="48">
         <v>196.56200000000001</v>
       </c>
-      <c r="AT31" s="48">
+      <c r="AU31" s="48">
         <v>152.81600000000006</v>
       </c>
-      <c r="AU31" s="48">
+      <c r="AV31" s="48">
         <v>243.03299999999999</v>
       </c>
-      <c r="AV31" s="48">
+      <c r="AW31" s="48">
         <v>325.29799999999983</v>
       </c>
-      <c r="AW31" s="48">
+      <c r="AX31" s="48">
         <v>225.34800000000007</v>
       </c>
-      <c r="AX31" s="109">
+      <c r="AY31" s="109">
         <v>377.24600000000004</v>
       </c>
-      <c r="AY31" s="109">
+      <c r="AZ31" s="109">
         <v>512.4</v>
       </c>
-      <c r="AZ31" s="48">
+      <c r="BA31" s="48">
         <v>297.85732651000018</v>
       </c>
-      <c r="BA31" s="48">
+      <c r="BB31" s="48">
         <v>530.04208097999981</v>
       </c>
-      <c r="BB31" s="48">
+      <c r="BC31" s="48">
         <f t="shared" si="2"/>
         <v>724.64919361999989</v>
       </c>
     </row>
-    <row r="32" spans="1:54" s="65" customFormat="1" outlineLevel="1">
+    <row r="32" spans="1:55" s="65" customFormat="1" outlineLevel="1">
       <c r="A32" s="129" t="s">
         <v>154</v>
       </c>
       <c r="B32" s="130" t="s">
         <v>155</v>
       </c>
       <c r="C32" s="131" t="s">
         <v>55</v>
       </c>
       <c r="D32" s="131" t="s">
         <v>55</v>
       </c>
       <c r="E32" s="131" t="s">
         <v>55</v>
       </c>
       <c r="F32" s="131" t="s">
         <v>55</v>
       </c>
       <c r="G32" s="131">
         <v>0.29178928494864625</v>
       </c>
       <c r="H32" s="131">
         <v>0.25769648798767764</v>
       </c>
       <c r="I32" s="131">
@@ -22249,282 +22056,282 @@
       <c r="V32" s="131">
         <v>0.26614040763506908</v>
       </c>
       <c r="W32" s="131">
         <v>0.30080000000000001</v>
       </c>
       <c r="X32" s="131">
         <v>0.29499999999999998</v>
       </c>
       <c r="Y32" s="132">
         <v>0.3043571487258</v>
       </c>
       <c r="Z32" s="132">
         <v>0.31073316478970353</v>
       </c>
       <c r="AA32" s="131">
         <v>0.300871348026653</v>
       </c>
       <c r="AB32" s="131">
         <v>0.30076647770669235</v>
       </c>
       <c r="AC32" s="131">
         <v>0.30933733822029874</v>
       </c>
       <c r="AD32" s="131">
-        <f>'[1]Receita Líquida'!C9</f>
         <v>0.33610328204114542</v>
       </c>
-      <c r="AF32" s="131" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AE32" s="152"/>
       <c r="AG32" s="131" t="s">
         <v>55</v>
       </c>
       <c r="AH32" s="131" t="s">
         <v>55</v>
       </c>
       <c r="AI32" s="131" t="s">
         <v>55</v>
       </c>
       <c r="AJ32" s="131" t="s">
         <v>55</v>
       </c>
-      <c r="AK32" s="131">
+      <c r="AK32" s="131" t="s">
+        <v>55</v>
+      </c>
+      <c r="AL32" s="131">
         <v>0.27154750923422255</v>
       </c>
-      <c r="AL32" s="131">
+      <c r="AM32" s="131">
         <v>0.27646951128164587</v>
       </c>
-      <c r="AM32" s="131">
+      <c r="AN32" s="131">
         <v>0.27158000787829356</v>
       </c>
-      <c r="AN32" s="131">
+      <c r="AO32" s="131">
         <v>0.26397044988661233</v>
       </c>
-      <c r="AO32" s="131">
+      <c r="AP32" s="131">
         <v>0.25933063723556887</v>
       </c>
-      <c r="AP32" s="131">
+      <c r="AQ32" s="131">
         <v>0.25447673656564246</v>
       </c>
-      <c r="AQ32" s="131">
+      <c r="AR32" s="131">
         <v>0.21022330587211738</v>
       </c>
-      <c r="AR32" s="131">
+      <c r="AS32" s="131">
         <v>0.22081954711793064</v>
       </c>
-      <c r="AS32" s="131">
+      <c r="AT32" s="131">
         <v>0.22859847625826157</v>
       </c>
-      <c r="AT32" s="131">
+      <c r="AU32" s="131">
         <v>0.2799207218560758</v>
       </c>
-      <c r="AU32" s="131">
+      <c r="AV32" s="131">
         <v>0.2805915868590132</v>
       </c>
-      <c r="AV32" s="131">
+      <c r="AW32" s="131">
         <v>0.27679164769899028</v>
       </c>
-      <c r="AW32" s="131">
+      <c r="AX32" s="131">
         <v>0.29720000000000002</v>
       </c>
-      <c r="AX32" s="132">
+      <c r="AY32" s="132">
         <v>0.3000605297506509</v>
       </c>
-      <c r="AY32" s="132">
+      <c r="AZ32" s="132">
         <v>0.30276530371070665</v>
       </c>
-      <c r="AZ32" s="131">
+      <c r="BA32" s="131">
         <v>0.30079844221115043</v>
       </c>
-      <c r="BA32" s="131">
+      <c r="BB32" s="131">
         <v>0.30447876795163431</v>
       </c>
-      <c r="BB32" s="131">
-        <f>BB11</f>
+      <c r="BC32" s="131">
+        <f>BC11</f>
         <v>0.31237723722891814</v>
       </c>
     </row>
-    <row r="33" spans="1:54" outlineLevel="1">
+    <row r="33" spans="1:55" outlineLevel="1">
       <c r="A33" s="34" t="s">
         <v>156</v>
       </c>
       <c r="B33" s="119" t="s">
         <v>148</v>
       </c>
       <c r="C33" s="45"/>
       <c r="D33" s="45"/>
       <c r="E33" s="45"/>
       <c r="F33" s="45"/>
       <c r="G33" s="52"/>
       <c r="H33" s="45"/>
       <c r="I33" s="45"/>
       <c r="J33" s="45"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="52"/>
       <c r="Q33" s="52"/>
       <c r="R33" s="52"/>
       <c r="S33" s="52"/>
       <c r="T33" s="52"/>
       <c r="U33" s="52"/>
       <c r="V33" s="52"/>
       <c r="W33" s="52"/>
       <c r="X33" s="52"/>
       <c r="Y33" s="52"/>
       <c r="Z33" s="141"/>
       <c r="AA33" s="141"/>
       <c r="AB33" s="141"/>
-      <c r="AF33" s="45"/>
       <c r="AG33" s="45"/>
       <c r="AH33" s="45"/>
       <c r="AI33" s="45"/>
       <c r="AJ33" s="45"/>
       <c r="AK33" s="45"/>
       <c r="AL33" s="45"/>
       <c r="AM33" s="45"/>
-      <c r="AN33" s="52"/>
+      <c r="AN33" s="45"/>
       <c r="AO33" s="52"/>
       <c r="AP33" s="52"/>
       <c r="AQ33" s="52"/>
       <c r="AR33" s="52"/>
       <c r="AS33" s="52"/>
       <c r="AT33" s="52"/>
       <c r="AU33" s="52"/>
       <c r="AV33" s="52"/>
-      <c r="AW33" s="141"/>
+      <c r="AW33" s="52"/>
       <c r="AX33" s="141"/>
       <c r="AY33" s="141"/>
       <c r="AZ33" s="141"/>
+      <c r="BA33" s="141"/>
     </row>
-    <row r="34" spans="1:54" outlineLevel="1">
+    <row r="34" spans="1:55" outlineLevel="1">
       <c r="A34" s="34"/>
       <c r="B34" s="34"/>
       <c r="C34" s="45"/>
       <c r="D34" s="45"/>
       <c r="E34" s="45"/>
       <c r="F34" s="45"/>
       <c r="G34" s="52"/>
       <c r="H34" s="45"/>
       <c r="I34" s="45"/>
       <c r="J34" s="45"/>
       <c r="K34" s="52"/>
       <c r="L34" s="52"/>
       <c r="M34" s="52"/>
       <c r="N34" s="52"/>
       <c r="O34" s="52"/>
       <c r="P34" s="52"/>
       <c r="Q34" s="52"/>
       <c r="R34" s="52"/>
       <c r="S34" s="52"/>
       <c r="T34" s="52"/>
       <c r="U34" s="52"/>
       <c r="V34" s="52"/>
       <c r="W34" s="52"/>
       <c r="X34" s="52"/>
       <c r="Y34" s="52"/>
       <c r="Z34" s="52"/>
       <c r="AA34" s="52"/>
       <c r="AB34" s="52"/>
-      <c r="AF34" s="45"/>
       <c r="AG34" s="45"/>
       <c r="AH34" s="45"/>
       <c r="AI34" s="45"/>
       <c r="AJ34" s="45"/>
       <c r="AK34" s="45"/>
       <c r="AL34" s="45"/>
       <c r="AM34" s="45"/>
-      <c r="AN34" s="52"/>
+      <c r="AN34" s="45"/>
       <c r="AO34" s="52"/>
       <c r="AP34" s="52"/>
       <c r="AQ34" s="52"/>
       <c r="AR34" s="52"/>
       <c r="AS34" s="52"/>
       <c r="AT34" s="52"/>
       <c r="AU34" s="52"/>
       <c r="AV34" s="52"/>
       <c r="AW34" s="52"/>
       <c r="AX34" s="52"/>
       <c r="AY34" s="52"/>
       <c r="AZ34" s="52"/>
+      <c r="BA34" s="52"/>
     </row>
-    <row r="35" spans="1:54" ht="15.75" thickBot="1">
+    <row r="35" spans="1:55" ht="15.75" thickBot="1">
       <c r="A35" s="42"/>
       <c r="B35" s="42"/>
       <c r="C35" s="43"/>
       <c r="D35" s="43"/>
       <c r="E35" s="43"/>
       <c r="F35" s="43"/>
       <c r="G35" s="44"/>
       <c r="H35" s="43"/>
       <c r="I35" s="43"/>
       <c r="J35" s="45"/>
       <c r="K35" s="44"/>
       <c r="L35" s="44"/>
       <c r="M35" s="44"/>
       <c r="N35" s="44"/>
       <c r="O35" s="44"/>
       <c r="P35" s="44"/>
       <c r="Q35" s="44"/>
       <c r="R35" s="44"/>
       <c r="S35" s="44"/>
       <c r="T35" s="44"/>
       <c r="U35" s="44"/>
       <c r="V35" s="44"/>
       <c r="W35" s="44"/>
       <c r="X35" s="44"/>
       <c r="Y35" s="44"/>
       <c r="Z35" s="44"/>
       <c r="AA35" s="44"/>
       <c r="AB35" s="44"/>
-      <c r="AF35" s="43"/>
       <c r="AG35" s="43"/>
       <c r="AH35" s="43"/>
       <c r="AI35" s="43"/>
       <c r="AJ35" s="43"/>
       <c r="AK35" s="43"/>
       <c r="AL35" s="43"/>
-      <c r="AM35" s="45"/>
-      <c r="AN35" s="44"/>
+      <c r="AM35" s="43"/>
+      <c r="AN35" s="45"/>
       <c r="AO35" s="44"/>
       <c r="AP35" s="44"/>
       <c r="AQ35" s="44"/>
       <c r="AR35" s="44"/>
       <c r="AS35" s="44"/>
       <c r="AT35" s="44"/>
       <c r="AU35" s="44"/>
       <c r="AV35" s="44"/>
       <c r="AW35" s="44"/>
       <c r="AX35" s="44"/>
       <c r="AY35" s="44"/>
       <c r="AZ35" s="44"/>
+      <c r="BA35" s="44"/>
     </row>
-    <row r="36" spans="1:54" ht="15.75" thickBot="1">
+    <row r="36" spans="1:55" ht="15.75" thickBot="1">
       <c r="A36" s="46" t="s">
         <v>157</v>
       </c>
       <c r="B36" s="116" t="s">
         <v>158</v>
       </c>
       <c r="C36" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D36" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E36" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F36" s="12" t="s">
         <v>7</v>
       </c>
       <c r="G36" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H36" s="12" t="s">
         <v>9</v>
       </c>
       <c r="I36" s="12" t="s">
@@ -22571,121 +22378,122 @@
       </c>
       <c r="W36" s="12" t="s">
         <v>24</v>
       </c>
       <c r="X36" s="12" t="s">
         <v>25</v>
       </c>
       <c r="Y36" s="12" t="s">
         <v>26</v>
       </c>
       <c r="Z36" s="12" t="s">
         <v>27</v>
       </c>
       <c r="AA36" s="12" t="s">
         <v>28</v>
       </c>
       <c r="AB36" s="12" t="s">
         <v>29</v>
       </c>
       <c r="AC36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AD36" s="12" t="s">
         <v>300</v>
       </c>
-      <c r="AF36" s="12">
+      <c r="AE36" s="147"/>
+      <c r="AG36" s="12">
         <v>2017</v>
       </c>
-      <c r="AG36" s="12">
+      <c r="AH36" s="12">
         <v>2018</v>
       </c>
-      <c r="AH36" s="12" t="s">
+      <c r="AI36" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="AI36" s="12" t="s">
+      <c r="AJ36" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="AJ36" s="12">
+      <c r="AK36" s="12">
         <v>2019</v>
       </c>
-      <c r="AK36" s="12" t="s">
+      <c r="AL36" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="AL36" s="12" t="s">
+      <c r="AM36" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="AM36" s="12">
+      <c r="AN36" s="12">
         <v>2020</v>
       </c>
-      <c r="AN36" s="12" t="s">
+      <c r="AO36" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="AO36" s="12" t="s">
+      <c r="AP36" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="AP36" s="12">
+      <c r="AQ36" s="12">
         <v>2021</v>
       </c>
-      <c r="AQ36" s="12" t="s">
+      <c r="AR36" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AR36" s="12" t="s">
+      <c r="AS36" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="AS36" s="12">
+      <c r="AT36" s="12">
         <v>2022</v>
       </c>
-      <c r="AT36" s="12" t="s">
+      <c r="AU36" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="AU36" s="12" t="s">
+      <c r="AV36" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="AV36" s="12">
+      <c r="AW36" s="12">
         <v>2023</v>
       </c>
-      <c r="AW36" s="12" t="s">
+      <c r="AX36" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="AX36" s="12" t="s">
+      <c r="AY36" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="AY36" s="12">
+      <c r="AZ36" s="12">
         <v>2024</v>
       </c>
-      <c r="AZ36" s="12" t="s">
+      <c r="BA36" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="BA36" s="12" t="s">
+      <c r="BB36" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="BB36" s="12">
+      <c r="BC36" s="12">
         <v>2025</v>
       </c>
     </row>
-    <row r="37" spans="1:54" outlineLevel="1">
+    <row r="37" spans="1:55" outlineLevel="1">
       <c r="A37" s="50" t="s">
         <v>116</v>
       </c>
       <c r="B37" s="118" t="s">
         <v>151</v>
       </c>
       <c r="C37" s="19">
         <v>148.358</v>
       </c>
       <c r="D37" s="19">
         <v>155.64599999999999</v>
       </c>
       <c r="E37" s="19">
         <v>132.042</v>
       </c>
       <c r="F37" s="20">
         <v>129.96199999999999</v>
       </c>
       <c r="G37" s="19">
         <v>102.62199999999999</v>
       </c>
       <c r="H37" s="19">
         <v>149.971</v>
       </c>
       <c r="I37" s="19">
@@ -22730,125 +22538,125 @@
       <c r="V37" s="19">
         <v>309.09999999999991</v>
       </c>
       <c r="W37" s="19">
         <v>289.73500000000001</v>
       </c>
       <c r="X37" s="19">
         <v>468.47899999999998</v>
       </c>
       <c r="Y37" s="103">
         <v>499.01900000000001</v>
       </c>
       <c r="Z37" s="103">
         <v>435.14700000000016</v>
       </c>
       <c r="AA37" s="19">
         <v>390.23899999999998</v>
       </c>
       <c r="AB37" s="19">
         <v>599.98287227999992</v>
       </c>
       <c r="AC37" s="19">
         <v>750.596</v>
       </c>
       <c r="AD37" s="19">
-        <f>'[1]Desp. Gerais e  Adm.'!C5</f>
         <v>579.00985512000011</v>
       </c>
-      <c r="AF37" s="19">
+      <c r="AE37" s="149"/>
+      <c r="AG37" s="19">
         <v>560.80100000000004</v>
       </c>
-      <c r="AG37" s="19">
+      <c r="AH37" s="19">
         <v>784.51400000000001</v>
       </c>
-      <c r="AH37" s="19">
+      <c r="AI37" s="19">
         <v>304.00400000000002</v>
       </c>
-      <c r="AI37" s="19">
+      <c r="AJ37" s="19">
         <v>436.04700000000003</v>
       </c>
-      <c r="AJ37" s="19">
+      <c r="AK37" s="19">
         <v>566.00900000000001</v>
       </c>
-      <c r="AK37" s="19">
+      <c r="AL37" s="19">
         <v>252.59299999999999</v>
       </c>
-      <c r="AL37" s="19">
+      <c r="AM37" s="19">
         <v>477.84993914</v>
       </c>
-      <c r="AM37" s="20">
+      <c r="AN37" s="20">
         <v>682.88900000000001</v>
       </c>
-      <c r="AN37" s="19">
+      <c r="AO37" s="19">
         <v>302.94299999999998</v>
       </c>
-      <c r="AO37" s="19">
+      <c r="AP37" s="19">
         <v>469.07299999999998</v>
       </c>
-      <c r="AP37" s="19">
+      <c r="AQ37" s="19">
         <v>602.72699999999998</v>
       </c>
-      <c r="AQ37" s="19">
+      <c r="AR37" s="19">
         <v>372.404</v>
       </c>
-      <c r="AR37" s="19">
+      <c r="AS37" s="19">
         <v>638.62099999999998</v>
       </c>
-      <c r="AS37" s="19">
+      <c r="AT37" s="19">
         <v>859.85699999999997</v>
       </c>
-      <c r="AT37" s="19">
+      <c r="AU37" s="19">
         <v>545.92600000000004</v>
       </c>
-      <c r="AU37" s="19">
+      <c r="AV37" s="19">
         <v>866.14499999999998</v>
       </c>
-      <c r="AV37" s="19">
+      <c r="AW37" s="19">
         <v>1175.2449999999999</v>
       </c>
-      <c r="AW37" s="19">
+      <c r="AX37" s="19">
         <v>758.21400000000006</v>
       </c>
-      <c r="AX37" s="103">
+      <c r="AY37" s="103">
         <v>1257.2329999999999</v>
       </c>
-      <c r="AY37" s="103">
+      <c r="AZ37" s="103">
         <v>1692.38</v>
       </c>
-      <c r="AZ37" s="19">
+      <c r="BA37" s="19">
         <v>990.2223040800003</v>
       </c>
-      <c r="BA37" s="19">
+      <c r="BB37" s="19">
         <v>1740.8178722799998</v>
       </c>
-      <c r="BB37" s="19">
-        <f>SUM(BA37,AD37)</f>
+      <c r="BC37" s="19">
+        <f>SUM(BB37,AD37)</f>
         <v>2319.8277274000002</v>
       </c>
     </row>
-    <row r="38" spans="1:54" outlineLevel="1">
+    <row r="38" spans="1:55" outlineLevel="1">
       <c r="A38" s="47" t="s">
         <v>159</v>
       </c>
       <c r="B38" s="117" t="s">
         <v>160</v>
       </c>
       <c r="C38" s="48">
         <v>-15.280999999999999</v>
       </c>
       <c r="D38" s="48">
         <v>-13.855</v>
       </c>
       <c r="E38" s="48">
         <v>-14.151</v>
       </c>
       <c r="F38" s="49">
         <v>-17.667000000000002</v>
       </c>
       <c r="G38" s="48">
         <v>-13.988</v>
       </c>
       <c r="H38" s="48">
         <v>-14.207000000000001</v>
       </c>
       <c r="I38" s="48">
@@ -22893,125 +22701,125 @@
       <c r="V38" s="48">
         <v>-30.298000000000002</v>
       </c>
       <c r="W38" s="48">
         <v>-23.38</v>
       </c>
       <c r="X38" s="48">
         <v>-29.664999999999999</v>
       </c>
       <c r="Y38" s="109">
         <v>-33.664000000000001</v>
       </c>
       <c r="Z38" s="109">
         <v>-37.92</v>
       </c>
       <c r="AA38" s="48">
         <v>-28.838000000000001</v>
       </c>
       <c r="AB38" s="48">
         <v>-38.613643200000006</v>
       </c>
       <c r="AC38" s="48">
         <v>-39.497999999999998</v>
       </c>
       <c r="AD38" s="48">
-        <f>'[1]Desp. Gerais e  Adm.'!C6</f>
         <v>-42.363852049999991</v>
       </c>
-      <c r="AF38" s="48">
+      <c r="AE38" s="148"/>
+      <c r="AG38" s="48">
         <v>-52.268999999999998</v>
       </c>
-      <c r="AG38" s="48">
+      <c r="AH38" s="48">
         <v>-53.008000000000003</v>
       </c>
-      <c r="AH38" s="48">
+      <c r="AI38" s="48">
         <v>-29.135999999999999</v>
       </c>
-      <c r="AI38" s="48">
+      <c r="AJ38" s="48">
         <v>-43.286000000000001</v>
       </c>
-      <c r="AJ38" s="48">
+      <c r="AK38" s="48">
         <v>-60.953000000000003</v>
       </c>
-      <c r="AK38" s="48">
+      <c r="AL38" s="48">
         <v>-28.195</v>
       </c>
-      <c r="AL38" s="48">
+      <c r="AM38" s="48">
         <v>-41.207000000000001</v>
       </c>
-      <c r="AM38" s="49">
+      <c r="AN38" s="49">
         <v>-62.726999999999997</v>
       </c>
-      <c r="AN38" s="48">
+      <c r="AO38" s="48">
         <v>-33.587000000000003</v>
       </c>
-      <c r="AO38" s="48">
+      <c r="AP38" s="48">
         <v>-52.082000000000001</v>
       </c>
-      <c r="AP38" s="48">
+      <c r="AQ38" s="48">
         <v>-68.918999999999997</v>
       </c>
-      <c r="AQ38" s="48">
+      <c r="AR38" s="48">
         <v>-35.376999999999995</v>
       </c>
-      <c r="AR38" s="48">
+      <c r="AS38" s="48">
         <v>-55.859000000000002</v>
       </c>
-      <c r="AS38" s="48">
+      <c r="AT38" s="48">
         <v>-77.289000000000001</v>
       </c>
-      <c r="AT38" s="48">
+      <c r="AU38" s="48">
         <v>-42.642000000000003</v>
       </c>
-      <c r="AU38" s="48">
+      <c r="AV38" s="48">
         <v>-69.531999999999996</v>
       </c>
-      <c r="AV38" s="48">
+      <c r="AW38" s="48">
         <v>-99.83</v>
       </c>
-      <c r="AW38" s="48">
+      <c r="AX38" s="48">
         <v>-53.045000000000002</v>
       </c>
-      <c r="AX38" s="109">
+      <c r="AY38" s="109">
         <v>-86.709000000000003</v>
       </c>
-      <c r="AY38" s="109">
+      <c r="AZ38" s="109">
         <v>-124.629</v>
       </c>
-      <c r="AZ38" s="48">
+      <c r="BA38" s="48">
         <v>-67.451537030000011</v>
       </c>
-      <c r="BA38" s="48">
+      <c r="BB38" s="48">
         <v>-106.9496432</v>
       </c>
-      <c r="BB38" s="48">
-        <f t="shared" ref="BB38" si="3">SUM(BA38,AD38)</f>
+      <c r="BC38" s="48">
+        <f t="shared" ref="BC38" si="3">SUM(BB38,AD38)</f>
         <v>-149.31349524999999</v>
       </c>
     </row>
-    <row r="39" spans="1:54" outlineLevel="1">
+    <row r="39" spans="1:55" outlineLevel="1">
       <c r="A39" s="83" t="s">
         <v>161</v>
       </c>
       <c r="B39" s="83" t="s">
         <v>162</v>
       </c>
       <c r="C39" s="30">
         <v>0.10300084929697083</v>
       </c>
       <c r="D39" s="30">
         <v>8.9016100638628692E-2</v>
       </c>
       <c r="E39" s="30">
         <v>0.10717044576725587</v>
       </c>
       <c r="F39" s="32">
         <v>0.1359397362305905</v>
       </c>
       <c r="G39" s="30">
         <v>0.13630605523182165</v>
       </c>
       <c r="H39" s="30">
         <v>9.4731648118636269E-2</v>
       </c>
       <c r="I39" s="30">
@@ -23056,230 +22864,230 @@
       <c r="V39" s="30">
         <v>9.8020058233581397E-2</v>
       </c>
       <c r="W39" s="30">
         <v>8.0694427666660906E-2</v>
       </c>
       <c r="X39" s="30">
         <v>-6.3321941858653211E-2</v>
       </c>
       <c r="Y39" s="108">
         <v>-6.7460357220867351E-2</v>
       </c>
       <c r="Z39" s="108">
         <v>-8.7142965480630649E-2</v>
       </c>
       <c r="AA39" s="30">
         <v>7.3808303434136344E-2</v>
       </c>
       <c r="AB39" s="30">
         <v>6.4000000000000001E-2</v>
       </c>
       <c r="AC39" s="30">
         <v>5.2999999999999999E-2</v>
       </c>
       <c r="AD39" s="30">
-        <f>'[1]Desp. Gerais e  Adm.'!C7</f>
         <v>7.2999999999999995E-2</v>
       </c>
-      <c r="AF39" s="30">
+      <c r="AE39" s="33"/>
+      <c r="AG39" s="30">
         <v>9.3204184728629222E-2</v>
       </c>
-      <c r="AG39" s="30">
+      <c r="AH39" s="30">
         <v>6.7567946524854886E-2</v>
       </c>
-      <c r="AH39" s="30">
+      <c r="AI39" s="30">
         <v>9.5840844199418421E-2</v>
       </c>
-      <c r="AI39" s="30">
+      <c r="AJ39" s="30">
         <v>9.9269115485257325E-2</v>
       </c>
-      <c r="AJ39" s="30">
+      <c r="AK39" s="30">
         <v>0.10768910034999443</v>
       </c>
-      <c r="AK39" s="30">
+      <c r="AL39" s="30">
         <v>0.11162225398170179</v>
       </c>
-      <c r="AL39" s="30">
+      <c r="AM39" s="30">
         <v>8.6234184886915338E-2</v>
       </c>
-      <c r="AM39" s="32">
+      <c r="AN39" s="32">
         <v>9.1855338129622821E-2</v>
       </c>
-      <c r="AN39" s="30">
+      <c r="AO39" s="30">
         <v>0.11086904137081895</v>
       </c>
-      <c r="AO39" s="30">
+      <c r="AP39" s="30">
         <v>0.11103175838302354</v>
       </c>
-      <c r="AP39" s="30">
+      <c r="AQ39" s="30">
         <v>0.11434530060873331</v>
       </c>
-      <c r="AQ39" s="30">
+      <c r="AR39" s="30">
         <v>9.499629434699948E-2</v>
       </c>
-      <c r="AR39" s="30">
+      <c r="AS39" s="30">
         <v>8.7468154038154097E-2</v>
       </c>
-      <c r="AS39" s="30">
+      <c r="AT39" s="30">
         <v>8.9885876372466589E-2</v>
       </c>
-      <c r="AT39" s="30">
+      <c r="AU39" s="30">
         <v>7.8109487366419622E-2</v>
       </c>
-      <c r="AU39" s="30">
+      <c r="AV39" s="30">
         <v>8.0277551680145928E-2</v>
       </c>
-      <c r="AV39" s="30">
+      <c r="AW39" s="30">
         <v>8.494399040200129E-2</v>
       </c>
-      <c r="AW39" s="30">
+      <c r="AX39" s="30">
         <v>-6.9960459711901915E-2</v>
       </c>
-      <c r="AX39" s="108">
+      <c r="AY39" s="108">
         <v>-6.8968122853918096E-2</v>
       </c>
-      <c r="AY39" s="108">
+      <c r="AZ39" s="108">
         <v>-7.3641262600597973E-2</v>
       </c>
-      <c r="AZ39" s="30">
-        <f t="shared" ref="AZ39:BA39" si="4">AZ38/AZ37</f>
+      <c r="BA39" s="30">
+        <f t="shared" ref="BA39:BB39" si="4">BA38/BA37</f>
         <v>-6.811756991544253E-2</v>
       </c>
-      <c r="BA39" s="30">
+      <c r="BB39" s="30">
         <f t="shared" si="4"/>
         <v>-6.1436434507605865E-2</v>
       </c>
-      <c r="BB39" s="30">
-        <f>BB38/BB37</f>
+      <c r="BC39" s="30">
+        <f>BC38/BC37</f>
         <v>-6.4364044573838458E-2</v>
       </c>
     </row>
-    <row r="40" spans="1:54" outlineLevel="1">
+    <row r="40" spans="1:55" outlineLevel="1">
       <c r="A40" s="93"/>
       <c r="B40" s="93"/>
       <c r="C40" s="92"/>
       <c r="D40" s="92"/>
       <c r="E40" s="92"/>
       <c r="F40" s="92"/>
       <c r="G40" s="90"/>
       <c r="H40" s="90"/>
       <c r="I40" s="90"/>
       <c r="J40" s="45"/>
       <c r="K40" s="90"/>
       <c r="L40" s="90"/>
       <c r="M40" s="90"/>
       <c r="N40" s="90"/>
       <c r="O40" s="90"/>
       <c r="P40" s="90"/>
       <c r="Q40" s="90"/>
       <c r="R40" s="90"/>
       <c r="S40" s="90"/>
       <c r="T40" s="90"/>
       <c r="U40" s="90"/>
       <c r="V40" s="90"/>
       <c r="W40" s="90"/>
       <c r="X40" s="90"/>
       <c r="Y40" s="90"/>
       <c r="Z40" s="90"/>
       <c r="AA40" s="90"/>
       <c r="AB40" s="90"/>
-      <c r="AF40" s="92"/>
       <c r="AG40" s="92"/>
       <c r="AH40" s="92"/>
       <c r="AI40" s="92"/>
-      <c r="AJ40" s="91"/>
-      <c r="AK40" s="90"/>
+      <c r="AJ40" s="92"/>
+      <c r="AK40" s="91"/>
       <c r="AL40" s="90"/>
-      <c r="AM40" s="45"/>
-      <c r="AN40" s="90"/>
+      <c r="AM40" s="90"/>
+      <c r="AN40" s="45"/>
       <c r="AO40" s="90"/>
       <c r="AP40" s="90"/>
       <c r="AQ40" s="90"/>
       <c r="AR40" s="90"/>
       <c r="AS40" s="90"/>
       <c r="AT40" s="90"/>
       <c r="AU40" s="90"/>
       <c r="AV40" s="90"/>
       <c r="AW40" s="90"/>
       <c r="AX40" s="90"/>
       <c r="AY40" s="90"/>
       <c r="AZ40" s="90"/>
-      <c r="BB40" s="4"/>
+      <c r="BA40" s="90"/>
+      <c r="BC40" s="4"/>
     </row>
-    <row r="41" spans="1:54" ht="15.75" thickBot="1">
+    <row r="41" spans="1:55" ht="15.75" thickBot="1">
       <c r="A41" s="42"/>
       <c r="B41" s="42"/>
       <c r="C41" s="43"/>
       <c r="D41" s="43"/>
       <c r="E41" s="43"/>
       <c r="F41" s="43"/>
       <c r="G41" s="44"/>
       <c r="H41" s="43"/>
       <c r="I41" s="43"/>
       <c r="J41" s="45"/>
       <c r="K41" s="44"/>
       <c r="L41" s="44"/>
       <c r="M41" s="44"/>
       <c r="N41" s="44"/>
       <c r="O41" s="44"/>
       <c r="P41" s="44"/>
       <c r="Q41" s="44"/>
       <c r="R41" s="44"/>
       <c r="S41" s="44"/>
       <c r="T41" s="44"/>
       <c r="U41" s="44"/>
       <c r="V41" s="44"/>
       <c r="W41" s="44"/>
       <c r="X41" s="44"/>
       <c r="Y41" s="44"/>
       <c r="Z41" s="44"/>
       <c r="AA41" s="44"/>
       <c r="AB41" s="44"/>
-      <c r="AF41" s="43"/>
       <c r="AG41" s="43"/>
       <c r="AH41" s="43"/>
       <c r="AI41" s="43"/>
       <c r="AJ41" s="43"/>
       <c r="AK41" s="43"/>
       <c r="AL41" s="43"/>
-      <c r="AM41" s="45"/>
-      <c r="AN41" s="44"/>
+      <c r="AM41" s="43"/>
+      <c r="AN41" s="45"/>
       <c r="AO41" s="44"/>
       <c r="AP41" s="44"/>
       <c r="AQ41" s="44"/>
       <c r="AR41" s="44"/>
       <c r="AS41" s="44"/>
       <c r="AT41" s="44"/>
       <c r="AU41" s="44"/>
       <c r="AV41" s="44"/>
       <c r="AW41" s="44"/>
       <c r="AX41" s="44"/>
       <c r="AY41" s="44"/>
       <c r="AZ41" s="44"/>
+      <c r="BA41" s="44"/>
     </row>
-    <row r="42" spans="1:54" ht="15.75" thickBot="1">
+    <row r="42" spans="1:55" ht="15.75" thickBot="1">
       <c r="A42" s="46" t="s">
         <v>163</v>
       </c>
       <c r="B42" s="116" t="s">
         <v>164</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D42" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E42" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F42" s="12" t="s">
         <v>7</v>
       </c>
       <c r="G42" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H42" s="12" t="s">
         <v>9</v>
       </c>
       <c r="I42" s="12" t="s">
@@ -23326,121 +23134,122 @@
       </c>
       <c r="W42" s="12" t="s">
         <v>24</v>
       </c>
       <c r="X42" s="12" t="s">
         <v>25</v>
       </c>
       <c r="Y42" s="12" t="s">
         <v>26</v>
       </c>
       <c r="Z42" s="12" t="s">
         <v>27</v>
       </c>
       <c r="AA42" s="12" t="s">
         <v>28</v>
       </c>
       <c r="AB42" s="12" t="s">
         <v>29</v>
       </c>
       <c r="AC42" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AD42" s="12" t="s">
         <v>300</v>
       </c>
-      <c r="AF42" s="12">
+      <c r="AE42" s="147"/>
+      <c r="AG42" s="12">
         <v>2017</v>
       </c>
-      <c r="AG42" s="12">
+      <c r="AH42" s="12">
         <v>2018</v>
       </c>
-      <c r="AH42" s="12" t="s">
+      <c r="AI42" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="AI42" s="12" t="s">
+      <c r="AJ42" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="AJ42" s="12">
+      <c r="AK42" s="12">
         <v>2019</v>
       </c>
-      <c r="AK42" s="12" t="s">
+      <c r="AL42" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="AL42" s="12" t="s">
+      <c r="AM42" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="AM42" s="12">
+      <c r="AN42" s="12">
         <v>2020</v>
       </c>
-      <c r="AN42" s="12" t="s">
+      <c r="AO42" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="AO42" s="12" t="s">
+      <c r="AP42" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="AP42" s="12">
+      <c r="AQ42" s="12">
         <v>2021</v>
       </c>
-      <c r="AQ42" s="12" t="s">
+      <c r="AR42" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AR42" s="12" t="s">
+      <c r="AS42" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="AS42" s="12">
+      <c r="AT42" s="12">
         <v>2022</v>
       </c>
-      <c r="AT42" s="12" t="s">
+      <c r="AU42" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="AU42" s="12" t="s">
+      <c r="AV42" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="AV42" s="12">
+      <c r="AW42" s="12">
         <v>2023</v>
       </c>
-      <c r="AW42" s="12" t="s">
+      <c r="AX42" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="AX42" s="12" t="s">
+      <c r="AY42" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="AY42" s="12">
+      <c r="AZ42" s="12">
         <v>2024</v>
       </c>
-      <c r="AZ42" s="12" t="s">
+      <c r="BA42" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="BA42" s="12" t="s">
+      <c r="BB42" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="BB42" s="12">
+      <c r="BC42" s="12">
         <v>2025</v>
       </c>
     </row>
-    <row r="43" spans="1:54" outlineLevel="1">
+    <row r="43" spans="1:55" outlineLevel="1">
       <c r="A43" s="50" t="s">
         <v>116</v>
       </c>
       <c r="B43" s="118" t="s">
         <v>151</v>
       </c>
       <c r="C43" s="19">
         <v>148.358</v>
       </c>
       <c r="D43" s="19">
         <v>155.64599999999999</v>
       </c>
       <c r="E43" s="19">
         <v>132.042</v>
       </c>
       <c r="F43" s="20">
         <v>129.96199999999999</v>
       </c>
       <c r="G43" s="19">
         <v>102.62199999999999</v>
       </c>
       <c r="H43" s="19">
         <v>149.971</v>
       </c>
       <c r="I43" s="19">
@@ -23485,125 +23294,125 @@
       <c r="V43" s="19">
         <v>309.09999999999991</v>
       </c>
       <c r="W43" s="19">
         <v>289.73500000000001</v>
       </c>
       <c r="X43" s="19">
         <v>468.47899999999998</v>
       </c>
       <c r="Y43" s="103">
         <v>499.01900000000001</v>
       </c>
       <c r="Z43" s="103">
         <v>435.14700000000016</v>
       </c>
       <c r="AA43" s="19">
         <v>390.23899999999998</v>
       </c>
       <c r="AB43" s="19">
         <v>599.98287227999992</v>
       </c>
       <c r="AC43" s="19">
         <v>750.596</v>
       </c>
       <c r="AD43" s="19">
-        <f>'[1]Desp. com Vendas'!C5</f>
         <v>579.00985512000011</v>
       </c>
-      <c r="AF43" s="19">
+      <c r="AE43" s="149"/>
+      <c r="AG43" s="19">
         <v>560.80100000000004</v>
       </c>
-      <c r="AG43" s="19">
+      <c r="AH43" s="19">
         <v>784.51400000000001</v>
       </c>
-      <c r="AH43" s="19">
+      <c r="AI43" s="19">
         <v>304.00400000000002</v>
       </c>
-      <c r="AI43" s="19">
+      <c r="AJ43" s="19">
         <v>436.04700000000003</v>
       </c>
-      <c r="AJ43" s="19">
+      <c r="AK43" s="19">
         <v>566.00900000000001</v>
       </c>
-      <c r="AK43" s="19">
+      <c r="AL43" s="19">
         <v>252.59299999999999</v>
       </c>
-      <c r="AL43" s="19">
+      <c r="AM43" s="19">
         <v>477.84993914</v>
       </c>
-      <c r="AM43" s="20">
+      <c r="AN43" s="20">
         <v>682.88900000000001</v>
       </c>
-      <c r="AN43" s="19">
+      <c r="AO43" s="19">
         <v>302.94299999999998</v>
       </c>
-      <c r="AO43" s="19">
+      <c r="AP43" s="19">
         <v>469.07299999999998</v>
       </c>
-      <c r="AP43" s="19">
+      <c r="AQ43" s="19">
         <v>602.72699999999998</v>
       </c>
-      <c r="AQ43" s="19">
+      <c r="AR43" s="19">
         <v>372.404</v>
       </c>
-      <c r="AR43" s="19">
+      <c r="AS43" s="19">
         <v>638.62099999999998</v>
       </c>
-      <c r="AS43" s="19">
+      <c r="AT43" s="19">
         <v>859.85699999999997</v>
       </c>
-      <c r="AT43" s="19">
+      <c r="AU43" s="19">
         <v>545.92600000000004</v>
       </c>
-      <c r="AU43" s="19">
+      <c r="AV43" s="19">
         <v>866.14499999999998</v>
       </c>
-      <c r="AV43" s="19">
+      <c r="AW43" s="19">
         <v>1175.2449999999999</v>
       </c>
-      <c r="AW43" s="19">
+      <c r="AX43" s="19">
         <v>758.21400000000006</v>
       </c>
-      <c r="AX43" s="103">
+      <c r="AY43" s="103">
         <v>1257.2329999999999</v>
       </c>
-      <c r="AY43" s="103">
+      <c r="AZ43" s="103">
         <v>1692.38</v>
       </c>
-      <c r="AZ43" s="19">
+      <c r="BA43" s="19">
         <v>990.2223040800003</v>
       </c>
-      <c r="BA43" s="19">
+      <c r="BB43" s="19">
         <v>1740.8178722799998</v>
       </c>
-      <c r="BB43" s="19">
-        <f>SUM(BA43,AD43)</f>
+      <c r="BC43" s="19">
+        <f>SUM(BB43,AD43)</f>
         <v>2319.8277274000002</v>
       </c>
     </row>
-    <row r="44" spans="1:54" outlineLevel="1">
+    <row r="44" spans="1:55" outlineLevel="1">
       <c r="A44" s="47" t="s">
         <v>165</v>
       </c>
       <c r="B44" s="117" t="s">
         <v>126</v>
       </c>
       <c r="C44" s="48">
         <v>-6.6559999999999997</v>
       </c>
       <c r="D44" s="48">
         <v>-6.2679999999999998</v>
       </c>
       <c r="E44" s="48">
         <v>-8.7949999999999999</v>
       </c>
       <c r="F44" s="49">
         <v>-9.77</v>
       </c>
       <c r="G44" s="48">
         <v>-8.3650000000000002</v>
       </c>
       <c r="H44" s="48">
         <v>-6.1509999999999998</v>
       </c>
       <c r="I44" s="48">
@@ -23648,125 +23457,125 @@
       <c r="V44" s="48">
         <v>-20.902000000000001</v>
       </c>
       <c r="W44" s="48">
         <v>-20.498000000000001</v>
       </c>
       <c r="X44" s="48">
         <v>-26.109000000000002</v>
       </c>
       <c r="Y44" s="109">
         <v>-29.58</v>
       </c>
       <c r="Z44" s="109">
         <v>-17.289000000000001</v>
       </c>
       <c r="AA44" s="48">
         <v>-26.292999999999999</v>
       </c>
       <c r="AB44" s="48">
         <v>-37.152682749999997</v>
       </c>
       <c r="AC44" s="48">
         <v>-45.88</v>
       </c>
       <c r="AD44" s="48">
-        <f>'[1]Desp. com Vendas'!C6</f>
         <v>-37.18680590000001</v>
       </c>
-      <c r="AF44" s="48">
+      <c r="AE44" s="148"/>
+      <c r="AG44" s="48">
         <v>-22.437999999999999</v>
       </c>
-      <c r="AG44" s="48">
+      <c r="AH44" s="48">
         <v>-34.558999999999997</v>
       </c>
-      <c r="AH44" s="48">
+      <c r="AI44" s="48">
         <v>-12.923999999999999</v>
       </c>
-      <c r="AI44" s="48">
+      <c r="AJ44" s="48">
         <v>-21.718</v>
       </c>
-      <c r="AJ44" s="48">
+      <c r="AK44" s="48">
         <v>-31.488</v>
       </c>
-      <c r="AK44" s="48">
+      <c r="AL44" s="48">
         <v>-14.516</v>
       </c>
-      <c r="AL44" s="48">
+      <c r="AM44" s="48">
         <v>-23.486000000000001</v>
       </c>
-      <c r="AM44" s="49">
+      <c r="AN44" s="49">
         <v>-32.838000000000001</v>
       </c>
-      <c r="AN44" s="48">
+      <c r="AO44" s="48">
         <v>-17.093</v>
       </c>
-      <c r="AO44" s="48">
+      <c r="AP44" s="48">
         <v>-27.369</v>
       </c>
-      <c r="AP44" s="48">
+      <c r="AQ44" s="48">
         <v>-42.371000000000002</v>
       </c>
-      <c r="AQ44" s="48">
+      <c r="AR44" s="48">
         <v>-25.931000000000001</v>
       </c>
-      <c r="AR44" s="48">
+      <c r="AS44" s="48">
         <v>-40.094000000000001</v>
       </c>
-      <c r="AS44" s="48">
+      <c r="AT44" s="48">
         <v>-53.844999999999999</v>
       </c>
-      <c r="AT44" s="48">
+      <c r="AU44" s="48">
         <v>-33.764000000000003</v>
       </c>
-      <c r="AU44" s="48">
+      <c r="AV44" s="48">
         <v>-50.664000000000001</v>
       </c>
-      <c r="AV44" s="48">
+      <c r="AW44" s="48">
         <v>-71.566000000000003</v>
       </c>
-      <c r="AW44" s="48">
+      <c r="AX44" s="48">
         <v>-46.606999999999999</v>
       </c>
-      <c r="AX44" s="109">
+      <c r="AY44" s="109">
         <v>-76.186999999999998</v>
       </c>
-      <c r="AY44" s="109">
+      <c r="AZ44" s="109">
         <v>-93.475999999999999</v>
       </c>
-      <c r="AZ44" s="48">
+      <c r="BA44" s="48">
         <v>-63.44610093</v>
       </c>
-      <c r="BA44" s="48">
+      <c r="BB44" s="48">
         <v>-109.32568275</v>
       </c>
-      <c r="BB44" s="48">
-        <f t="shared" ref="BB44" si="5">SUM(BA44,AD44)</f>
+      <c r="BC44" s="48">
+        <f t="shared" ref="BC44" si="5">SUM(BB44,AD44)</f>
         <v>-146.51248865000002</v>
       </c>
     </row>
-    <row r="45" spans="1:54" outlineLevel="1">
+    <row r="45" spans="1:55" outlineLevel="1">
       <c r="A45" s="83" t="s">
         <v>166</v>
       </c>
       <c r="B45" s="83" t="s">
         <v>167</v>
       </c>
       <c r="C45" s="30">
         <v>4.4864449507272947E-2</v>
       </c>
       <c r="D45" s="30">
         <v>4.0270871079243931E-2</v>
       </c>
       <c r="E45" s="30">
         <v>6.6607594553248203E-2</v>
       </c>
       <c r="F45" s="32">
         <v>7.51758206244902E-2</v>
       </c>
       <c r="G45" s="30">
         <v>8.1512736060493862E-2</v>
       </c>
       <c r="H45" s="30">
         <v>4.1014596155256683E-2</v>
       </c>
       <c r="I45" s="30">
@@ -23811,229 +23620,229 @@
       <c r="V45" s="30">
         <v>6.7622128760918818E-2</v>
       </c>
       <c r="W45" s="30">
         <v>7.0747407113396721E-2</v>
       </c>
       <c r="X45" s="30">
         <v>-5.5731420191726846E-2</v>
       </c>
       <c r="Y45" s="108">
         <v>-5.9276300100797763E-2</v>
       </c>
       <c r="Z45" s="108">
         <v>-3.973140111272741E-2</v>
       </c>
       <c r="AA45" s="30">
         <v>6.7000000000000004E-2</v>
       </c>
       <c r="AB45" s="30">
         <v>-6.1922905580313943E-2</v>
       </c>
       <c r="AC45" s="30">
         <v>6.0999999999999999E-2</v>
       </c>
       <c r="AD45" s="30">
-        <f>'[1]Desp. com Vendas'!C7</f>
         <v>6.4000000000000001E-2</v>
       </c>
-      <c r="AF45" s="30">
+      <c r="AE45" s="33"/>
+      <c r="AG45" s="30">
         <v>4.001062765579947E-2</v>
       </c>
-      <c r="AG45" s="30">
+      <c r="AH45" s="30">
         <v>4.4051476455487085E-2</v>
       </c>
-      <c r="AH45" s="30">
+      <c r="AI45" s="30">
         <v>4.2512598518440539E-2</v>
       </c>
-      <c r="AI45" s="30">
+      <c r="AJ45" s="30">
         <v>4.9806557549988875E-2</v>
       </c>
-      <c r="AJ45" s="30">
+      <c r="AK45" s="30">
         <v>5.5631624232123512E-2</v>
       </c>
-      <c r="AK45" s="30">
+      <c r="AL45" s="30">
         <v>5.7467942500385998E-2</v>
       </c>
-      <c r="AL45" s="30">
+      <c r="AM45" s="30">
         <v>4.9149320898247716E-2</v>
       </c>
-      <c r="AM45" s="32">
+      <c r="AN45" s="32">
         <v>4.808687795527531E-2</v>
       </c>
-      <c r="AN45" s="30">
+      <c r="AO45" s="30">
         <v>5.6423155511102802E-2</v>
       </c>
-      <c r="AO45" s="30">
+      <c r="AP45" s="30">
         <v>5.8346995030624231E-2</v>
       </c>
-      <c r="AP45" s="30">
+      <c r="AQ45" s="30">
         <v>7.0298825172922408E-2</v>
       </c>
-      <c r="AQ45" s="30">
+      <c r="AR45" s="30">
         <v>6.9631368084123693E-2</v>
       </c>
-      <c r="AR45" s="30">
+      <c r="AS45" s="30">
         <v>6.2782150915801388E-2</v>
       </c>
-      <c r="AS45" s="30">
+      <c r="AT45" s="30">
         <v>6.2620877657563995E-2</v>
       </c>
-      <c r="AT45" s="30">
+      <c r="AU45" s="30">
         <v>6.1847210061436897E-2</v>
       </c>
-      <c r="AU45" s="30">
+      <c r="AV45" s="30">
         <v>5.8493670228425956E-2</v>
       </c>
-      <c r="AV45" s="30">
+      <c r="AW45" s="30">
         <v>6.0894536883798707E-2</v>
       </c>
-      <c r="AW45" s="30">
+      <c r="AX45" s="30">
         <v>-6.1469453215055377E-2</v>
       </c>
-      <c r="AX45" s="108">
+      <c r="AY45" s="108">
         <v>-6.0598950234363874E-2</v>
       </c>
-      <c r="AY45" s="108">
+      <c r="AZ45" s="108">
         <v>-5.5233458206785706E-2</v>
       </c>
-      <c r="AZ45" s="30">
-        <f t="shared" ref="AZ45:BA45" si="6">AZ44/AZ43</f>
+      <c r="BA45" s="30">
+        <f t="shared" ref="BA45:BB45" si="6">BA44/BA43</f>
         <v>-6.4072583164996227E-2</v>
       </c>
-      <c r="BA45" s="30">
+      <c r="BB45" s="30">
         <f t="shared" si="6"/>
         <v>-6.2801332919918254E-2</v>
       </c>
-      <c r="BB45" s="30">
-        <f>BB44/BB43</f>
+      <c r="BC45" s="30">
+        <f>BC44/BC43</f>
         <v>-6.3156624485304874E-2</v>
       </c>
     </row>
-    <row r="46" spans="1:54" outlineLevel="1">
+    <row r="46" spans="1:55" outlineLevel="1">
       <c r="A46" s="86"/>
       <c r="B46" s="86"/>
       <c r="C46" s="45"/>
       <c r="D46" s="45"/>
       <c r="E46" s="45"/>
       <c r="F46" s="45"/>
       <c r="G46" s="52"/>
       <c r="H46" s="45"/>
       <c r="I46" s="45"/>
       <c r="J46" s="45"/>
       <c r="K46" s="52"/>
       <c r="L46" s="52"/>
       <c r="M46" s="52"/>
       <c r="N46" s="52"/>
       <c r="O46" s="52"/>
       <c r="P46" s="52"/>
       <c r="Q46" s="52"/>
       <c r="R46" s="52"/>
       <c r="S46" s="52"/>
       <c r="T46" s="52"/>
       <c r="U46" s="52"/>
       <c r="V46" s="52"/>
       <c r="W46" s="52"/>
       <c r="X46" s="52"/>
       <c r="Y46" s="52"/>
       <c r="Z46" s="52"/>
       <c r="AA46" s="52"/>
       <c r="AB46" s="52"/>
-      <c r="AF46" s="45"/>
       <c r="AG46" s="45"/>
       <c r="AH46" s="45"/>
       <c r="AI46" s="45"/>
-      <c r="AJ46" s="82"/>
-      <c r="AK46" s="45"/>
+      <c r="AJ46" s="45"/>
+      <c r="AK46" s="82"/>
       <c r="AL46" s="45"/>
       <c r="AM46" s="45"/>
-      <c r="AN46" s="52"/>
+      <c r="AN46" s="45"/>
       <c r="AO46" s="52"/>
       <c r="AP46" s="52"/>
       <c r="AQ46" s="52"/>
       <c r="AR46" s="52"/>
       <c r="AS46" s="52"/>
       <c r="AT46" s="52"/>
       <c r="AU46" s="52"/>
       <c r="AV46" s="52"/>
       <c r="AW46" s="52"/>
       <c r="AX46" s="52"/>
       <c r="AY46" s="52"/>
       <c r="AZ46" s="52"/>
+      <c r="BA46" s="52"/>
     </row>
-    <row r="47" spans="1:54" ht="15.75" thickBot="1">
+    <row r="47" spans="1:55" ht="15.75" thickBot="1">
       <c r="A47" s="42"/>
       <c r="B47" s="42"/>
       <c r="C47" s="43"/>
       <c r="D47" s="43"/>
       <c r="E47" s="43"/>
       <c r="F47" s="43"/>
       <c r="G47" s="44"/>
       <c r="H47" s="43"/>
       <c r="I47" s="43"/>
       <c r="J47" s="45"/>
       <c r="K47" s="44"/>
       <c r="L47" s="44"/>
       <c r="M47" s="44"/>
       <c r="N47" s="44"/>
       <c r="O47" s="44"/>
       <c r="P47" s="44"/>
       <c r="Q47" s="44"/>
       <c r="R47" s="44"/>
       <c r="S47" s="44"/>
       <c r="T47" s="44"/>
       <c r="U47" s="44"/>
       <c r="V47" s="44"/>
       <c r="W47" s="44"/>
       <c r="X47" s="44"/>
       <c r="Y47" s="44"/>
       <c r="Z47" s="44"/>
       <c r="AA47" s="44"/>
       <c r="AB47" s="44"/>
-      <c r="AF47" s="43"/>
       <c r="AG47" s="43"/>
       <c r="AH47" s="43"/>
       <c r="AI47" s="43"/>
       <c r="AJ47" s="43"/>
       <c r="AK47" s="43"/>
       <c r="AL47" s="43"/>
-      <c r="AM47" s="45"/>
-      <c r="AN47" s="44"/>
+      <c r="AM47" s="43"/>
+      <c r="AN47" s="45"/>
       <c r="AO47" s="44"/>
       <c r="AP47" s="44"/>
       <c r="AQ47" s="44"/>
       <c r="AR47" s="44"/>
       <c r="AS47" s="44"/>
       <c r="AT47" s="44"/>
       <c r="AU47" s="44"/>
       <c r="AV47" s="44"/>
       <c r="AW47" s="44"/>
       <c r="AX47" s="44"/>
       <c r="AY47" s="44"/>
       <c r="AZ47" s="44"/>
+      <c r="BA47" s="44"/>
     </row>
-    <row r="48" spans="1:54" ht="15.75" thickBot="1">
+    <row r="48" spans="1:55" ht="15.75" thickBot="1">
       <c r="A48" s="46" t="s">
         <v>168</v>
       </c>
       <c r="B48" s="116" t="s">
         <v>169</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E48" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F48" s="12" t="s">
         <v>7</v>
       </c>
       <c r="G48" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H48" s="12" t="s">
         <v>9</v>
       </c>
       <c r="I48" s="12" t="s">
@@ -24080,121 +23889,122 @@
       </c>
       <c r="W48" s="12" t="s">
         <v>24</v>
       </c>
       <c r="X48" s="12" t="s">
         <v>25</v>
       </c>
       <c r="Y48" s="12" t="s">
         <v>26</v>
       </c>
       <c r="Z48" s="12" t="s">
         <v>27</v>
       </c>
       <c r="AA48" s="12" t="s">
         <v>28</v>
       </c>
       <c r="AB48" s="12" t="s">
         <v>29</v>
       </c>
       <c r="AC48" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AD48" s="12" t="s">
         <v>300</v>
       </c>
-      <c r="AF48" s="12">
+      <c r="AE48" s="147"/>
+      <c r="AG48" s="12">
         <v>2017</v>
       </c>
-      <c r="AG48" s="12">
+      <c r="AH48" s="12">
         <v>2018</v>
       </c>
-      <c r="AH48" s="12" t="s">
+      <c r="AI48" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="AI48" s="12" t="s">
+      <c r="AJ48" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="AJ48" s="12">
+      <c r="AK48" s="12">
         <v>2019</v>
       </c>
-      <c r="AK48" s="12" t="s">
+      <c r="AL48" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="AL48" s="12" t="s">
+      <c r="AM48" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="AM48" s="12">
+      <c r="AN48" s="12">
         <v>2020</v>
       </c>
-      <c r="AN48" s="12" t="s">
+      <c r="AO48" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="AO48" s="12" t="s">
+      <c r="AP48" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="AP48" s="12">
+      <c r="AQ48" s="12">
         <v>2021</v>
       </c>
-      <c r="AQ48" s="12" t="s">
+      <c r="AR48" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AR48" s="12" t="s">
+      <c r="AS48" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="AS48" s="12">
+      <c r="AT48" s="12">
         <v>2022</v>
       </c>
-      <c r="AT48" s="12" t="s">
+      <c r="AU48" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="AU48" s="12" t="s">
+      <c r="AV48" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="AV48" s="12">
+      <c r="AW48" s="12">
         <v>2023</v>
       </c>
-      <c r="AW48" s="12" t="s">
+      <c r="AX48" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="AX48" s="12" t="s">
+      <c r="AY48" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="AY48" s="12">
+      <c r="AZ48" s="12">
         <v>2024</v>
       </c>
-      <c r="AZ48" s="12" t="s">
+      <c r="BA48" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="BA48" s="12" t="s">
+      <c r="BB48" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="BB48" s="12">
+      <c r="BC48" s="12">
         <v>2025</v>
       </c>
     </row>
-    <row r="49" spans="1:54" s="65" customFormat="1" outlineLevel="1">
+    <row r="49" spans="1:55" s="65" customFormat="1" outlineLevel="1">
       <c r="A49" s="50" t="s">
         <v>131</v>
       </c>
       <c r="B49" s="118" t="s">
         <v>132</v>
       </c>
       <c r="C49" s="19">
         <v>-9.4E-2</v>
       </c>
       <c r="D49" s="19">
         <v>-0.48799999999999999</v>
       </c>
       <c r="E49" s="19">
         <v>3.2679999999999998</v>
       </c>
       <c r="F49" s="20">
         <v>5.2000000000000046E-2</v>
       </c>
       <c r="G49" s="19">
         <v>1.7880000000000003</v>
       </c>
       <c r="H49" s="19">
         <v>0.95299999999999996</v>
       </c>
       <c r="I49" s="19">
@@ -24239,125 +24049,125 @@
       <c r="V49" s="19">
         <v>0.67499999999999993</v>
       </c>
       <c r="W49" s="19">
         <v>0.31</v>
       </c>
       <c r="X49" s="19">
         <v>1.3879999999999999</v>
       </c>
       <c r="Y49" s="103">
         <v>1.591</v>
       </c>
       <c r="Z49" s="103">
         <v>4.7620000000000005</v>
       </c>
       <c r="AA49" s="19">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="AB49" s="19">
         <v>0.27909046999997644</v>
       </c>
       <c r="AC49" s="19">
         <v>-0.32106391200001705</v>
       </c>
       <c r="AD49" s="19">
-        <f>[1]Financeiro_Base!$D$144</f>
         <v>-3.9364280000000149</v>
       </c>
-      <c r="AF49" s="19">
-[...1 lines deleted...]
-      </c>
+      <c r="AE49" s="149"/>
       <c r="AG49" s="19">
         <v>0</v>
       </c>
       <c r="AH49" s="19">
+        <v>0</v>
+      </c>
+      <c r="AI49" s="19">
         <v>-0.58199999999999996</v>
       </c>
-      <c r="AI49" s="19">
+      <c r="AJ49" s="19">
         <v>2.6859999999999999</v>
       </c>
-      <c r="AJ49" s="19">
+      <c r="AK49" s="19">
         <v>2.738</v>
       </c>
-      <c r="AK49" s="19">
+      <c r="AL49" s="19">
         <v>2.7410000000000001</v>
       </c>
-      <c r="AL49" s="19">
+      <c r="AM49" s="19">
         <v>5.0730000000000004</v>
       </c>
-      <c r="AM49" s="20">
+      <c r="AN49" s="20">
         <v>7.9390000000000001</v>
       </c>
-      <c r="AN49" s="19">
+      <c r="AO49" s="19">
         <v>2.9580000000000002</v>
       </c>
-      <c r="AO49" s="19">
+      <c r="AP49" s="19">
         <v>5.0759999999999996</v>
       </c>
-      <c r="AP49" s="19">
+      <c r="AQ49" s="19">
         <v>4.4749999999999996</v>
       </c>
-      <c r="AQ49" s="19">
+      <c r="AR49" s="19">
         <v>-0.27800000000000002</v>
       </c>
-      <c r="AR49" s="19">
+      <c r="AS49" s="19">
         <v>-0.39600000000000002</v>
       </c>
-      <c r="AS49" s="19">
+      <c r="AT49" s="19">
         <v>-0.39100000000000001</v>
       </c>
-      <c r="AT49" s="19">
+      <c r="AU49" s="19">
         <v>0.51900000000000002</v>
       </c>
-      <c r="AU49" s="19">
+      <c r="AV49" s="19">
         <v>0.39200000000000002</v>
       </c>
-      <c r="AV49" s="19">
+      <c r="AW49" s="19">
         <v>1.0669999999999999</v>
       </c>
-      <c r="AW49" s="19">
+      <c r="AX49" s="19">
         <v>1.6990000000000001</v>
       </c>
-      <c r="AX49" s="103">
+      <c r="AY49" s="103">
         <v>3.2890000000000001</v>
       </c>
-      <c r="AY49" s="103">
+      <c r="AZ49" s="103">
         <v>8.0510000000000002</v>
       </c>
-      <c r="AZ49" s="19">
+      <c r="BA49" s="19">
         <v>0.30422881999996298</v>
       </c>
-      <c r="BA49" s="19">
+      <c r="BB49" s="19">
         <v>4.7443546299999584</v>
       </c>
-      <c r="BB49" s="19">
-        <f>SUM(BA49,AD49)</f>
+      <c r="BC49" s="19">
+        <f>SUM(BB49,AD49)</f>
         <v>0.80792662999994347</v>
       </c>
     </row>
-    <row r="50" spans="1:54" s="65" customFormat="1" outlineLevel="1">
+    <row r="50" spans="1:55" s="65" customFormat="1" outlineLevel="1">
       <c r="A50" s="50" t="s">
         <v>129</v>
       </c>
       <c r="B50" s="118" t="s">
         <v>170</v>
       </c>
       <c r="C50" s="19">
         <v>-1.268</v>
       </c>
       <c r="D50" s="19">
         <v>-0.71599999999999997</v>
       </c>
       <c r="E50" s="19">
         <v>0.7350000000000001</v>
       </c>
       <c r="F50" s="19">
         <v>-3.4079999999999999</v>
       </c>
       <c r="G50" s="19">
         <v>1.724</v>
       </c>
       <c r="H50" s="19">
         <v>-1.8160000000000001</v>
       </c>
       <c r="I50" s="19">
@@ -24402,125 +24212,125 @@
       <c r="V50" s="19">
         <v>-9.8780000000000001</v>
       </c>
       <c r="W50" s="19">
         <v>-10.135999999999999</v>
       </c>
       <c r="X50" s="19">
         <v>-15.61</v>
       </c>
       <c r="Y50" s="103">
         <v>-10.519</v>
       </c>
       <c r="Z50" s="103">
         <v>-11.296999999999997</v>
       </c>
       <c r="AA50" s="19">
         <v>-6.7569999999999997</v>
       </c>
       <c r="AB50" s="19">
         <v>-19.402292929999994</v>
       </c>
       <c r="AC50" s="19">
         <v>-25.495384720000004</v>
       </c>
       <c r="AD50" s="19">
-        <f>[1]Financeiro_Base!$D$143</f>
         <v>-20.99270138</v>
       </c>
-      <c r="AF50" s="19">
+      <c r="AE50" s="149"/>
+      <c r="AG50" s="19">
         <v>-2.7640000000000002</v>
       </c>
-      <c r="AG50" s="19">
+      <c r="AH50" s="19">
         <v>-0.62500000000000011</v>
       </c>
-      <c r="AH50" s="19">
+      <c r="AI50" s="19">
         <v>-1.984</v>
       </c>
-      <c r="AI50" s="19">
+      <c r="AJ50" s="19">
         <v>-1.25</v>
       </c>
-      <c r="AJ50" s="19">
+      <c r="AK50" s="19">
         <v>-4.6579999999999995</v>
       </c>
-      <c r="AK50" s="19">
+      <c r="AL50" s="19">
         <v>-9.1999999999999998E-2</v>
       </c>
-      <c r="AL50" s="19">
+      <c r="AM50" s="19">
         <v>-2.012</v>
       </c>
-      <c r="AM50" s="19">
+      <c r="AN50" s="19">
         <v>-3.15</v>
       </c>
-      <c r="AN50" s="19">
+      <c r="AO50" s="19">
         <v>-4.2969999999999997</v>
       </c>
-      <c r="AO50" s="19">
+      <c r="AP50" s="19">
         <v>-7.8709999999999996</v>
       </c>
-      <c r="AP50" s="19">
+      <c r="AQ50" s="19">
         <v>-11.595000000000001</v>
       </c>
-      <c r="AQ50" s="19">
+      <c r="AR50" s="19">
         <v>-7.0270000000000001</v>
       </c>
-      <c r="AR50" s="19">
+      <c r="AS50" s="19">
         <v>-12.18</v>
       </c>
-      <c r="AS50" s="19">
+      <c r="AT50" s="19">
         <v>-17.222999999999999</v>
       </c>
-      <c r="AT50" s="19">
+      <c r="AU50" s="19">
         <v>-14.191000000000001</v>
       </c>
-      <c r="AU50" s="19">
+      <c r="AV50" s="19">
         <v>-20.655999999999999</v>
       </c>
-      <c r="AV50" s="19">
+      <c r="AW50" s="19">
         <v>-30.533999999999999</v>
       </c>
-      <c r="AW50" s="19">
+      <c r="AX50" s="19">
         <v>-25.747</v>
       </c>
-      <c r="AX50" s="103">
+      <c r="AY50" s="103">
         <v>-36.265000000000001</v>
       </c>
-      <c r="AY50" s="103">
+      <c r="AZ50" s="103">
         <v>-47.561999999999998</v>
       </c>
-      <c r="AZ50" s="19">
+      <c r="BA50" s="19">
         <v>-26.159243610000001</v>
       </c>
-      <c r="BA50" s="19">
+      <c r="BB50" s="19">
         <v>-62.951380239999992</v>
       </c>
-      <c r="BB50" s="19">
-        <f t="shared" ref="BB50:BB52" si="7">SUM(BA50,AD50)</f>
+      <c r="BC50" s="19">
+        <f t="shared" ref="BC50:BC52" si="7">SUM(BB50,AD50)</f>
         <v>-83.944081619999992</v>
       </c>
     </row>
-    <row r="51" spans="1:54" outlineLevel="1">
+    <row r="51" spans="1:55" outlineLevel="1">
       <c r="A51" s="47" t="s">
         <v>171</v>
       </c>
       <c r="B51" s="117" t="s">
         <v>171</v>
       </c>
       <c r="C51" s="48">
         <v>-1.3620000000000001</v>
       </c>
       <c r="D51" s="48">
         <v>-1.204</v>
       </c>
       <c r="E51" s="48">
         <v>4.0030000000000001</v>
       </c>
       <c r="F51" s="49">
         <v>-3.3559999999999999</v>
       </c>
       <c r="G51" s="48">
         <v>3.5120000000000005</v>
       </c>
       <c r="H51" s="48">
         <v>-0.8630000000000001</v>
       </c>
       <c r="I51" s="48">
@@ -24565,125 +24375,125 @@
       <c r="V51" s="48">
         <v>-9.2029999999999994</v>
       </c>
       <c r="W51" s="48">
         <v>-9.8259999999999987</v>
       </c>
       <c r="X51" s="48">
         <v>-14.222</v>
       </c>
       <c r="Y51" s="109">
         <v>-8.9280000000000008</v>
       </c>
       <c r="Z51" s="109">
         <v>-6.5349999999999966</v>
       </c>
       <c r="AA51" s="48">
         <v>-6.7319999999999993</v>
       </c>
       <c r="AB51" s="48">
         <v>-19.123202460000019</v>
       </c>
       <c r="AC51" s="48">
         <v>-25.816448632000021</v>
       </c>
       <c r="AD51" s="48">
-        <f>SUM(AD49:AD50)</f>
         <v>-24.929129380000013</v>
       </c>
-      <c r="AF51" s="48">
+      <c r="AE51" s="148"/>
+      <c r="AG51" s="48">
         <v>-2.7640000000000002</v>
       </c>
-      <c r="AG51" s="48">
+      <c r="AH51" s="48">
         <v>-0.62500000000000011</v>
       </c>
-      <c r="AH51" s="48">
+      <c r="AI51" s="48">
         <v>-2.5659999999999998</v>
       </c>
-      <c r="AI51" s="48">
+      <c r="AJ51" s="48">
         <v>1.4359999999999997</v>
       </c>
-      <c r="AJ51" s="48">
+      <c r="AK51" s="48">
         <v>-1.92</v>
       </c>
-      <c r="AK51" s="48">
+      <c r="AL51" s="48">
         <v>2.6490000000000005</v>
       </c>
-      <c r="AL51" s="48">
+      <c r="AM51" s="48">
         <v>3.0610000000000004</v>
       </c>
-      <c r="AM51" s="49">
+      <c r="AN51" s="49">
         <v>4.7889999999999997</v>
       </c>
-      <c r="AN51" s="48">
+      <c r="AO51" s="48">
         <v>-1.339</v>
       </c>
-      <c r="AO51" s="48">
+      <c r="AP51" s="48">
         <v>-2.7949999999999999</v>
       </c>
-      <c r="AP51" s="48">
+      <c r="AQ51" s="48">
         <v>-7.120000000000001</v>
       </c>
-      <c r="AQ51" s="48">
+      <c r="AR51" s="48">
         <v>-7.3049999999999997</v>
       </c>
-      <c r="AR51" s="48">
+      <c r="AS51" s="48">
         <v>-12.576000000000001</v>
       </c>
-      <c r="AS51" s="48">
+      <c r="AT51" s="48">
         <v>-17.613999999999997</v>
       </c>
-      <c r="AT51" s="48">
+      <c r="AU51" s="48">
         <v>-13.672000000000001</v>
       </c>
-      <c r="AU51" s="48">
+      <c r="AV51" s="48">
         <v>-20.263999999999999</v>
       </c>
-      <c r="AV51" s="48">
+      <c r="AW51" s="48">
         <v>-29.466999999999999</v>
       </c>
-      <c r="AW51" s="48">
+      <c r="AX51" s="48">
         <v>-24.047999999999998</v>
       </c>
-      <c r="AX51" s="109">
+      <c r="AY51" s="109">
         <v>-32.975999999999999</v>
       </c>
-      <c r="AY51" s="109">
+      <c r="AZ51" s="109">
         <v>-39.510999999999996</v>
       </c>
-      <c r="AZ51" s="48">
+      <c r="BA51" s="48">
         <v>-25.855014790000038</v>
       </c>
-      <c r="BA51" s="48">
+      <c r="BB51" s="48">
         <v>-58.207025610000031</v>
       </c>
-      <c r="BB51" s="48">
+      <c r="BC51" s="48">
         <f t="shared" si="7"/>
         <v>-83.136154990000051</v>
       </c>
     </row>
-    <row r="52" spans="1:54" outlineLevel="1">
+    <row r="52" spans="1:55" outlineLevel="1">
       <c r="A52" s="50" t="s">
         <v>116</v>
       </c>
       <c r="B52" s="118" t="s">
         <v>151</v>
       </c>
       <c r="C52" s="19">
         <v>148.358</v>
       </c>
       <c r="D52" s="19">
         <v>155.64599999999999</v>
       </c>
       <c r="E52" s="19">
         <v>132.042</v>
       </c>
       <c r="F52" s="20">
         <v>129.96199999999999</v>
       </c>
       <c r="G52" s="19">
         <v>102.62199999999999</v>
       </c>
       <c r="H52" s="19">
         <v>149.971</v>
       </c>
       <c r="I52" s="19">
@@ -24728,125 +24538,125 @@
       <c r="V52" s="19">
         <v>309.09999999999991</v>
       </c>
       <c r="W52" s="19">
         <v>289.73500000000001</v>
       </c>
       <c r="X52" s="19">
         <v>468.47899999999998</v>
       </c>
       <c r="Y52" s="103">
         <v>499.01900000000001</v>
       </c>
       <c r="Z52" s="103">
         <v>435.14700000000016</v>
       </c>
       <c r="AA52" s="19">
         <v>390.23899999999998</v>
       </c>
       <c r="AB52" s="19">
         <v>599.98287227999992</v>
       </c>
       <c r="AC52" s="19">
         <v>750.596</v>
       </c>
       <c r="AD52" s="19">
-        <f>AD43</f>
         <v>579.00985512000011</v>
       </c>
-      <c r="AF52" s="19">
+      <c r="AE52" s="149"/>
+      <c r="AG52" s="19">
         <v>560.80100000000004</v>
       </c>
-      <c r="AG52" s="19">
+      <c r="AH52" s="19">
         <v>784.51400000000001</v>
       </c>
-      <c r="AH52" s="19">
+      <c r="AI52" s="19">
         <v>304.00400000000002</v>
       </c>
-      <c r="AI52" s="19">
+      <c r="AJ52" s="19">
         <v>436.04700000000003</v>
       </c>
-      <c r="AJ52" s="19">
+      <c r="AK52" s="19">
         <v>566.00900000000001</v>
       </c>
-      <c r="AK52" s="19">
+      <c r="AL52" s="19">
         <v>252.59299999999999</v>
       </c>
-      <c r="AL52" s="19">
+      <c r="AM52" s="19">
         <v>477.84993914</v>
       </c>
-      <c r="AM52" s="20">
+      <c r="AN52" s="20">
         <v>682.88900000000001</v>
       </c>
-      <c r="AN52" s="19">
+      <c r="AO52" s="19">
         <v>302.94299999999998</v>
       </c>
-      <c r="AO52" s="19">
+      <c r="AP52" s="19">
         <v>469.07299999999998</v>
       </c>
-      <c r="AP52" s="19">
+      <c r="AQ52" s="19">
         <v>602.72699999999998</v>
       </c>
-      <c r="AQ52" s="19">
+      <c r="AR52" s="19">
         <v>372.404</v>
       </c>
-      <c r="AR52" s="19">
+      <c r="AS52" s="19">
         <v>638.62099999999998</v>
       </c>
-      <c r="AS52" s="19">
+      <c r="AT52" s="19">
         <v>859.85699999999997</v>
       </c>
-      <c r="AT52" s="19">
+      <c r="AU52" s="19">
         <v>545.92600000000004</v>
       </c>
-      <c r="AU52" s="19">
+      <c r="AV52" s="19">
         <v>866.14499999999998</v>
       </c>
-      <c r="AV52" s="19">
+      <c r="AW52" s="19">
         <v>1175.2449999999999</v>
       </c>
-      <c r="AW52" s="19">
+      <c r="AX52" s="19">
         <v>758.21400000000006</v>
       </c>
-      <c r="AX52" s="103">
+      <c r="AY52" s="103">
         <v>1257.2329999999999</v>
       </c>
-      <c r="AY52" s="103">
+      <c r="AZ52" s="103">
         <v>1692.38</v>
       </c>
-      <c r="AZ52" s="19">
+      <c r="BA52" s="19">
         <v>990.2223040800003</v>
       </c>
-      <c r="BA52" s="19">
+      <c r="BB52" s="19">
         <v>1740.8178722799998</v>
       </c>
-      <c r="BB52" s="19">
+      <c r="BC52" s="19">
         <f t="shared" si="7"/>
         <v>2319.8277274000002</v>
       </c>
     </row>
-    <row r="53" spans="1:54" outlineLevel="1">
+    <row r="53" spans="1:55" outlineLevel="1">
       <c r="A53" s="50" t="s">
         <v>172</v>
       </c>
       <c r="B53" s="118" t="s">
         <v>173</v>
       </c>
       <c r="C53" s="21">
         <v>-9.1804958276601196E-3</v>
       </c>
       <c r="D53" s="21">
         <v>-7.735502357914756E-3</v>
       </c>
       <c r="E53" s="21">
         <v>3.031611154026749E-2</v>
       </c>
       <c r="F53" s="22">
         <v>-2.5822932857296751E-2</v>
       </c>
       <c r="G53" s="21">
         <v>3.4222681296408188E-2</v>
       </c>
       <c r="H53" s="21">
         <v>-5.7544458595328437E-3</v>
       </c>
       <c r="I53" s="21">
@@ -24892,228 +24702,228 @@
         <v>-2.9773536072468465E-2</v>
       </c>
       <c r="W53" s="21">
         <v>-3.3913748770428145E-2</v>
       </c>
       <c r="X53" s="21">
         <v>-3.0357817532909694E-2</v>
       </c>
       <c r="Y53" s="104">
         <v>-1.7891102342796568E-2</v>
       </c>
       <c r="Z53" s="104">
         <v>-1.5017913486706778E-2</v>
       </c>
       <c r="AA53" s="21">
         <v>-1.7250966715269361E-2</v>
       </c>
       <c r="AB53" s="21">
         <v>-3.1872913950576252E-2</v>
       </c>
       <c r="AC53" s="21">
         <f>AC51/AC52</f>
         <v>-3.4394599267781899E-2</v>
       </c>
       <c r="AD53" s="21">
-        <f>AD51/AD52</f>
         <v>-4.3054758325026157E-2</v>
       </c>
-      <c r="AF53" s="21">
+      <c r="AE53" s="153"/>
+      <c r="AG53" s="21">
         <v>-4.9286645351916281E-3</v>
       </c>
-      <c r="AG53" s="21">
+      <c r="AH53" s="21">
         <v>-7.9667156991462243E-4</v>
       </c>
-      <c r="AH53" s="21">
+      <c r="AI53" s="21">
         <v>-8.4406784121261545E-3</v>
       </c>
-      <c r="AI53" s="21">
+      <c r="AJ53" s="21">
         <v>3.2932229782569301E-3</v>
       </c>
-      <c r="AJ53" s="21">
+      <c r="AK53" s="21">
         <v>-3.3921722092758199E-3</v>
       </c>
-      <c r="AK53" s="21">
+      <c r="AL53" s="21">
         <v>1.0487226486878103E-2</v>
       </c>
-      <c r="AL53" s="21">
+      <c r="AM53" s="21">
         <v>6.4057766869427008E-3</v>
       </c>
-      <c r="AM53" s="22">
+      <c r="AN53" s="22">
         <v>7.0128527476647001E-3</v>
       </c>
-      <c r="AN53" s="21">
+      <c r="AO53" s="21">
         <v>-4.4199733943349083E-3</v>
       </c>
-      <c r="AO53" s="21">
+      <c r="AP53" s="21">
         <v>-5.9585608210235936E-3</v>
       </c>
-      <c r="AP53" s="21">
+      <c r="AQ53" s="21">
         <v>-1.181297668762143E-2</v>
       </c>
-      <c r="AQ53" s="21">
+      <c r="AR53" s="21">
         <v>-1.9615793600498383E-2</v>
       </c>
-      <c r="AR53" s="21">
+      <c r="AS53" s="21">
         <v>-1.9692431034995718E-2</v>
       </c>
-      <c r="AS53" s="21">
+      <c r="AT53" s="21">
         <v>-2.0484801542582077E-2</v>
       </c>
-      <c r="AT53" s="21">
+      <c r="AU53" s="21">
         <v>-2.5043687239662518E-2</v>
       </c>
-      <c r="AU53" s="21">
+      <c r="AV53" s="21">
         <v>-2.3395620825612338E-2</v>
       </c>
-      <c r="AV53" s="21">
+      <c r="AW53" s="21">
         <v>-2.5073069870537635E-2</v>
       </c>
-      <c r="AW53" s="21">
+      <c r="AX53" s="21">
         <v>-3.171663936566721E-2</v>
       </c>
-      <c r="AX53" s="104">
+      <c r="AY53" s="104">
         <v>-2.6229028350353515E-2</v>
       </c>
-      <c r="AY53" s="104">
+      <c r="AZ53" s="104">
         <v>-2.3346411562415056E-2</v>
       </c>
-      <c r="AZ53" s="21">
+      <c r="BA53" s="21">
         <v>-2.6110313495737222E-2</v>
-      </c>
-[...2 lines deleted...]
-        <v>-3.3436596979421286E-2</v>
       </c>
       <c r="BB53" s="21">
         <f>BB51/BB52</f>
+        <v>-3.3436596979421286E-2</v>
+      </c>
+      <c r="BC53" s="21">
+        <f>BC51/BC52</f>
         <v>-3.5837210672180729E-2</v>
       </c>
     </row>
-    <row r="54" spans="1:54" outlineLevel="1">
+    <row r="54" spans="1:55" outlineLevel="1">
       <c r="A54" s="86"/>
       <c r="B54" s="86"/>
       <c r="C54" s="45"/>
       <c r="D54" s="45"/>
       <c r="E54" s="45"/>
       <c r="F54" s="45"/>
       <c r="G54" s="45"/>
       <c r="H54" s="45"/>
       <c r="I54" s="45"/>
       <c r="J54" s="45"/>
       <c r="K54" s="45"/>
       <c r="L54" s="45"/>
       <c r="M54" s="45"/>
       <c r="N54" s="45"/>
       <c r="O54" s="45"/>
       <c r="P54" s="45"/>
       <c r="Q54" s="45"/>
       <c r="R54" s="45"/>
       <c r="S54" s="45"/>
       <c r="T54" s="45"/>
       <c r="U54" s="45"/>
       <c r="V54" s="45"/>
       <c r="W54" s="45"/>
       <c r="X54" s="45"/>
       <c r="Y54" s="45"/>
       <c r="Z54" s="45"/>
       <c r="AA54" s="45"/>
       <c r="AB54" s="45"/>
-      <c r="AF54" s="45"/>
       <c r="AG54" s="45"/>
       <c r="AH54" s="45"/>
       <c r="AI54" s="45"/>
       <c r="AJ54" s="45"/>
       <c r="AK54" s="45"/>
       <c r="AL54" s="45"/>
       <c r="AM54" s="45"/>
       <c r="AN54" s="45"/>
       <c r="AO54" s="45"/>
       <c r="AP54" s="45"/>
       <c r="AQ54" s="45"/>
       <c r="AR54" s="45"/>
       <c r="AS54" s="45"/>
       <c r="AT54" s="45"/>
       <c r="AU54" s="45"/>
       <c r="AV54" s="45"/>
       <c r="AW54" s="45"/>
       <c r="AX54" s="45"/>
       <c r="AY54" s="45"/>
       <c r="AZ54" s="45"/>
+      <c r="BA54" s="45"/>
     </row>
-    <row r="55" spans="1:54" ht="15.75" thickBot="1">
+    <row r="55" spans="1:55" ht="15.75" thickBot="1">
       <c r="A55" s="42"/>
       <c r="B55" s="42"/>
       <c r="C55" s="43"/>
       <c r="D55" s="43"/>
       <c r="E55" s="43"/>
       <c r="F55" s="43"/>
       <c r="G55" s="43"/>
       <c r="H55" s="43"/>
       <c r="I55" s="43"/>
       <c r="J55" s="45"/>
       <c r="K55" s="43"/>
       <c r="L55" s="43"/>
       <c r="M55" s="43"/>
       <c r="N55" s="43"/>
       <c r="O55" s="43"/>
       <c r="P55" s="43"/>
       <c r="Q55" s="43"/>
       <c r="R55" s="43"/>
       <c r="S55" s="43"/>
       <c r="T55" s="43"/>
       <c r="U55" s="43"/>
       <c r="V55" s="43"/>
       <c r="W55" s="43"/>
       <c r="X55" s="43"/>
       <c r="Y55" s="43"/>
       <c r="Z55" s="43"/>
       <c r="AA55" s="43"/>
       <c r="AB55" s="43"/>
-      <c r="AF55" s="43"/>
       <c r="AG55" s="43"/>
       <c r="AH55" s="43"/>
       <c r="AI55" s="43"/>
       <c r="AJ55" s="43"/>
       <c r="AK55" s="43"/>
       <c r="AL55" s="43"/>
-      <c r="AM55" s="45"/>
-      <c r="AN55" s="43"/>
+      <c r="AM55" s="43"/>
+      <c r="AN55" s="45"/>
       <c r="AO55" s="43"/>
       <c r="AP55" s="43"/>
       <c r="AQ55" s="43"/>
       <c r="AR55" s="43"/>
       <c r="AS55" s="43"/>
       <c r="AT55" s="43"/>
       <c r="AU55" s="43"/>
       <c r="AV55" s="43"/>
       <c r="AW55" s="43"/>
       <c r="AX55" s="43"/>
       <c r="AY55" s="43"/>
       <c r="AZ55" s="43"/>
+      <c r="BA55" s="43"/>
     </row>
-    <row r="56" spans="1:54" ht="15.75" thickBot="1">
+    <row r="56" spans="1:55" ht="15.75" thickBot="1">
       <c r="A56" s="46" t="s">
         <v>174</v>
       </c>
       <c r="B56" s="116" t="s">
         <v>175</v>
       </c>
       <c r="C56" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E56" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F56" s="12" t="s">
         <v>7</v>
       </c>
       <c r="G56" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H56" s="12" t="s">
         <v>9</v>
       </c>
       <c r="I56" s="12" t="s">
@@ -25160,121 +24970,122 @@
       </c>
       <c r="W56" s="12" t="s">
         <v>24</v>
       </c>
       <c r="X56" s="12" t="s">
         <v>25</v>
       </c>
       <c r="Y56" s="12" t="s">
         <v>26</v>
       </c>
       <c r="Z56" s="12" t="s">
         <v>27</v>
       </c>
       <c r="AA56" s="12" t="s">
         <v>28</v>
       </c>
       <c r="AB56" s="12" t="s">
         <v>29</v>
       </c>
       <c r="AC56" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AD56" s="12" t="s">
         <v>300</v>
       </c>
-      <c r="AF56" s="12">
+      <c r="AE56" s="147"/>
+      <c r="AG56" s="12">
         <v>2017</v>
       </c>
-      <c r="AG56" s="12">
+      <c r="AH56" s="12">
         <v>2018</v>
       </c>
-      <c r="AH56" s="12" t="s">
+      <c r="AI56" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="AI56" s="12" t="s">
+      <c r="AJ56" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="AJ56" s="12">
+      <c r="AK56" s="12">
         <v>2019</v>
       </c>
-      <c r="AK56" s="12" t="s">
+      <c r="AL56" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="AL56" s="12" t="s">
+      <c r="AM56" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="AM56" s="12">
+      <c r="AN56" s="12">
         <v>2020</v>
       </c>
-      <c r="AN56" s="12" t="s">
+      <c r="AO56" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="AO56" s="12" t="s">
+      <c r="AP56" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="AP56" s="12">
+      <c r="AQ56" s="12">
         <v>2021</v>
       </c>
-      <c r="AQ56" s="12" t="s">
+      <c r="AR56" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AR56" s="12" t="s">
+      <c r="AS56" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="AS56" s="12">
+      <c r="AT56" s="12">
         <v>2022</v>
       </c>
-      <c r="AT56" s="12" t="s">
+      <c r="AU56" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="AU56" s="12" t="s">
+      <c r="AV56" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="AV56" s="12">
+      <c r="AW56" s="12">
         <v>2023</v>
       </c>
-      <c r="AW56" s="12" t="s">
+      <c r="AX56" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="AX56" s="12" t="s">
+      <c r="AY56" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="AY56" s="12">
+      <c r="AZ56" s="12">
         <v>2024</v>
       </c>
-      <c r="AZ56" s="12" t="s">
+      <c r="BA56" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="BA56" s="12" t="s">
+      <c r="BB56" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="BB56" s="12">
+      <c r="BC56" s="12">
         <v>2025</v>
       </c>
     </row>
-    <row r="57" spans="1:54" outlineLevel="1">
+    <row r="57" spans="1:55" outlineLevel="1">
       <c r="A57" s="89" t="s">
         <v>176</v>
       </c>
       <c r="B57" s="122" t="s">
         <v>177</v>
       </c>
       <c r="C57" s="19">
         <v>3.7189999999999999</v>
       </c>
       <c r="D57" s="19">
         <v>4.2</v>
       </c>
       <c r="E57" s="19">
         <v>4.0830000000000002</v>
       </c>
       <c r="F57" s="20">
         <v>2.5230000000000001</v>
       </c>
       <c r="G57" s="19">
         <v>3.9350000000000001</v>
       </c>
       <c r="H57" s="19">
         <v>3.0979999999999999</v>
       </c>
       <c r="I57" s="19">
@@ -25319,125 +25130,125 @@
       <c r="V57" s="19">
         <v>11.298999999999996</v>
       </c>
       <c r="W57" s="19">
         <v>11.236000000000001</v>
       </c>
       <c r="X57" s="19">
         <v>13.948</v>
       </c>
       <c r="Y57" s="103">
         <v>15.653</v>
       </c>
       <c r="Z57" s="103">
         <v>15.673999999999999</v>
       </c>
       <c r="AA57" s="19">
         <v>16.488</v>
       </c>
       <c r="AB57" s="19">
         <v>20.505783079999997</v>
       </c>
       <c r="AC57" s="19">
         <v>22.007999999999999</v>
       </c>
       <c r="AD57" s="19">
-        <f>'[1]Resultado Financeiro'!C5</f>
         <v>25.332216920000008</v>
       </c>
-      <c r="AF57" s="19">
+      <c r="AE57" s="149"/>
+      <c r="AG57" s="19">
         <v>12.663</v>
       </c>
-      <c r="AG57" s="19">
+      <c r="AH57" s="19">
         <v>12.683</v>
       </c>
-      <c r="AH57" s="19">
+      <c r="AI57" s="19">
         <v>7.9190000000000005</v>
       </c>
-      <c r="AI57" s="19">
+      <c r="AJ57" s="19">
         <v>12.002000000000001</v>
       </c>
-      <c r="AJ57" s="19">
+      <c r="AK57" s="19">
         <v>14.571</v>
       </c>
-      <c r="AK57" s="19">
+      <c r="AL57" s="19">
         <v>7.0329999999999995</v>
       </c>
-      <c r="AL57" s="19">
+      <c r="AM57" s="19">
         <v>9.0120000000000005</v>
       </c>
-      <c r="AM57" s="20">
+      <c r="AN57" s="20">
         <v>10.782999999999999</v>
       </c>
-      <c r="AN57" s="19">
+      <c r="AO57" s="19">
         <v>6.3940000000000001</v>
       </c>
-      <c r="AO57" s="19">
+      <c r="AP57" s="19">
         <v>11.678000000000001</v>
       </c>
-      <c r="AP57" s="19">
+      <c r="AQ57" s="19">
         <v>17.568999999999999</v>
       </c>
-      <c r="AQ57" s="19">
+      <c r="AR57" s="19">
         <v>8.2490000000000006</v>
       </c>
-      <c r="AR57" s="19">
+      <c r="AS57" s="19">
         <v>23.262</v>
       </c>
-      <c r="AS57" s="19">
+      <c r="AT57" s="19">
         <v>29.731000000000002</v>
       </c>
-      <c r="AT57" s="19">
+      <c r="AU57" s="19">
         <v>18.683</v>
       </c>
-      <c r="AU57" s="19">
+      <c r="AV57" s="19">
         <v>27.382000000000001</v>
       </c>
-      <c r="AV57" s="19">
+      <c r="AW57" s="19">
         <v>38.680999999999997</v>
       </c>
-      <c r="AW57" s="19">
+      <c r="AX57" s="19">
         <v>25.184000000000001</v>
       </c>
-      <c r="AX57" s="103">
+      <c r="AY57" s="103">
         <v>40.837000000000003</v>
       </c>
-      <c r="AY57" s="103">
+      <c r="AZ57" s="103">
         <v>56.511000000000003</v>
       </c>
-      <c r="AZ57" s="19">
+      <c r="BA57" s="19">
         <v>36.993885159999991</v>
       </c>
-      <c r="BA57" s="19">
+      <c r="BB57" s="19">
         <v>59.001783079999996</v>
       </c>
-      <c r="BB57" s="19">
-        <f>SUM(BA57,AD57)</f>
+      <c r="BC57" s="19">
+        <f>SUM(BB57,AD57)</f>
         <v>84.334000000000003</v>
       </c>
     </row>
-    <row r="58" spans="1:54" outlineLevel="1">
+    <row r="58" spans="1:55" outlineLevel="1">
       <c r="A58" s="89" t="s">
         <v>178</v>
       </c>
       <c r="B58" s="122" t="s">
         <v>179</v>
       </c>
       <c r="C58" s="19">
         <v>-0.46200000000000002</v>
       </c>
       <c r="D58" s="19">
         <v>-0.5</v>
       </c>
       <c r="E58" s="19">
         <v>-0.59099999999999997</v>
       </c>
       <c r="F58" s="20">
         <v>-1.26</v>
       </c>
       <c r="G58" s="19">
         <v>-0.89200000000000002</v>
       </c>
       <c r="H58" s="19">
         <v>-1.3089999999999999</v>
       </c>
       <c r="I58" s="19">
@@ -25482,125 +25293,125 @@
       <c r="V58" s="19">
         <v>-6.3730000000000011</v>
       </c>
       <c r="W58" s="19">
         <v>-5.3220000000000001</v>
       </c>
       <c r="X58" s="19">
         <v>-4.9279999999999999</v>
       </c>
       <c r="Y58" s="103">
         <v>-8.2210000000000001</v>
       </c>
       <c r="Z58" s="103">
         <v>-10.280999999999999</v>
       </c>
       <c r="AA58" s="19">
         <v>-11.063000000000001</v>
       </c>
       <c r="AB58" s="19">
         <v>-11.557844830000001</v>
       </c>
       <c r="AC58" s="19">
         <v>-16.361000000000001</v>
       </c>
       <c r="AD58" s="19">
-        <f>'[1]Resultado Financeiro'!C6</f>
         <v>-15.581155169999997</v>
       </c>
-      <c r="AF58" s="19">
+      <c r="AE58" s="149"/>
+      <c r="AG58" s="19">
         <v>-2.58</v>
       </c>
-      <c r="AG58" s="19">
+      <c r="AH58" s="19">
         <v>-2.6419999999999999</v>
       </c>
-      <c r="AH58" s="19">
+      <c r="AI58" s="19">
         <v>-0.96199999999999997</v>
       </c>
-      <c r="AI58" s="19">
+      <c r="AJ58" s="19">
         <v>-1.5529999999999999</v>
       </c>
-      <c r="AJ58" s="19">
+      <c r="AK58" s="19">
         <v>-2.85</v>
       </c>
-      <c r="AK58" s="19">
+      <c r="AL58" s="19">
         <v>-2.2010000000000001</v>
       </c>
-      <c r="AL58" s="19">
+      <c r="AM58" s="19">
         <v>-5.1130000000000004</v>
       </c>
-      <c r="AM58" s="20">
+      <c r="AN58" s="20">
         <v>-7.5540000000000003</v>
       </c>
-      <c r="AN58" s="19">
+      <c r="AO58" s="19">
         <v>-4.6500000000000004</v>
       </c>
-      <c r="AO58" s="19">
+      <c r="AP58" s="19">
         <v>-7.7869999999999999</v>
       </c>
-      <c r="AP58" s="19">
+      <c r="AQ58" s="19">
         <v>-12.194000000000001</v>
       </c>
-      <c r="AQ58" s="19">
+      <c r="AR58" s="19">
         <v>-4.6319999999999997</v>
       </c>
-      <c r="AR58" s="19">
+      <c r="AS58" s="19">
         <v>-15.801</v>
       </c>
-      <c r="AS58" s="19">
+      <c r="AT58" s="19">
         <v>-21.553000000000001</v>
       </c>
-      <c r="AT58" s="19">
+      <c r="AU58" s="19">
         <v>-11.682</v>
       </c>
-      <c r="AU58" s="19">
+      <c r="AV58" s="19">
         <v>-17.420999999999999</v>
       </c>
-      <c r="AV58" s="19">
+      <c r="AW58" s="19">
         <v>-23.794</v>
       </c>
-      <c r="AW58" s="19">
+      <c r="AX58" s="19">
         <v>-10.25</v>
       </c>
-      <c r="AX58" s="103">
+      <c r="AY58" s="103">
         <v>-18.471</v>
       </c>
-      <c r="AY58" s="103">
+      <c r="AZ58" s="103">
         <v>-28.751999999999999</v>
       </c>
-      <c r="AZ58" s="19">
+      <c r="BA58" s="19">
         <v>-11.557844830000001</v>
       </c>
-      <c r="BA58" s="19">
+      <c r="BB58" s="19">
         <v>-38.98184483</v>
       </c>
-      <c r="BB58" s="19">
-        <f t="shared" ref="BB58:BB60" si="8">SUM(BA58,AD58)</f>
+      <c r="BC58" s="19">
+        <f t="shared" ref="BC58:BC60" si="8">SUM(BB58,AD58)</f>
         <v>-54.562999999999995</v>
       </c>
     </row>
-    <row r="59" spans="1:54" s="65" customFormat="1" outlineLevel="1">
+    <row r="59" spans="1:55" s="65" customFormat="1" outlineLevel="1">
       <c r="A59" s="84" t="s">
         <v>135</v>
       </c>
       <c r="B59" s="123" t="s">
         <v>180</v>
       </c>
       <c r="C59" s="48">
         <v>3.2569999999999997</v>
       </c>
       <c r="D59" s="48">
         <v>3.7</v>
       </c>
       <c r="E59" s="48">
         <v>3.492</v>
       </c>
       <c r="F59" s="49">
         <v>1.2630000000000001</v>
       </c>
       <c r="G59" s="48">
         <v>3.0430000000000001</v>
       </c>
       <c r="H59" s="48">
         <v>1.7889999999999999</v>
       </c>
       <c r="I59" s="48">
@@ -25645,125 +25456,125 @@
       <c r="V59" s="48">
         <v>4.9260000000000002</v>
       </c>
       <c r="W59" s="48">
         <v>5.9139999999999997</v>
       </c>
       <c r="X59" s="48">
         <v>9.02</v>
       </c>
       <c r="Y59" s="109">
         <v>7.4320000000000004</v>
       </c>
       <c r="Z59" s="109">
         <v>5.3930000000000007</v>
       </c>
       <c r="AA59" s="48">
         <v>5.4249999999999989</v>
       </c>
       <c r="AB59" s="48">
         <v>8.9479382499999964</v>
       </c>
       <c r="AC59" s="48">
         <v>5.6470000000000002</v>
       </c>
       <c r="AD59" s="48">
-        <f>'[1]Resultado Financeiro'!C7</f>
         <v>9.751061750000007</v>
       </c>
-      <c r="AF59" s="48">
+      <c r="AE59" s="148"/>
+      <c r="AG59" s="48">
         <v>10.083</v>
       </c>
-      <c r="AG59" s="48">
+      <c r="AH59" s="48">
         <v>10.041</v>
       </c>
-      <c r="AH59" s="48">
+      <c r="AI59" s="48">
         <v>6.9570000000000007</v>
       </c>
-      <c r="AI59" s="48">
+      <c r="AJ59" s="48">
         <v>10.449000000000002</v>
       </c>
-      <c r="AJ59" s="48">
+      <c r="AK59" s="48">
         <v>11.721</v>
       </c>
-      <c r="AK59" s="48">
+      <c r="AL59" s="48">
         <v>4.8319999999999999</v>
       </c>
-      <c r="AL59" s="48">
+      <c r="AM59" s="48">
         <v>3.8986868700000006</v>
       </c>
-      <c r="AM59" s="49">
+      <c r="AN59" s="49">
         <v>3.2289999999999992</v>
       </c>
-      <c r="AN59" s="48">
+      <c r="AO59" s="48">
         <v>1.744</v>
       </c>
-      <c r="AO59" s="48">
+      <c r="AP59" s="48">
         <v>3.8910000000000009</v>
       </c>
-      <c r="AP59" s="48">
+      <c r="AQ59" s="48">
         <v>5.3749999999999982</v>
       </c>
-      <c r="AQ59" s="48">
+      <c r="AR59" s="48">
         <v>3.6170000000000009</v>
       </c>
-      <c r="AR59" s="48">
+      <c r="AS59" s="48">
         <v>7.4610000000000003</v>
       </c>
-      <c r="AS59" s="48">
+      <c r="AT59" s="48">
         <v>8.1780000000000008</v>
       </c>
-      <c r="AT59" s="48">
+      <c r="AU59" s="48">
         <v>7.0009999999999994</v>
       </c>
-      <c r="AU59" s="48">
+      <c r="AV59" s="48">
         <v>9.9610000000000021</v>
       </c>
-      <c r="AV59" s="48">
+      <c r="AW59" s="48">
         <v>14.887</v>
       </c>
-      <c r="AW59" s="48">
+      <c r="AX59" s="48">
         <v>14.934000000000001</v>
       </c>
-      <c r="AX59" s="109">
+      <c r="AY59" s="109">
         <v>22.366000000000003</v>
       </c>
-      <c r="AY59" s="109">
+      <c r="AZ59" s="109">
         <v>27.759000000000004</v>
       </c>
-      <c r="AZ59" s="48">
+      <c r="BA59" s="48">
         <v>25.43604032999999</v>
       </c>
-      <c r="BA59" s="48">
+      <c r="BB59" s="48">
         <v>20.019938249999996</v>
       </c>
-      <c r="BB59" s="48">
+      <c r="BC59" s="48">
         <f t="shared" si="8"/>
         <v>29.771000000000001</v>
       </c>
     </row>
-    <row r="60" spans="1:54" s="65" customFormat="1" outlineLevel="1">
+    <row r="60" spans="1:55" s="65" customFormat="1" outlineLevel="1">
       <c r="A60" s="50" t="s">
         <v>116</v>
       </c>
       <c r="B60" s="118" t="s">
         <v>151</v>
       </c>
       <c r="C60" s="19">
         <v>148.358</v>
       </c>
       <c r="D60" s="19">
         <v>155.64599999999999</v>
       </c>
       <c r="E60" s="19">
         <v>132.042</v>
       </c>
       <c r="F60" s="20">
         <v>129.96199999999999</v>
       </c>
       <c r="G60" s="19">
         <v>102.62199999999999</v>
       </c>
       <c r="H60" s="19">
         <v>149.971</v>
       </c>
       <c r="I60" s="19">
@@ -25808,125 +25619,125 @@
       <c r="V60" s="19">
         <v>309.09999999999991</v>
       </c>
       <c r="W60" s="19">
         <v>289.73500000000001</v>
       </c>
       <c r="X60" s="19">
         <v>468.47899999999998</v>
       </c>
       <c r="Y60" s="103">
         <v>499.01900000000001</v>
       </c>
       <c r="Z60" s="103">
         <v>435.14700000000016</v>
       </c>
       <c r="AA60" s="19">
         <v>390.23899999999998</v>
       </c>
       <c r="AB60" s="19">
         <v>599.98287227999992</v>
       </c>
       <c r="AC60" s="19">
         <v>750.596</v>
       </c>
       <c r="AD60" s="19">
-        <f>'[1]Resultado Financeiro'!C8</f>
         <v>579.00985512000011</v>
       </c>
-      <c r="AF60" s="19">
+      <c r="AE60" s="149"/>
+      <c r="AG60" s="19">
         <v>560.80100000000004</v>
       </c>
-      <c r="AG60" s="19">
+      <c r="AH60" s="19">
         <v>784.51400000000001</v>
       </c>
-      <c r="AH60" s="19">
+      <c r="AI60" s="19">
         <v>304.00400000000002</v>
       </c>
-      <c r="AI60" s="19">
+      <c r="AJ60" s="19">
         <v>436.04700000000003</v>
       </c>
-      <c r="AJ60" s="19">
+      <c r="AK60" s="19">
         <v>566.00900000000001</v>
       </c>
-      <c r="AK60" s="19">
+      <c r="AL60" s="19">
         <v>252.59299999999999</v>
       </c>
-      <c r="AL60" s="19">
+      <c r="AM60" s="19">
         <v>477.84993914</v>
       </c>
-      <c r="AM60" s="20">
+      <c r="AN60" s="20">
         <v>682.88900000000001</v>
       </c>
-      <c r="AN60" s="19">
+      <c r="AO60" s="19">
         <v>302.94299999999998</v>
       </c>
-      <c r="AO60" s="19">
+      <c r="AP60" s="19">
         <v>469.07299999999998</v>
       </c>
-      <c r="AP60" s="19">
+      <c r="AQ60" s="19">
         <v>602.72699999999998</v>
       </c>
-      <c r="AQ60" s="19">
+      <c r="AR60" s="19">
         <v>372.404</v>
       </c>
-      <c r="AR60" s="19">
+      <c r="AS60" s="19">
         <v>638.62099999999998</v>
       </c>
-      <c r="AS60" s="19">
+      <c r="AT60" s="19">
         <v>859.85699999999997</v>
       </c>
-      <c r="AT60" s="19">
+      <c r="AU60" s="19">
         <v>545.92600000000004</v>
       </c>
-      <c r="AU60" s="19">
+      <c r="AV60" s="19">
         <v>866.14499999999998</v>
       </c>
-      <c r="AV60" s="19">
+      <c r="AW60" s="19">
         <v>1175.2449999999999</v>
       </c>
-      <c r="AW60" s="19">
+      <c r="AX60" s="19">
         <v>758.21400000000006</v>
       </c>
-      <c r="AX60" s="103">
+      <c r="AY60" s="103">
         <v>1257.2329999999999</v>
       </c>
-      <c r="AY60" s="103">
+      <c r="AZ60" s="103">
         <v>1692.38</v>
       </c>
-      <c r="AZ60" s="19">
+      <c r="BA60" s="19">
         <v>990.2223040800003</v>
       </c>
-      <c r="BA60" s="19">
+      <c r="BB60" s="19">
         <v>1740.8178722799998</v>
       </c>
-      <c r="BB60" s="19">
+      <c r="BC60" s="19">
         <f t="shared" si="8"/>
         <v>2319.8277274000002</v>
       </c>
     </row>
-    <row r="61" spans="1:54" s="65" customFormat="1" outlineLevel="1">
+    <row r="61" spans="1:55" s="65" customFormat="1" outlineLevel="1">
       <c r="A61" s="88" t="s">
         <v>181</v>
       </c>
       <c r="B61" s="118" t="s">
         <v>182</v>
       </c>
       <c r="C61" s="28">
         <v>2.1953652651019829E-2</v>
       </c>
       <c r="D61" s="28">
         <v>2.3771892628143353E-2</v>
       </c>
       <c r="E61" s="28">
         <v>2.644613077657109E-2</v>
       </c>
       <c r="F61" s="87">
         <v>9.7182253274033965E-3</v>
       </c>
       <c r="G61" s="28">
         <v>2.9652511157451624E-2</v>
       </c>
       <c r="H61" s="28">
         <v>1.1928972934767388E-2</v>
       </c>
       <c r="I61" s="28">
@@ -25971,228 +25782,228 @@
       <c r="V61" s="28">
         <v>1.5936590100291172E-2</v>
       </c>
       <c r="W61" s="28">
         <v>2.0411755569744765E-2</v>
       </c>
       <c r="X61" s="28">
         <v>1.925379792904271E-2</v>
       </c>
       <c r="Y61" s="106">
         <v>1.4893220498618289E-2</v>
       </c>
       <c r="Z61" s="106">
         <v>1.2393512996757415E-2</v>
       </c>
       <c r="AA61" s="28">
         <v>1.3901737140572827E-2</v>
       </c>
       <c r="AB61" s="28">
         <v>1.4913656144877706E-2</v>
       </c>
       <c r="AC61" s="28">
         <v>7.5233547740728704E-3</v>
       </c>
       <c r="AD61" s="28">
-        <f>'[1]Resultado Financeiro'!C9</f>
         <v>1.6840925355198131E-2</v>
       </c>
-      <c r="AF61" s="28">
+      <c r="AE61" s="28"/>
+      <c r="AG61" s="28">
         <v>1.7979639836590875E-2</v>
       </c>
-      <c r="AG61" s="28">
+      <c r="AH61" s="28">
         <v>1.2799006773620357E-2</v>
       </c>
-      <c r="AH61" s="28">
+      <c r="AI61" s="28">
         <v>2.2884567308324891E-2</v>
       </c>
-      <c r="AI61" s="28">
+      <c r="AJ61" s="28">
         <v>2.396301316142526E-2</v>
       </c>
-      <c r="AJ61" s="28">
+      <c r="AK61" s="28">
         <v>2.0708151283813508E-2</v>
       </c>
-      <c r="AK61" s="28">
+      <c r="AL61" s="28">
         <v>1.9129587914154391E-2</v>
       </c>
-      <c r="AL61" s="28">
+      <c r="AM61" s="28">
         <v>8.1588100168361998E-3</v>
       </c>
-      <c r="AM61" s="87">
+      <c r="AN61" s="87">
         <v>4.7284404932573217E-3</v>
       </c>
-      <c r="AN61" s="28">
+      <c r="AO61" s="28">
         <v>5.7568585509485282E-3</v>
       </c>
-      <c r="AO61" s="28">
+      <c r="AP61" s="28">
         <v>8.2950841340260501E-3</v>
       </c>
-      <c r="AP61" s="28">
+      <c r="AQ61" s="28">
         <v>8.9178019235906115E-3</v>
       </c>
-      <c r="AQ61" s="28">
+      <c r="AR61" s="28">
         <v>9.712570219439106E-3</v>
       </c>
-      <c r="AR61" s="28">
+      <c r="AS61" s="28">
         <v>1.1682985683214301E-2</v>
       </c>
-      <c r="AS61" s="28">
+      <c r="AT61" s="28">
         <v>9.5108837864900809E-3</v>
       </c>
-      <c r="AT61" s="28">
+      <c r="AU61" s="28">
         <v>1.2824082384792075E-2</v>
       </c>
-      <c r="AU61" s="28">
+      <c r="AV61" s="28">
         <v>1.1500383884915345E-2</v>
       </c>
-      <c r="AV61" s="28">
+      <c r="AW61" s="28">
         <v>1.266714599934482E-2</v>
       </c>
-      <c r="AW61" s="28">
+      <c r="AX61" s="28">
         <v>1.9696286272740941E-2</v>
       </c>
-      <c r="AX61" s="106">
+      <c r="AY61" s="106">
         <v>1.7789860749757604E-2</v>
       </c>
-      <c r="AY61" s="106">
+      <c r="AZ61" s="106">
         <v>1.6402344627093206E-2</v>
       </c>
-      <c r="AZ61" s="28">
+      <c r="BA61" s="28">
         <v>2.5687201979996004E-2</v>
-      </c>
-[...2 lines deleted...]
-        <v>1.1500306016377979E-2</v>
       </c>
       <c r="BB61" s="28">
         <f>BB59/BB60</f>
+        <v>1.1500306016377979E-2</v>
+      </c>
+      <c r="BC61" s="28">
+        <f>BC59/BC60</f>
         <v>1.2833280526984013E-2</v>
       </c>
     </row>
-    <row r="62" spans="1:54" outlineLevel="1">
+    <row r="62" spans="1:55" outlineLevel="1">
       <c r="A62" s="86"/>
       <c r="B62" s="86"/>
       <c r="C62" s="82"/>
       <c r="D62" s="82"/>
       <c r="E62" s="82"/>
       <c r="F62" s="82"/>
       <c r="G62" s="82"/>
       <c r="H62" s="82"/>
       <c r="I62" s="82"/>
       <c r="J62" s="45"/>
       <c r="K62" s="82"/>
       <c r="L62" s="82"/>
       <c r="M62" s="82"/>
       <c r="N62" s="82"/>
       <c r="O62" s="82"/>
       <c r="P62" s="82"/>
       <c r="Q62" s="82"/>
       <c r="R62" s="82"/>
       <c r="S62" s="82"/>
       <c r="T62" s="82"/>
       <c r="U62" s="82"/>
       <c r="V62" s="82"/>
       <c r="W62" s="82"/>
       <c r="X62" s="82"/>
       <c r="Y62" s="82"/>
       <c r="Z62" s="82"/>
       <c r="AA62" s="82"/>
       <c r="AB62" s="82"/>
-      <c r="AF62" s="82"/>
       <c r="AG62" s="82"/>
       <c r="AH62" s="82"/>
       <c r="AI62" s="82"/>
       <c r="AJ62" s="82"/>
       <c r="AK62" s="82"/>
       <c r="AL62" s="82"/>
-      <c r="AM62" s="45"/>
-      <c r="AN62" s="82"/>
+      <c r="AM62" s="82"/>
+      <c r="AN62" s="45"/>
       <c r="AO62" s="82"/>
       <c r="AP62" s="82"/>
       <c r="AQ62" s="82"/>
       <c r="AR62" s="82"/>
       <c r="AS62" s="82"/>
       <c r="AT62" s="82"/>
       <c r="AU62" s="82"/>
       <c r="AV62" s="82"/>
       <c r="AW62" s="82"/>
       <c r="AX62" s="82"/>
       <c r="AY62" s="82"/>
       <c r="AZ62" s="82"/>
+      <c r="BA62" s="82"/>
     </row>
-    <row r="63" spans="1:54" ht="15.75" thickBot="1">
+    <row r="63" spans="1:55" ht="15.75" thickBot="1">
       <c r="A63" s="42"/>
       <c r="B63" s="42"/>
       <c r="C63" s="43"/>
       <c r="D63" s="43"/>
       <c r="E63" s="43"/>
       <c r="F63" s="43"/>
       <c r="G63" s="44"/>
       <c r="H63" s="43"/>
       <c r="I63" s="43"/>
       <c r="J63" s="45"/>
       <c r="K63" s="44"/>
       <c r="L63" s="44"/>
       <c r="M63" s="44"/>
       <c r="N63" s="44"/>
       <c r="O63" s="44"/>
       <c r="P63" s="44"/>
       <c r="Q63" s="44"/>
       <c r="R63" s="44"/>
       <c r="S63" s="44"/>
       <c r="T63" s="44"/>
       <c r="U63" s="44"/>
       <c r="V63" s="44"/>
       <c r="W63" s="44"/>
       <c r="X63" s="44"/>
       <c r="Y63" s="44"/>
       <c r="Z63" s="44"/>
       <c r="AA63" s="44"/>
       <c r="AB63" s="44"/>
-      <c r="AF63" s="43"/>
       <c r="AG63" s="43"/>
       <c r="AH63" s="43"/>
       <c r="AI63" s="43"/>
-      <c r="AJ63" s="85"/>
-      <c r="AK63" s="43"/>
+      <c r="AJ63" s="43"/>
+      <c r="AK63" s="85"/>
       <c r="AL63" s="43"/>
-      <c r="AM63" s="45"/>
-      <c r="AN63" s="44"/>
+      <c r="AM63" s="43"/>
+      <c r="AN63" s="45"/>
       <c r="AO63" s="44"/>
       <c r="AP63" s="44"/>
       <c r="AQ63" s="44"/>
       <c r="AR63" s="44"/>
       <c r="AS63" s="44"/>
       <c r="AT63" s="44"/>
       <c r="AU63" s="44"/>
       <c r="AV63" s="44"/>
       <c r="AW63" s="44"/>
       <c r="AX63" s="44"/>
       <c r="AY63" s="44"/>
       <c r="AZ63" s="44"/>
+      <c r="BA63" s="44"/>
     </row>
-    <row r="64" spans="1:54" ht="15.75" thickBot="1">
+    <row r="64" spans="1:55" ht="15.75" thickBot="1">
       <c r="A64" s="46" t="s">
         <v>183</v>
       </c>
       <c r="B64" s="116" t="s">
         <v>184</v>
       </c>
       <c r="C64" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D64" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E64" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F64" s="12" t="s">
         <v>7</v>
       </c>
       <c r="G64" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H64" s="12" t="s">
         <v>9</v>
       </c>
       <c r="I64" s="12" t="s">
@@ -26239,121 +26050,122 @@
       </c>
       <c r="W64" s="12" t="s">
         <v>24</v>
       </c>
       <c r="X64" s="12" t="s">
         <v>25</v>
       </c>
       <c r="Y64" s="12" t="s">
         <v>26</v>
       </c>
       <c r="Z64" s="12" t="s">
         <v>27</v>
       </c>
       <c r="AA64" s="12" t="s">
         <v>28</v>
       </c>
       <c r="AB64" s="12" t="s">
         <v>29</v>
       </c>
       <c r="AC64" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AD64" s="12" t="s">
         <v>300</v>
       </c>
-      <c r="AF64" s="12">
+      <c r="AE64" s="147"/>
+      <c r="AG64" s="12">
         <v>2017</v>
       </c>
-      <c r="AG64" s="12">
+      <c r="AH64" s="12">
         <v>2018</v>
       </c>
-      <c r="AH64" s="12" t="s">
+      <c r="AI64" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="AI64" s="12" t="s">
+      <c r="AJ64" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="AJ64" s="12">
+      <c r="AK64" s="12">
         <v>2019</v>
       </c>
-      <c r="AK64" s="12" t="s">
+      <c r="AL64" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="AL64" s="12" t="s">
+      <c r="AM64" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="AM64" s="12">
+      <c r="AN64" s="12">
         <v>2020</v>
       </c>
-      <c r="AN64" s="12" t="s">
+      <c r="AO64" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="AO64" s="12" t="s">
+      <c r="AP64" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="AP64" s="12">
+      <c r="AQ64" s="12">
         <v>2021</v>
       </c>
-      <c r="AQ64" s="12" t="s">
+      <c r="AR64" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AR64" s="12" t="s">
+      <c r="AS64" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="AS64" s="12">
+      <c r="AT64" s="12">
         <v>2022</v>
       </c>
-      <c r="AT64" s="12" t="s">
+      <c r="AU64" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="AU64" s="12" t="s">
+      <c r="AV64" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="AV64" s="12">
+      <c r="AW64" s="12">
         <v>2023</v>
       </c>
-      <c r="AW64" s="12" t="s">
+      <c r="AX64" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="AX64" s="12" t="s">
+      <c r="AY64" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="AY64" s="12">
+      <c r="AZ64" s="12">
         <v>2024</v>
       </c>
-      <c r="AZ64" s="12" t="s">
+      <c r="BA64" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="BA64" s="12" t="s">
+      <c r="BB64" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="BB64" s="12">
+      <c r="BC64" s="12">
         <v>2025</v>
       </c>
     </row>
-    <row r="65" spans="1:54" outlineLevel="1">
+    <row r="65" spans="1:55" outlineLevel="1">
       <c r="A65" s="50" t="s">
         <v>116</v>
       </c>
       <c r="B65" s="118" t="s">
         <v>151</v>
       </c>
       <c r="C65" s="19">
         <v>148.358</v>
       </c>
       <c r="D65" s="19">
         <v>155.64599999999999</v>
       </c>
       <c r="E65" s="19">
         <v>132.042</v>
       </c>
       <c r="F65" s="20">
         <v>129.96199999999999</v>
       </c>
       <c r="G65" s="19">
         <v>102.62199999999999</v>
       </c>
       <c r="H65" s="19">
         <v>149.971</v>
       </c>
       <c r="I65" s="19">
@@ -26398,125 +26210,125 @@
       <c r="V65" s="19">
         <v>309.09999999999991</v>
       </c>
       <c r="W65" s="19">
         <v>289.73500000000001</v>
       </c>
       <c r="X65" s="19">
         <v>468.47899999999998</v>
       </c>
       <c r="Y65" s="103">
         <v>499.01900000000001</v>
       </c>
       <c r="Z65" s="103">
         <v>435.14700000000016</v>
       </c>
       <c r="AA65" s="19">
         <v>390.23899999999998</v>
       </c>
       <c r="AB65" s="19">
         <v>599.98287227999992</v>
       </c>
       <c r="AC65" s="19">
         <v>750.596</v>
       </c>
       <c r="AD65" s="19">
-        <f>'[1]Lucro Líquido'!C5</f>
         <v>579.00985512000011</v>
       </c>
-      <c r="AF65" s="19">
+      <c r="AE65" s="149"/>
+      <c r="AG65" s="19">
         <v>560.80100000000004</v>
       </c>
-      <c r="AG65" s="19">
+      <c r="AH65" s="19">
         <v>784.51400000000001</v>
       </c>
-      <c r="AH65" s="19">
+      <c r="AI65" s="19">
         <v>304.00400000000002</v>
       </c>
-      <c r="AI65" s="19">
+      <c r="AJ65" s="19">
         <v>436.04700000000003</v>
       </c>
-      <c r="AJ65" s="19">
+      <c r="AK65" s="19">
         <v>566.00900000000001</v>
       </c>
-      <c r="AK65" s="19">
+      <c r="AL65" s="19">
         <v>252.59299999999999</v>
       </c>
-      <c r="AL65" s="19">
+      <c r="AM65" s="19">
         <v>477.84993914</v>
       </c>
-      <c r="AM65" s="20">
+      <c r="AN65" s="20">
         <v>682.88900000000001</v>
       </c>
-      <c r="AN65" s="19">
+      <c r="AO65" s="19">
         <v>302.94299999999998</v>
       </c>
-      <c r="AO65" s="19">
+      <c r="AP65" s="19">
         <v>469.07299999999998</v>
       </c>
-      <c r="AP65" s="19">
+      <c r="AQ65" s="19">
         <v>602.72699999999998</v>
       </c>
-      <c r="AQ65" s="19">
+      <c r="AR65" s="19">
         <v>372.404</v>
       </c>
-      <c r="AR65" s="19">
+      <c r="AS65" s="19">
         <v>638.62099999999998</v>
       </c>
-      <c r="AS65" s="19">
+      <c r="AT65" s="19">
         <v>859.85699999999997</v>
       </c>
-      <c r="AT65" s="19">
+      <c r="AU65" s="19">
         <v>545.92600000000004</v>
       </c>
-      <c r="AU65" s="19">
+      <c r="AV65" s="19">
         <v>866.14499999999998</v>
       </c>
-      <c r="AV65" s="19">
+      <c r="AW65" s="19">
         <v>1175.2449999999999</v>
       </c>
-      <c r="AW65" s="19">
+      <c r="AX65" s="19">
         <v>758.21400000000006</v>
       </c>
-      <c r="AX65" s="103">
+      <c r="AY65" s="103">
         <v>1257.2329999999999</v>
       </c>
-      <c r="AY65" s="103">
+      <c r="AZ65" s="103">
         <v>1692.38</v>
       </c>
-      <c r="AZ65" s="19">
+      <c r="BA65" s="19">
         <v>990.2223040800003</v>
       </c>
-      <c r="BA65" s="19">
+      <c r="BB65" s="19">
         <v>1740.8178722799998</v>
       </c>
-      <c r="BB65" s="19">
-        <f>SUM(BA65,AD65)</f>
+      <c r="BC65" s="19">
+        <f>SUM(BB65,AD65)</f>
         <v>2319.8277274000002</v>
       </c>
     </row>
-    <row r="66" spans="1:54" outlineLevel="1">
+    <row r="66" spans="1:55" outlineLevel="1">
       <c r="A66" s="84" t="s">
         <v>185</v>
       </c>
       <c r="B66" s="123" t="s">
         <v>186</v>
       </c>
       <c r="C66" s="48">
         <v>45.540000000000006</v>
       </c>
       <c r="D66" s="48">
         <v>49.484999999999985</v>
       </c>
       <c r="E66" s="48">
         <v>6.1000000000000032</v>
       </c>
       <c r="F66" s="49">
         <v>10.452999999999975</v>
       </c>
       <c r="G66" s="48">
         <v>11.047999999999973</v>
       </c>
       <c r="H66" s="48">
         <v>15.016000000000011</v>
       </c>
       <c r="I66" s="48">
@@ -26561,125 +26373,125 @@
       <c r="V66" s="48">
         <v>18.282999999999824</v>
       </c>
       <c r="W66" s="48">
         <v>38.797000000000011</v>
       </c>
       <c r="X66" s="48">
         <v>69.775999999999982</v>
       </c>
       <c r="Y66" s="109">
         <v>79.5</v>
       </c>
       <c r="Z66" s="109">
         <v>73.000000000000028</v>
       </c>
       <c r="AA66" s="48">
         <v>55.912999999999982</v>
       </c>
       <c r="AB66" s="48">
         <v>85.121242497799912</v>
       </c>
       <c r="AC66" s="48">
         <v>113.851</v>
       </c>
       <c r="AD66" s="48">
-        <f>'[1]Lucro Líquido'!C6</f>
         <v>87.671749868064836</v>
       </c>
-      <c r="AF66" s="48">
+      <c r="AE66" s="148"/>
+      <c r="AG66" s="48">
         <v>95.772000000000062</v>
       </c>
-      <c r="AG66" s="48">
+      <c r="AH66" s="48">
         <v>110.48499999999996</v>
       </c>
-      <c r="AH66" s="48">
+      <c r="AI66" s="48">
         <v>95.025000000000034</v>
       </c>
-      <c r="AI66" s="48">
+      <c r="AJ66" s="48">
         <v>101.12600000000003</v>
       </c>
-      <c r="AJ66" s="48">
+      <c r="AK66" s="48">
         <v>111.57900000000001</v>
       </c>
-      <c r="AK66" s="48">
+      <c r="AL66" s="48">
         <v>26.063999999999986</v>
       </c>
-      <c r="AL66" s="48">
+      <c r="AM66" s="48">
         <v>61.735626010000033</v>
       </c>
-      <c r="AM66" s="49">
+      <c r="AN66" s="49">
         <v>80.143999999999991</v>
       </c>
-      <c r="AN66" s="48">
+      <c r="AO66" s="48">
         <v>21.419999999999991</v>
       </c>
-      <c r="AO66" s="48">
+      <c r="AP66" s="48">
         <v>30.508999999999979</v>
       </c>
-      <c r="AP66" s="48">
+      <c r="AQ66" s="48">
         <v>23.857999999999976</v>
       </c>
-      <c r="AQ66" s="48">
+      <c r="AR66" s="48">
         <v>2.1870000000000402</v>
       </c>
-      <c r="AR66" s="48">
+      <c r="AS66" s="48">
         <v>16.815999999999946</v>
       </c>
-      <c r="AS66" s="48">
+      <c r="AT66" s="48">
         <v>24.189000000000032</v>
       </c>
-      <c r="AT66" s="48">
+      <c r="AU66" s="48">
         <v>53.291000000000039</v>
       </c>
-      <c r="AU66" s="48">
+      <c r="AV66" s="48">
         <v>87.737000000000023</v>
       </c>
-      <c r="AV66" s="48">
+      <c r="AW66" s="48">
         <v>106.01999999999983</v>
       </c>
-      <c r="AW66" s="48">
+      <c r="AX66" s="48">
         <v>108.57300000000004</v>
       </c>
-      <c r="AX66" s="109">
+      <c r="AY66" s="109">
         <v>188.1</v>
       </c>
-      <c r="AY66" s="109">
+      <c r="AZ66" s="109">
         <v>261.10000000000002</v>
       </c>
-      <c r="AZ66" s="48">
+      <c r="BA66" s="48">
         <v>140.97996384780001</v>
       </c>
-      <c r="BA66" s="48">
+      <c r="BB66" s="48">
         <v>255.00199999999998</v>
       </c>
-      <c r="BB66" s="48">
-        <f t="shared" ref="BB66" si="9">SUM(BA66,AD66)</f>
+      <c r="BC66" s="48">
+        <f t="shared" ref="BC66" si="9">SUM(BB66,AD66)</f>
         <v>342.67374986806482</v>
       </c>
     </row>
-    <row r="67" spans="1:54" outlineLevel="1">
+    <row r="67" spans="1:55" outlineLevel="1">
       <c r="A67" s="83" t="s">
         <v>145</v>
       </c>
       <c r="B67" s="83" t="s">
         <v>187</v>
       </c>
       <c r="C67" s="30">
         <v>0.30696019088960491</v>
       </c>
       <c r="D67" s="30">
         <v>0.31793300181180362</v>
       </c>
       <c r="E67" s="30">
         <v>4.619742203238366E-2</v>
       </c>
       <c r="F67" s="32">
         <v>8.0431202967020943E-2</v>
       </c>
       <c r="G67" s="30">
         <v>0.10765722749507878</v>
       </c>
       <c r="H67" s="30">
         <v>0.10012602436471058</v>
       </c>
       <c r="I67" s="30">
@@ -26724,178 +26536,178 @@
       <c r="V67" s="30">
         <v>5.9149142672273794E-2</v>
       </c>
       <c r="W67" s="30">
         <v>0.13390512019604126</v>
       </c>
       <c r="X67" s="30">
         <v>0.14894157475575209</v>
       </c>
       <c r="Y67" s="108">
         <v>0.15931257126482157</v>
       </c>
       <c r="Z67" s="108">
         <v>0.16775940084615085</v>
       </c>
       <c r="AA67" s="30">
         <v>0.14327886244070936</v>
       </c>
       <c r="AB67" s="30">
         <v>0.1418727874252976</v>
       </c>
       <c r="AC67" s="30">
         <v>0.15168079765945994</v>
       </c>
       <c r="AD67" s="30">
-        <f>'[1]Lucro Líquido'!C7</f>
         <v>0.15141667985926563</v>
       </c>
-      <c r="AF67" s="30">
+      <c r="AE67" s="33"/>
+      <c r="AG67" s="30">
         <v>0.17077715624615514</v>
       </c>
-      <c r="AG67" s="30">
+      <c r="AH67" s="30">
         <v>0.14083241344322722</v>
       </c>
-      <c r="AH67" s="30">
+      <c r="AI67" s="30">
         <v>0.31257812397205309</v>
       </c>
-      <c r="AI67" s="30">
+      <c r="AJ67" s="30">
         <v>0.23191536692145578</v>
       </c>
-      <c r="AJ67" s="30">
+      <c r="AK67" s="30">
         <v>0.19713290778061834</v>
       </c>
-      <c r="AK67" s="30">
+      <c r="AL67" s="30">
         <v>0.10318575732502479</v>
       </c>
-      <c r="AL67" s="30">
+      <c r="AM67" s="30">
         <v>0.12919458799368558</v>
       </c>
-      <c r="AM67" s="32">
+      <c r="AN67" s="32">
         <v>0.11736021520334929</v>
       </c>
-      <c r="AN67" s="30">
+      <c r="AO67" s="30">
         <v>7.0706370505342564E-2</v>
       </c>
-      <c r="AO67" s="30">
+      <c r="AP67" s="30">
         <v>6.5041049047802751E-2</v>
       </c>
-      <c r="AP67" s="30">
+      <c r="AQ67" s="30">
         <v>3.9583426659167378E-2</v>
       </c>
-      <c r="AQ67" s="30">
+      <c r="AR67" s="30">
         <v>5.8726544290610208E-3</v>
       </c>
-      <c r="AR67" s="30">
+      <c r="AS67" s="30">
         <v>2.6331736663842791E-2</v>
       </c>
-      <c r="AS67" s="30">
+      <c r="AT67" s="30">
         <v>2.8131421852703453E-2</v>
       </c>
-      <c r="AT67" s="30">
+      <c r="AU67" s="30">
         <v>9.7615794081981871E-2</v>
       </c>
-      <c r="AU67" s="30">
+      <c r="AV67" s="30">
         <v>0.10129597238337694</v>
       </c>
-      <c r="AV67" s="30">
+      <c r="AW67" s="30">
         <v>9.0210977285587121E-2</v>
       </c>
-      <c r="AW67" s="30">
+      <c r="AX67" s="30">
         <v>0.14319572046941897</v>
       </c>
-      <c r="AX67" s="108">
+      <c r="AY67" s="108">
         <v>0.14961427197663441</v>
       </c>
-      <c r="AY67" s="108">
+      <c r="AZ67" s="108">
         <v>0.15427977168248266</v>
       </c>
-      <c r="AZ67" s="30">
+      <c r="BA67" s="30">
         <v>0.14237203430676332</v>
-      </c>
-[...2 lines deleted...]
-        <v>0.14648401998884378</v>
       </c>
       <c r="BB67" s="30">
         <f>BB66/BB65</f>
+        <v>0.14648401998884378</v>
+      </c>
+      <c r="BC67" s="30">
+        <f>BC66/BC65</f>
         <v>0.14771517118304481</v>
       </c>
     </row>
-    <row r="68" spans="1:54" outlineLevel="1">
+    <row r="68" spans="1:55" outlineLevel="1">
       <c r="A68" s="45"/>
       <c r="B68" s="45"/>
       <c r="C68" s="45"/>
       <c r="D68" s="45"/>
       <c r="E68" s="45"/>
       <c r="F68" s="45"/>
       <c r="G68" s="52"/>
       <c r="H68" s="45"/>
       <c r="I68" s="45"/>
       <c r="J68" s="45"/>
       <c r="K68" s="52"/>
       <c r="L68" s="52"/>
       <c r="M68" s="52"/>
       <c r="N68" s="52"/>
       <c r="O68" s="52"/>
       <c r="P68" s="52"/>
       <c r="Q68" s="52"/>
       <c r="R68" s="52"/>
       <c r="S68" s="52"/>
       <c r="T68" s="52"/>
       <c r="U68" s="52"/>
       <c r="V68" s="52"/>
       <c r="W68" s="52"/>
       <c r="X68" s="52"/>
       <c r="Y68" s="52"/>
       <c r="Z68" s="52"/>
       <c r="AA68" s="52"/>
       <c r="AB68" s="52"/>
-      <c r="AF68" s="45"/>
       <c r="AG68" s="45"/>
       <c r="AH68" s="45"/>
       <c r="AI68" s="45"/>
-      <c r="AJ68" s="82"/>
-      <c r="AK68" s="45"/>
+      <c r="AJ68" s="45"/>
+      <c r="AK68" s="82"/>
       <c r="AL68" s="45"/>
       <c r="AM68" s="45"/>
-      <c r="AN68" s="52"/>
+      <c r="AN68" s="45"/>
       <c r="AO68" s="52"/>
       <c r="AP68" s="52"/>
       <c r="AQ68" s="52"/>
       <c r="AR68" s="52"/>
       <c r="AS68" s="52"/>
       <c r="AT68" s="52"/>
       <c r="AU68" s="52"/>
       <c r="AV68" s="52"/>
       <c r="AW68" s="52"/>
       <c r="AX68" s="52"/>
       <c r="AY68" s="52"/>
-      <c r="AZ68" s="142"/>
+      <c r="AZ68" s="52"/>
+      <c r="BA68" s="142"/>
     </row>
-    <row r="69" spans="1:54" ht="15.75" thickBot="1"/>
-    <row r="70" spans="1:54" s="81" customFormat="1" ht="14.25" thickBot="1">
+    <row r="69" spans="1:55" ht="15.75" thickBot="1"/>
+    <row r="70" spans="1:55" s="81" customFormat="1" ht="14.25" thickBot="1">
       <c r="A70" s="46" t="s">
         <v>188</v>
       </c>
       <c r="B70" s="116" t="s">
         <v>189</v>
       </c>
       <c r="C70" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D70" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E70" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F70" s="12" t="s">
         <v>7</v>
       </c>
       <c r="G70" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H70" s="12" t="s">
         <v>9</v>
       </c>
       <c r="I70" s="12" t="s">
@@ -26942,121 +26754,122 @@
       </c>
       <c r="W70" s="12" t="s">
         <v>24</v>
       </c>
       <c r="X70" s="12" t="s">
         <v>25</v>
       </c>
       <c r="Y70" s="12" t="s">
         <v>26</v>
       </c>
       <c r="Z70" s="12" t="s">
         <v>27</v>
       </c>
       <c r="AA70" s="12" t="s">
         <v>28</v>
       </c>
       <c r="AB70" s="12" t="s">
         <v>29</v>
       </c>
       <c r="AC70" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AD70" s="12" t="s">
         <v>300</v>
       </c>
-      <c r="AF70" s="12">
+      <c r="AE70" s="147"/>
+      <c r="AG70" s="12">
         <v>2017</v>
       </c>
-      <c r="AG70" s="12">
+      <c r="AH70" s="12">
         <v>2018</v>
       </c>
-      <c r="AH70" s="12" t="s">
+      <c r="AI70" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="AI70" s="12" t="s">
+      <c r="AJ70" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="AJ70" s="12">
+      <c r="AK70" s="12">
         <v>2019</v>
       </c>
-      <c r="AK70" s="12" t="s">
+      <c r="AL70" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="AL70" s="12" t="s">
+      <c r="AM70" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="AM70" s="12">
+      <c r="AN70" s="12">
         <v>2020</v>
       </c>
-      <c r="AN70" s="12" t="s">
+      <c r="AO70" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="AO70" s="12" t="s">
+      <c r="AP70" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="AP70" s="12">
+      <c r="AQ70" s="12">
         <v>2021</v>
       </c>
-      <c r="AQ70" s="12" t="s">
+      <c r="AR70" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AR70" s="12" t="s">
+      <c r="AS70" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="AS70" s="12">
+      <c r="AT70" s="12">
         <v>2022</v>
       </c>
-      <c r="AT70" s="12" t="s">
+      <c r="AU70" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="AU70" s="12" t="s">
+      <c r="AV70" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="AV70" s="12">
+      <c r="AW70" s="12">
         <v>2023</v>
       </c>
-      <c r="AW70" s="12" t="s">
+      <c r="AX70" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="AX70" s="12" t="s">
+      <c r="AY70" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="AY70" s="12">
+      <c r="AZ70" s="12">
         <v>2024</v>
       </c>
-      <c r="AZ70" s="12" t="s">
+      <c r="BA70" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="BA70" s="12" t="s">
+      <c r="BB70" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="BB70" s="12">
+      <c r="BC70" s="12">
         <v>2025</v>
       </c>
     </row>
-    <row r="71" spans="1:54" s="74" customFormat="1" ht="13.5" customHeight="1" outlineLevel="1">
+    <row r="71" spans="1:55" s="74" customFormat="1" ht="13.5" customHeight="1" outlineLevel="1">
       <c r="A71" s="64" t="s">
         <v>133</v>
       </c>
       <c r="B71" s="64" t="s">
         <v>134</v>
       </c>
       <c r="C71" s="48">
         <v>47.21</v>
       </c>
       <c r="D71" s="48">
         <v>51.122999999999983</v>
       </c>
       <c r="E71" s="48">
         <v>17.296000000000003</v>
       </c>
       <c r="F71" s="48">
         <v>4.8349999999999795</v>
       </c>
       <c r="G71" s="48">
         <v>11.102999999999971</v>
       </c>
       <c r="H71" s="48">
         <v>17.426000000000009</v>
       </c>
       <c r="I71" s="48">
@@ -27101,125 +26914,125 @@
       <c r="V71" s="48">
         <v>20.262999999999824</v>
       </c>
       <c r="W71" s="48">
         <v>31.156000000000013</v>
       </c>
       <c r="X71" s="48">
         <v>66.025999999999996</v>
       </c>
       <c r="Y71" s="109">
         <v>77.765000000000001</v>
       </c>
       <c r="Z71" s="109">
         <v>72.579000000000065</v>
       </c>
       <c r="AA71" s="48">
         <v>55.132999999999981</v>
       </c>
       <c r="AB71" s="48">
         <v>83.598459999999832</v>
       </c>
       <c r="AC71" s="48">
         <v>118.131</v>
       </c>
       <c r="AD71" s="48">
-        <f>'[1]Ebitda Ajustado'!C5</f>
         <v>86.8022137600001</v>
       </c>
-      <c r="AF71" s="48">
+      <c r="AE71" s="148"/>
+      <c r="AG71" s="48">
         <v>88.190000000000069</v>
       </c>
-      <c r="AG71" s="48">
+      <c r="AH71" s="48">
         <v>134.14099999999996</v>
       </c>
-      <c r="AH71" s="48">
+      <c r="AI71" s="48">
         <v>98.333000000000041</v>
       </c>
-      <c r="AI71" s="48">
+      <c r="AJ71" s="48">
         <v>115.63100000000003</v>
       </c>
-      <c r="AJ71" s="48">
+      <c r="AK71" s="48">
         <v>120.46600000000001</v>
       </c>
-      <c r="AK71" s="48">
+      <c r="AL71" s="48">
         <v>28.528999999999979</v>
       </c>
-      <c r="AL71" s="48">
+      <c r="AM71" s="48">
         <v>70.478939140000023</v>
       </c>
-      <c r="AM71" s="48">
+      <c r="AN71" s="48">
         <v>94.682999999999993</v>
       </c>
-      <c r="AN71" s="48">
+      <c r="AO71" s="48">
         <v>27.948999999999991</v>
       </c>
-      <c r="AO71" s="48">
+      <c r="AP71" s="48">
         <v>39.39899999999998</v>
       </c>
-      <c r="AP71" s="48">
+      <c r="AQ71" s="48">
         <v>34.857999999999961</v>
       </c>
-      <c r="AQ71" s="48">
+      <c r="AR71" s="48">
         <v>8.2989999999999995</v>
       </c>
-      <c r="AR71" s="48">
+      <c r="AS71" s="48">
         <v>29.503999999999962</v>
       </c>
-      <c r="AS71" s="48">
+      <c r="AT71" s="48">
         <v>42.650000000000027</v>
       </c>
-      <c r="AT71" s="48">
+      <c r="AU71" s="48">
         <v>60.420000000000037</v>
       </c>
-      <c r="AU71" s="48">
+      <c r="AV71" s="48">
         <v>98.939000000000021</v>
       </c>
-      <c r="AV71" s="48">
+      <c r="AW71" s="48">
         <v>119.20199999999984</v>
       </c>
-      <c r="AW71" s="48">
+      <c r="AX71" s="48">
         <v>97.182000000000059</v>
       </c>
-      <c r="AX71" s="109">
+      <c r="AY71" s="109">
         <v>174.94699999999995</v>
       </c>
-      <c r="AY71" s="109">
+      <c r="AZ71" s="109">
         <v>247.52600000000001</v>
       </c>
-      <c r="AZ71" s="48">
+      <c r="BA71" s="48">
         <v>138.73140503000013</v>
       </c>
-      <c r="BA71" s="48">
+      <c r="BB71" s="48">
         <v>256.86245999999983</v>
       </c>
-      <c r="BB71" s="48">
-        <f>SUM(BA71,AD71)</f>
+      <c r="BC71" s="48">
+        <f>SUM(BB71,AD71)</f>
         <v>343.66467375999991</v>
       </c>
     </row>
-    <row r="72" spans="1:54" s="81" customFormat="1" ht="13.5" outlineLevel="1">
+    <row r="72" spans="1:55" s="81" customFormat="1" ht="13.5" outlineLevel="1">
       <c r="A72" s="68" t="s">
         <v>190</v>
       </c>
       <c r="B72" s="68" t="s">
         <v>191</v>
       </c>
       <c r="C72" s="19">
         <v>0.60899999999999999</v>
       </c>
       <c r="D72" s="19">
         <v>1.1759999999999999</v>
       </c>
       <c r="E72" s="19">
         <v>0.58000000000000029</v>
       </c>
       <c r="F72" s="20">
         <v>0.64399999999999968</v>
       </c>
       <c r="G72" s="19">
         <v>0.60899999999999999</v>
       </c>
       <c r="H72" s="19">
         <v>1.0389999999999999</v>
       </c>
       <c r="I72" s="19">
@@ -27264,125 +27077,125 @@
       <c r="V72" s="19">
         <v>1.5580000000000001</v>
       </c>
       <c r="W72" s="19">
         <v>1.5840000000000001</v>
       </c>
       <c r="X72" s="19">
         <v>1.5649999999999999</v>
       </c>
       <c r="Y72" s="103">
         <v>1.4990000000000001</v>
       </c>
       <c r="Z72" s="103">
         <v>2.1480000000000001</v>
       </c>
       <c r="AA72" s="19">
         <v>2.165</v>
       </c>
       <c r="AB72" s="19">
         <v>2.0961276</v>
       </c>
       <c r="AC72" s="19">
         <v>1.8400248500000003</v>
       </c>
       <c r="AD72" s="19">
-        <f>'[1]Ebitda Ajustado'!C6</f>
         <v>2.2017687399999999</v>
       </c>
-      <c r="AF72" s="19">
+      <c r="AE72" s="149"/>
+      <c r="AG72" s="19">
         <v>0.53</v>
       </c>
-      <c r="AG72" s="19">
+      <c r="AH72" s="19">
         <v>0.52</v>
       </c>
-      <c r="AH72" s="19">
+      <c r="AI72" s="19">
         <v>1.7849999999999999</v>
       </c>
-      <c r="AI72" s="19">
+      <c r="AJ72" s="19">
         <v>2.3650000000000002</v>
       </c>
-      <c r="AJ72" s="19">
+      <c r="AK72" s="19">
         <v>3.0089999999999999</v>
       </c>
-      <c r="AK72" s="19">
+      <c r="AL72" s="19">
         <v>1.6479999999999999</v>
       </c>
-      <c r="AL72" s="19">
+      <c r="AM72" s="19">
         <v>2.4440841600000005</v>
       </c>
-      <c r="AM72" s="20">
+      <c r="AN72" s="20">
         <v>3.5720000000000001</v>
       </c>
-      <c r="AN72" s="19">
+      <c r="AO72" s="19">
         <v>1.23</v>
       </c>
-      <c r="AO72" s="19">
+      <c r="AP72" s="19">
         <v>2.09</v>
       </c>
-      <c r="AP72" s="19">
+      <c r="AQ72" s="19">
         <v>3.0990000000000002</v>
       </c>
-      <c r="AQ72" s="19">
+      <c r="AR72" s="19">
         <v>1.9729999999999999</v>
       </c>
-      <c r="AR72" s="19">
+      <c r="AS72" s="19">
         <v>2.9409999999999998</v>
       </c>
-      <c r="AS72" s="19">
+      <c r="AT72" s="19">
         <v>3.7029999999999998</v>
       </c>
-      <c r="AT72" s="19">
+      <c r="AU72" s="19">
         <v>1.792</v>
       </c>
-      <c r="AU72" s="19">
+      <c r="AV72" s="19">
         <v>3.3159999999999998</v>
       </c>
-      <c r="AV72" s="19">
+      <c r="AW72" s="19">
         <v>4.8739999999999997</v>
       </c>
-      <c r="AW72" s="19">
+      <c r="AX72" s="19">
         <v>3.149</v>
       </c>
-      <c r="AX72" s="103">
+      <c r="AY72" s="103">
         <v>4.641</v>
       </c>
-      <c r="AY72" s="103">
+      <c r="AZ72" s="103">
         <v>6.7889999999999997</v>
       </c>
-      <c r="AZ72" s="19">
+      <c r="BA72" s="19">
         <v>4.2600907299999999</v>
       </c>
-      <c r="BA72" s="48">
+      <c r="BB72" s="48">
         <v>6.1011524500000007</v>
       </c>
-      <c r="BB72" s="48">
-        <f t="shared" ref="BB72:BB74" si="10">SUM(BA72,AD72)</f>
+      <c r="BC72" s="48">
+        <f t="shared" ref="BC72:BC74" si="10">SUM(BB72,AD72)</f>
         <v>8.3029211900000011</v>
       </c>
     </row>
-    <row r="73" spans="1:54" s="74" customFormat="1" ht="13.5" outlineLevel="1">
+    <row r="73" spans="1:55" s="74" customFormat="1" ht="13.5" outlineLevel="1">
       <c r="A73" s="64" t="s">
         <v>192</v>
       </c>
       <c r="B73" s="64" t="s">
         <v>192</v>
       </c>
       <c r="C73" s="48">
         <v>47.819000000000003</v>
       </c>
       <c r="D73" s="48">
         <v>52.298999999999985</v>
       </c>
       <c r="E73" s="48">
         <v>17.876000000000005</v>
       </c>
       <c r="F73" s="48">
         <v>5.4789999999999797</v>
       </c>
       <c r="G73" s="48">
         <v>11.711999999999971</v>
       </c>
       <c r="H73" s="48">
         <v>18.465000000000011</v>
       </c>
       <c r="I73" s="48">
@@ -27427,125 +27240,125 @@
       <c r="V73" s="48">
         <v>21.820999999999824</v>
       </c>
       <c r="W73" s="48">
         <v>32.740000000000016</v>
       </c>
       <c r="X73" s="48">
         <v>67.590999999999994</v>
       </c>
       <c r="Y73" s="109">
         <v>79.263999999999996</v>
       </c>
       <c r="Z73" s="109">
         <v>74.727000000000061</v>
       </c>
       <c r="AA73" s="48">
         <v>57.297999999999981</v>
       </c>
       <c r="AB73" s="48">
         <v>85.694587599999821</v>
       </c>
       <c r="AC73" s="48">
         <v>119.97150269799992</v>
       </c>
       <c r="AD73" s="48">
-        <f>'[1]Ebitda Ajustado'!C7</f>
         <v>89.003982500000106</v>
       </c>
-      <c r="AF73" s="48">
+      <c r="AE73" s="148"/>
+      <c r="AG73" s="48">
         <v>88.72000000000007</v>
       </c>
-      <c r="AG73" s="48">
+      <c r="AH73" s="48">
         <v>134.66099999999997</v>
       </c>
-      <c r="AH73" s="48">
+      <c r="AI73" s="48">
         <v>100.11800000000004</v>
       </c>
-      <c r="AI73" s="48">
+      <c r="AJ73" s="48">
         <v>117.99600000000002</v>
       </c>
-      <c r="AJ73" s="48">
+      <c r="AK73" s="48">
         <v>123.47500000000001</v>
       </c>
-      <c r="AK73" s="48">
+      <c r="AL73" s="48">
         <v>30.176999999999978</v>
       </c>
-      <c r="AL73" s="48">
+      <c r="AM73" s="48">
         <v>72.923023300000025</v>
       </c>
-      <c r="AM73" s="48">
+      <c r="AN73" s="48">
         <v>98.254999999999995</v>
       </c>
-      <c r="AN73" s="48">
+      <c r="AO73" s="48">
         <v>29.178999999999991</v>
       </c>
-      <c r="AO73" s="48">
+      <c r="AP73" s="48">
         <v>41.488999999999976</v>
       </c>
-      <c r="AP73" s="48">
+      <c r="AQ73" s="48">
         <v>37.956999999999965</v>
       </c>
-      <c r="AQ73" s="48">
+      <c r="AR73" s="48">
         <v>10.271999999999998</v>
       </c>
-      <c r="AR73" s="48">
+      <c r="AS73" s="48">
         <v>32.444999999999965</v>
       </c>
-      <c r="AS73" s="48">
+      <c r="AT73" s="48">
         <v>46.35300000000003</v>
       </c>
-      <c r="AT73" s="48">
+      <c r="AU73" s="48">
         <v>62.212000000000039</v>
       </c>
-      <c r="AU73" s="48">
+      <c r="AV73" s="48">
         <v>102.25500000000002</v>
       </c>
-      <c r="AV73" s="48">
+      <c r="AW73" s="48">
         <v>124.07599999999984</v>
       </c>
-      <c r="AW73" s="48">
+      <c r="AX73" s="48">
         <v>100.33100000000006</v>
       </c>
-      <c r="AX73" s="109">
+      <c r="AY73" s="109">
         <v>179.58799999999994</v>
       </c>
-      <c r="AY73" s="109">
+      <c r="AZ73" s="109">
         <v>254.315</v>
       </c>
-      <c r="AZ73" s="48">
+      <c r="BA73" s="48">
         <v>142.99149576000008</v>
       </c>
-      <c r="BA73" s="48">
+      <c r="BB73" s="48">
         <v>262.96409029799975</v>
       </c>
-      <c r="BB73" s="48">
+      <c r="BC73" s="48">
         <f t="shared" si="10"/>
         <v>351.96807279799987</v>
       </c>
     </row>
-    <row r="74" spans="1:54" s="81" customFormat="1" ht="13.5" outlineLevel="1">
+    <row r="74" spans="1:55" s="81" customFormat="1" ht="13.5" outlineLevel="1">
       <c r="A74" s="68" t="s">
         <v>193</v>
       </c>
       <c r="B74" s="118" t="s">
         <v>194</v>
       </c>
       <c r="C74" s="19" t="s">
         <v>55</v>
       </c>
       <c r="D74" s="19" t="s">
         <v>55</v>
       </c>
       <c r="E74" s="19" t="s">
         <v>55</v>
       </c>
       <c r="F74" s="19" t="s">
         <v>55</v>
       </c>
       <c r="G74" s="19">
         <v>0</v>
       </c>
       <c r="H74" s="19">
         <v>0</v>
       </c>
       <c r="I74" s="19">
@@ -27590,126 +27403,126 @@
       <c r="V74" s="19">
         <v>1.5980000000000001</v>
       </c>
       <c r="W74" s="19">
         <v>2.2930000000000001</v>
       </c>
       <c r="X74" s="19">
         <v>2.173</v>
       </c>
       <c r="Y74" s="103">
         <v>1.98</v>
       </c>
       <c r="Z74" s="103">
         <v>0.874</v>
       </c>
       <c r="AA74" s="19">
         <v>0.40652195999999996</v>
       </c>
       <c r="AB74" s="19">
         <v>1.9667467700000001</v>
       </c>
       <c r="AC74" s="19">
         <v>2.8610683099999998</v>
       </c>
       <c r="AD74" s="19">
-        <f>'[1]Ebitda Ajustado'!C8</f>
         <v>3.3251115499999999</v>
       </c>
-      <c r="AF74" s="19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AE74" s="149"/>
       <c r="AG74" s="19" t="s">
         <v>55</v>
       </c>
       <c r="AH74" s="19" t="s">
         <v>55</v>
       </c>
       <c r="AI74" s="19" t="s">
         <v>55</v>
       </c>
       <c r="AJ74" s="19" t="s">
         <v>55</v>
       </c>
-      <c r="AK74" s="19">
-        <v>0</v>
+      <c r="AK74" s="19" t="s">
+        <v>55</v>
       </c>
       <c r="AL74" s="19">
         <v>0</v>
       </c>
       <c r="AM74" s="19">
         <v>0</v>
       </c>
       <c r="AN74" s="19">
         <v>0</v>
       </c>
       <c r="AO74" s="19">
         <v>0</v>
       </c>
       <c r="AP74" s="19">
+        <v>0</v>
+      </c>
+      <c r="AQ74" s="19">
         <v>0.112</v>
       </c>
-      <c r="AQ74" s="19">
+      <c r="AR74" s="19">
         <v>1.377</v>
       </c>
-      <c r="AR74" s="19">
+      <c r="AS74" s="19">
         <v>2.988</v>
       </c>
-      <c r="AS74" s="19">
+      <c r="AT74" s="19">
         <v>5.165</v>
       </c>
-      <c r="AT74" s="19">
+      <c r="AU74" s="19">
         <v>2.3180000000000001</v>
       </c>
-      <c r="AU74" s="19">
+      <c r="AV74" s="19">
         <v>3.6339999999999999</v>
       </c>
-      <c r="AV74" s="19">
+      <c r="AW74" s="19">
         <v>5.2329999999999997</v>
       </c>
-      <c r="AW74" s="19">
+      <c r="AX74" s="19">
         <v>4.4660000000000002</v>
       </c>
-      <c r="AX74" s="103">
+      <c r="AY74" s="103">
         <v>6.4459999999999997</v>
       </c>
-      <c r="AY74" s="103">
+      <c r="AZ74" s="103">
         <v>7.32</v>
       </c>
-      <c r="AZ74" s="19">
+      <c r="BA74" s="19">
         <v>-2.3732687299999999</v>
       </c>
-      <c r="BA74" s="48">
+      <c r="BB74" s="48">
         <f>SUM(AA74:AC74)</f>
         <v>5.2343370399999998</v>
       </c>
-      <c r="BB74" s="48">
+      <c r="BC74" s="48">
         <f t="shared" si="10"/>
         <v>8.5594485899999988</v>
       </c>
     </row>
-    <row r="75" spans="1:54" s="74" customFormat="1" ht="13.5" outlineLevel="1">
+    <row r="75" spans="1:55" s="74" customFormat="1" ht="13.5" outlineLevel="1">
       <c r="A75" s="64" t="s">
         <v>195</v>
       </c>
       <c r="B75" s="64" t="s">
         <v>196</v>
       </c>
       <c r="C75" s="48" t="s">
         <v>55</v>
       </c>
       <c r="D75" s="48" t="s">
         <v>55</v>
       </c>
       <c r="E75" s="48" t="s">
         <v>55</v>
       </c>
       <c r="F75" s="48" t="s">
         <v>55</v>
       </c>
       <c r="G75" s="48">
         <v>11.711999999999971</v>
       </c>
       <c r="H75" s="48">
         <v>18.465000000000011</v>
       </c>
       <c r="I75" s="48">
@@ -27754,125 +27567,125 @@
       <c r="V75" s="48">
         <v>23.418999999999823</v>
       </c>
       <c r="W75" s="48">
         <v>35.033000000000015</v>
       </c>
       <c r="X75" s="48">
         <v>69.763999999999996</v>
       </c>
       <c r="Y75" s="109">
         <v>81.244</v>
       </c>
       <c r="Z75" s="109">
         <v>75.601000000000056</v>
       </c>
       <c r="AA75" s="48">
         <v>57.70452195999998</v>
       </c>
       <c r="AB75" s="48">
         <v>87.661334369999835</v>
       </c>
       <c r="AC75" s="48">
         <v>122.83257100799993</v>
       </c>
       <c r="AD75" s="48">
-        <f>'[1]Ebitda Ajustado'!C9</f>
         <v>92.329094050000108</v>
       </c>
-      <c r="AF75" s="48" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AE75" s="148"/>
       <c r="AG75" s="48" t="s">
         <v>55</v>
       </c>
       <c r="AH75" s="48" t="s">
         <v>55</v>
       </c>
       <c r="AI75" s="48" t="s">
         <v>55</v>
       </c>
       <c r="AJ75" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="AK75" s="48">
+      <c r="AK75" s="48" t="s">
+        <v>55</v>
+      </c>
+      <c r="AL75" s="48">
         <v>30.176999999999978</v>
       </c>
-      <c r="AL75" s="48">
+      <c r="AM75" s="48">
         <v>72.923023300000025</v>
       </c>
-      <c r="AM75" s="48">
+      <c r="AN75" s="48">
         <v>98.254999999999995</v>
       </c>
-      <c r="AN75" s="48">
+      <c r="AO75" s="48">
         <v>29.178999999999991</v>
       </c>
-      <c r="AO75" s="48">
+      <c r="AP75" s="48">
         <v>41.488999999999976</v>
       </c>
-      <c r="AP75" s="48">
+      <c r="AQ75" s="48">
         <v>38.068999999999967</v>
       </c>
-      <c r="AQ75" s="48">
+      <c r="AR75" s="48">
         <v>11.648999999999999</v>
       </c>
-      <c r="AR75" s="48">
+      <c r="AS75" s="48">
         <v>35.432999999999964</v>
       </c>
-      <c r="AS75" s="48">
+      <c r="AT75" s="48">
         <v>51.518000000000029</v>
       </c>
-      <c r="AT75" s="48">
+      <c r="AU75" s="48">
         <v>64.530000000000044</v>
       </c>
-      <c r="AU75" s="48">
+      <c r="AV75" s="48">
         <v>105.88900000000002</v>
       </c>
-      <c r="AV75" s="48">
+      <c r="AW75" s="48">
         <v>129.30899999999983</v>
       </c>
-      <c r="AW75" s="48">
+      <c r="AX75" s="48">
         <v>104.79700000000005</v>
       </c>
-      <c r="AX75" s="109">
+      <c r="AY75" s="109">
         <v>186.03399999999993</v>
       </c>
-      <c r="AY75" s="109">
+      <c r="AZ75" s="109">
         <v>261.63499999999999</v>
       </c>
-      <c r="AZ75" s="48">
+      <c r="BA75" s="48">
         <v>145.36476449000008</v>
       </c>
-      <c r="BA75" s="48">
+      <c r="BB75" s="48">
         <v>268.19842733799976</v>
       </c>
-      <c r="BB75" s="48">
-        <f>SUM(BA75,AD75)</f>
+      <c r="BC75" s="48">
+        <f>SUM(BB75,AD75)</f>
         <v>360.52752138799985</v>
       </c>
     </row>
-    <row r="76" spans="1:54" s="65" customFormat="1" outlineLevel="1">
+    <row r="76" spans="1:55" s="65" customFormat="1" outlineLevel="1">
       <c r="A76" s="80" t="s">
         <v>197</v>
       </c>
       <c r="B76" s="80" t="s">
         <v>198</v>
       </c>
       <c r="C76" s="79" t="s">
         <v>55</v>
       </c>
       <c r="D76" s="79" t="s">
         <v>55</v>
       </c>
       <c r="E76" s="79" t="s">
         <v>55</v>
       </c>
       <c r="F76" s="79" t="s">
         <v>55</v>
       </c>
       <c r="G76" s="79">
         <v>0.11412757498392131</v>
       </c>
       <c r="H76" s="79">
         <v>0.12312380393542759</v>
       </c>
       <c r="I76" s="79">
@@ -27917,209 +27730,209 @@
       <c r="V76" s="79">
         <v>7.5765124555159588E-2</v>
       </c>
       <c r="W76" s="79">
         <v>0.12091393859906471</v>
       </c>
       <c r="X76" s="79">
         <v>0.14891595994697734</v>
       </c>
       <c r="Y76" s="111">
         <v>0.16280742817407753</v>
       </c>
       <c r="Z76" s="111">
         <v>0.1737366912790391</v>
       </c>
       <c r="AA76" s="79">
         <v>0.1478696951355451</v>
       </c>
       <c r="AB76" s="79">
         <v>0.14610639473236506</v>
       </c>
       <c r="AC76" s="79">
         <v>0.16364673290636556</v>
       </c>
       <c r="AD76" s="79">
-        <f>'[1]Ebitda Ajustado'!C11</f>
         <v>0.15946031528403753</v>
       </c>
-      <c r="AF76" s="79" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AE76" s="154"/>
       <c r="AG76" s="79" t="s">
         <v>55</v>
       </c>
       <c r="AH76" s="79" t="s">
         <v>55</v>
       </c>
       <c r="AI76" s="79" t="s">
         <v>55</v>
       </c>
       <c r="AJ76" s="79" t="s">
         <v>55</v>
       </c>
-      <c r="AK76" s="79">
+      <c r="AK76" s="79" t="s">
+        <v>55</v>
+      </c>
+      <c r="AL76" s="79">
         <v>0.11946886889185361</v>
       </c>
-      <c r="AL76" s="79">
+      <c r="AM76" s="79">
         <v>0.15260653466073815</v>
       </c>
-      <c r="AM76" s="79">
+      <c r="AN76" s="79">
         <v>0.1438813628569211</v>
       </c>
-      <c r="AN76" s="79">
+      <c r="AO76" s="79">
         <v>9.6318449345256352E-2</v>
       </c>
-      <c r="AO76" s="79">
+      <c r="AP76" s="79">
         <v>8.8448919464560904E-2</v>
       </c>
-      <c r="AP76" s="79">
+      <c r="AQ76" s="79">
         <v>6.3161265382171317E-2</v>
       </c>
-      <c r="AQ76" s="79">
+      <c r="AR76" s="79">
         <v>3.128054478469619E-2</v>
       </c>
-      <c r="AR76" s="79">
+      <c r="AS76" s="79">
         <v>5.5483612345976666E-2</v>
       </c>
-      <c r="AS76" s="79">
+      <c r="AT76" s="79">
         <v>5.9914613709023748E-2</v>
       </c>
-      <c r="AT76" s="79">
+      <c r="AU76" s="79">
         <v>0.11820283335104032</v>
       </c>
-      <c r="AU76" s="79">
+      <c r="AV76" s="79">
         <v>0.12225320240837276</v>
       </c>
-      <c r="AV76" s="79">
+      <c r="AW76" s="79">
         <v>0.1100272709094698</v>
       </c>
-      <c r="AW76" s="79">
+      <c r="AX76" s="79">
         <v>0.13821559612457704</v>
       </c>
-      <c r="AX76" s="111">
+      <c r="AY76" s="111">
         <v>0.14797098071717807</v>
       </c>
-      <c r="AY76" s="111">
+      <c r="AZ76" s="111">
         <v>0.15459589453905151</v>
       </c>
-      <c r="AZ76" s="79">
+      <c r="BA76" s="79">
         <v>0.14680013153718666</v>
-      </c>
-[...2 lines deleted...]
-        <v>0.15406461043896136</v>
       </c>
       <c r="BB76" s="79">
         <f>BB75/BB65</f>
+        <v>0.15406461043896136</v>
+      </c>
+      <c r="BC76" s="79">
+        <f>BC75/BC65</f>
         <v>0.15541133383730579</v>
       </c>
     </row>
-    <row r="77" spans="1:54" s="74" customFormat="1" outlineLevel="1">
+    <row r="77" spans="1:55" s="74" customFormat="1" outlineLevel="1">
       <c r="A77" s="78"/>
       <c r="B77" s="78"/>
       <c r="C77" s="77"/>
       <c r="D77" s="77"/>
       <c r="E77" s="77"/>
       <c r="F77" s="77"/>
       <c r="G77" s="52"/>
       <c r="H77" s="75"/>
       <c r="I77" s="75"/>
       <c r="J77" s="75"/>
       <c r="K77" s="52"/>
       <c r="L77" s="52"/>
       <c r="M77" s="52"/>
       <c r="N77" s="52"/>
       <c r="O77" s="52"/>
       <c r="P77" s="52"/>
       <c r="Q77" s="52"/>
       <c r="R77" s="52"/>
       <c r="S77" s="52"/>
       <c r="T77" s="52"/>
       <c r="U77" s="52"/>
       <c r="V77" s="52"/>
       <c r="W77" s="52"/>
       <c r="X77" s="52"/>
       <c r="Y77" s="52"/>
       <c r="Z77" s="52"/>
       <c r="AA77" s="52"/>
       <c r="AB77" s="52"/>
-      <c r="AF77" s="77"/>
       <c r="AG77" s="77"/>
       <c r="AH77" s="77"/>
       <c r="AI77" s="77"/>
-      <c r="AJ77" s="76"/>
-      <c r="AK77" s="75"/>
+      <c r="AJ77" s="77"/>
+      <c r="AK77" s="76"/>
       <c r="AL77" s="75"/>
       <c r="AM77" s="75"/>
-      <c r="AN77" s="52"/>
+      <c r="AN77" s="75"/>
       <c r="AO77" s="52"/>
       <c r="AP77" s="52"/>
       <c r="AQ77" s="52"/>
       <c r="AR77" s="52"/>
       <c r="AS77" s="52"/>
       <c r="AT77" s="52"/>
       <c r="AU77" s="52"/>
       <c r="AV77" s="52"/>
       <c r="AW77" s="52"/>
       <c r="AX77" s="52"/>
       <c r="AY77" s="52"/>
       <c r="AZ77" s="52"/>
+      <c r="BA77" s="52"/>
     </row>
-    <row r="78" spans="1:54">
+    <row r="78" spans="1:55">
       <c r="X78" s="38"/>
       <c r="Y78" s="38"/>
       <c r="Z78" s="38"/>
       <c r="AA78" s="38"/>
       <c r="AB78" s="38"/>
-      <c r="AW78" s="38"/>
       <c r="AX78" s="38"/>
       <c r="AY78" s="38"/>
       <c r="AZ78" s="38"/>
+      <c r="BA78" s="38"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <phoneticPr fontId="41" type="noConversion"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" scale="65" fitToHeight="0" orientation="portrait" verticalDpi="598" r:id="rId1"/>
   <ignoredErrors>
-    <ignoredError sqref="BB30" formula="1"/>
-    <ignoredError sqref="BA14:BA16 BA17:BA22 BA74" formulaRange="1"/>
+    <ignoredError sqref="BC30" formula="1"/>
+    <ignoredError sqref="BB14:BB16 BB17:BB22 BB74" formulaRange="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5390F117-4DBB-4F16-BE5D-19CFA806F548}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BC24"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
+    <sheetView showGridLines="0" topLeftCell="A3" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="2" topLeftCell="O1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="BF32" sqref="BF32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="14.25" customHeight="1" outlineLevelRow="1"/>
   <cols>
     <col min="1" max="1" width="3.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="35.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="36.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="30" width="10.5703125" style="4" customWidth="1"/>
     <col min="31" max="31" width="10.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="32" max="34" width="8.7109375" style="4"/>
     <col min="35" max="35" width="10.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="36" max="52" width="8.7109375" style="4"/>
     <col min="53" max="54" width="10.5703125" style="4" customWidth="1"/>
     <col min="55" max="16384" width="8.7109375" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="12.75" customHeight="1">
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="2"/>
@@ -28336,51 +28149,51 @@
       <c r="W6" s="12" t="s">
         <v>23</v>
       </c>
       <c r="X6" s="12" t="s">
         <v>24</v>
       </c>
       <c r="Y6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="Z6" s="12" t="s">
         <v>26</v>
       </c>
       <c r="AA6" s="12" t="s">
         <v>27</v>
       </c>
       <c r="AB6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="AC6" s="12" t="s">
         <v>29</v>
       </c>
       <c r="AD6" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AE6" s="12" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="AG6" s="12">
         <v>2017</v>
       </c>
       <c r="AH6" s="12">
         <v>2018</v>
       </c>
       <c r="AI6" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AJ6" s="12" t="s">
         <v>32</v>
       </c>
       <c r="AK6" s="12">
         <v>2019</v>
       </c>
       <c r="AL6" s="12" t="s">
         <v>33</v>
       </c>
       <c r="AM6" s="12" t="s">
         <v>34</v>
       </c>
       <c r="AN6" s="12">
         <v>2020</v>
       </c>
@@ -29429,51 +29242,51 @@
       <c r="W14" s="12" t="s">
         <v>23</v>
       </c>
       <c r="X14" s="12" t="s">
         <v>24</v>
       </c>
       <c r="Y14" s="12" t="s">
         <v>25</v>
       </c>
       <c r="Z14" s="12" t="s">
         <v>26</v>
       </c>
       <c r="AA14" s="12" t="s">
         <v>27</v>
       </c>
       <c r="AB14" s="12" t="s">
         <v>28</v>
       </c>
       <c r="AC14" s="12" t="s">
         <v>29</v>
       </c>
       <c r="AD14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AE14" s="12" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="AG14" s="12">
         <v>2017</v>
       </c>
       <c r="AH14" s="12">
         <v>2018</v>
       </c>
       <c r="AI14" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AJ14" s="12" t="s">
         <v>32</v>
       </c>
       <c r="AK14" s="12">
         <v>2019</v>
       </c>
       <c r="AL14" s="12" t="s">
         <v>33</v>
       </c>
       <c r="AM14" s="12" t="s">
         <v>34</v>
       </c>
       <c r="AN14" s="12">
         <v>2020</v>
       </c>
@@ -30620,70 +30433,50 @@
       <c r="AQ24" s="38"/>
       <c r="AT24" s="38"/>
       <c r="AW24" s="38"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" scale="65" fitToHeight="0" orientation="portrait" verticalDpi="598" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100DBE2BB0EA786094D8F51EB707802D7E6" ma:contentTypeVersion="19" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="e1df8a7179af06ff077aee383ab81342">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ba67397d-d585-4677-9aa4-0f15e841b6eb" xmlns:ns3="352bcaa3-cb80-4300-98c0-d71b3ff8080a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="60d013d57e0d58a3fdf0ce14548a4b9a" ns2:_="" ns3:_="">
     <xsd:import namespace="ba67397d-d585-4677-9aa4-0f15e841b6eb"/>
     <xsd:import namespace="352bcaa3-cb80-4300-98c0-d71b3ff8080a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -30900,84 +30693,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ba67397d-d585-4677-9aa4-0f15e841b6eb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="352bcaa3-cb80-4300-98c0-d71b3ff8080a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6541F61A-4312-41DA-8D47-980F63FCD719}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D572C24E-A455-4564-B2B7-5028A5B91B9A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ba67397d-d585-4677-9aa4-0f15e841b6eb"/>
+    <ds:schemaRef ds:uri="352bcaa3-cb80-4300-98c0-d71b3ff8080a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90124792-C0C0-49BA-9400-FEC713AD86D8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ba67397d-d585-4677-9aa4-0f15e841b6eb"/>
     <ds:schemaRef ds:uri="352bcaa3-cb80-4300-98c0-d71b3ff8080a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D572C24E-A455-4564-B2B7-5028A5B91B9A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6541F61A-4312-41DA-8D47-980F63FCD719}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Índice (Home)</vt:lpstr>
       <vt:lpstr>Destaques (Highlights)</vt:lpstr>
       <vt:lpstr>Balanço (Balance Sheet)</vt:lpstr>
       <vt:lpstr>DRE (Income Statement)</vt:lpstr>